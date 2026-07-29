--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,1123 +12,1123 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="996">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Надувные аквапарки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro7950</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Черепашка" 16*10*9,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/</t>
+  </si>
+  <si>
+    <t>attro8843</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский галеон" с круглым бассейном 15,5*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/</t>
+  </si>
+  <si>
+    <t>attro8727</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Игропарк" размер 35*35 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-igropark-35-25-m/</t>
+  </si>
+  <si>
+    <t>attro9376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Трипл" 22*12*7,9 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/</t>
+  </si>
+  <si>
+    <t>attro8984</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пляжная" 20*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro9320</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Северный полюс" 15*15</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-severnyy-polyus-15-15/</t>
+  </si>
+  <si>
+    <t>attro9408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
+  </si>
+  <si>
+    <t>attro7356</t>
+  </si>
+  <si>
+    <t>Надувная водная горка «Домик» 8*4*3 метров</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/</t>
+  </si>
+  <si>
+    <t>attro1915</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк 73*66*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-73-66-m/</t>
+  </si>
+  <si>
+    <t>attro7354</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аквамир" 13*13*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-akvamir-13-3-6/</t>
+  </si>
+  <si>
+    <t>attro9060</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Гавань" 15*12*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/</t>
+  </si>
+  <si>
+    <t>attro2376</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Наутилус" 26*21*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-nautilus-26218-m/</t>
+  </si>
+  <si>
+    <t>attro8625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Джунгли пиратские" 17,5*17*8,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/</t>
+  </si>
+  <si>
+    <t>attro8879</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Рыжая борода" 13*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/</t>
+  </si>
+  <si>
+    <t>attro8506</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Маяк" 21,5*11,4*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/</t>
+  </si>
+  <si>
+    <t>attro8980</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Marwa" 20*15*7,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/</t>
+  </si>
+  <si>
+    <t>attro8880</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Ананас на пляже" 6*4*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/</t>
+  </si>
+  <si>
+    <t>attro7720</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Белая Акула" 17*14*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/</t>
+  </si>
+  <si>
+    <t>attro8835</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "В поисках рыбки" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/</t>
+  </si>
+  <si>
+    <t>attro9435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум детский" 15*15*6,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro9400</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань На волне"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/</t>
+  </si>
+  <si>
+    <t>attro9316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк «Спорт парк 35» 24*19*2,8 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-35/</t>
+  </si>
+  <si>
+    <t>attro8923</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
+  </si>
+  <si>
+    <t>attro9160</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "На волне" 15*8*6,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-na-volne/</t>
+  </si>
+  <si>
+    <t>attro9352</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Акула» 33*20 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/</t>
+  </si>
+  <si>
+    <t>attro2314</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминог 3" 14*10*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/</t>
+  </si>
+  <si>
+    <t>attro8683</t>
+  </si>
+  <si>
+    <t>Надувная релакс зона - плавающий бар с диванами</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-relaks-zona/</t>
+  </si>
+  <si>
+    <t>attro2290</t>
+  </si>
+  <si>
+    <t>Огромный надувной аквапарк "Медведи" 30*30*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/ogromnyy-naduvnoy-akvapark-medvedi-30307-m/</t>
+  </si>
+  <si>
+    <t>attro8572</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики большая" 28*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro9029</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Жюль Верн" 21*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/</t>
+  </si>
+  <si>
+    <t>attro1918</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики" 20*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/</t>
+  </si>
+  <si>
+    <t>attro338</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аттропарк 60" 32*29*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-attropark-80-3229-m/</t>
+  </si>
+  <si>
+    <t>attro8922</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Капитан Джордж Морж" 14,7*9*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/</t>
+  </si>
+  <si>
+    <t>attro8645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пираты на волнах" 12*7*7,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/</t>
+  </si>
+  <si>
+    <t>attro7952</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Зайчик" 16*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/</t>
+  </si>
+  <si>
+    <t>attro8844</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский галеон" с прямоугольным бассейном 18*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/</t>
+  </si>
+  <si>
+    <t>attro8728</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Игропарк" размер 40*28 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-igropark-40-28-m/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 60" 25*24 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-60/</t>
+  </si>
+  <si>
+    <t>attro9396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум мини" 15*10*7,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/</t>
+  </si>
+  <si>
+    <t>attro9414</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Розовый Фламинго" 8*7*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
+  </si>
+  <si>
+    <t>attro9005</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фламинго" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/</t>
+  </si>
+  <si>
+    <t>attro1914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "ATTRO-Red" 30*30*5.5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-attro-red--303055-m-/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аттропарк 165" 59*40*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-attropark-165-59405-m/</t>
+  </si>
+  <si>
+    <t>attro8515</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Трипл Дельфин" 21,5*12*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/</t>
+  </si>
+  <si>
+    <t>attro8983</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Морские охотники" 15*10*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/</t>
+  </si>
+  <si>
     <t>attro8113</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пристань Пиратская" 20*15*8,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/</t>
   </si>
   <si>
     <t>attro8884</t>
   </si>
   <si>
     <t>Надувной аквапарк "Хамелеон Леон" 6*4*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/</t>
   </si>
   <si>
+    <t>attro1888</t>
+  </si>
+  <si>
+    <t>Надувной мини-аквапарк "Аквастанция+"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya-2/</t>
+  </si>
+  <si>
+    <t>Надувной модульный аквапарк "Голубая лагуна" 108*45 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-modulnyy-akvapark-golubaya-laguna-10845-m/</t>
+  </si>
+  <si>
+    <t>attro8837</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Яркий" 33*33*7,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 60S" размер 50*14*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-60s/</t>
+  </si>
+  <si>
+    <t>attro1913</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Акула" 35*32*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-akula-SE02/</t>
+  </si>
+  <si>
+    <t>attro8685</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна надувного аквапарка малая</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/</t>
+  </si>
+  <si>
+    <t>attro45</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк ATTRO WP20</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/aqua-park-kids/</t>
+  </si>
+  <si>
+    <t>attro6102</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Тройник" 20*11*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6580/</t>
+  </si>
+  <si>
+    <t>attro1920</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Мэджик" 41,5*34*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/</t>
+  </si>
+  <si>
+    <t>attro9035</t>
+  </si>
+  <si>
+    <t>Надувной бар 4,9*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-bar/</t>
+  </si>
+  <si>
+    <t>attro8180</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Джунгли" 17,5*17*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/</t>
+  </si>
+  <si>
+    <t>attro8289</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Фьюжн" 20*15*8,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/</t>
+  </si>
+  <si>
+    <t>attro8646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Амазонка" 12*7*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/</t>
+  </si>
+  <si>
+    <t>attro7953</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Зайчик" 21*12*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/</t>
+  </si>
+  <si>
     <t>attro8859</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пираты на волнах" 17*9*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/</t>
   </si>
   <si>
-    <t>attro8515</t>
-[...131 lines deleted...]
-    <t>https://water-games.ru/product/6580/</t>
+    <t>attro9370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Спорт парк 72" 35*34 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-72-35-34-m/</t>
+  </si>
+  <si>
+    <t>attro1910</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Детский" 10,7*9*1,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-detstvo/</t>
+  </si>
+  <si>
+    <t>attro9020</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спрут на волнах" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/</t>
+  </si>
+  <si>
+    <t>attro9161</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Подводная лодка" 27*25*7,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аттропарк 100" 46*32*4.5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-attropark-100-463245-m/</t>
+  </si>
+  <si>
+    <t>attro8061</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 30" 22,7*12,3*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-30/</t>
+  </si>
+  <si>
+    <t>attro2303</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Морской пират" 16*16*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2909/</t>
+  </si>
+  <si>
+    <t>attro8128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут с бассейном "Мадагаскар" 4,5*3*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/</t>
+  </si>
+  <si>
+    <t>attro8887</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская мини" 15*10*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/</t>
+  </si>
+  <si>
+    <t>attro2327</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминог 4" 17*8*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/</t>
   </si>
   <si>
     <t>attro8839</t>
   </si>
   <si>
     <t>Надувной аквапарк "Бегемотик Мотя" 17,5*10*8,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/</t>
   </si>
   <si>
-    <t>attro9005</t>
-[...119 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-73-66-m/</t>
+    <t>attro1907</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 25" 20,5*17,5*5,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-25-sl01/</t>
+  </si>
+  <si>
+    <t>attro9162</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "На волне" 10*8,3*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/</t>
+  </si>
+  <si>
+    <t>attro1912</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань" 20*15*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/</t>
+  </si>
+  <si>
+    <t>attro8686</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/</t>
+  </si>
+  <si>
+    <t>attro9042</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 7,3*6,5*1,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-1/</t>
+  </si>
+  <si>
+    <t>attro8290</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Кристалл" 20*15*8,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/</t>
+  </si>
+  <si>
+    <t>attro8932</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Бриз» 23,5*15*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/</t>
+  </si>
+  <si>
+    <t>attro968</t>
+  </si>
+  <si>
+    <t>Надувной мини-аквапарк "Аквастанция"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya/</t>
   </si>
   <si>
     <t>attro8875</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пиратский Адмирал" 17*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/</t>
   </si>
   <si>
-    <t>Надувной аквапарк "Спорт парк 60S" размер 50*14*3,2 м</t>
-[...124 lines deleted...]
-  <si>
     <t>attro7662</t>
   </si>
   <si>
     <t>Детский надувной аквапарк "Круговорот" 16*9,5*3,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7364/</t>
   </si>
   <si>
     <t>attro8745</t>
   </si>
   <si>
     <t>Надувная зона отдыха 2,5*2,5*1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zona-otdykha/</t>
   </si>
   <si>
+    <t>attro8717</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Игропарк" размер 36*28 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-igropark-36-28-m/</t>
+  </si>
+  <si>
     <t>Надувной аквапарк "Аттропарк 230" 69*55*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-attropark-230-69555-m/</t>
   </si>
   <si>
     <t>attro8667</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк  "Море приключений" 15*15*7,1 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/</t>
   </si>
   <si>
-    <t>attro9414</t>
-[...8 lines deleted...]
-    <t>attro2314</t>
+    <t>attro2398</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Красный дельфин" 40*30*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-krasnyy-delfin-40305-m/</t>
+  </si>
+  <si>
+    <t>attro8532</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Акваглайд 125"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8532/</t>
   </si>
   <si>
     <t>Надувной аквапарк "Осьминог на волнах" 12*7*7,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/octopus on the waves-SL09/</t>
   </si>
   <si>
-    <t>attro9060</t>
-[...49 lines deleted...]
-  <si>
     <t>attro8928</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Аквапарк 23*5*6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/</t>
   </si>
   <si>
     <t>attro7948</t>
   </si>
   <si>
     <t>Надувной аквапарк с крышей "Остров пиратов" 15*15*8,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-c-kryshei-ostrov-piratov-PL02/</t>
   </si>
   <si>
     <t>attro8842</t>
   </si>
   <si>
     <t>Надувной аквапарк "Веселые каникулы" 26,5*26,5*9,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/</t>
   </si>
   <si>
-    <t>attro9370</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8596</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Синий кит" 17*14*5,3 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/</t>
   </si>
   <si>
-    <t>attro9376</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9043</t>
   </si>
   <si>
     <t>Надувная зона отдыха 3,9*3,3*0,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zona-otdykha-2/</t>
   </si>
   <si>
     <t>attro8380</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пристань Джунгли" 20*15*8,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/</t>
   </si>
   <si>
-    <t>attro8061</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8436</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Зайчик" 17,5*10*10,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/</t>
   </si>
   <si>
-    <t>attro1907</t>
-[...16 lines deleted...]
-  <si>
     <t>attro7680</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы" 19*5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/</t>
   </si>
   <si>
     <t>attro8790</t>
   </si>
   <si>
     <t>Надувной аквапарк "Океанариум" 15*15*7,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/</t>
   </si>
   <si>
     <t>attro9363</t>
   </si>
   <si>
     <t>Надувной аквапарк "Наутилус" 21,5*12*11,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/</t>
   </si>
   <si>
     <t xml:space="preserve"> attro8687</t>
   </si>
   <si>
     <t>Лестница для бассейна надувного аквапарка большая</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/</t>
   </si>
   <si>
-    <t>attro9435</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/</t>
+    <t>attro2413</t>
+  </si>
+  <si>
+    <t>Полоса препятствий на воде "Про-трек" 42,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/</t>
   </si>
   <si>
     <t>attro8902</t>
   </si>
   <si>
     <t>Надувной аквапарк «Радуга» 23*21*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/</t>
   </si>
   <si>
-    <t>attro2413</t>
-[...193 lines deleted...]
-  <si>
     <t>attro9353</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка большая 9*3*6 </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353</t>
   </si>
   <si>
     <t>attro9354</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка малая 6*3*4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354</t>
   </si>
   <si>
     <t>attro9355</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Бассейн 10*5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355</t>
   </si>
   <si>
+    <t>attro335</t>
+  </si>
+  <si>
+    <t>Полоса препятствий на воде Акула ATTRO OC12</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attro-oc12/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк ATTRO WP60</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attro-aquapark-big/</t>
+  </si>
+  <si>
     <t>attro2326</t>
   </si>
   <si>
     <t>Надувной аквапарк "Драконус" 35*30*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2932/</t>
   </si>
   <si>
     <t>attro434</t>
   </si>
   <si>
     <t>Надувной аквапарк "Аква-арена" 10*13*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1153/</t>
   </si>
   <si>
-    <t>attro335</t>
-[...13 lines deleted...]
-  <si>
     <t>attro334</t>
   </si>
   <si>
     <t>Полоса препятствий на воде "Акватрек" 17*2*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/</t>
   </si>
   <si>
     <t>attro2322</t>
   </si>
   <si>
     <t>Надувной аквапарк "Квадрат"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2928/</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 35" 24,5*17*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2513/</t>
   </si>
   <si>
     <t>attro2323</t>
   </si>
   <si>
     <t>Надувной аквапарк "Остров вызова" 49*47*4.5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2929/</t>
   </si>
   <si>
+    <t>Надувной аквапарк "Спорт парк 65" 36*28*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/</t>
+  </si>
+  <si>
     <t>attro2353</t>
   </si>
   <si>
     <t>Надувной аквапарк "Огромная горка" 25*10 м + 25*20 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2959/</t>
   </si>
   <si>
-    <t>Надувной аквапарк "Спорт парк 65" 36*28*3 м</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/</t>
+    <t>Надувной аквапарк "Спорт парк 95" размер 38*36*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2521/</t>
   </si>
   <si>
     <t>attro333</t>
   </si>
   <si>
     <t>Водный батут с горкой и катапультой</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-trampoline-combo-xl/</t>
   </si>
   <si>
-    <t>Надувной аквапарк "Спорт парк 95" размер 38*36*3 м</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/2521/</t>
+    <t>attro1916</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Северный полюс" 21,5*21*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/</t>
   </si>
   <si>
     <t>attro2355</t>
   </si>
   <si>
     <t>Надувной аквапарк "Океан" 25*20*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2961/</t>
   </si>
   <si>
-    <t>attro1916</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2360</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 40" 38*22*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2966/</t>
   </si>
   <si>
     <t>attro2364</t>
   </si>
   <si>
     <t>Надувной аквапарк "В джунглях" 25*20*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2970/</t>
   </si>
   <si>
     <t>attro2366</t>
   </si>
   <si>
     <t>Надувной аквапарк "Северный вэйк" 25*20*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2972/</t>
@@ -1157,155 +1157,155 @@
   <si>
     <t>Надувной аквапарк ATTRO WP35</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1436/</t>
   </si>
   <si>
     <t>attro801</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP45</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1435/</t>
   </si>
   <si>
     <t>attro2348</t>
   </si>
   <si>
     <t>Надувной аквапарк "Джангл Джо 55" 19*17*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2954/</t>
   </si>
   <si>
+    <t>attro2349</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Акваглайд 50"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2955/</t>
+  </si>
+  <si>
     <t>attro800</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP85 21*20*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1434/</t>
   </si>
   <si>
-    <t>attro2349</t>
-[...7 lines deleted...]
-  <si>
     <t>attro799</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP70</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1433/</t>
   </si>
   <si>
     <t>attro2294</t>
   </si>
   <si>
     <t>Надувной аквапарк "Океания" 30*25*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2900/</t>
   </si>
   <si>
     <t>attro797</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP75</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1431/</t>
   </si>
   <si>
+    <t>attro798</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк ATTRO WP65</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1432/</t>
+  </si>
+  <si>
+    <t>attro2352</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Голубой океан" 38*26*4,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2958/</t>
+  </si>
+  <si>
     <t>attro2293</t>
   </si>
   <si>
     <t>Надувной аквапарк "Яркая жизнь" 35*35*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2899/</t>
   </si>
   <si>
-    <t>attro798</t>
-[...16 lines deleted...]
-  <si>
     <t>attro796</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP80 30*27*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1430/</t>
   </si>
   <si>
     <t>attro1209</t>
   </si>
   <si>
     <t>Надувной аквапарк "Остров" 6*6*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1819/</t>
   </si>
   <si>
+    <t>attro1210</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский" 6*6*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1820/</t>
+  </si>
+  <si>
     <t>Надувной аквапарк "Джунгли на воде"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-na-vode-SL01/</t>
   </si>
   <si>
-    <t>attro1210</t>
-[...7 lines deleted...]
-  <si>
     <t>attro1207</t>
   </si>
   <si>
     <t>Полоса препятствий на воде "Осьминог" 10*2*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1817/</t>
   </si>
   <si>
     <t>attro1208</t>
   </si>
   <si>
     <t>Полоса препятствий на воде "Краб" 12*3,5*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1818/</t>
   </si>
   <si>
     <t>attro1908</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Уголок" </t>
   </si>
   <si>
     <t>https://water-games.ru/product/2514/</t>
@@ -1364,66 +1364,75 @@
   <si>
     <t>Надувной аквапарк «Спорт парк» 26*11м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/</t>
   </si>
   <si>
     <t>attro9369</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 50" 34*28 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/</t>
   </si>
   <si>
     <t>attro8010</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Спорт парк 150" 51*35*4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-150/</t>
   </si>
   <si>
+    <t>attro8641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Спорт парк 125" </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/sport-park-125/</t>
+  </si>
+  <si>
     <t>attro7796A</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 300" 56*46*4,2 м Вариант А</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/</t>
   </si>
   <si>
-    <t>attro8641</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/sport-park-125/</t>
+    <t>attro9511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк «Спорт парк с релакс зоной» 57*49м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/</t>
   </si>
   <si>
     <t>attro7683</t>
   </si>
   <si>
     <t>Надувной аквапарк "Море развлечений" 70*25*8,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7377/</t>
   </si>
   <si>
     <t>attro7799</t>
   </si>
   <si>
     <t>Надувной аквапарк "На пляже" 15*10*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7451/</t>
   </si>
   <si>
     <t>attro7796B</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 300" 56*46*4,2 м Вариант B</t>
   </si>
@@ -1502,170 +1511,206 @@
   <si>
     <t>https://water-games.ru/product/7481/</t>
   </si>
   <si>
     <t>attro8533</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 20" 38*2,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/sport-park-20/</t>
   </si>
   <si>
     <t>attro8534</t>
   </si>
   <si>
     <t>Надувной инвентарь для развлечений  «Надувная спортивная площадка» 15*11,2*1,68</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/</t>
   </si>
   <si>
     <t>Надувные аквапарки wibit</t>
   </si>
   <si>
+    <t>attro7812</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Арктика" 60*36*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7460/</t>
+  </si>
+  <si>
+    <t>attro7810</t>
+  </si>
+  <si>
+    <t>Надувной  аквапарк "Спорт круг" 24*14*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7458/</t>
+  </si>
+  <si>
     <t>attro8166</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 80" 38*38 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/</t>
   </si>
   <si>
-    <t>attro7812</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8148</t>
   </si>
   <si>
     <t>Надувной аквапарк "Восьмерка" 45*15*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7665/</t>
   </si>
   <si>
     <t>Наземные аквапарки</t>
   </si>
   <si>
+    <t xml:space="preserve"> attro8635</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Акула" 8*7*4,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/</t>
+  </si>
+  <si>
+    <t>attro8130</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминожка" 9*7,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/</t>
+  </si>
+  <si>
+    <t>attro9503</t>
+  </si>
+  <si>
+    <t>Надувной бассейн с горой (скалодром, горка и батут) Белый медведь</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8431/</t>
+  </si>
+  <si>
+    <t>attro8594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Радуга" 12*11,5*8 м для надувного аквапарка </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-raduga-SE02/</t>
+  </si>
+  <si>
     <t>attro9347</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк «Дом у моря» 11,5*10*5,6 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/</t>
   </si>
   <si>
-    <t>attro8130</t>
-[...25 lines deleted...]
-  <si>
     <t>attro7357</t>
   </si>
   <si>
     <t>Надувной аквапарк «Тропические джунгли» 14*13*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-14-13-6/</t>
   </si>
   <si>
     <t>attro8060</t>
   </si>
   <si>
     <t>Надувной аквапарк "Тропические джунгли" 20*20*7,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-202071-m-/</t>
   </si>
   <si>
+    <t>attro9501</t>
+  </si>
+  <si>
+    <t>Надувной бассейн с горой (скалодром, горка и батут) Тюлень</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8429/</t>
+  </si>
+  <si>
     <t>attro7951</t>
   </si>
   <si>
     <t>Надувная водная горка "Черепашка" 21*12*9,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/</t>
   </si>
   <si>
+    <t>attro9502</t>
+  </si>
+  <si>
+    <t>Надувной бассейн с горой (скалодром, горка и батут) Единорог</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8430/</t>
+  </si>
+  <si>
     <t>attro6261</t>
   </si>
   <si>
     <t>Надувной аквапарк "Тропические джунгли" 24,5*22*7,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6726/</t>
   </si>
   <si>
     <t>attro2062</t>
   </si>
   <si>
     <t>Надувной аквапарк "Детский лес" 8*7*4,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/</t>
   </si>
   <si>
+    <t>attro9504</t>
+  </si>
+  <si>
+    <t>Надувной бассейн с горой (скалодром, горка и батут) Воздушный шар</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8432/</t>
+  </si>
+  <si>
     <t>attro8598</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пристань Пиратская Малая" 17*12*5,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/</t>
   </si>
   <si>
     <t>attro1931</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пиратский порт" 31*15*8,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2537/</t>
   </si>
   <si>
     <t>attro8791</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пристань Тропики малая" 17*12*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/</t>
@@ -1700,366 +1745,381 @@
   <si>
     <t>attro8595</t>
   </si>
   <si>
     <t>Надувная горка "Изгиб" 11,8*10,5*7,9 м для надувного аквапарка</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-izgib-SE02/</t>
   </si>
   <si>
     <t>attro1883</t>
   </si>
   <si>
     <t>Надувной бассейн для ног в надувной аквапарк 1,4*1,4*0,3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-nog/</t>
   </si>
   <si>
     <t>Надувной бассейн для ног в надувной аквапарк 2*2*0,3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-nog/?sku=8437</t>
   </si>
   <si>
+    <t>attro9506</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Ананас и фламинго"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8434/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Крабик" 12*6*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-krabik-12-6-7-m/</t>
+  </si>
+  <si>
     <t>Авторские аквапарки</t>
   </si>
   <si>
+    <t>attro8963</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пристань Прибой" 18*18*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/</t>
+  </si>
+  <si>
+    <t>attro8987</t>
+  </si>
+  <si>
+    <t>Водная полоса препятствий "Крокодил" 8*2*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/</t>
+  </si>
+  <si>
     <t>attro9215</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пристань тропики мини" 15*9,1*4,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/</t>
   </si>
   <si>
-    <t>attro8987</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8988</t>
   </si>
   <si>
     <t>Водная полоса препятствий "Крокодил" 6*2*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/</t>
   </si>
   <si>
     <t>Модули для надувных аквапарков</t>
   </si>
   <si>
+    <t>attro9034</t>
+  </si>
+  <si>
+    <t>Надувной плот 2,4*1,5*0,15 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plot/</t>
+  </si>
+  <si>
     <t>attro1861</t>
   </si>
   <si>
     <t>Надувной каяк для Поло</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2467/</t>
   </si>
   <si>
+    <t>attro7830</t>
+  </si>
+  <si>
+    <t>Надувная игра "Битва на воде" 6,8*2*1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7474/</t>
+  </si>
+  <si>
+    <t>attro9386</t>
+  </si>
+  <si>
+    <t>Надувной плот SEA BEAST,  300*150*20 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/</t>
+  </si>
+  <si>
+    <t>attro1862</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Водного поло 2*1*1</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862</t>
+  </si>
+  <si>
+    <t>attro8033</t>
+  </si>
+  <si>
+    <t>Надувной круг для аквапарка (двойной со спинкой) 1,7*1 м 12 - 49 шт.</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/</t>
+  </si>
+  <si>
     <t>attro8938</t>
   </si>
   <si>
     <t>Надувные ворота для Баскетбола 2*1,4*2</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/</t>
   </si>
   <si>
-    <t>attro7830</t>
-[...25 lines deleted...]
-  <si>
     <t>attro435</t>
   </si>
   <si>
     <t>Надувная водная дорожка 10*1,5*0,15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/</t>
   </si>
   <si>
     <t>attro9309</t>
   </si>
   <si>
     <t>Надувная водная горка "Пирамида Джунгли" 5,5*4,5*4,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/</t>
   </si>
   <si>
-    <t>attro9034</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/</t>
+    <t>attro8939</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Баскетбола 2,5*1*2,25</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939</t>
   </si>
   <si>
     <t>attro8034</t>
   </si>
   <si>
     <t>Надувной круг для аквапарка (двойной со спинкой) 1,7*1 м 50 - 99 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8034</t>
   </si>
   <si>
     <t>attro8935</t>
   </si>
   <si>
     <t>Надувные ворота для Водного поло 2,5*1*1,2</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/</t>
   </si>
   <si>
-    <t>attro8939</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8035</t>
   </si>
   <si>
     <t>Надувной круг для аквапарка (двойной со спинкой) 1,7*1 м 100 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8035</t>
   </si>
   <si>
     <t>attro9038</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной пирс для гидроциклов 3*2,4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/</t>
   </si>
   <si>
     <t>attro1857</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Подиум" 2,5*2,5*0,8 м</t>
+    <t>Модуль аквапарка "Подиум" 2,5*2,5*0,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2463/</t>
   </si>
   <si>
     <t>attro1859</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Прыжок в высоту" 1,5*2*2,8 м</t>
+    <t>Модуль аквапарка "Прыжок в высоту" 1,5*2*2,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2465/</t>
   </si>
   <si>
     <t>attro1853</t>
   </si>
   <si>
     <t>Модуль аквапарка «Мост» 3*2*1,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/modul-akvaparka-most-3-2-1-2-m/</t>
   </si>
   <si>
     <t>attro1854</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Пруд" 3*2*0,3 м</t>
+    <t>Модуль аквапарка "Пруд" 3*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2460/</t>
   </si>
   <si>
     <t>attro1855</t>
   </si>
   <si>
     <t>Модуль аквапарка «Катапульта» 6*2*1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/modul-akvaparka-katapulta-6-2-1-m/</t>
   </si>
   <si>
     <t>attro1856</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Ворота"</t>
+    <t>Модуль аквапарка "Ворота"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2462/</t>
   </si>
   <si>
     <t>attro1847</t>
   </si>
   <si>
-    <t>Элемент аквапарка "База" 3*2*0,3 м</t>
+    <t>Модуль аквапарка "База" 3*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2453/</t>
   </si>
   <si>
     <t>attro1848</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Угловой соединитель" 2,5*2,5*0,3 м</t>
+    <t>Модуль аквапарка "Угловой соединитель" 2,5*2,5*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2454/</t>
   </si>
   <si>
     <t>attro1849</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Башня XL" 4,5*4*2 м</t>
+    <t>Модуль аквапарка "Башня XL" 4,5*4*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2455/</t>
   </si>
   <si>
     <t>attro1850</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Прыжок в длину" 4*2*0,3 м</t>
+    <t>Модуль аквапарка "Прыжок в длину" 4*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2456/</t>
   </si>
   <si>
     <t>attro1845</t>
   </si>
   <si>
-    <t>Элемент аквапарка "База овальная" 4,6*3*0,3 м</t>
+    <t>Модуль аквапарка "База овальная" 4,6*3*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2451/</t>
   </si>
   <si>
     <t>attro1846</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Подъем из воды" 2*1,5*0,3 м</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/2452/</t>
+    <t>Модуль аквапарка "Подъем из воды" 2*1,5*0,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/modul-akvaparka-podem-iz-vody-2-1-5-0-3-m/</t>
   </si>
   <si>
     <t>attro1865</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Утес" 3*2*1,5 м</t>
+    <t>Модуль аквапарка "Утес" 3*2*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2471/</t>
   </si>
   <si>
     <t>attro2208</t>
   </si>
   <si>
     <t>Надувной пляжный тент "Beach Tent" 2,75*2,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plyazhnyy-tentbeach-tent-27521-m/</t>
   </si>
   <si>
     <t>attro438</t>
   </si>
   <si>
     <t>Надувная водная дорожка (с лесенкой) размер 5,5*1,5*0,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1157/</t>
   </si>
   <si>
     <t>attro329</t>
   </si>
   <si>
     <t>Надувной буй-ограждение 4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-pipe-ograda/</t>
   </si>
   <si>
     <t>attro5718</t>
   </si>
   <si>
-    <t>Элемент аквапарка "База" Attro 1,5*2*0,3 м</t>
+    <t>Модуль аквапарка "База" Attro 1,5*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/element-akvaparka-baza-attro-15203-m/</t>
   </si>
   <si>
     <t>attro436</t>
   </si>
   <si>
     <t>Надувная водная горка "Фрифал" 6*3*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/</t>
   </si>
   <si>
     <t>attro7650</t>
   </si>
   <si>
     <t>Модуль аквапарка "Трамплин" 6*6*3,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7352/</t>
   </si>
   <si>
     <t>attro7651</t>
   </si>
@@ -2513,114 +2573,114 @@
   <si>
     <t>https://water-games.ru/product/ledge/</t>
   </si>
   <si>
     <t>attro8013</t>
   </si>
   <si>
     <t>Надувной буй-ограждение 4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-buy-ograzhdenie-4-m/</t>
   </si>
   <si>
     <t>attro8014</t>
   </si>
   <si>
     <t>Модуль аквапарка "Пик"  6*3,2*2,6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/peak/</t>
   </si>
   <si>
     <t>attro7831</t>
   </si>
   <si>
-    <t>Элемент аквапарка Splash Качели 4*3,2*1,1 м</t>
+    <t>Модуль аквапарка Splash Качели 4*3,2*1,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7475/</t>
   </si>
   <si>
     <t>attro7832</t>
   </si>
   <si>
-    <t>Элемент аквапарка Splash Дом 2*2*1,1 м</t>
+    <t>Модуль аквапарка Splash Дом 2*2*1,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7476/</t>
   </si>
   <si>
     <t>attro7835</t>
   </si>
   <si>
-    <t>Элемент аквапарка Splash Скала 2*2*1,6 м</t>
+    <t>Модуль аквапарка Splash Скала 2*2*1,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7479/</t>
   </si>
   <si>
     <t>attro7836</t>
   </si>
   <si>
-    <t>Элемент аквапарка Splash Препятствия 4*2,4*1,2 м</t>
+    <t>Модуль аквапарка Splash Препятствия 4*2,4*1,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7480/</t>
   </si>
   <si>
     <t>attro7838</t>
   </si>
   <si>
-    <t>Элемент аквапарка Splash Туннель 2*2*1,4 м</t>
+    <t>Модуль аквапарка Splash Туннель 2*2*1,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7482/</t>
   </si>
   <si>
     <t>attro7839</t>
   </si>
   <si>
-    <t>Элемент аквапарка Splash Платформа 2*2*0,3 м</t>
+    <t>Модуль аквапарка Splash Платформа 2*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7483/</t>
   </si>
   <si>
     <t>attro7840</t>
   </si>
   <si>
-    <t>Элемент аквапарка Splash Мост 4*2*0,3 м</t>
+    <t>Модуль аквапарка Splash Мост 4*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7484/</t>
   </si>
   <si>
     <t>attro7834</t>
   </si>
   <si>
-    <t>Элемент аквапарка Splash Пики 4*2*1,5 м</t>
+    <t>Модуль аквапарка Splash Пики 4*2*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7478/</t>
   </si>
   <si>
     <t>attro326</t>
   </si>
   <si>
     <t>Водные качели карусель "Сатурн" 3*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attro-water-totter-saturn/</t>
   </si>
   <si>
     <t>attro330</t>
   </si>
   <si>
     <t>Водные качели-карусель Сатурн 4,2*2,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attro-karusel-saturn-adult/</t>
   </si>
   <si>
     <t>attro337</t>
   </si>
@@ -2885,50 +2945,59 @@
   <si>
     <t>Надувная дорожка для аквапарка серый, 8*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/?sku=8724</t>
   </si>
   <si>
     <t>attro8723</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 9*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/?sku=8725</t>
   </si>
   <si>
     <t>attro8724</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 10*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/?sku=8726</t>
   </si>
   <si>
+    <t>attro8899</t>
+  </si>
+  <si>
+    <t>Модуль аквапарка "Подъем из воды Ступень 6х" 8,5*4,1*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/modul-akvaparka-podem-iz-vody-stupen-6kh-8-5-4-1-3-m/</t>
+  </si>
+  <si>
     <t>attro8945</t>
   </si>
   <si>
     <t>Модуль аквапарка "Изгиб туннеля" 3,9*3,9*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/modul-akvaparka-izgib-tunnelya/</t>
   </si>
   <si>
     <t>attro8946</t>
   </si>
   <si>
     <t>Модуль аквапарка "Тропа" 5*3*0,75 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/modul-akvaparka-tropa/</t>
   </si>
   <si>
     <t>attro6390</t>
   </si>
   <si>
     <t>Надувной водный Батут "Черепаха" 2,2м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/batut-cherepakha/</t>
@@ -3000,50 +3069,59 @@
     <t>attro9431</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная зона отдыха на воде "Панда" 14*8*1,2 м     </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/</t>
   </si>
   <si>
     <t>attro9432</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная зона отдыха на воде "Самолет" 20*18*5 м      </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/</t>
   </si>
   <si>
     <t>attro9433</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная зона отдыха на воде "Супер горка" 15*12,6*7,5 м       </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/</t>
+  </si>
+  <si>
+    <t>attro9505</t>
+  </si>
+  <si>
+    <t>Модуль аквапарка «Угловой соединитель» 2,5*2,5*0,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/modul-akvaparka-uglovoy-soedinitel-2-5-2-5-0-3-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -3429,62 +3507,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-modulnyy-akvapark-golubaya-laguna-10845-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severnyy-polyus-15-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aqua-park-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6580/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attro-red--303055-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-detstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-100-463245-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2909/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-73-66-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-60s/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-80-3229-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akvamir-13-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7364/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-230-69555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus%20on%20the%20waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-krasnyy-delfin-40305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8532/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-c-kryshei-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-72-35-34-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-36-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-25-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-35-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-26218-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnyy-naduvnoy-akvapark-medvedi-30307-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-40-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-165-59405-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2932/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1153/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-oc12/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-aquapark-big/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2928/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2513/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2929/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2959/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-trampoline-combo-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2521/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2961/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2966/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2970/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2972/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2940/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delfin-sl14/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1436/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1435/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2954/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1434/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2955/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1433/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2900/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1431/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2899/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1432/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2958/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1430/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1819/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-na-vode-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1820/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2514/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/&#1051;&#1072;&#1073;&#1080;&#1088;&#1080;&#1085;&#1090;%20/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7377/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7451/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9228" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9229" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2547/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2548/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2549/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6935/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7444/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7452/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7481/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7460/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7458/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7665/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-14-13-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-202071-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6726/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2537/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/?sku=8895" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-izgib-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7474/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8034" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8035" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2463/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2465/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-most-3-2-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2460/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-katapulta-6-2-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2462/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2453/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2454/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2455/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2456/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2451/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2452/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2471/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-tentbeach-tent-27521-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-pipe-ograda/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/element-akvaparka-baza-attro-15203-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7352/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7353/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7354/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7355/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7356/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7358/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7359/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7360/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7361/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7362/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7329/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7330/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7331/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7332/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7333/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7334/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7336/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7337/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7338/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7339/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7340/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7341/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7342/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7343/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7344/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7346/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7347/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7348/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7349/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7350/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-bashnya-xxl-9-7-5-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7318/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=7618" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=9419" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7323/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7326/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7467/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7468/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7469/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7461/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7462/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7463/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7464/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7465/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7466/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ledge/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-buy-ograzhdenie-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/peak/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7475/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7476/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7479/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7480/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7482/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7483/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7484/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7478/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-karusel-saturn-adult/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aquaglide-rockit-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8695" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8696" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8712" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-izgib-tunnelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-tropa/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-5-m-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sap-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-soedinitel-t-3-2-5-0-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-belyy-medved-5-3-5-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-35-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severnyy-polyus-15-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-73-66-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akvamir-13-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-26218-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnyy-naduvnoy-akvapark-medvedi-30307-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-80-3229-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-40-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attro-red--303055-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-165-59405-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-modulnyy-akvapark-golubaya-laguna-10845-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-60s/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aqua-park-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6580/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-72-35-34-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-detstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-100-463245-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2909/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-25-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7364/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-36-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-230-69555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-krasnyy-delfin-40305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8532/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus%20on%20the%20waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-c-kryshei-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-oc12/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-aquapark-big/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2932/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1153/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2928/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2513/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2929/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2959/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2521/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-trampoline-combo-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2961/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2966/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2970/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2972/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2940/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delfin-sl14/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1436/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1435/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2954/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2955/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1434/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1433/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2900/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1431/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1432/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2958/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2899/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1430/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1819/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1820/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-na-vode-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2514/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/&#1051;&#1072;&#1073;&#1080;&#1088;&#1080;&#1085;&#1090;%20/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7377/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7451/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9228" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9229" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2547/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2548/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2549/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6935/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7444/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7452/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7481/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7460/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7458/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7665/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8431/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-14-13-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-202071-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8429/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8430/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6726/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8432/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2537/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/?sku=8895" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-izgib-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8434/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-krabik-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7474/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8034" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8035" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2463/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2465/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-most-3-2-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2460/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-katapulta-6-2-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2462/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2453/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2454/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2455/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2456/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2451/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-podem-iz-vody-2-1-5-0-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2471/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-tentbeach-tent-27521-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-pipe-ograda/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/element-akvaparka-baza-attro-15203-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7352/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7353/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7354/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7355/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7356/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7358/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7359/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7360/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7361/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7362/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7329/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7330/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7331/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7332/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7333/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7334/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7336/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7337/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7338/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7339/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7340/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7341/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7342/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7343/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7344/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7346/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7347/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7348/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7349/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7350/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-bashnya-xxl-9-7-5-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7318/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=7618" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=9419" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7323/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7326/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7467/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7468/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7469/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7461/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7462/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7463/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7464/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7465/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7466/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ledge/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-buy-ograzhdenie-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/peak/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7475/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7476/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7479/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7480/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7482/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7483/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7484/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7478/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-karusel-saturn-adult/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aquaglide-rockit-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8695" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8696" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8712" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-podem-iz-vody-stupen-6kh-8-5-4-1-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-izgib-tunnelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-tropa/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-5-m-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sap-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-soedinitel-t-3-2-5-0-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-belyy-medved-5-3-5-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-uglovoy-soedinitel-2-5-2-5-0-3-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F348"/>
+  <dimension ref="A1:F357"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F348" sqref="F348"/>
+      <selection activeCell="F357" sqref="F357"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -3510,2091 +3588,2091 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>3730500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <v>460800</v>
+        <v>1322550</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="14">
-        <v>0</v>
+        <v>6539400</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F9" s="14">
-        <v>2580300</v>
+        <v>2978010</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="14">
-        <v>1238400</v>
+        <v>3843000</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="14">
-        <v>2000250</v>
+        <v>3173400</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12" s="14">
-        <v>1150650</v>
+        <v>414720</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F13" s="14">
-        <v>14999850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="14">
-        <v>6849000</v>
+        <v>11551500</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>6975000</v>
+        <v>1811250</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16" s="14">
-        <v>103050</v>
+        <v>1709100</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="14">
-        <v>3173400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="14">
-        <v>8161200</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="14">
-        <v>495000</v>
+        <v>1143000</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
       <c r="F20" s="14">
-        <v>3730500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F21" s="14">
-        <v>901530</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F23" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="14">
-        <v>1147500</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25" s="14">
-        <v>806760</v>
+        <v>2856870</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
-        <v>2538000</v>
+        <v>3797550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F27" s="14">
-        <v>6150150</v>
+        <v>3189150</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28" s="14">
-        <v>1182150</v>
+        <v>990900</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="14">
-        <v>0</v>
+        <v>1238400</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E30" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F30" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E31" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F31" s="14">
-        <v>805950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E32" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>460800</v>
+        <v>198900</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
-        <v>5598000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E34" s="6">
         <v>0</v>
       </c>
       <c r="F34" s="14">
-        <v>0</v>
+        <v>4950000</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="14">
-        <v>191700</v>
+        <v>4198500</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E36" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F36" s="14">
-        <v>4198500</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E37" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F37" s="14">
-        <v>2385000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E38" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38" s="14">
-        <v>11551500</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
-        <v>1794600</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
-        <v>6057000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="14">
-        <v>3843000</v>
+        <v>1474650</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="14">
-        <v>2230200</v>
+        <v>8123400</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E43" s="6">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="F43" s="14">
-        <v>0</v>
+        <v>4590000</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
-        <v>1353150</v>
+        <v>1750050</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E45" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F45" s="14">
-        <v>3690000</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E46" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F46" s="14">
-        <v>54000</v>
+        <v>806760</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E47" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F47" s="14">
-        <v>0</v>
+        <v>6150150</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E48" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F48" s="14">
-        <v>825300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>3690000</v>
+        <v>2580300</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>1811250</v>
+        <v>2000250</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>103</v>
+        <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E51" s="6">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>4590000</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E52" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>891000</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
-        <v>896400</v>
+        <v>1150650</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E54" s="6">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F54" s="14">
-        <v>3123000</v>
+        <v>14999850</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="14">
-        <v>0</v>
+        <v>6849000</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>154</v>
+        <v>32</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
-        <v>180000</v>
+        <v>6057000</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>29</v>
+        <v>157</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E57" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>0</v>
+        <v>6975000</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>0</v>
+        <v>103050</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E59" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>530100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
-        <v>896400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E61" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F61" s="14">
-        <v>1709100</v>
+        <v>8161200</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="14">
-        <v>0</v>
+        <v>495000</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E63" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F63" s="14">
-        <v>0</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="14">
-        <v>1143000</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E65" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F65" s="14">
-        <v>0</v>
+        <v>805950</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E66" s="6">
         <v>0</v>
       </c>
       <c r="F66" s="14">
-        <v>0</v>
+        <v>2538000</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="14">
-        <v>950400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E68" s="6">
         <v>0</v>
       </c>
       <c r="F68" s="14">
-        <v>3367350</v>
+        <v>7002450</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E69" s="6">
         <v>0</v>
       </c>
       <c r="F69" s="14">
-        <v>0</v>
+        <v>1182150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E70" s="6">
         <v>0</v>
       </c>
       <c r="F70" s="14">
-        <v>7002450</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E71" s="6">
         <v>0</v>
       </c>
       <c r="F71" s="14">
-        <v>6901200</v>
+        <v>5598000</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>200</v>
+        <v>101</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E72" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F72" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E73" s="6">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F73" s="14">
-        <v>2978010</v>
+        <v>2025000</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E74" s="6">
         <v>0</v>
       </c>
       <c r="F74" s="14">
-        <v>275400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E75" s="6">
         <v>0</v>
       </c>
       <c r="F75" s="14">
-        <v>3915000</v>
+        <v>191700</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="6">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F76" s="14">
-        <v>2025000</v>
+        <v>2385000</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="6">
         <v>0</v>
       </c>
       <c r="F77" s="14">
-        <v>1322550</v>
+        <v>1353150</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E78" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F78" s="14">
-        <v>0</v>
+        <v>1312200</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E79" s="6">
         <v>0</v>
       </c>
       <c r="F79" s="14">
         <v>4450500</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E80" s="6">
         <v>0</v>
       </c>
       <c r="F80" s="14">
-        <v>896400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E81" s="6">
         <v>0</v>
       </c>
       <c r="F81" s="14">
-        <v>692100</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E82" s="6">
         <v>1</v>
       </c>
       <c r="F82" s="14">
-        <v>2616300</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E83" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F83" s="14">
-        <v>2316600</v>
+        <v>825300</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E84" s="6">
         <v>0</v>
       </c>
       <c r="F84" s="14">
-        <v>143100</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E85" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F85" s="14">
-        <v>2856870</v>
+        <v>3123000</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E86" s="6">
         <v>0</v>
       </c>
       <c r="F86" s="14">
-        <v>3951000</v>
+        <v>820800</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E87" s="6">
         <v>0</v>
       </c>
       <c r="F87" s="14">
-        <v>1938150</v>
+        <v>1794600</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E88" s="6">
         <v>0</v>
       </c>
       <c r="F88" s="14">
-        <v>460800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E89" s="6">
         <v>0</v>
       </c>
       <c r="F89" s="14">
-        <v>3189150</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E90" s="6">
         <v>0</v>
       </c>
       <c r="F90" s="14">
-        <v>460800</v>
+        <v>6901200</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>257</v>
+        <v>101</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E91" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F91" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E92" s="6">
         <v>0</v>
       </c>
       <c r="F92" s="14">
-        <v>820800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E93" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F93" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E94" s="6">
         <v>0</v>
       </c>
       <c r="F94" s="14">
-        <v>6539400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C95" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="C95" s="7" t="s">
+      <c r="D95" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="D95" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="6">
         <v>0</v>
       </c>
       <c r="F95" s="14">
-        <v>0</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
+        <v>271</v>
+      </c>
+      <c r="C96" s="7" t="s">
         <v>272</v>
       </c>
-      <c r="C96" s="7" t="s">
+      <c r="D96" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="D96" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="6">
         <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>2230200</v>
+        <v>950400</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="C97" s="7" t="s">
         <v>275</v>
       </c>
-      <c r="C97" s="7" t="s">
+      <c r="D97" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="D97" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="6">
         <v>0</v>
       </c>
       <c r="F97" s="14">
-        <v>1750050</v>
+        <v>3367350</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="C98" s="7" t="s">
         <v>278</v>
       </c>
-      <c r="C98" s="7" t="s">
+      <c r="D98" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="D98" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="6">
         <v>0</v>
       </c>
       <c r="F98" s="14">
-        <v>1474650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="C99" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="C99" s="7" t="s">
+      <c r="D99" s="6" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E99" s="6">
         <v>0</v>
       </c>
       <c r="F99" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="C100" s="7" t="s">
         <v>284</v>
       </c>
-      <c r="C100" s="7" t="s">
+      <c r="D100" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="D100" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="6">
         <v>0</v>
       </c>
       <c r="F100" s="14">
-        <v>3690000</v>
+        <v>275400</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="C101" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="C101" s="7" t="s">
+      <c r="D101" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="D101" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F101" s="14">
-        <v>0</v>
+        <v>3915000</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="C102" s="7" t="s">
         <v>290</v>
       </c>
-      <c r="C102" s="7" t="s">
+      <c r="D102" s="6" t="s">
         <v>291</v>
       </c>
-      <c r="D102" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F102" s="14">
-        <v>198900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="C103" s="7" t="s">
         <v>293</v>
       </c>
-      <c r="C103" s="7" t="s">
+      <c r="D103" s="6" t="s">
         <v>294</v>
       </c>
-      <c r="D103" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F103" s="14">
-        <v>3730500</v>
+        <v>692100</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="C104" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="C104" s="7" t="s">
+      <c r="D104" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="D104" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F104" s="14">
-        <v>0</v>
+        <v>2616300</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="C105" s="7" t="s">
         <v>299</v>
       </c>
-      <c r="C105" s="7" t="s">
+      <c r="D105" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="D105" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="6">
         <v>0</v>
       </c>
       <c r="F105" s="14">
-        <v>4950000</v>
+        <v>2574000</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="C106" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="C106" s="7" t="s">
+      <c r="D106" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="D106" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="6">
         <v>0</v>
       </c>
       <c r="F106" s="14">
-        <v>0</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="C107" s="7" t="s">
         <v>305</v>
       </c>
-      <c r="C107" s="7" t="s">
+      <c r="D107" s="6" t="s">
         <v>306</v>
       </c>
-      <c r="D107" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="6">
         <v>0</v>
       </c>
       <c r="F107" s="14">
-        <v>8123400</v>
+        <v>1938150</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>29</v>
+        <v>307</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E108" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F108" s="14">
-        <v>0</v>
+        <v>3951000</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E109" s="6">
         <v>0</v>
       </c>
       <c r="F109" s="14">
         <v>485100</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
@@ -5638,303 +5716,303 @@
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E112" s="6">
         <v>0</v>
       </c>
       <c r="F112" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
-      <c r="C113" s="7" t="s">
+      <c r="D113" s="6" t="s">
         <v>323</v>
       </c>
-      <c r="D113" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F113" s="14">
-        <v>585000</v>
+        <v>4973400</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="C114" s="7" t="s">
+      <c r="D114" s="6" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E114" s="6">
         <v>0</v>
       </c>
       <c r="F114" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E115" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F115" s="14">
-        <v>4973400</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E116" s="6">
         <v>0</v>
       </c>
       <c r="F116" s="14">
         <v>778500</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E117" s="6">
         <v>0</v>
       </c>
       <c r="F117" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E118" s="6">
         <v>0</v>
       </c>
       <c r="F118" s="14">
         <v>2397150</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E119" s="6">
         <v>0</v>
       </c>
       <c r="F119" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C120" s="7" t="s">
         <v>341</v>
       </c>
-      <c r="C120" s="7" t="s">
+      <c r="D120" s="6" t="s">
         <v>342</v>
       </c>
-      <c r="D120" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F120" s="14">
-        <v>0</v>
+        <v>4274370</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>71</v>
+        <v>343</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E121" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F121" s="14">
-        <v>3500010</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C122" s="7" t="s">
         <v>346</v>
       </c>
-      <c r="C122" s="7" t="s">
+      <c r="D122" s="6" t="s">
         <v>347</v>
       </c>
-      <c r="D122" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F122" s="14">
-        <v>0</v>
+        <v>7443000</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>103</v>
+        <v>348</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E123" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F123" s="14">
-        <v>7443000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E124" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F124" s="14">
-        <v>0</v>
+        <v>3635640</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>354</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F125" s="14">
-        <v>4039650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="6">
         <v>0</v>
       </c>
       <c r="F126" s="14">
         <v>3190500</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
@@ -6070,71 +6148,71 @@
       </c>
       <c r="E133" s="6">
         <v>0</v>
       </c>
       <c r="F133" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>383</v>
       </c>
       <c r="E134" s="6">
         <v>0</v>
       </c>
       <c r="F134" s="14">
-        <v>2232000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>384</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>386</v>
       </c>
       <c r="E135" s="6">
         <v>0</v>
       </c>
       <c r="F135" s="14">
-        <v>0</v>
+        <v>2232000</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>387</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E136" s="6">
         <v>0</v>
       </c>
       <c r="F136" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
@@ -6258,83 +6336,83 @@
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>408</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E143" s="6">
         <v>0</v>
       </c>
       <c r="F143" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>74</v>
+        <v>411</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E144" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F144" s="14">
-        <v>1224000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>413</v>
+        <v>193</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E145" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F145" s="14">
-        <v>0</v>
+        <v>1224000</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E146" s="6">
         <v>0</v>
       </c>
       <c r="F146" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
@@ -6517,3846 +6595,4026 @@
       </c>
       <c r="D156" s="6" t="s">
         <v>443</v>
       </c>
       <c r="E156" s="6">
         <v>0</v>
       </c>
       <c r="F156" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>2</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>444</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>446</v>
       </c>
       <c r="E157" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F157" s="14">
         <v>5629500</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>3</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>447</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>449</v>
       </c>
       <c r="E158" s="6">
         <v>0</v>
       </c>
       <c r="F158" s="14">
         <v>11287800</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>4</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>450</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>452</v>
       </c>
       <c r="E159" s="6">
         <v>0</v>
       </c>
       <c r="F159" s="14">
-        <v>17352000</v>
+        <v>15903000</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>5</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>453</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>455</v>
       </c>
       <c r="E160" s="6">
         <v>0</v>
       </c>
       <c r="F160" s="14">
-        <v>15903000</v>
+        <v>17352000</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>6</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>456</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>458</v>
       </c>
       <c r="E161" s="6">
         <v>0</v>
       </c>
       <c r="F161" s="14">
-        <v>14601600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>7</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>461</v>
       </c>
       <c r="E162" s="6">
         <v>0</v>
       </c>
       <c r="F162" s="14">
-        <v>2844000</v>
+        <v>14601600</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>8</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>464</v>
       </c>
       <c r="E163" s="6">
         <v>0</v>
       </c>
       <c r="F163" s="14">
-        <v>15314400</v>
+        <v>2844000</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>9</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>467</v>
       </c>
       <c r="E164" s="6">
         <v>0</v>
       </c>
       <c r="F164" s="14">
-        <v>14616000</v>
+        <v>15314400</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>10</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>470</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="14">
-        <v>91800</v>
+        <v>14616000</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>11</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>471</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E166" s="6">
         <v>0</v>
       </c>
       <c r="F166" s="14">
-        <v>69300</v>
+        <v>91800</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>12</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>476</v>
       </c>
       <c r="E167" s="6">
         <v>0</v>
       </c>
       <c r="F167" s="14">
-        <v>51300</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>13</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>479</v>
       </c>
       <c r="E168" s="6">
         <v>0</v>
       </c>
       <c r="F168" s="14">
-        <v>4261500</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>14</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>482</v>
       </c>
       <c r="E169" s="6">
         <v>0</v>
       </c>
       <c r="F169" s="14">
-        <v>6822000</v>
+        <v>4261500</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>15</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>483</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>485</v>
       </c>
       <c r="E170" s="6">
         <v>0</v>
       </c>
       <c r="F170" s="14">
-        <v>2626650</v>
+        <v>6822000</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>16</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>486</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>488</v>
       </c>
       <c r="E171" s="6">
         <v>0</v>
       </c>
       <c r="F171" s="14">
-        <v>2214900</v>
+        <v>2626650</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>17</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>489</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>491</v>
       </c>
       <c r="E172" s="6">
         <v>0</v>
       </c>
       <c r="F172" s="14">
-        <v>1470600</v>
+        <v>2214900</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>18</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E173" s="6">
         <v>0</v>
       </c>
       <c r="F173" s="14">
+        <v>1470600</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" s="4">
+        <v>19</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="E174" s="6">
+        <v>0</v>
+      </c>
+      <c r="F174" s="14">
         <v>1158750</v>
       </c>
     </row>
-    <row r="174" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="175" spans="1:6">
-      <c r="A175" s="3" t="s">
+      <c r="A175" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B175" s="6"/>
+      <c r="C175" s="7"/>
+      <c r="D175" s="6"/>
+      <c r="E175" s="6"/>
+      <c r="F175" s="14"/>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B175" s="9" t="s">
+      <c r="B176" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C175" s="11" t="s">
+      <c r="C176" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D175" s="12" t="s">
+      <c r="D176" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E175" s="13" t="s">
+      <c r="E176" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F175" s="15" t="s">
+      <c r="F176" s="15" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>6025500</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>501</v>
       </c>
       <c r="E177" s="6">
         <v>-1</v>
       </c>
       <c r="F177" s="14">
         <v>8802900</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E178" s="6">
         <v>0</v>
       </c>
       <c r="F178" s="14">
         <v>2668500</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E179" s="6">
         <v>0</v>
       </c>
       <c r="F179" s="14">
-        <v>0</v>
+        <v>6025500</v>
       </c>
     </row>
     <row r="180" spans="1:6">
-      <c r="A180" s="5" t="s">
+      <c r="A180" s="4">
+        <v>4</v>
+      </c>
+      <c r="B180" s="10" t="s">
         <v>508</v>
       </c>
-      <c r="B180" s="6"/>
-[...3 lines deleted...]
-      <c r="F180" s="14"/>
+      <c r="C180" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="D180" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="E180" s="6">
+        <v>0</v>
+      </c>
+      <c r="F180" s="14">
+        <v>0</v>
+      </c>
     </row>
     <row r="181" spans="1:6">
-      <c r="A181" s="3" t="s">
+      <c r="A181" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="B181" s="6"/>
+      <c r="C181" s="7"/>
+      <c r="D181" s="6"/>
+      <c r="E181" s="6"/>
+      <c r="F181" s="14"/>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B181" s="9" t="s">
+      <c r="B182" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C181" s="11" t="s">
+      <c r="C182" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D181" s="12" t="s">
+      <c r="D182" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E181" s="13" t="s">
+      <c r="E182" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F181" s="15" t="s">
+      <c r="F182" s="15" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>948600</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E183" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F183" s="14">
-        <v>594900</v>
+        <v>541800</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E184" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F184" s="14">
-        <v>541800</v>
+        <v>595350</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E185" s="6">
         <v>0</v>
       </c>
       <c r="F185" s="14">
-        <v>2001600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E186" s="6">
         <v>0</v>
       </c>
       <c r="F186" s="14">
-        <v>0</v>
+        <v>2001600</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>526</v>
       </c>
       <c r="E187" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F187" s="14">
-        <v>0</v>
+        <v>948600</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>529</v>
       </c>
       <c r="E188" s="6">
         <v>0</v>
       </c>
       <c r="F188" s="14">
-        <v>2538000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>532</v>
       </c>
       <c r="E189" s="6">
         <v>0</v>
       </c>
       <c r="F189" s="14">
-        <v>5922000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>535</v>
       </c>
       <c r="E190" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F190" s="14">
-        <v>450000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E191" s="6">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F191" s="14">
-        <v>3053700</v>
+        <v>2538000</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>541</v>
       </c>
       <c r="E192" s="6">
         <v>0</v>
       </c>
       <c r="F192" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>544</v>
       </c>
       <c r="E193" s="6">
         <v>0</v>
       </c>
       <c r="F193" s="14">
-        <v>3053700</v>
+        <v>5922000</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E194" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F194" s="14">
-        <v>0</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>548</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>550</v>
       </c>
       <c r="E195" s="6">
         <v>0</v>
       </c>
       <c r="F195" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E196" s="6">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F196" s="14">
-        <v>0</v>
+        <v>3053700</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>554</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>556</v>
       </c>
       <c r="E197" s="6">
         <v>0</v>
       </c>
       <c r="F197" s="14">
-        <v>1976400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E198" s="6">
         <v>0</v>
       </c>
       <c r="F198" s="14">
-        <v>15750</v>
+        <v>3053700</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
+        <v>17</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="C199" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>562</v>
+      </c>
+      <c r="E199" s="6">
+        <v>0</v>
+      </c>
+      <c r="F199" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="4">
         <v>18</v>
       </c>
-      <c r="B199" s="10" t="s">
-[...23 lines deleted...]
-      <c r="F200" s="14"/>
+      <c r="B200" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="E200" s="6">
+        <v>0</v>
+      </c>
+      <c r="F200" s="14">
+        <v>0</v>
+      </c>
     </row>
     <row r="201" spans="1:6">
-      <c r="A201" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A201" s="4">
+        <v>19</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="C201" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="D201" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="E201" s="6">
+        <v>-1</v>
+      </c>
+      <c r="F201" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B202" s="10" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="E202" s="6">
         <v>0</v>
       </c>
       <c r="F202" s="14">
-        <v>2100150</v>
+        <v>1976400</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="E203" s="6">
         <v>0</v>
       </c>
       <c r="F203" s="14">
-        <v>470250</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="E204" s="6">
         <v>0</v>
       </c>
       <c r="F204" s="14">
-        <v>3397500</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
+        <v>23</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="C205" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>579</v>
+      </c>
+      <c r="E205" s="6">
+        <v>0</v>
+      </c>
+      <c r="F205" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="4">
+        <v>24</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="C206" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>581</v>
+      </c>
+      <c r="E206" s="6">
+        <v>0</v>
+      </c>
+      <c r="F206" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="B207" s="6"/>
+      <c r="C207" s="7"/>
+      <c r="D207" s="6"/>
+      <c r="E207" s="6"/>
+      <c r="F207" s="14"/>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B208" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C208" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B205" s="10" t="s">
-[...35 lines deleted...]
-      <c r="D207" s="12" t="s">
+      <c r="D208" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E207" s="13" t="s">
+      <c r="E208" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F207" s="15" t="s">
+      <c r="F208" s="15" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>78300</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="E209" s="6">
         <v>0</v>
       </c>
       <c r="F209" s="14">
-        <v>59400</v>
+        <v>3397500</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B210" s="10" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="E210" s="6">
         <v>0</v>
       </c>
       <c r="F210" s="14">
-        <v>384300</v>
+        <v>470250</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E211" s="6">
         <v>0</v>
       </c>
       <c r="F211" s="14">
-        <v>0</v>
+        <v>2100150</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
+        <v>4</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>592</v>
+      </c>
+      <c r="C212" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="E212" s="6">
+        <v>0</v>
+      </c>
+      <c r="F212" s="14">
+        <v>374850</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="B213" s="6"/>
+      <c r="C213" s="7"/>
+      <c r="D213" s="6"/>
+      <c r="E213" s="6"/>
+      <c r="F213" s="14"/>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B214" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C214" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D214" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B212" s="10" t="s">
-[...16 lines deleted...]
-      <c r="A213" s="4">
+      <c r="E214" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B213" s="10" t="s">
-[...16 lines deleted...]
-      <c r="A214" s="4">
+      <c r="F214" s="15" t="s">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>690300</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B215" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="C215" s="7" t="s">
         <v>597</v>
       </c>
-      <c r="C215" s="7" t="s">
+      <c r="D215" s="6" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="E215" s="6">
         <v>0</v>
       </c>
       <c r="F215" s="14">
         <v>43200</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B216" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="C216" s="7" t="s">
         <v>600</v>
       </c>
-      <c r="C216" s="7" t="s">
+      <c r="D216" s="6" t="s">
         <v>601</v>
       </c>
-      <c r="D216" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E216" s="6">
         <v>0</v>
       </c>
       <c r="F216" s="14">
-        <v>39000</v>
+        <v>78300</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B217" s="10" t="s">
+        <v>602</v>
+      </c>
+      <c r="C217" s="7" t="s">
         <v>603</v>
       </c>
-      <c r="C217" s="7" t="s">
+      <c r="D217" s="6" t="s">
         <v>604</v>
       </c>
-      <c r="D217" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E217" s="6">
         <v>0</v>
       </c>
       <c r="F217" s="14">
-        <v>0</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B218" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="C218" s="7" t="s">
         <v>606</v>
       </c>
-      <c r="C218" s="7" t="s">
+      <c r="D218" s="6" t="s">
         <v>607</v>
       </c>
-      <c r="D218" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E218" s="6">
         <v>0</v>
       </c>
       <c r="F218" s="14">
-        <v>60300</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B219" s="10" t="s">
+        <v>608</v>
+      </c>
+      <c r="C219" s="7" t="s">
         <v>609</v>
       </c>
-      <c r="C219" s="7" t="s">
+      <c r="D219" s="6" t="s">
         <v>610</v>
       </c>
-      <c r="D219" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E219" s="6">
         <v>0</v>
       </c>
       <c r="F219" s="14">
-        <v>67500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B220" s="10" t="s">
+        <v>611</v>
+      </c>
+      <c r="C220" s="7" t="s">
         <v>612</v>
       </c>
-      <c r="C220" s="7" t="s">
+      <c r="D220" s="6" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
       <c r="E220" s="6">
         <v>0</v>
       </c>
       <c r="F220" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B221" s="10" t="s">
+        <v>614</v>
+      </c>
+      <c r="C221" s="7" t="s">
         <v>615</v>
       </c>
-      <c r="C221" s="7" t="s">
+      <c r="D221" s="6" t="s">
         <v>616</v>
       </c>
-      <c r="D221" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E221" s="6">
         <v>0</v>
       </c>
       <c r="F221" s="14">
-        <v>143100</v>
+        <v>59400</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B222" s="10" t="s">
+        <v>617</v>
+      </c>
+      <c r="C222" s="7" t="s">
         <v>618</v>
       </c>
-      <c r="C222" s="7" t="s">
+      <c r="D222" s="6" t="s">
         <v>619</v>
       </c>
-      <c r="D222" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E222" s="6">
         <v>0</v>
       </c>
       <c r="F222" s="14">
-        <v>186300</v>
+        <v>291600</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B223" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="C223" s="7" t="s">
         <v>621</v>
       </c>
-      <c r="C223" s="7" t="s">
+      <c r="D223" s="6" t="s">
         <v>622</v>
       </c>
-      <c r="D223" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E223" s="6">
         <v>0</v>
       </c>
       <c r="F223" s="14">
-        <v>96300</v>
+        <v>690300</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B224" s="10" t="s">
+        <v>623</v>
+      </c>
+      <c r="C224" s="7" t="s">
         <v>624</v>
       </c>
-      <c r="C224" s="7" t="s">
+      <c r="D224" s="6" t="s">
         <v>625</v>
       </c>
-      <c r="D224" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E224" s="6">
         <v>0</v>
       </c>
       <c r="F224" s="14">
-        <v>120600</v>
+        <v>67500</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B225" s="10" t="s">
+        <v>626</v>
+      </c>
+      <c r="C225" s="7" t="s">
         <v>627</v>
       </c>
-      <c r="C225" s="7" t="s">
+      <c r="D225" s="6" t="s">
         <v>628</v>
       </c>
-      <c r="D225" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E225" s="6">
         <v>0</v>
       </c>
       <c r="F225" s="14">
-        <v>69300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B226" s="10" t="s">
+        <v>629</v>
+      </c>
+      <c r="C226" s="7" t="s">
         <v>630</v>
       </c>
-      <c r="C226" s="7" t="s">
+      <c r="D226" s="6" t="s">
         <v>631</v>
       </c>
-      <c r="D226" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E226" s="6">
         <v>0</v>
       </c>
       <c r="F226" s="14">
-        <v>168300</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B227" s="10" t="s">
+        <v>632</v>
+      </c>
+      <c r="C227" s="7" t="s">
         <v>633</v>
       </c>
-      <c r="C227" s="7" t="s">
+      <c r="D227" s="6" t="s">
         <v>634</v>
       </c>
-      <c r="D227" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E227" s="6">
         <v>0</v>
       </c>
       <c r="F227" s="14">
-        <v>354600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B228" s="10" t="s">
+        <v>635</v>
+      </c>
+      <c r="C228" s="7" t="s">
         <v>636</v>
       </c>
-      <c r="C228" s="7" t="s">
+      <c r="D228" s="6" t="s">
         <v>637</v>
       </c>
-      <c r="D228" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E228" s="6">
         <v>0</v>
       </c>
       <c r="F228" s="14">
-        <v>108000</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B229" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="C229" s="7" t="s">
         <v>639</v>
       </c>
-      <c r="C229" s="7" t="s">
+      <c r="D229" s="6" t="s">
         <v>640</v>
       </c>
-      <c r="D229" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E229" s="6">
         <v>0</v>
       </c>
       <c r="F229" s="14">
-        <v>99000</v>
+        <v>186300</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B230" s="10" t="s">
+        <v>641</v>
+      </c>
+      <c r="C230" s="7" t="s">
         <v>642</v>
       </c>
-      <c r="C230" s="7" t="s">
+      <c r="D230" s="6" t="s">
         <v>643</v>
       </c>
-      <c r="D230" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E230" s="6">
         <v>0</v>
       </c>
       <c r="F230" s="14">
-        <v>435150</v>
+        <v>96300</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B231" s="10" t="s">
+        <v>644</v>
+      </c>
+      <c r="C231" s="7" t="s">
         <v>645</v>
       </c>
-      <c r="C231" s="7" t="s">
+      <c r="D231" s="6" t="s">
         <v>646</v>
       </c>
-      <c r="D231" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E231" s="6">
         <v>0</v>
       </c>
       <c r="F231" s="14">
-        <v>69300</v>
+        <v>120600</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B232" s="10" t="s">
+        <v>647</v>
+      </c>
+      <c r="C232" s="7" t="s">
         <v>648</v>
       </c>
-      <c r="C232" s="7" t="s">
+      <c r="D232" s="6" t="s">
         <v>649</v>
       </c>
-      <c r="D232" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E232" s="6">
         <v>0</v>
       </c>
       <c r="F232" s="14">
-        <v>192600</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B233" s="10" t="s">
+        <v>650</v>
+      </c>
+      <c r="C233" s="7" t="s">
         <v>651</v>
       </c>
-      <c r="C233" s="7" t="s">
+      <c r="D233" s="6" t="s">
         <v>652</v>
       </c>
-      <c r="D233" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E233" s="6">
         <v>0</v>
       </c>
       <c r="F233" s="14">
-        <v>60300</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B234" s="10" t="s">
+        <v>653</v>
+      </c>
+      <c r="C234" s="7" t="s">
         <v>654</v>
       </c>
-      <c r="C234" s="7" t="s">
+      <c r="D234" s="6" t="s">
         <v>655</v>
       </c>
-      <c r="D234" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E234" s="6">
         <v>0</v>
       </c>
       <c r="F234" s="14">
-        <v>156600</v>
+        <v>354600</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B235" s="10" t="s">
+        <v>656</v>
+      </c>
+      <c r="C235" s="7" t="s">
         <v>657</v>
       </c>
-      <c r="C235" s="7" t="s">
+      <c r="D235" s="6" t="s">
         <v>658</v>
       </c>
-      <c r="D235" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E235" s="6">
         <v>0</v>
       </c>
       <c r="F235" s="14">
-        <v>116100</v>
+        <v>108000</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B236" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="C236" s="7" t="s">
         <v>660</v>
       </c>
-      <c r="C236" s="7" t="s">
+      <c r="D236" s="6" t="s">
         <v>661</v>
       </c>
-      <c r="D236" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E236" s="6">
         <v>0</v>
       </c>
       <c r="F236" s="14">
-        <v>130500</v>
+        <v>99000</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B237" s="10" t="s">
+        <v>662</v>
+      </c>
+      <c r="C237" s="7" t="s">
         <v>663</v>
       </c>
-      <c r="C237" s="7" t="s">
+      <c r="D237" s="6" t="s">
         <v>664</v>
       </c>
-      <c r="D237" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E237" s="6">
         <v>0</v>
       </c>
       <c r="F237" s="14">
-        <v>14130</v>
+        <v>435150</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B238" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="C238" s="7" t="s">
         <v>666</v>
       </c>
-      <c r="C238" s="7" t="s">
+      <c r="D238" s="6" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="E238" s="6">
         <v>0</v>
       </c>
       <c r="F238" s="14">
         <v>69300</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B239" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="C239" s="7" t="s">
         <v>669</v>
       </c>
-      <c r="C239" s="7" t="s">
+      <c r="D239" s="6" t="s">
         <v>670</v>
       </c>
-      <c r="D239" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E239" s="6">
         <v>0</v>
       </c>
       <c r="F239" s="14">
-        <v>450000</v>
+        <v>192600</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B240" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="C240" s="7" t="s">
         <v>672</v>
       </c>
-      <c r="C240" s="7" t="s">
+      <c r="D240" s="6" t="s">
         <v>673</v>
       </c>
-      <c r="D240" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E240" s="6">
         <v>0</v>
       </c>
       <c r="F240" s="14">
-        <v>678600</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B241" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="C241" s="7" t="s">
         <v>675</v>
       </c>
-      <c r="C241" s="7" t="s">
+      <c r="D241" s="6" t="s">
         <v>676</v>
       </c>
-      <c r="D241" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E241" s="6">
         <v>0</v>
       </c>
       <c r="F241" s="14">
-        <v>189000</v>
+        <v>156600</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B242" s="10" t="s">
+        <v>677</v>
+      </c>
+      <c r="C242" s="7" t="s">
         <v>678</v>
       </c>
-      <c r="C242" s="7" t="s">
+      <c r="D242" s="6" t="s">
         <v>679</v>
       </c>
-      <c r="D242" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E242" s="6">
         <v>0</v>
       </c>
       <c r="F242" s="14">
-        <v>1050300</v>
+        <v>116100</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="B243" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C243" s="7" t="s">
         <v>681</v>
       </c>
-      <c r="C243" s="7" t="s">
+      <c r="D243" s="6" t="s">
         <v>682</v>
       </c>
-      <c r="D243" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E243" s="6">
         <v>0</v>
       </c>
       <c r="F243" s="14">
-        <v>246600</v>
+        <v>130500</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B244" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="C244" s="7" t="s">
         <v>684</v>
       </c>
-      <c r="C244" s="7" t="s">
+      <c r="D244" s="6" t="s">
         <v>685</v>
       </c>
-      <c r="D244" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E244" s="6">
         <v>0</v>
       </c>
       <c r="F244" s="14">
-        <v>156600</v>
+        <v>14130</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B245" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="C245" s="7" t="s">
         <v>687</v>
       </c>
-      <c r="C245" s="7" t="s">
+      <c r="D245" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="D245" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E245" s="6">
         <v>0</v>
       </c>
       <c r="F245" s="14">
-        <v>510300</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B246" s="10" t="s">
+        <v>689</v>
+      </c>
+      <c r="C246" s="7" t="s">
         <v>690</v>
       </c>
-      <c r="C246" s="7" t="s">
+      <c r="D246" s="6" t="s">
         <v>691</v>
       </c>
-      <c r="D246" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E246" s="6">
         <v>0</v>
       </c>
       <c r="F246" s="14">
-        <v>145440</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="B247" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="C247" s="7" t="s">
         <v>693</v>
       </c>
-      <c r="C247" s="7" t="s">
+      <c r="D247" s="6" t="s">
         <v>694</v>
       </c>
-      <c r="D247" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E247" s="6">
         <v>0</v>
       </c>
       <c r="F247" s="14">
-        <v>285300</v>
+        <v>678600</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B248" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="C248" s="7" t="s">
         <v>696</v>
       </c>
-      <c r="C248" s="7" t="s">
+      <c r="D248" s="6" t="s">
         <v>697</v>
       </c>
-      <c r="D248" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E248" s="6">
         <v>0</v>
       </c>
       <c r="F248" s="14">
-        <v>285300</v>
+        <v>189000</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B249" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="C249" s="7" t="s">
         <v>699</v>
       </c>
-      <c r="C249" s="7" t="s">
+      <c r="D249" s="6" t="s">
         <v>700</v>
       </c>
-      <c r="D249" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E249" s="6">
         <v>0</v>
       </c>
       <c r="F249" s="14">
-        <v>285300</v>
+        <v>1050300</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B250" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="C250" s="7" t="s">
         <v>702</v>
       </c>
-      <c r="C250" s="7" t="s">
+      <c r="D250" s="6" t="s">
         <v>703</v>
       </c>
-      <c r="D250" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" s="6">
         <v>0</v>
       </c>
       <c r="F250" s="14">
-        <v>66600</v>
+        <v>246600</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B251" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="C251" s="7" t="s">
         <v>705</v>
       </c>
-      <c r="C251" s="7" t="s">
+      <c r="D251" s="6" t="s">
         <v>706</v>
       </c>
-      <c r="D251" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" s="6">
         <v>0</v>
       </c>
       <c r="F251" s="14">
-        <v>174600</v>
+        <v>156600</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B252" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="C252" s="7" t="s">
         <v>708</v>
       </c>
-      <c r="C252" s="7" t="s">
+      <c r="D252" s="6" t="s">
         <v>709</v>
       </c>
-      <c r="D252" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252" s="6">
         <v>0</v>
       </c>
       <c r="F252" s="14">
-        <v>110700</v>
+        <v>510300</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B253" s="10" t="s">
+        <v>710</v>
+      </c>
+      <c r="C253" s="7" t="s">
         <v>711</v>
       </c>
-      <c r="C253" s="7" t="s">
+      <c r="D253" s="6" t="s">
         <v>712</v>
       </c>
-      <c r="D253" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" s="6">
         <v>0</v>
       </c>
       <c r="F253" s="14">
-        <v>195300</v>
+        <v>145440</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B254" s="10" t="s">
+        <v>713</v>
+      </c>
+      <c r="C254" s="7" t="s">
         <v>714</v>
       </c>
-      <c r="C254" s="7" t="s">
+      <c r="D254" s="6" t="s">
         <v>715</v>
       </c>
-      <c r="D254" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E254" s="6">
         <v>0</v>
       </c>
       <c r="F254" s="14">
-        <v>225000</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B255" s="10" t="s">
+        <v>716</v>
+      </c>
+      <c r="C255" s="7" t="s">
         <v>717</v>
       </c>
-      <c r="C255" s="7" t="s">
+      <c r="D255" s="6" t="s">
         <v>718</v>
       </c>
-      <c r="D255" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E255" s="6">
         <v>0</v>
       </c>
       <c r="F255" s="14">
-        <v>345600</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B256" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C256" s="7" t="s">
         <v>720</v>
       </c>
-      <c r="C256" s="7" t="s">
+      <c r="D256" s="6" t="s">
         <v>721</v>
       </c>
-      <c r="D256" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E256" s="6">
         <v>0</v>
       </c>
       <c r="F256" s="14">
-        <v>174600</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B257" s="10" t="s">
+        <v>722</v>
+      </c>
+      <c r="C257" s="7" t="s">
         <v>723</v>
       </c>
-      <c r="C257" s="7" t="s">
+      <c r="D257" s="6" t="s">
         <v>724</v>
       </c>
-      <c r="D257" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E257" s="6">
         <v>0</v>
       </c>
       <c r="F257" s="14">
-        <v>174600</v>
+        <v>66600</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="B258" s="10" t="s">
+        <v>725</v>
+      </c>
+      <c r="C258" s="7" t="s">
         <v>726</v>
       </c>
-      <c r="C258" s="7" t="s">
+      <c r="D258" s="6" t="s">
         <v>727</v>
       </c>
-      <c r="D258" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E258" s="6">
         <v>0</v>
       </c>
       <c r="F258" s="14">
-        <v>369000</v>
+        <v>174600</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="B259" s="10" t="s">
+        <v>728</v>
+      </c>
+      <c r="C259" s="7" t="s">
         <v>729</v>
       </c>
-      <c r="C259" s="7" t="s">
+      <c r="D259" s="6" t="s">
         <v>730</v>
       </c>
-      <c r="D259" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259" s="6">
         <v>0</v>
       </c>
       <c r="F259" s="14">
-        <v>399600</v>
+        <v>110700</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B260" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C260" s="7" t="s">
         <v>732</v>
       </c>
-      <c r="C260" s="7" t="s">
+      <c r="D260" s="6" t="s">
         <v>733</v>
       </c>
-      <c r="D260" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E260" s="6">
         <v>0</v>
       </c>
       <c r="F260" s="14">
-        <v>450000</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B261" s="10" t="s">
+        <v>734</v>
+      </c>
+      <c r="C261" s="7" t="s">
         <v>735</v>
       </c>
-      <c r="C261" s="7" t="s">
+      <c r="D261" s="6" t="s">
         <v>736</v>
       </c>
-      <c r="D261" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E261" s="6">
         <v>0</v>
       </c>
       <c r="F261" s="14">
-        <v>114300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B262" s="10" t="s">
+        <v>737</v>
+      </c>
+      <c r="C262" s="7" t="s">
         <v>738</v>
       </c>
-      <c r="C262" s="7" t="s">
+      <c r="D262" s="6" t="s">
         <v>739</v>
       </c>
-      <c r="D262" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E262" s="6">
         <v>0</v>
       </c>
       <c r="F262" s="14">
-        <v>375300</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B263" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="C263" s="7" t="s">
         <v>741</v>
       </c>
-      <c r="C263" s="7" t="s">
+      <c r="D263" s="6" t="s">
         <v>742</v>
       </c>
-      <c r="D263" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E263" s="6">
         <v>0</v>
       </c>
       <c r="F263" s="14">
-        <v>123300</v>
+        <v>174600</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B264" s="10" t="s">
+        <v>743</v>
+      </c>
+      <c r="C264" s="7" t="s">
         <v>744</v>
       </c>
-      <c r="C264" s="7" t="s">
+      <c r="D264" s="6" t="s">
         <v>745</v>
       </c>
-      <c r="D264" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" s="6">
         <v>0</v>
       </c>
       <c r="F264" s="14">
-        <v>354600</v>
+        <v>174600</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B265" s="10" t="s">
+        <v>746</v>
+      </c>
+      <c r="C265" s="7" t="s">
         <v>747</v>
       </c>
-      <c r="C265" s="7" t="s">
+      <c r="D265" s="6" t="s">
         <v>748</v>
       </c>
-      <c r="D265" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E265" s="6">
         <v>0</v>
       </c>
       <c r="F265" s="14">
-        <v>420300</v>
+        <v>369000</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B266" s="10" t="s">
+        <v>749</v>
+      </c>
+      <c r="C266" s="7" t="s">
         <v>750</v>
       </c>
-      <c r="C266" s="7" t="s">
+      <c r="D266" s="6" t="s">
         <v>751</v>
       </c>
-      <c r="D266" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E266" s="6">
         <v>0</v>
       </c>
       <c r="F266" s="14">
-        <v>345600</v>
+        <v>399600</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="B267" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="C267" s="7" t="s">
         <v>753</v>
       </c>
-      <c r="C267" s="7" t="s">
+      <c r="D267" s="6" t="s">
         <v>754</v>
       </c>
-      <c r="D267" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E267" s="6">
         <v>0</v>
       </c>
       <c r="F267" s="14">
-        <v>255600</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B268" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="C268" s="7" t="s">
         <v>756</v>
       </c>
-      <c r="C268" s="7" t="s">
+      <c r="D268" s="6" t="s">
         <v>757</v>
       </c>
-      <c r="D268" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E268" s="6">
         <v>0</v>
       </c>
       <c r="F268" s="14">
-        <v>294300</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B269" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="C269" s="7" t="s">
         <v>759</v>
       </c>
-      <c r="C269" s="7" t="s">
+      <c r="D269" s="6" t="s">
         <v>760</v>
       </c>
-      <c r="D269" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E269" s="6">
         <v>0</v>
       </c>
       <c r="F269" s="14">
-        <v>294300</v>
+        <v>375300</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B270" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="C270" s="7" t="s">
         <v>762</v>
       </c>
-      <c r="C270" s="7" t="s">
+      <c r="D270" s="6" t="s">
         <v>763</v>
       </c>
-      <c r="D270" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E270" s="6">
         <v>0</v>
       </c>
       <c r="F270" s="14">
-        <v>87300</v>
+        <v>123300</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B271" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="C271" s="7" t="s">
         <v>765</v>
       </c>
-      <c r="C271" s="7" t="s">
+      <c r="D271" s="6" t="s">
         <v>766</v>
       </c>
-      <c r="D271" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E271" s="6">
         <v>0</v>
       </c>
       <c r="F271" s="14">
-        <v>105300</v>
+        <v>354600</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B272" s="10" t="s">
+        <v>767</v>
+      </c>
+      <c r="C272" s="7" t="s">
         <v>768</v>
       </c>
-      <c r="C272" s="7" t="s">
+      <c r="D272" s="6" t="s">
         <v>769</v>
       </c>
-      <c r="D272" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E272" s="6">
         <v>0</v>
       </c>
       <c r="F272" s="14">
-        <v>540000</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B273" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="C273" s="7" t="s">
         <v>771</v>
       </c>
-      <c r="C273" s="7" t="s">
+      <c r="D273" s="6" t="s">
         <v>772</v>
       </c>
-      <c r="D273" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E273" s="6">
         <v>0</v>
       </c>
       <c r="F273" s="14">
-        <v>174600</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="B274" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="C274" s="7" t="s">
         <v>774</v>
       </c>
-      <c r="C274" s="7" t="s">
+      <c r="D274" s="6" t="s">
         <v>775</v>
       </c>
-      <c r="D274" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E274" s="6">
         <v>0</v>
       </c>
       <c r="F274" s="14">
-        <v>597600</v>
+        <v>255600</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="B275" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="C275" s="7" t="s">
         <v>777</v>
       </c>
-      <c r="C275" s="7" t="s">
+      <c r="D275" s="6" t="s">
         <v>778</v>
       </c>
-      <c r="D275" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E275" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F275" s="14">
-        <v>165600</v>
+        <v>294300</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="B276" s="10" t="s">
+        <v>779</v>
+      </c>
+      <c r="C276" s="7" t="s">
         <v>780</v>
       </c>
-      <c r="C276" s="7" t="s">
+      <c r="D276" s="6" t="s">
         <v>781</v>
       </c>
-      <c r="D276" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E276" s="6">
         <v>0</v>
       </c>
       <c r="F276" s="14">
-        <v>225000</v>
+        <v>294300</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B277" s="10" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>784</v>
       </c>
       <c r="E277" s="6">
         <v>0</v>
       </c>
       <c r="F277" s="14">
-        <v>285300</v>
+        <v>87300</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B278" s="10" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="C278" s="7" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D278" s="6" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E278" s="6">
         <v>0</v>
       </c>
       <c r="F278" s="14">
-        <v>345600</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B279" s="10" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C279" s="7" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D279" s="6" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="E279" s="6">
         <v>0</v>
       </c>
       <c r="F279" s="14">
-        <v>283500</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="B280" s="10" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="E280" s="6">
         <v>0</v>
       </c>
       <c r="F280" s="14">
-        <v>450000</v>
+        <v>174600</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="B281" s="10" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E281" s="6">
         <v>0</v>
       </c>
       <c r="F281" s="14">
-        <v>145800</v>
+        <v>597600</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="B282" s="10" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C282" s="7" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D282" s="6" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="E282" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F282" s="14">
-        <v>225000</v>
+        <v>165600</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="B283" s="10" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C283" s="7" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D283" s="6" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E283" s="6">
         <v>0</v>
       </c>
       <c r="F283" s="14">
-        <v>330300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B284" s="10" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>804</v>
       </c>
       <c r="E284" s="6">
         <v>0</v>
       </c>
       <c r="F284" s="14">
-        <v>114300</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="B285" s="10" t="s">
+        <v>800</v>
+      </c>
+      <c r="C285" s="7" t="s">
         <v>805</v>
       </c>
-      <c r="C285" s="7" t="s">
+      <c r="D285" s="6" t="s">
         <v>806</v>
       </c>
-      <c r="D285" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E285" s="6">
         <v>0</v>
       </c>
       <c r="F285" s="14">
-        <v>126000</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="B286" s="10" t="s">
+        <v>807</v>
+      </c>
+      <c r="C286" s="7" t="s">
         <v>808</v>
       </c>
-      <c r="C286" s="7" t="s">
+      <c r="D286" s="6" t="s">
         <v>809</v>
       </c>
-      <c r="D286" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E286" s="6">
         <v>0</v>
       </c>
       <c r="F286" s="14">
-        <v>90000</v>
+        <v>283500</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="B287" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="C287" s="7" t="s">
         <v>811</v>
       </c>
-      <c r="C287" s="7" t="s">
+      <c r="D287" s="6" t="s">
         <v>812</v>
       </c>
-      <c r="D287" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E287" s="6">
         <v>0</v>
       </c>
       <c r="F287" s="14">
-        <v>96300</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="B288" s="10" t="s">
+        <v>813</v>
+      </c>
+      <c r="C288" s="7" t="s">
         <v>814</v>
       </c>
-      <c r="C288" s="7" t="s">
+      <c r="D288" s="6" t="s">
         <v>815</v>
       </c>
-      <c r="D288" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E288" s="6">
         <v>0</v>
       </c>
       <c r="F288" s="14">
-        <v>225000</v>
+        <v>145800</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B289" s="10" t="s">
+        <v>816</v>
+      </c>
+      <c r="C289" s="7" t="s">
         <v>817</v>
       </c>
-      <c r="C289" s="7" t="s">
+      <c r="D289" s="6" t="s">
         <v>818</v>
       </c>
-      <c r="D289" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E289" s="6">
         <v>0</v>
       </c>
       <c r="F289" s="14">
-        <v>246600</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B290" s="10" t="s">
+        <v>819</v>
+      </c>
+      <c r="C290" s="7" t="s">
         <v>820</v>
       </c>
-      <c r="C290" s="7" t="s">
+      <c r="D290" s="6" t="s">
         <v>821</v>
       </c>
-      <c r="D290" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E290" s="6">
         <v>0</v>
       </c>
       <c r="F290" s="14">
-        <v>234000</v>
+        <v>330300</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B291" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="C291" s="7" t="s">
         <v>823</v>
       </c>
-      <c r="C291" s="7" t="s">
+      <c r="D291" s="6" t="s">
         <v>824</v>
       </c>
-      <c r="D291" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E291" s="6">
         <v>0</v>
       </c>
       <c r="F291" s="14">
-        <v>510300</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="B292" s="10" t="s">
+        <v>825</v>
+      </c>
+      <c r="C292" s="7" t="s">
         <v>826</v>
       </c>
-      <c r="C292" s="7" t="s">
+      <c r="D292" s="6" t="s">
         <v>827</v>
       </c>
-      <c r="D292" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E292" s="6">
         <v>0</v>
       </c>
       <c r="F292" s="14">
-        <v>12600</v>
+        <v>126000</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="B293" s="10" t="s">
+        <v>828</v>
+      </c>
+      <c r="C293" s="7" t="s">
         <v>829</v>
       </c>
-      <c r="C293" s="7" t="s">
+      <c r="D293" s="6" t="s">
         <v>830</v>
       </c>
-      <c r="D293" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E293" s="6">
         <v>0</v>
       </c>
       <c r="F293" s="14">
-        <v>360000</v>
+        <v>90000</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="B294" s="10" t="s">
+        <v>831</v>
+      </c>
+      <c r="C294" s="7" t="s">
         <v>832</v>
       </c>
-      <c r="C294" s="7" t="s">
+      <c r="D294" s="6" t="s">
         <v>833</v>
       </c>
-      <c r="D294" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E294" s="6">
         <v>0</v>
       </c>
       <c r="F294" s="14">
-        <v>225000</v>
+        <v>96300</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="B295" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="C295" s="7" t="s">
         <v>835</v>
       </c>
-      <c r="C295" s="7" t="s">
+      <c r="D295" s="6" t="s">
         <v>836</v>
       </c>
-      <c r="D295" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E295" s="6">
         <v>0</v>
       </c>
       <c r="F295" s="14">
-        <v>114300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B296" s="10" t="s">
+        <v>837</v>
+      </c>
+      <c r="C296" s="7" t="s">
         <v>838</v>
       </c>
-      <c r="C296" s="7" t="s">
+      <c r="D296" s="6" t="s">
         <v>839</v>
       </c>
-      <c r="D296" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E296" s="6">
         <v>0</v>
       </c>
       <c r="F296" s="14">
-        <v>156600</v>
+        <v>246600</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="B297" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="C297" s="7" t="s">
         <v>841</v>
       </c>
-      <c r="C297" s="7" t="s">
+      <c r="D297" s="6" t="s">
         <v>842</v>
       </c>
-      <c r="D297" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E297" s="6">
         <v>0</v>
       </c>
       <c r="F297" s="14">
-        <v>186300</v>
+        <v>234000</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B298" s="10" t="s">
+        <v>843</v>
+      </c>
+      <c r="C298" s="7" t="s">
         <v>844</v>
       </c>
-      <c r="C298" s="7" t="s">
+      <c r="D298" s="6" t="s">
         <v>845</v>
       </c>
-      <c r="D298" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E298" s="6">
         <v>0</v>
       </c>
       <c r="F298" s="14">
-        <v>144000</v>
+        <v>510300</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B299" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="C299" s="7" t="s">
         <v>847</v>
       </c>
-      <c r="C299" s="7" t="s">
+      <c r="D299" s="6" t="s">
         <v>848</v>
       </c>
-      <c r="D299" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E299" s="6">
         <v>0</v>
       </c>
       <c r="F299" s="14">
-        <v>84600</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="B300" s="10" t="s">
+        <v>849</v>
+      </c>
+      <c r="C300" s="7" t="s">
         <v>850</v>
       </c>
-      <c r="C300" s="7" t="s">
+      <c r="D300" s="6" t="s">
         <v>851</v>
       </c>
-      <c r="D300" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E300" s="6">
         <v>0</v>
       </c>
       <c r="F300" s="14">
-        <v>225000</v>
+        <v>360000</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B301" s="10" t="s">
+        <v>852</v>
+      </c>
+      <c r="C301" s="7" t="s">
         <v>853</v>
       </c>
-      <c r="C301" s="7" t="s">
+      <c r="D301" s="6" t="s">
         <v>854</v>
       </c>
-      <c r="D301" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E301" s="6">
         <v>0</v>
       </c>
       <c r="F301" s="14">
-        <v>186300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B302" s="10" t="s">
+        <v>855</v>
+      </c>
+      <c r="C302" s="7" t="s">
         <v>856</v>
       </c>
-      <c r="C302" s="7" t="s">
+      <c r="D302" s="6" t="s">
         <v>857</v>
       </c>
-      <c r="D302" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E302" s="6">
         <v>0</v>
       </c>
       <c r="F302" s="14">
-        <v>183150</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="B303" s="10" t="s">
+        <v>858</v>
+      </c>
+      <c r="C303" s="7" t="s">
         <v>859</v>
       </c>
-      <c r="C303" s="7" t="s">
+      <c r="D303" s="6" t="s">
         <v>860</v>
       </c>
-      <c r="D303" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E303" s="6">
         <v>0</v>
       </c>
       <c r="F303" s="14">
-        <v>234000</v>
+        <v>156600</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B304" s="10" t="s">
+        <v>861</v>
+      </c>
+      <c r="C304" s="7" t="s">
         <v>862</v>
       </c>
-      <c r="C304" s="7" t="s">
+      <c r="D304" s="6" t="s">
         <v>863</v>
       </c>
-      <c r="D304" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E304" s="6">
         <v>0</v>
       </c>
       <c r="F304" s="14">
-        <v>219150</v>
+        <v>186300</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B305" s="10" t="s">
+        <v>864</v>
+      </c>
+      <c r="C305" s="7" t="s">
         <v>865</v>
       </c>
-      <c r="C305" s="7" t="s">
+      <c r="D305" s="6" t="s">
         <v>866</v>
       </c>
-      <c r="D305" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E305" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F305" s="14">
-        <v>0</v>
+        <v>144000</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B306" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="C306" s="7" t="s">
         <v>868</v>
       </c>
-      <c r="C306" s="7" t="s">
+      <c r="D306" s="6" t="s">
         <v>869</v>
       </c>
-      <c r="D306" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E306" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F306" s="14">
-        <v>299070</v>
+        <v>84600</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="B307" s="10" t="s">
+        <v>870</v>
+      </c>
+      <c r="C307" s="7" t="s">
         <v>871</v>
       </c>
-      <c r="C307" s="7" t="s">
+      <c r="D307" s="6" t="s">
         <v>872</v>
       </c>
-      <c r="D307" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E307" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F307" s="14">
-        <v>599040</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B308" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="C308" s="7" t="s">
         <v>874</v>
       </c>
-      <c r="C308" s="7" t="s">
+      <c r="D308" s="6" t="s">
         <v>875</v>
       </c>
-      <c r="D308" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" s="6">
         <v>0</v>
       </c>
       <c r="F308" s="14">
-        <v>242100</v>
+        <v>186300</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B309" s="10" t="s">
+        <v>876</v>
+      </c>
+      <c r="C309" s="7" t="s">
         <v>877</v>
       </c>
-      <c r="C309" s="7" t="s">
+      <c r="D309" s="6" t="s">
         <v>878</v>
       </c>
-      <c r="D309" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E309" s="6">
         <v>0</v>
       </c>
       <c r="F309" s="14">
-        <v>48150</v>
+        <v>183150</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B310" s="10" t="s">
+        <v>879</v>
+      </c>
+      <c r="C310" s="7" t="s">
         <v>880</v>
       </c>
-      <c r="C310" s="7" t="s">
+      <c r="D310" s="6" t="s">
         <v>881</v>
       </c>
-      <c r="D310" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E310" s="6">
         <v>0</v>
       </c>
       <c r="F310" s="14">
-        <v>66150</v>
+        <v>234000</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B311" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="C311" s="7" t="s">
         <v>883</v>
       </c>
-      <c r="C311" s="7" t="s">
+      <c r="D311" s="6" t="s">
         <v>884</v>
       </c>
-      <c r="D311" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E311" s="6">
         <v>0</v>
       </c>
       <c r="F311" s="14">
-        <v>87300</v>
+        <v>219150</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B312" s="10" t="s">
+        <v>885</v>
+      </c>
+      <c r="C312" s="7" t="s">
         <v>886</v>
       </c>
-      <c r="C312" s="7" t="s">
+      <c r="D312" s="6" t="s">
         <v>887</v>
       </c>
-      <c r="D312" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E312" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F312" s="14">
-        <v>108000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B313" s="10" t="s">
+        <v>888</v>
+      </c>
+      <c r="C313" s="7" t="s">
         <v>889</v>
       </c>
-      <c r="C313" s="7" t="s">
+      <c r="D313" s="6" t="s">
         <v>890</v>
       </c>
-      <c r="D313" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E313" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F313" s="14">
-        <v>129150</v>
+        <v>372600</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="B314" s="10" t="s">
+        <v>891</v>
+      </c>
+      <c r="C314" s="7" t="s">
         <v>892</v>
       </c>
-      <c r="C314" s="7" t="s">
+      <c r="D314" s="6" t="s">
         <v>893</v>
       </c>
-      <c r="D314" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E314" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F314" s="14">
-        <v>150300</v>
+        <v>729000</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B315" s="10" t="s">
+        <v>894</v>
+      </c>
+      <c r="C315" s="7" t="s">
         <v>895</v>
       </c>
-      <c r="C315" s="7" t="s">
+      <c r="D315" s="6" t="s">
         <v>896</v>
       </c>
-      <c r="D315" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E315" s="6">
         <v>0</v>
       </c>
       <c r="F315" s="14">
-        <v>171000</v>
+        <v>242100</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B316" s="10" t="s">
+        <v>897</v>
+      </c>
+      <c r="C316" s="7" t="s">
         <v>898</v>
       </c>
-      <c r="C316" s="7" t="s">
+      <c r="D316" s="6" t="s">
         <v>899</v>
       </c>
-      <c r="D316" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E316" s="6">
         <v>0</v>
       </c>
       <c r="F316" s="14">
-        <v>195300</v>
+        <v>48150</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="B317" s="10" t="s">
+        <v>900</v>
+      </c>
+      <c r="C317" s="7" t="s">
         <v>901</v>
       </c>
-      <c r="C317" s="7" t="s">
+      <c r="D317" s="6" t="s">
         <v>902</v>
       </c>
-      <c r="D317" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E317" s="6">
         <v>0</v>
       </c>
       <c r="F317" s="14">
-        <v>219150</v>
+        <v>66150</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B318" s="10" t="s">
+        <v>903</v>
+      </c>
+      <c r="C318" s="7" t="s">
         <v>904</v>
       </c>
-      <c r="C318" s="7" t="s">
+      <c r="D318" s="6" t="s">
         <v>905</v>
       </c>
-      <c r="D318" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E318" s="6">
         <v>0</v>
       </c>
       <c r="F318" s="14">
-        <v>51300</v>
+        <v>87300</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B319" s="10" t="s">
+        <v>906</v>
+      </c>
+      <c r="C319" s="7" t="s">
         <v>907</v>
       </c>
-      <c r="C319" s="7" t="s">
+      <c r="D319" s="6" t="s">
         <v>908</v>
       </c>
-      <c r="D319" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E319" s="6">
         <v>0</v>
       </c>
       <c r="F319" s="14">
-        <v>69300</v>
+        <v>108000</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="B320" s="10" t="s">
+        <v>909</v>
+      </c>
+      <c r="C320" s="7" t="s">
         <v>910</v>
       </c>
-      <c r="C320" s="7" t="s">
+      <c r="D320" s="6" t="s">
         <v>911</v>
       </c>
-      <c r="D320" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E320" s="6">
         <v>0</v>
       </c>
       <c r="F320" s="14">
-        <v>91800</v>
+        <v>129150</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B321" s="10" t="s">
+        <v>912</v>
+      </c>
+      <c r="C321" s="7" t="s">
         <v>913</v>
       </c>
-      <c r="C321" s="7" t="s">
+      <c r="D321" s="6" t="s">
         <v>914</v>
       </c>
-      <c r="D321" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E321" s="6">
         <v>0</v>
       </c>
       <c r="F321" s="14">
-        <v>112500</v>
+        <v>150300</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B322" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="C322" s="7" t="s">
         <v>916</v>
       </c>
-      <c r="C322" s="7" t="s">
+      <c r="D322" s="6" t="s">
         <v>917</v>
       </c>
-      <c r="D322" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E322" s="6">
         <v>0</v>
       </c>
       <c r="F322" s="14">
-        <v>135000</v>
+        <v>171000</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B323" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C323" s="7" t="s">
         <v>919</v>
       </c>
-      <c r="C323" s="7" t="s">
+      <c r="D323" s="6" t="s">
         <v>920</v>
       </c>
-      <c r="D323" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E323" s="6">
         <v>0</v>
       </c>
       <c r="F323" s="14">
-        <v>159300</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B324" s="10" t="s">
+        <v>921</v>
+      </c>
+      <c r="C324" s="7" t="s">
         <v>922</v>
       </c>
-      <c r="C324" s="7" t="s">
+      <c r="D324" s="6" t="s">
         <v>923</v>
       </c>
-      <c r="D324" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E324" s="6">
         <v>0</v>
       </c>
       <c r="F324" s="14">
-        <v>180000</v>
+        <v>219150</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B325" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="C325" s="7" t="s">
         <v>925</v>
       </c>
-      <c r="C325" s="7" t="s">
+      <c r="D325" s="6" t="s">
         <v>926</v>
       </c>
-      <c r="D325" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E325" s="6">
         <v>0</v>
       </c>
       <c r="F325" s="14">
-        <v>199800</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B326" s="10" t="s">
+        <v>927</v>
+      </c>
+      <c r="C326" s="7" t="s">
         <v>928</v>
       </c>
-      <c r="C326" s="7" t="s">
+      <c r="D326" s="6" t="s">
         <v>929</v>
       </c>
-      <c r="D326" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E326" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F326" s="14">
-        <v>207000</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B327" s="10" t="s">
+        <v>930</v>
+      </c>
+      <c r="C327" s="7" t="s">
         <v>931</v>
       </c>
-      <c r="C327" s="7" t="s">
+      <c r="D327" s="6" t="s">
         <v>932</v>
       </c>
-      <c r="D327" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E327" s="6">
         <v>0</v>
       </c>
       <c r="F327" s="14">
-        <v>57150</v>
+        <v>91800</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="B328" s="10" t="s">
-        <v>197</v>
+        <v>933</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>935</v>
       </c>
       <c r="E328" s="6">
         <v>0</v>
       </c>
       <c r="F328" s="14">
-        <v>75150</v>
+        <v>112500</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B329" s="10" t="s">
         <v>936</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>938</v>
       </c>
       <c r="E329" s="6">
         <v>0</v>
       </c>
       <c r="F329" s="14">
-        <v>99000</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>939</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>941</v>
       </c>
       <c r="E330" s="6">
         <v>0</v>
       </c>
       <c r="F330" s="14">
-        <v>123300</v>
+        <v>159300</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B331" s="10" t="s">
         <v>942</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>944</v>
       </c>
       <c r="E331" s="6">
         <v>0</v>
       </c>
       <c r="F331" s="14">
-        <v>147150</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>945</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>947</v>
       </c>
       <c r="E332" s="6">
         <v>0</v>
       </c>
       <c r="F332" s="14">
-        <v>174150</v>
+        <v>199800</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="B333" s="10" t="s">
         <v>948</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>950</v>
       </c>
       <c r="E333" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F333" s="14">
-        <v>243000</v>
+        <v>207000</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>951</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>953</v>
       </c>
       <c r="E334" s="6">
         <v>0</v>
       </c>
       <c r="F334" s="14">
-        <v>249300</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B335" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="C335" s="7" t="s">
         <v>954</v>
       </c>
-      <c r="C335" s="7" t="s">
+      <c r="D335" s="6" t="s">
         <v>955</v>
       </c>
-      <c r="D335" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E335" s="6">
         <v>0</v>
       </c>
       <c r="F335" s="14">
-        <v>255150</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="B336" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="C336" s="7" t="s">
         <v>957</v>
       </c>
-      <c r="C336" s="7" t="s">
+      <c r="D336" s="6" t="s">
         <v>958</v>
       </c>
-      <c r="D336" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E336" s="6">
         <v>0</v>
       </c>
       <c r="F336" s="14">
-        <v>0</v>
+        <v>99000</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="B337" s="10" t="s">
+        <v>959</v>
+      </c>
+      <c r="C337" s="7" t="s">
         <v>960</v>
       </c>
-      <c r="C337" s="7" t="s">
+      <c r="D337" s="6" t="s">
         <v>961</v>
       </c>
-      <c r="D337" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E337" s="6">
         <v>0</v>
       </c>
       <c r="F337" s="14">
-        <v>0</v>
+        <v>123300</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B338" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="C338" s="7" t="s">
         <v>963</v>
       </c>
-      <c r="C338" s="7" t="s">
+      <c r="D338" s="6" t="s">
         <v>964</v>
       </c>
-      <c r="D338" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E338" s="6">
         <v>0</v>
       </c>
       <c r="F338" s="14">
-        <v>135000</v>
+        <v>147150</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="B339" s="10" t="s">
+        <v>965</v>
+      </c>
+      <c r="C339" s="7" t="s">
         <v>966</v>
       </c>
-      <c r="C339" s="7" t="s">
+      <c r="D339" s="6" t="s">
         <v>967</v>
       </c>
-      <c r="D339" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E339" s="6">
         <v>0</v>
       </c>
       <c r="F339" s="14">
-        <v>328500</v>
+        <v>174150</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="B340" s="10" t="s">
+        <v>968</v>
+      </c>
+      <c r="C340" s="7" t="s">
         <v>969</v>
       </c>
-      <c r="C340" s="7" t="s">
+      <c r="D340" s="6" t="s">
         <v>970</v>
       </c>
-      <c r="D340" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E340" s="6">
         <v>0</v>
       </c>
       <c r="F340" s="14">
-        <v>840150</v>
+        <v>243000</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B341" s="10" t="s">
+        <v>971</v>
+      </c>
+      <c r="C341" s="7" t="s">
         <v>972</v>
       </c>
-      <c r="C341" s="7" t="s">
+      <c r="D341" s="6" t="s">
         <v>973</v>
       </c>
-      <c r="D341" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E341" s="6">
         <v>0</v>
       </c>
       <c r="F341" s="14">
-        <v>114300</v>
+        <v>249300</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B342" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="C342" s="7" t="s">
         <v>975</v>
       </c>
-      <c r="C342" s="7" t="s">
+      <c r="D342" s="6" t="s">
         <v>976</v>
       </c>
-      <c r="D342" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E342" s="6">
         <v>0</v>
       </c>
       <c r="F342" s="14">
-        <v>186300</v>
+        <v>255150</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B343" s="10" t="s">
+        <v>977</v>
+      </c>
+      <c r="C343" s="7" t="s">
         <v>978</v>
       </c>
-      <c r="C343" s="7" t="s">
+      <c r="D343" s="6" t="s">
         <v>979</v>
       </c>
-      <c r="D343" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E343" s="6">
         <v>0</v>
       </c>
       <c r="F343" s="14">
-        <v>1285200</v>
+        <v>600300</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="B344" s="10" t="s">
+        <v>980</v>
+      </c>
+      <c r="C344" s="7" t="s">
         <v>981</v>
       </c>
-      <c r="C344" s="7" t="s">
+      <c r="D344" s="6" t="s">
         <v>982</v>
       </c>
-      <c r="D344" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E344" s="6">
         <v>0</v>
       </c>
       <c r="F344" s="14">
-        <v>1727100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B345" s="10" t="s">
+        <v>983</v>
+      </c>
+      <c r="C345" s="7" t="s">
         <v>984</v>
       </c>
-      <c r="C345" s="7" t="s">
+      <c r="D345" s="6" t="s">
         <v>985</v>
       </c>
-      <c r="D345" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E345" s="6">
         <v>0</v>
       </c>
       <c r="F345" s="14">
-        <v>1502100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="B346" s="10" t="s">
+        <v>986</v>
+      </c>
+      <c r="C346" s="7" t="s">
         <v>987</v>
       </c>
-      <c r="C346" s="7" t="s">
+      <c r="D346" s="6" t="s">
         <v>988</v>
       </c>
-      <c r="D346" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E346" s="6">
         <v>0</v>
       </c>
       <c r="F346" s="14">
-        <v>1542600</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="B347" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="C347" s="7" t="s">
         <v>990</v>
       </c>
-      <c r="C347" s="7" t="s">
+      <c r="D347" s="6" t="s">
         <v>991</v>
       </c>
-      <c r="D347" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E347" s="6">
         <v>0</v>
       </c>
       <c r="F347" s="14">
-        <v>1527300</v>
+        <v>328500</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
+        <v>134</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>992</v>
+      </c>
+      <c r="C348" s="7" t="s">
+        <v>993</v>
+      </c>
+      <c r="D348" s="6" t="s">
+        <v>994</v>
+      </c>
+      <c r="E348" s="6">
+        <v>0</v>
+      </c>
+      <c r="F348" s="14">
+        <v>840150</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
+      <c r="A349" s="4">
+        <v>135</v>
+      </c>
+      <c r="B349" s="10" t="s">
+        <v>995</v>
+      </c>
+      <c r="C349" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="D349" s="6" t="s">
+        <v>997</v>
+      </c>
+      <c r="E349" s="6">
+        <v>0</v>
+      </c>
+      <c r="F349" s="14">
+        <v>114300</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6">
+      <c r="A350" s="4">
+        <v>136</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>998</v>
+      </c>
+      <c r="C350" s="7" t="s">
+        <v>999</v>
+      </c>
+      <c r="D350" s="6" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E350" s="6">
+        <v>0</v>
+      </c>
+      <c r="F350" s="14">
+        <v>186300</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" s="4">
+        <v>137</v>
+      </c>
+      <c r="B351" s="10" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C351" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D351" s="6" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E351" s="6">
+        <v>0</v>
+      </c>
+      <c r="F351" s="14">
+        <v>1285200</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6">
+      <c r="A352" s="4">
+        <v>138</v>
+      </c>
+      <c r="B352" s="10" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C352" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D352" s="6" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E352" s="6">
+        <v>0</v>
+      </c>
+      <c r="F352" s="14">
+        <v>1727100</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" s="4">
+        <v>139</v>
+      </c>
+      <c r="B353" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C353" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D353" s="6" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E353" s="6">
+        <v>0</v>
+      </c>
+      <c r="F353" s="14">
+        <v>1502100</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6">
+      <c r="A354" s="4">
+        <v>140</v>
+      </c>
+      <c r="B354" s="10" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C354" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D354" s="6" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E354" s="6">
+        <v>0</v>
+      </c>
+      <c r="F354" s="14">
+        <v>1542600</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6">
+      <c r="A355" s="4">
         <v>141</v>
       </c>
-      <c r="B348" s="10" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="B355" s="10" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C355" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D355" s="6" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E355" s="6">
+        <v>0</v>
+      </c>
+      <c r="F355" s="14">
+        <v>1527300</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6">
+      <c r="A356" s="4">
+        <v>142</v>
+      </c>
+      <c r="B356" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C356" s="7" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D356" s="6" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E356" s="6">
+        <v>0</v>
+      </c>
+      <c r="F356" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6">
+      <c r="A357" s="4">
+        <v>143</v>
+      </c>
+      <c r="B357" s="10" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C357" s="7" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D357" s="6" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E357" s="6">
+        <v>0</v>
+      </c>
+      <c r="F357" s="14">
+        <v>126000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A154:F154"/>
-    <mergeCell ref="A174:F174"/>
-[...2 lines deleted...]
-    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A175:F175"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A207:F207"/>
+    <mergeCell ref="A213:F213"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
@@ -10481,83 +10739,83 @@
     <hyperlink ref="D147" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_166"/>
-    <hyperlink ref="D176" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_170"/>
-    <hyperlink ref="D182" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_188"/>
-    <hyperlink ref="D202" r:id="rId_hyperlink_189"/>
-[...9 lines deleted...]
-    <hyperlink ref="D214" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_218"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_224"/>
@@ -10648,50 +10906,59 @@
     <hyperlink ref="D324" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_310"/>
     <hyperlink ref="D326" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D327" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D328" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D329" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D330" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D331" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D332" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D333" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D334" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D335" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_328"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_329"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_331"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_342"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>