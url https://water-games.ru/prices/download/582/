--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -12,1103 +12,1094 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1048">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Надувные аквапарки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro9376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Трипл" 22*12*7,9 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/</t>
+  </si>
+  <si>
+    <t>attro9414</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Розовый Фламинго" 8*7*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
+  </si>
+  <si>
+    <t>attro8728</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Игропарк" размер 40*28 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-igropark-40-28-m/</t>
+  </si>
+  <si>
+    <t>attro9396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум мини" 15*10*7,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/</t>
+  </si>
+  <si>
+    <t>attro338</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аттропарк 165" 59*40*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-attropark-165-59405-m/</t>
+  </si>
+  <si>
+    <t>attro8923</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
+  </si>
+  <si>
+    <t>attro8128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут с бассейном "Мадагаскар" 4,5*3*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/</t>
+  </si>
+  <si>
+    <t>attro8645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пираты на волнах" 12*7*7,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/</t>
+  </si>
+  <si>
+    <t>attro9160</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "На волне" 15*8*6,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-na-volne/</t>
+  </si>
+  <si>
+    <t>attro9577</t>
+  </si>
+  <si>
+    <t>Полоса препятствий на воде "Лайт-трек" 10*8*1,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-layt-trek-10-8-m/</t>
+  </si>
+  <si>
+    <t>attro8113</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская" 20*15*8,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro8884</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Хамелеон Леон" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/</t>
+  </si>
+  <si>
+    <t>attro8843</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский галеон" с круглым бассейном 15,5*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/</t>
+  </si>
+  <si>
+    <t>attro8515</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Трипл Дельфин" 21,5*12*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/</t>
+  </si>
+  <si>
+    <t>attro8983</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Морские охотники" 15*10*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/</t>
+  </si>
+  <si>
+    <t>Надувной модульный аквапарк "Голубая лагуна" 108*45 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-modulnyy-akvapark-golubaya-laguna-10845-m/</t>
+  </si>
+  <si>
+    <t>attro8837</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Яркий" 33*33*7,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/</t>
+  </si>
+  <si>
+    <t>attro1913</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Акула" 35*32*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-akula-SE02/</t>
+  </si>
+  <si>
+    <t>attro9005</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фламинго" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/</t>
+  </si>
+  <si>
+    <t>attro8685</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна надувного аквапарка малая</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/</t>
+  </si>
+  <si>
+    <t>attro9320</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Северный полюс" 15*15</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-severnyy-polyus-15-15/</t>
+  </si>
+  <si>
+    <t>attro1920</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Мэджик" 41,5*34*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/</t>
+  </si>
+  <si>
+    <t>attro8928</t>
+  </si>
+  <si>
+    <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Аквапарк 23*5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/</t>
+  </si>
+  <si>
+    <t>attro9035</t>
+  </si>
+  <si>
+    <t>Надувной бар 4,9*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-bar/</t>
+  </si>
+  <si>
+    <t>attro8289</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Фьюжн" 20*15*8,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/</t>
+  </si>
+  <si>
+    <t>attro6102</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Тройник" 20*11*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6580/</t>
+  </si>
+  <si>
+    <t>attro8880</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Ананас на пляже" 6*4*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/</t>
+  </si>
+  <si>
+    <t>attro7953</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Зайчик" 21*12*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/</t>
+  </si>
+  <si>
+    <t>attro8859</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пираты на волнах" 17*9*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/</t>
+  </si>
+  <si>
+    <t>attro8835</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "В поисках рыбки" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/</t>
+  </si>
+  <si>
+    <t>attro9435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум детский" 15*15*6,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro1915</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк 73*66*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-73-66-m/</t>
+  </si>
+  <si>
+    <t>attro1914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "ATTRO-Red" 30*30*5.5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-attro-red--303055-m-/</t>
+  </si>
+  <si>
+    <t>attro1910</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Детский" 10,7*9*1,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-detstvo/</t>
+  </si>
+  <si>
+    <t>attro9400</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Лови Волну"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-lovi-volny/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аттропарк 100" 46*32*4.5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-attropark-100-463245-m/</t>
+  </si>
+  <si>
+    <t>attro8646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Амазонка" 12*7*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/</t>
+  </si>
+  <si>
+    <t>attro9161</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Подводная лодка" 27*25*7,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/</t>
+  </si>
+  <si>
+    <t>attro8984</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пляжная" 20*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro8887</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская мини" 15*10*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/</t>
+  </si>
+  <si>
+    <t>attro8844</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский галеон" с прямоугольным бассейном 18*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 60S" размер 50*14*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-60s/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 60" 25*24 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-60/</t>
+  </si>
+  <si>
+    <t>attro2327</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминог 4" 17*8*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/</t>
+  </si>
+  <si>
+    <t>attro8839</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Бегемотик Мотя" 17,5*10*8,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/</t>
+  </si>
+  <si>
+    <t>attro1912</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань" 20*15*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/</t>
+  </si>
+  <si>
+    <t>attro9020</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спрут на волнах" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/</t>
+  </si>
+  <si>
+    <t>attro8686</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/</t>
+  </si>
+  <si>
+    <t>attro9352</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Акула» 33*20 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/</t>
+  </si>
+  <si>
+    <t>attro2398</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Красный дельфин" 40*30*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-krasnyy-delfin-40305-m/</t>
+  </si>
+  <si>
+    <t>attro9042</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 7,3*6,5*1,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-1/</t>
+  </si>
+  <si>
+    <t>attro8290</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Кристалл" 20*15*8,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аттропарк 60" 32*29*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-attropark-80-3229-m/</t>
+  </si>
+  <si>
+    <t>attro8875</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский Адмирал" 17*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/</t>
+  </si>
+  <si>
+    <t>attro8932</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Бриз» 23,5*15*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/</t>
+  </si>
+  <si>
+    <t>attro7662</t>
+  </si>
+  <si>
+    <t>Детский надувной аквапарк "Круговорот" 16*9,5*3,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7364/</t>
+  </si>
+  <si>
+    <t>attro8745</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 2,5*2,5*1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha/</t>
+  </si>
+  <si>
+    <t>attro9408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аттропарк 230" 69*55*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-attropark-230-69555-m/</t>
+  </si>
+  <si>
+    <t>attro8980</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Marwa" 20*15*7,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/</t>
+  </si>
+  <si>
+    <t>attro8180</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Джунгли" 17,5*17*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/</t>
+  </si>
+  <si>
+    <t>attro8667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк  "Море приключений" 15*15*7,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/</t>
+  </si>
+  <si>
+    <t>attro8436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Зайчик" 17,5*10*10,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/</t>
+  </si>
+  <si>
+    <t>attro9370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Спорт парк 72" 35*34 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-72-35-34-m/</t>
+  </si>
+  <si>
+    <t>attro8532</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Акваглайд 125"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8532/</t>
+  </si>
+  <si>
+    <t>attro968</t>
+  </si>
+  <si>
+    <t>Надувной мини-аквапарк "Аквастанция"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya/</t>
+  </si>
+  <si>
+    <t>attro8842</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Веселые каникулы" 26,5*26,5*9,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/</t>
+  </si>
+  <si>
+    <t>attro1888</t>
+  </si>
+  <si>
+    <t>Надувной мини-аквапарк "Аквастанция+"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya-2/</t>
+  </si>
+  <si>
+    <t>attro7948</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк с крышей "Остров пиратов" 15*15*8,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-c-kryshei-ostrov-piratov-PL02/</t>
+  </si>
+  <si>
+    <t>attro8061</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 30" 22,7*12,3*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-30/</t>
+  </si>
+  <si>
+    <t>attro7354</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аквамир" 13*13*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-akvamir-13-3-6/</t>
+  </si>
+  <si>
+    <t>attro8717</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Игропарк" размер 36*28 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-igropark-36-28-m/</t>
+  </si>
+  <si>
+    <t>attro8596</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Синий кит" 17*14*5,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/</t>
+  </si>
+  <si>
+    <t>attro9043</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 3,9*3,3*0,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-2/</t>
+  </si>
+  <si>
+    <t>attro8380</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Джунгли" 20*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/</t>
+  </si>
+  <si>
+    <t>attro9316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк «Спорт парк 35» 24*19*2,8 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-35/</t>
+  </si>
+  <si>
+    <t>attro45</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк ATTRO WP20</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/aqua-park-kids/</t>
+  </si>
+  <si>
+    <t>attro1907</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 25" 20,5*17,5*5,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-25-sl01/</t>
+  </si>
+  <si>
+    <t>attro8879</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Рыжая борода" 13*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/</t>
+  </si>
+  <si>
+    <t>attro7680</t>
+  </si>
+  <si>
+    <t>Надувная водная горка с бассейном "Пальмы" 19*5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/</t>
+  </si>
+  <si>
+    <t>attro8790</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Океанариум" 15*15*7,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/</t>
+  </si>
+  <si>
+    <t>attro9363</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Наутилус" 21,5*12*11,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> attro8687</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна надувного аквапарка большая</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/</t>
+  </si>
+  <si>
+    <t>attro2314</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминог на волнах" 12*7*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/octopus-on-the-waves-SL09/</t>
+  </si>
+  <si>
+    <t>attro9029</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Жюль Верн" 21*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/</t>
+  </si>
+  <si>
+    <t>attro8902</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Радуга» 23*21*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминог 3" 14*10*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/</t>
+  </si>
+  <si>
+    <t>attro2413</t>
+  </si>
+  <si>
+    <t>Полоса препятствий на воде "Про-трек" 42,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/</t>
+  </si>
+  <si>
     <t>attro7950</t>
   </si>
   <si>
     <t>Надувная водная горка "Черепашка" 16*10*9,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/</t>
   </si>
   <si>
-    <t>attro8843</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/</t>
+    <t>attro7356</t>
+  </si>
+  <si>
+    <t>Надувная водная горка «Домик» 8*4*3 метров</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/</t>
   </si>
   <si>
     <t>attro8727</t>
   </si>
   <si>
     <t>Надувной аквапарк "Игропарк" размер 35*35 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-igropark-35-25-m/</t>
   </si>
   <si>
-    <t>attro9376</t>
-[...59 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-akvamir-13-3-6/</t>
+    <t>attro2376</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Наутилус" 26*21*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-nautilus-26218-m/</t>
+  </si>
+  <si>
+    <t>attro8922</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Капитан Джордж Морж" 14,7*9*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/</t>
+  </si>
+  <si>
+    <t>attro8625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Джунгли пиратские" 17,5*17*8,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/</t>
   </si>
   <si>
     <t>attro9060</t>
   </si>
   <si>
     <t>Надувной аквапарк "Гавань" 15*12*8,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/</t>
   </si>
   <si>
-    <t>attro2376</t>
-[...25 lines deleted...]
-  <si>
     <t>attro8506</t>
   </si>
   <si>
     <t>Надувной аквапарк "Маяк" 21,5*11,4*5,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/</t>
   </si>
   <si>
-    <t>attro8980</t>
-[...16 lines deleted...]
-  <si>
     <t>attro7720</t>
   </si>
   <si>
     <t>Надувной аквапарк "Белая Акула" 17*14*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/</t>
   </si>
   <si>
-    <t>attro8835</t>
-[...68 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/</t>
+    <t>attro9162</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Пристань Тропики На Волне» 10*8,3*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/</t>
   </si>
   <si>
     <t>attro8683</t>
   </si>
   <si>
     <t>Надувная релакс зона - плавающий бар с диванами</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-relaks-zona/</t>
   </si>
   <si>
+    <t>attro8572</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики большая" 28*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro1918</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики" 20*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/</t>
+  </si>
+  <si>
     <t>attro2290</t>
   </si>
   <si>
     <t>Огромный надувной аквапарк "Медведи" 30*30*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/ogromnyy-naduvnoy-akvapark-medvedi-30307-m/</t>
   </si>
   <si>
-    <t>attro8572</t>
-[...52 lines deleted...]
-  <si>
     <t>attro7952</t>
   </si>
   <si>
     <t>Надувная водная горка "Зайчик" 16*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/</t>
   </si>
   <si>
-    <t>attro8844</t>
-[...589 lines deleted...]
-  <si>
     <t>attro9353</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка большая 9*3*6 </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353</t>
   </si>
   <si>
     <t>attro9354</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка малая 6*3*4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354</t>
   </si>
   <si>
     <t>attro9355</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Бассейн 10*5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355</t>
   </si>
   <si>
     <t>attro335</t>
   </si>
   <si>
     <t>Полоса препятствий на воде Акула ATTRO OC12</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attro-oc12/</t>
   </si>
   <si>
+    <t>attro434</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Аква-арена" 10*13*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1153/</t>
+  </si>
+  <si>
     <t>Надувной аквапарк ATTRO WP60</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attro-aquapark-big/</t>
   </si>
   <si>
-    <t>attro2326</t>
-[...16 lines deleted...]
-  <si>
     <t>attro334</t>
   </si>
   <si>
     <t>Полоса препятствий на воде "Акватрек" 17*2*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/</t>
   </si>
   <si>
     <t>attro2322</t>
   </si>
   <si>
     <t>Надувной аквапарк "Квадрат"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2928/</t>
   </si>
   <si>
+    <t>attro2323</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Остров вызова" 49*47*4.5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2929/</t>
+  </si>
+  <si>
     <t>Надувной аквапарк "Спорт парк 35" 24,5*17*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2513/</t>
   </si>
   <si>
-    <t>attro2323</t>
-[...7 lines deleted...]
-  <si>
     <t>Надувной аквапарк "Спорт парк 65" 36*28*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/</t>
   </si>
   <si>
     <t>attro2353</t>
   </si>
   <si>
     <t>Надувной аквапарк "Огромная горка" 25*10 м + 25*20 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2959/</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 95" размер 38*36*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2521/</t>
   </si>
   <si>
     <t>attro333</t>
   </si>
   <si>
-    <t>Водный батут с горкой и катапультой</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/water-trampoline-combo-xl/</t>
+    <t>Аква Джамп  15*9*1,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/akva_jamp_15-9-18m/</t>
   </si>
   <si>
     <t>attro1916</t>
   </si>
   <si>
     <t>Надувной аквапарк "Северный полюс" 21,5*21*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/</t>
   </si>
   <si>
     <t>attro2355</t>
   </si>
   <si>
     <t>Надувной аквапарк "Океан" 25*20*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2961/</t>
   </si>
   <si>
     <t>attro2360</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 40" 38*22*3 м</t>
   </si>
@@ -1157,113 +1148,113 @@
   <si>
     <t>Надувной аквапарк ATTRO WP35</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1436/</t>
   </si>
   <si>
     <t>attro801</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP45</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1435/</t>
   </si>
   <si>
     <t>attro2348</t>
   </si>
   <si>
     <t>Надувной аквапарк "Джангл Джо 55" 19*17*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2954/</t>
   </si>
   <si>
+    <t>attro800</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк ATTRO WP85 21*20*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1434/</t>
+  </si>
+  <si>
     <t>attro2349</t>
   </si>
   <si>
     <t>Надувной аквапарк "Акваглайд 50"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2955/</t>
   </si>
   <si>
-    <t>attro800</t>
-[...7 lines deleted...]
-  <si>
     <t>attro799</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP70</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1433/</t>
   </si>
   <si>
     <t>attro2294</t>
   </si>
   <si>
     <t>Надувной аквапарк "Океания" 30*25*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2900/</t>
   </si>
   <si>
     <t>attro797</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP75</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1431/</t>
   </si>
   <si>
+    <t>attro2352</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Голубой океан" 38*26*4,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2958/</t>
+  </si>
+  <si>
     <t>attro798</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP65</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1432/</t>
   </si>
   <si>
-    <t>attro2352</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2293</t>
   </si>
   <si>
     <t>Надувной аквапарк "Яркая жизнь" 35*35*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2899/</t>
   </si>
   <si>
     <t>attro796</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP80 30*27*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1430/</t>
   </si>
   <si>
     <t>attro1209</t>
   </si>
   <si>
     <t>Надувной аквапарк "Остров" 6*6*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1819/</t>
@@ -1331,56 +1322,65 @@
   <si>
     <t>attro8914</t>
   </si>
   <si>
     <t>Лестница для бассейна в надувной аквапарк Для бассейна с высотой бортика 65 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914</t>
   </si>
   <si>
     <t>attro8105</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Керчь" размер 29*13*5,1 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sl01/</t>
   </si>
   <si>
     <t>attro8586</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Лабиринт" размер 18*7,1*6,4 м для надувного аквапарка </t>
   </si>
   <si>
-    <t>https://water-games.ru/product/Лабиринт /</t>
+    <t>https://water-games.ru/product/labirint/</t>
   </si>
   <si>
     <t>Аквапарки модульные на воде</t>
   </si>
   <si>
+    <t>attro7799</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "На пляже" 15*10*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7451/</t>
+  </si>
+  <si>
     <t>attro9319</t>
   </si>
   <si>
     <t>Надувной аквапарк «Спорт парк» 26*11м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/</t>
   </si>
   <si>
     <t>attro9369</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 50" 34*28 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/</t>
   </si>
   <si>
     <t>attro8010</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Спорт парк 150" 51*35*4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-150/</t>
@@ -1400,59 +1400,50 @@
   <si>
     <t>Надувной аквапарк "Спорт парк 300" 56*46*4,2 м Вариант А</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/</t>
   </si>
   <si>
     <t>attro9511</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк «Спорт парк с релакс зоной» 57*49м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/</t>
   </si>
   <si>
     <t>attro7683</t>
   </si>
   <si>
     <t>Надувной аквапарк "Море развлечений" 70*25*8,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7377/</t>
   </si>
   <si>
-    <t>attro7799</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7796B</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 300" 56*46*4,2 м Вариант B</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9228</t>
   </si>
   <si>
     <t>attro7796C</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 300" 56*46*4,2 м Вариант C</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9229</t>
   </si>
   <si>
     <t>attro1941</t>
   </si>
   <si>
     <t>Надувной плот "Причал" 4*2*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2547/</t>
@@ -1511,179 +1502,188 @@
   <si>
     <t>https://water-games.ru/product/7481/</t>
   </si>
   <si>
     <t>attro8533</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 20" 38*2,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/sport-park-20/</t>
   </si>
   <si>
     <t>attro8534</t>
   </si>
   <si>
     <t>Надувной инвентарь для развлечений  «Надувная спортивная площадка» 15*11,2*1,68</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/</t>
   </si>
   <si>
     <t>Надувные аквапарки wibit</t>
   </si>
   <si>
+    <t>attro8166</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 80" 38*38 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/</t>
+  </si>
+  <si>
     <t>attro7812</t>
   </si>
   <si>
     <t>Надувной аквапарк "Арктика" 60*36*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7460/</t>
   </si>
   <si>
     <t>attro7810</t>
   </si>
   <si>
     <t>Надувной  аквапарк "Спорт круг" 24*14*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7458/</t>
   </si>
   <si>
-    <t>attro8166</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8148</t>
   </si>
   <si>
     <t>Надувной аквапарк "Восьмерка" 45*15*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7665/</t>
   </si>
   <si>
     <t>Наземные аквапарки</t>
   </si>
   <si>
+    <t>attro8594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Радуга" 12*11,5*8 м для надувного аквапарка </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-raduga-SE02/</t>
+  </si>
+  <si>
+    <t>attro8257</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пираты" размер 45*35 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty/</t>
+  </si>
+  <si>
+    <t>attro7951</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Черепашка" 21*12*9,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/</t>
+  </si>
+  <si>
+    <t>attro9347</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк «Дом у моря» 11,5*10*5,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/</t>
+  </si>
+  <si>
+    <t>attro9501</t>
+  </si>
+  <si>
+    <t>Надувной бассейн с горой (скалодром, горка и батут) Тюлень</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8429/</t>
+  </si>
+  <si>
+    <t>attro8130</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминожка" 9*7,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/</t>
+  </si>
+  <si>
+    <t>attro9502</t>
+  </si>
+  <si>
+    <t>Надувной бассейн с горой (скалодром, горка и батут) Единорог</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8430/</t>
+  </si>
+  <si>
+    <t>attro7357</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Тропические джунгли» 14*13*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-14-13-6/</t>
+  </si>
+  <si>
     <t xml:space="preserve"> attro8635</t>
   </si>
   <si>
     <t>Надувной аквапарк "Акула" 8*7*4,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/</t>
   </si>
   <si>
-    <t>attro8130</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/</t>
+    <t>attro8060</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Тропические джунгли" 20*20*7,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-202071-m-/</t>
   </si>
   <si>
     <t>attro9503</t>
   </si>
   <si>
     <t>Надувной бассейн с горой (скалодром, горка и батут) Белый медведь</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8431/</t>
   </si>
   <si>
-    <t>attro8594</t>
-[...61 lines deleted...]
-  <si>
     <t>attro6261</t>
   </si>
   <si>
     <t>Надувной аквапарк "Тропические джунгли" 24,5*22*7,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6726/</t>
   </si>
   <si>
     <t>attro2062</t>
   </si>
   <si>
     <t>Надувной аквапарк "Детский лес" 8*7*4,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/</t>
   </si>
   <si>
     <t>attro9504</t>
   </si>
   <si>
     <t>Надувной бассейн с горой (скалодром, горка и батут) Воздушный шар</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8432/</t>
@@ -1760,75 +1760,153 @@
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-nog/</t>
   </si>
   <si>
     <t>Надувной бассейн для ног в надувной аквапарк 2*2*0,3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-nog/?sku=8437</t>
   </si>
   <si>
     <t>attro9506</t>
   </si>
   <si>
     <t>Надувной аквапарк "Ананас и фламинго"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8434/</t>
   </si>
   <si>
     <t>Надувной аквапарк "Крабик" 12*6*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-krabik-12-6-7-m/</t>
   </si>
   <si>
+    <t>attro9258</t>
+  </si>
+  <si>
+    <t>Проект надувного аквапарка «Голубое море»</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/proekt-naduvnogo-akvaparka-goluboe-more/</t>
+  </si>
+  <si>
+    <t>attro9286</t>
+  </si>
+  <si>
+    <t>Проект надувного аквапарка «Город»</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/proekt-naduvnogo-akvaparka-gorod/</t>
+  </si>
+  <si>
+    <t>attro9260</t>
+  </si>
+  <si>
+    <t>Проект надувного аквапарка «Морская глубина»</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/proekt-naduvnogo-akvaparka-morskaya-glubina/</t>
+  </si>
+  <si>
+    <t>attro9287</t>
+  </si>
+  <si>
+    <t>Проект надувного аквапарка «Однажды на дне морском»</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/proekt-naduvnogo-akvaparka-odnazhdy-na-dne-morskom/</t>
+  </si>
+  <si>
+    <t>Проект надувного аквапарка «Серфинг»</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/proekt-naduvnogo-akvaparka-serfing/</t>
+  </si>
+  <si>
+    <t>attro9261</t>
+  </si>
+  <si>
+    <t>Проект надувного аквапарка «Яркий день»</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/proekt-naduvnogo-akvaparka-yarkii-den/</t>
+  </si>
+  <si>
+    <t>attro9329</t>
+  </si>
+  <si>
+    <t>Проект надувной водной горки "Дракоши"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8332/</t>
+  </si>
+  <si>
+    <t>attro9327</t>
+  </si>
+  <si>
+    <t>Проект надувной водной горки "Царь акула"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8330/</t>
+  </si>
+  <si>
+    <t>attro9328</t>
+  </si>
+  <si>
+    <t>Проект надувной водной горки "Черепашки"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8331/</t>
+  </si>
+  <si>
     <t>Авторские аквапарки</t>
   </si>
   <si>
+    <t>attro8987</t>
+  </si>
+  <si>
+    <t>Водная полоса препятствий "Крокодил" 8*2*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/</t>
+  </si>
+  <si>
     <t>attro8963</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Пристань Прибой" 18*18*6 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/</t>
   </si>
   <si>
-    <t>attro8987</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9215</t>
   </si>
   <si>
-    <t>Надувной аквапарк "Пристань тропики мини" 15*9,1*4,7 м</t>
+    <t>Надувной аквапарк "Пристань тропики мини" 15*9,10*4,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/</t>
   </si>
   <si>
     <t>attro8988</t>
   </si>
   <si>
     <t>Водная полоса препятствий "Крокодил" 6*2*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/</t>
   </si>
   <si>
     <t>Модули для надувных аквапарков</t>
   </si>
   <si>
     <t>attro9034</t>
   </si>
   <si>
     <t>Надувной плот 2,4*1,5*0,15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plot/</t>
   </si>
@@ -1847,66 +1925,66 @@
   <si>
     <t>Надувная игра "Битва на воде" 6,8*2*1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7474/</t>
   </si>
   <si>
     <t>attro9386</t>
   </si>
   <si>
     <t>Надувной плот SEA BEAST,  300*150*20 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/</t>
   </si>
   <si>
     <t>attro1862</t>
   </si>
   <si>
     <t>Надувные ворота для Водного поло 2*1*1</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862</t>
   </si>
   <si>
+    <t>attro8938</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Баскетбола 2*1,4*2</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/</t>
+  </si>
+  <si>
     <t>attro8033</t>
   </si>
   <si>
     <t>Надувной круг для аквапарка (двойной со спинкой) 1,7*1 м 12 - 49 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/</t>
   </si>
   <si>
     <t>attro435</t>
   </si>
   <si>
     <t>Надувная водная дорожка 10*1,5*0,15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/</t>
   </si>
   <si>
     <t>attro9309</t>
   </si>
   <si>
     <t>Надувная водная горка "Пирамида Джунгли" 5,5*4,5*4,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/</t>
   </si>
   <si>
     <t>attro8939</t>
   </si>
   <si>
     <t>Надувные ворота для Баскетбола 2,5*1*2,25</t>
   </si>
@@ -3507,62 +3585,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-35-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severnyy-polyus-15-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-73-66-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akvamir-13-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-26218-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnyy-naduvnoy-akvapark-medvedi-30307-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-80-3229-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-40-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attro-red--303055-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-165-59405-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-modulnyy-akvapark-golubaya-laguna-10845-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-60s/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aqua-park-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6580/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-72-35-34-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-detstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-100-463245-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2909/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-25-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7364/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-36-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-230-69555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-krasnyy-delfin-40305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8532/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus%20on%20the%20waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-c-kryshei-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-oc12/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-aquapark-big/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2932/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1153/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2928/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2513/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2929/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2959/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2521/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-trampoline-combo-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2961/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2966/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2970/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2972/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2940/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delfin-sl14/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1436/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1435/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2954/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2955/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1434/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1433/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2900/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1431/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1432/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2958/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2899/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1430/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1819/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1820/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-na-vode-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2514/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/&#1051;&#1072;&#1073;&#1080;&#1088;&#1080;&#1085;&#1090;%20/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7377/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7451/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9228" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9229" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2547/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2548/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2549/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6935/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7444/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7452/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7481/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7460/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7458/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7665/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8431/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-14-13-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-202071-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8429/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8430/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6726/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8432/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2537/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/?sku=8895" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-izgib-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8434/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-krabik-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7474/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8034" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8035" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2463/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2465/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-most-3-2-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2460/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-katapulta-6-2-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2462/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2453/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2454/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2455/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2456/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2451/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-podem-iz-vody-2-1-5-0-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2471/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-tentbeach-tent-27521-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-pipe-ograda/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/element-akvaparka-baza-attro-15203-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7352/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7353/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7354/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7355/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7356/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7358/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7359/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7360/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7361/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7362/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7329/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7330/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7331/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7332/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7333/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7334/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7336/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7337/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7338/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7339/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7340/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7341/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7342/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7343/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7344/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7346/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7347/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7348/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7349/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7350/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-bashnya-xxl-9-7-5-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7318/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=7618" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=9419" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7323/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7326/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7467/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7468/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7469/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7461/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7462/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7463/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7464/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7465/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7466/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ledge/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-buy-ograzhdenie-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/peak/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7475/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7476/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7479/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7480/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7482/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7483/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7484/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7478/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-karusel-saturn-adult/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aquaglide-rockit-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8695" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8696" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8712" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-podem-iz-vody-stupen-6kh-8-5-4-1-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-izgib-tunnelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-tropa/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-5-m-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sap-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-soedinitel-t-3-2-5-0-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-belyy-medved-5-3-5-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-uglovoy-soedinitel-2-5-2-5-0-3-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-40-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-165-59405-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-layt-trek-10-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-modulnyy-akvapark-golubaya-laguna-10845-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severnyy-polyus-15-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6580/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-73-66-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attro-red--303055-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-detstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-lovi-volny/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-100-463245-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-60s/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-krasnyy-delfin-40305-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-80-3229-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7364/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-attropark-230-69555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-72-35-34-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8532/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-mini-akvapark-akvastantsiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-c-kryshei-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akvamir-13-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-36-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aqua-park-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-25-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus-on-the-waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-igropark-35-25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-26218-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnyy-naduvnoy-akvapark-medvedi-30307-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-oc12/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1153/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-aquapark-big/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2928/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2929/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2513/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2959/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2521/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akva_jamp_15-9-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2961/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2966/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2970/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2972/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2940/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delfin-sl14/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1436/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1435/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2954/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1434/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2955/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1433/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2900/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1431/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2958/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1432/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2899/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1430/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1819/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1820/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-na-vode-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1817/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1818/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2514/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/labirint/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7451/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7377/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9228" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-300-56464-m/?sku=9229" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2547/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2548/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2549/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6935/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7444/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7452/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7481/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7460/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7458/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7665/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8429/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8430/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-14-13-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tropicheskie-dzhungli-202071-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8431/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6726/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8432/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2537/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/?sku=8895" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-izgib-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8434/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-krabik-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-goluboe-more/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-morskaya-glubina/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-odnazhdy-na-dne-morskom/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-serfing/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-yarkii-den/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8332/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8330/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8331/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7474/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8034" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy/?sku=8035" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2463/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2465/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-most-3-2-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2460/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-katapulta-6-2-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2462/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2453/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2454/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2455/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2456/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2451/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-podem-iz-vody-2-1-5-0-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2471/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-tentbeach-tent-27521-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-pipe-ograda/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/element-akvaparka-baza-attro-15203-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7352/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7353/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7354/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7355/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7356/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7358/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7359/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7360/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7361/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7362/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7329/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7330/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7331/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7332/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7333/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7334/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7336/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7337/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7338/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7339/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7340/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7341/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7342/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7343/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7344/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7346/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7347/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7348/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7349/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7350/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-bashnya-xxl-9-7-5-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7318/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=7618" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=9419" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7323/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7326/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7467/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7468/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7469/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7461/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7462/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7463/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7464/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7465/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7466/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ledge/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-buy-ograzhdenie-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/peak/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7475/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7476/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7479/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7480/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7482/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7483/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7484/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7478/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-karusel-saturn-adult/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aquaglide-rockit-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8695" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8696" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8712" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-podem-iz-vody-stupen-6kh-8-5-4-1-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-izgib-tunnelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-tropa/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-5-m-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sap-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-soedinitel-t-3-2-5-0-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-belyy-medved-5-3-5-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-uglovoy-soedinitel-2-5-2-5-0-3-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F357"/>
+  <dimension ref="A1:F366"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F357" sqref="F357"/>
+      <selection activeCell="F366" sqref="F366"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -3585,2094 +3663,2094 @@
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F6" s="14">
-        <v>0</v>
+        <v>2978010</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <v>1322550</v>
+        <v>530100</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="14">
-        <v>6539400</v>
+        <v>8123400</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F9" s="14">
-        <v>2978010</v>
+        <v>1750050</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F10" s="14">
-        <v>3843000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" s="14">
-        <v>3173400</v>
+        <v>1101150</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12" s="14">
-        <v>414720</v>
+        <v>191700</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="14">
-        <v>0</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="14">
-        <v>11551500</v>
+        <v>1238400</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>1811250</v>
+        <v>1096200</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16" s="14">
-        <v>1709100</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="14">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="14">
-        <v>2230200</v>
+        <v>1322550</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="14">
-        <v>1143000</v>
+        <v>2580300</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
       <c r="F20" s="14">
-        <v>0</v>
+        <v>2000250</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="D21" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="D21" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="6">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F21" s="14">
-        <v>3690000</v>
+        <v>14999850</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="D22" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="D22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
-        <v>460800</v>
+        <v>6849000</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="C23" s="7" t="s">
+      <c r="D23" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="D23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F23" s="14">
-        <v>0</v>
+        <v>6975000</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C24" s="7" t="s">
+      <c r="D24" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="D24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24" s="14">
-        <v>460800</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="C25" s="7" t="s">
+      <c r="D25" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="D25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="14">
-        <v>2856870</v>
+        <v>103050</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="C26" s="7" t="s">
+      <c r="D26" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="D26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
-        <v>3797550</v>
+        <v>3173400</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="C27" s="7" t="s">
+      <c r="D27" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="D27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="14">
-        <v>3189150</v>
+        <v>8161200</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="C28" s="7" t="s">
+      <c r="D28" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="D28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28" s="14">
-        <v>990900</v>
+        <v>950400</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="C29" s="7" t="s">
+      <c r="D29" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="D29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="14">
-        <v>1238400</v>
+        <v>495000</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="C30" s="7" t="s">
+      <c r="D30" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="D30" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="14">
-        <v>0</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="C31" s="7" t="s">
+      <c r="D31" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="C32" s="7" t="s">
+      <c r="D32" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="D32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="6">
         <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>198900</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="C33" s="7" t="s">
+      <c r="D33" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="D33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
-        <v>0</v>
+        <v>2538000</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="C34" s="7" t="s">
+      <c r="D34" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="D34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="6">
         <v>0</v>
       </c>
       <c r="F34" s="14">
-        <v>4950000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C35" s="7" t="s">
+      <c r="D35" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="D35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="14">
-        <v>4198500</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="C36" s="7" t="s">
+      <c r="D36" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="D36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F36" s="14">
-        <v>3730500</v>
+        <v>2856870</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="C37" s="7" t="s">
+      <c r="D37" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="D37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F37" s="14">
-        <v>0</v>
+        <v>11551500</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C38" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C38" s="7" t="s">
+      <c r="D38" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="D38" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="6">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F38" s="14">
-        <v>891000</v>
+        <v>6150150</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="C39" s="7" t="s">
+      <c r="D39" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="D39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
-        <v>896400</v>
+        <v>1182150</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="C40" s="7" t="s">
+      <c r="D40" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="D40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
-        <v>0</v>
+        <v>3834000</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C41" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F41" s="14">
-        <v>1474650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="C42" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F42" s="14">
-        <v>8123400</v>
+        <v>895500</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>32</v>
+        <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="D43" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="6">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F43" s="14">
-        <v>4590000</v>
+        <v>5598000</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="C44" s="7" t="s">
+      <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="D44" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
-        <v>1750050</v>
+        <v>3843000</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="C45" s="7" t="s">
+      <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="D45" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45" s="14">
-        <v>477090</v>
+        <v>2385000</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="C46" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="7" t="s">
+      <c r="D46" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="D46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46" s="14">
-        <v>806760</v>
+        <v>1474650</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C47" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F47" s="14">
-        <v>6150150</v>
+        <v>6057000</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E48" s="6">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="F48" s="14">
-        <v>0</v>
+        <v>4590000</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D49" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="C49" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>2580300</v>
+        <v>1353150</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D50" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="C50" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>2000250</v>
+        <v>1312200</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D51" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="C51" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>3730500</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D52" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="C52" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>460800</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D53" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="C53" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F53" s="14">
-        <v>1150650</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="C54" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D54" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="D54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="6">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F54" s="14">
-        <v>14999850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C55" s="7" t="s">
         <v>152</v>
       </c>
-      <c r="C55" s="7" t="s">
+      <c r="D55" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="D55" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F55" s="14">
-        <v>6849000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>32</v>
+        <v>154</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
-        <v>6057000</v>
+        <v>825300</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>6975000</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="7" t="s">
         <v>160</v>
       </c>
-      <c r="C58" s="7" t="s">
+      <c r="D58" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="D58" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F58" s="14">
-        <v>103050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C59" s="7" t="s">
         <v>163</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="D59" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="D59" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>0</v>
+        <v>1794600</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="C60" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="C60" s="7" t="s">
+      <c r="D60" s="6" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F60" s="14">
-        <v>0</v>
+        <v>3123000</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="C61" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="C61" s="7" t="s">
+      <c r="D61" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="D61" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="14">
-        <v>8161200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C62" s="7" t="s">
         <v>172</v>
       </c>
-      <c r="C62" s="7" t="s">
+      <c r="D62" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="D62" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="14">
-        <v>495000</v>
+        <v>194400</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="C63" s="7" t="s">
         <v>175</v>
       </c>
-      <c r="C63" s="7" t="s">
+      <c r="D63" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="D63" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F63" s="14">
-        <v>2230200</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D64" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="C64" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F64" s="14">
-        <v>3730500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="D65" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="C65" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F65" s="14">
-        <v>805950</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D66" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="C66" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="6">
         <v>0</v>
       </c>
       <c r="F66" s="14">
-        <v>2538000</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D67" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="C67" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="14">
-        <v>0</v>
+        <v>2907000</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D68" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="C68" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F68" s="14">
-        <v>7002450</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D69" s="6" t="s">
         <v>193</v>
       </c>
-      <c r="C69" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="6">
         <v>0</v>
       </c>
       <c r="F69" s="14">
-        <v>1182150</v>
+        <v>7002450</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="D70" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="C70" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" s="6">
         <v>0</v>
       </c>
       <c r="F70" s="14">
-        <v>896400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D71" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="C71" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E71" s="6">
         <v>0</v>
       </c>
       <c r="F71" s="14">
-        <v>5598000</v>
+        <v>820800</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>101</v>
+        <v>200</v>
       </c>
       <c r="C72" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D72" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="D72" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F72" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="C73" s="7" t="s">
         <v>204</v>
       </c>
-      <c r="C73" s="7" t="s">
+      <c r="D73" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="D73" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="6">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F73" s="14">
-        <v>2025000</v>
+        <v>1150650</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="C74" s="7" t="s">
         <v>207</v>
       </c>
-      <c r="C74" s="7" t="s">
+      <c r="D74" s="6" t="s">
         <v>208</v>
       </c>
-      <c r="D74" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="6">
         <v>0</v>
       </c>
       <c r="F74" s="14">
-        <v>0</v>
+        <v>3367350</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="C75" s="7" t="s">
         <v>210</v>
       </c>
-      <c r="C75" s="7" t="s">
+      <c r="D75" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="D75" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="6">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F75" s="14">
-        <v>191700</v>
+        <v>2025000</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C76" s="7" t="s">
         <v>213</v>
       </c>
-      <c r="C76" s="7" t="s">
+      <c r="D76" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="D76" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="6">
         <v>0</v>
       </c>
       <c r="F76" s="14">
-        <v>2385000</v>
+        <v>1811250</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="C77" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="C77" s="7" t="s">
+      <c r="D77" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="D77" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="6">
         <v>0</v>
       </c>
       <c r="F77" s="14">
-        <v>1353150</v>
+        <v>6901200</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C78" s="7" t="s">
         <v>219</v>
       </c>
-      <c r="C78" s="7" t="s">
+      <c r="D78" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="D78" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="6">
         <v>0</v>
       </c>
       <c r="F78" s="14">
-        <v>1312200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="C79" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="C79" s="7" t="s">
+      <c r="D79" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="D79" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="6">
         <v>0</v>
       </c>
       <c r="F79" s="14">
-        <v>4450500</v>
+        <v>275400</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C80" s="7" t="s">
         <v>225</v>
       </c>
-      <c r="C80" s="7" t="s">
+      <c r="D80" s="6" t="s">
         <v>226</v>
       </c>
-      <c r="D80" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="6">
         <v>0</v>
       </c>
       <c r="F80" s="14">
-        <v>0</v>
+        <v>3915000</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="C81" s="7" t="s">
         <v>228</v>
       </c>
-      <c r="C81" s="7" t="s">
+      <c r="D81" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="D81" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="6">
         <v>0</v>
       </c>
       <c r="F81" s="14">
-        <v>3690000</v>
+        <v>3189150</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C82" s="7" t="s">
         <v>231</v>
       </c>
-      <c r="C82" s="7" t="s">
+      <c r="D82" s="6" t="s">
         <v>232</v>
       </c>
-      <c r="D82" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F82" s="14">
-        <v>54000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="C83" s="7" t="s">
         <v>234</v>
       </c>
-      <c r="C83" s="7" t="s">
+      <c r="D83" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="D83" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" s="6">
         <v>0</v>
       </c>
       <c r="F83" s="14">
-        <v>825300</v>
+        <v>4450500</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="C84" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="C84" s="7" t="s">
+      <c r="D84" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="D84" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="6">
         <v>0</v>
       </c>
       <c r="F84" s="14">
-        <v>3690000</v>
+        <v>1143000</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="C85" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="C85" s="7" t="s">
+      <c r="D85" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="D85" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F85" s="14">
-        <v>3123000</v>
+        <v>734850</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C86" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="C86" s="7" t="s">
+      <c r="D86" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="D86" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F86" s="14">
-        <v>820800</v>
+        <v>2907000</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="C87" s="7" t="s">
         <v>246</v>
       </c>
-      <c r="C87" s="7" t="s">
+      <c r="D87" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="D87" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="6">
         <v>0</v>
       </c>
       <c r="F87" s="14">
-        <v>1794600</v>
+        <v>2574000</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C88" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="C88" s="7" t="s">
+      <c r="D88" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="D88" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="6">
         <v>0</v>
       </c>
       <c r="F88" s="14">
-        <v>0</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="C89" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="C89" s="7" t="s">
+      <c r="D89" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="D89" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="6">
         <v>0</v>
       </c>
       <c r="F89" s="14">
-        <v>180000</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C90" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="C90" s="7" t="s">
+      <c r="D90" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="D90" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="6">
         <v>0</v>
       </c>
       <c r="F90" s="14">
-        <v>6901200</v>
+        <v>4198500</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>101</v>
+        <v>257</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E91" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F91" s="14">
-        <v>0</v>
+        <v>3951000</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="C92" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="C92" s="7" t="s">
+      <c r="D92" s="6" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="E92" s="6">
         <v>0</v>
       </c>
       <c r="F92" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C93" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="C93" s="7" t="s">
+      <c r="D93" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="D93" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F93" s="14">
-        <v>0</v>
+        <v>1938150</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="C94" s="7" t="s">
         <v>266</v>
       </c>
-      <c r="C94" s="7" t="s">
+      <c r="D94" s="6" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E94" s="6">
         <v>0</v>
       </c>
       <c r="F94" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>83</v>
+        <v>268</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E95" s="6">
         <v>0</v>
       </c>
       <c r="F95" s="14">
-        <v>896400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E96" s="6">
         <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>950400</v>
+        <v>6539400</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E97" s="6">
         <v>0</v>
       </c>
       <c r="F97" s="14">
-        <v>3367350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E98" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F98" s="14">
-        <v>0</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E99" s="6">
         <v>0</v>
       </c>
       <c r="F99" s="14">
-        <v>0</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E100" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F100" s="14">
-        <v>275400</v>
+        <v>1899000</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="6">
         <v>0</v>
       </c>
       <c r="F101" s="14">
-        <v>3915000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E102" s="6">
         <v>-1</v>
       </c>
       <c r="F102" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E103" s="6">
         <v>0</v>
       </c>
       <c r="F103" s="14">
-        <v>692100</v>
+        <v>1136700</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E104" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F104" s="14">
-        <v>2616300</v>
+        <v>198900</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E105" s="6">
         <v>0</v>
       </c>
       <c r="F105" s="14">
-        <v>2574000</v>
+        <v>4950000</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E106" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F106" s="14">
-        <v>143100</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E107" s="6">
         <v>0</v>
       </c>
       <c r="F107" s="14">
-        <v>1938150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E108" s="6">
         <v>0</v>
       </c>
       <c r="F108" s="14">
-        <v>3951000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E109" s="6">
         <v>0</v>
       </c>
       <c r="F109" s="14">
         <v>485100</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
@@ -5716,323 +5794,323 @@
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E112" s="6">
         <v>0</v>
       </c>
       <c r="F112" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>101</v>
+        <v>322</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E113" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F113" s="14">
-        <v>4973400</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>324</v>
+        <v>20</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>326</v>
       </c>
       <c r="E114" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F114" s="14">
-        <v>0</v>
+        <v>4973400</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E115" s="6">
         <v>0</v>
       </c>
       <c r="F115" s="14">
-        <v>585000</v>
+        <v>778500</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E116" s="6">
         <v>0</v>
       </c>
       <c r="F116" s="14">
-        <v>778500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E117" s="6">
         <v>0</v>
       </c>
       <c r="F117" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E118" s="6">
         <v>0</v>
       </c>
       <c r="F118" s="14">
         <v>2397150</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C119" s="7" t="s">
         <v>338</v>
       </c>
-      <c r="C119" s="7" t="s">
+      <c r="D119" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="D119" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F119" s="14">
-        <v>0</v>
+        <v>4749300</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>130</v>
+        <v>340</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E120" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F120" s="14">
-        <v>4274370</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C121" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="C121" s="7" t="s">
+      <c r="D121" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="D121" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="6">
         <v>0</v>
       </c>
       <c r="F121" s="14">
-        <v>0</v>
+        <v>7443000</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>32</v>
+        <v>345</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E122" s="6">
         <v>0</v>
       </c>
       <c r="F122" s="14">
-        <v>7443000</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>348</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E123" s="6">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F123" s="14">
-        <v>0</v>
+        <v>4039650</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E124" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F124" s="14">
-        <v>3635640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>354</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="6">
         <v>0</v>
       </c>
       <c r="F125" s="14">
-        <v>0</v>
+        <v>3190500</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="6">
         <v>0</v>
       </c>
       <c r="F126" s="14">
-        <v>3190500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>360</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="6">
         <v>0</v>
       </c>
       <c r="F127" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
@@ -6048,71 +6126,71 @@
       </c>
       <c r="E128" s="6">
         <v>0</v>
       </c>
       <c r="F128" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>366</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="6">
         <v>0</v>
       </c>
       <c r="F129" s="14">
-        <v>0</v>
+        <v>3330000</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="6">
         <v>0</v>
       </c>
       <c r="F130" s="14">
-        <v>3330000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>372</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="6">
         <v>0</v>
       </c>
       <c r="F131" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
@@ -6128,91 +6206,91 @@
       </c>
       <c r="E132" s="6">
         <v>0</v>
       </c>
       <c r="F132" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>378</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E133" s="6">
         <v>0</v>
       </c>
       <c r="F133" s="14">
-        <v>0</v>
+        <v>2232000</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>383</v>
       </c>
       <c r="E134" s="6">
         <v>0</v>
       </c>
       <c r="F134" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>384</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>386</v>
       </c>
       <c r="E135" s="6">
         <v>0</v>
       </c>
       <c r="F135" s="14">
-        <v>2232000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>387</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E136" s="6">
         <v>0</v>
       </c>
       <c r="F136" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
@@ -6336,83 +6414,83 @@
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>408</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E143" s="6">
         <v>0</v>
       </c>
       <c r="F143" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C144" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="C144" s="7" t="s">
+      <c r="D144" s="6" t="s">
         <v>412</v>
       </c>
-      <c r="D144" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F144" s="14">
-        <v>0</v>
+        <v>1224000</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>193</v>
+        <v>413</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E145" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F145" s="14">
-        <v>1224000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E146" s="6">
         <v>0</v>
       </c>
       <c r="F146" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
@@ -6445,4176 +6523,4356 @@
       </c>
       <c r="D148" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E148" s="6">
         <v>0</v>
       </c>
       <c r="F148" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E149" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F149" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E150" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F150" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E151" s="6">
         <v>0</v>
       </c>
       <c r="F151" s="14">
-        <v>0</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E152" s="6">
         <v>0</v>
       </c>
       <c r="F152" s="14">
-        <v>2430000</v>
+        <v>1740600</v>
       </c>
     </row>
     <row r="153" spans="1:6">
-      <c r="A153" s="4">
-[...2 lines deleted...]
-      <c r="B153" s="10" t="s">
+      <c r="A153" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="C153" s="7" t="s">
+      <c r="B153" s="6"/>
+      <c r="C153" s="7"/>
+      <c r="D153" s="6"/>
+      <c r="E153" s="6"/>
+      <c r="F153" s="14"/>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C154" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D154" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E154" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F154" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" s="4">
+        <v>1</v>
+      </c>
+      <c r="B155" s="10" t="s">
         <v>438</v>
       </c>
-      <c r="D153" s="6" t="s">
+      <c r="C155" s="7" t="s">
         <v>439</v>
       </c>
-      <c r="E153" s="6">
-[...7 lines deleted...]
-      <c r="A154" s="5" t="s">
+      <c r="D155" s="6" t="s">
         <v>440</v>
       </c>
-      <c r="B154" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E155" s="6">
+        <v>0</v>
+      </c>
+      <c r="F155" s="14">
+        <v>2844000</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>441</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>443</v>
       </c>
       <c r="E156" s="6">
         <v>0</v>
       </c>
       <c r="F156" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>444</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>446</v>
       </c>
       <c r="E157" s="6">
         <v>0</v>
       </c>
       <c r="F157" s="14">
         <v>5629500</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>447</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>449</v>
       </c>
       <c r="E158" s="6">
         <v>0</v>
       </c>
       <c r="F158" s="14">
         <v>11287800</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>450</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>452</v>
       </c>
       <c r="E159" s="6">
         <v>0</v>
       </c>
       <c r="F159" s="14">
         <v>15903000</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>453</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>455</v>
       </c>
       <c r="E160" s="6">
         <v>0</v>
       </c>
       <c r="F160" s="14">
         <v>17352000</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>456</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>458</v>
       </c>
       <c r="E161" s="6">
         <v>0</v>
       </c>
       <c r="F161" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>461</v>
       </c>
       <c r="E162" s="6">
         <v>0</v>
       </c>
       <c r="F162" s="14">
         <v>14601600</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>464</v>
       </c>
       <c r="E163" s="6">
         <v>0</v>
       </c>
       <c r="F163" s="14">
-        <v>2844000</v>
+        <v>15314400</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>467</v>
       </c>
       <c r="E164" s="6">
         <v>0</v>
       </c>
       <c r="F164" s="14">
-        <v>15314400</v>
+        <v>14616000</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>470</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="14">
-        <v>14616000</v>
+        <v>91800</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>471</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E166" s="6">
         <v>0</v>
       </c>
       <c r="F166" s="14">
-        <v>91800</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>476</v>
       </c>
       <c r="E167" s="6">
         <v>0</v>
       </c>
       <c r="F167" s="14">
-        <v>69300</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>479</v>
       </c>
       <c r="E168" s="6">
         <v>0</v>
       </c>
       <c r="F168" s="14">
-        <v>51300</v>
+        <v>4261500</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>482</v>
       </c>
       <c r="E169" s="6">
         <v>0</v>
       </c>
       <c r="F169" s="14">
-        <v>4261500</v>
+        <v>6822000</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>483</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>485</v>
       </c>
       <c r="E170" s="6">
         <v>0</v>
       </c>
       <c r="F170" s="14">
-        <v>6822000</v>
+        <v>2626650</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>486</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>488</v>
       </c>
       <c r="E171" s="6">
         <v>0</v>
       </c>
       <c r="F171" s="14">
-        <v>2626650</v>
+        <v>2214900</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>489</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>491</v>
       </c>
       <c r="E172" s="6">
         <v>0</v>
       </c>
       <c r="F172" s="14">
-        <v>2214900</v>
+        <v>1470600</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E173" s="6">
         <v>0</v>
       </c>
       <c r="F173" s="14">
-        <v>1470600</v>
+        <v>1158750</v>
       </c>
     </row>
     <row r="174" spans="1:6">
-      <c r="A174" s="4">
-[...2 lines deleted...]
-      <c r="B174" s="10" t="s">
+      <c r="A174" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="C174" s="7" t="s">
+      <c r="B174" s="6"/>
+      <c r="C174" s="7"/>
+      <c r="D174" s="6"/>
+      <c r="E174" s="6"/>
+      <c r="F174" s="14"/>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B175" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C175" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D175" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E175" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F175" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="4">
+        <v>1</v>
+      </c>
+      <c r="B176" s="10" t="s">
         <v>496</v>
       </c>
-      <c r="D174" s="6" t="s">
+      <c r="C176" s="7" t="s">
         <v>497</v>
       </c>
-      <c r="E174" s="6">
-[...7 lines deleted...]
-      <c r="A175" s="5" t="s">
+      <c r="D176" s="6" t="s">
         <v>498</v>
       </c>
-      <c r="B175" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E176" s="6">
+        <v>0</v>
+      </c>
+      <c r="F176" s="14">
+        <v>6025500</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>501</v>
       </c>
       <c r="E177" s="6">
         <v>-1</v>
       </c>
       <c r="F177" s="14">
         <v>8802900</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E178" s="6">
         <v>0</v>
       </c>
       <c r="F178" s="14">
         <v>2668500</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E179" s="6">
         <v>0</v>
       </c>
       <c r="F179" s="14">
-        <v>6025500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
-      <c r="A180" s="4">
+      <c r="A180" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="B180" s="6"/>
+      <c r="C180" s="7"/>
+      <c r="D180" s="6"/>
+      <c r="E180" s="6"/>
+      <c r="F180" s="14"/>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B181" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C181" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B180" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C180" s="7" t="s">
+      <c r="D181" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E181" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F181" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="4">
+        <v>1</v>
+      </c>
+      <c r="B182" s="10" t="s">
         <v>509</v>
       </c>
-      <c r="D180" s="6" t="s">
+      <c r="C182" s="7" t="s">
         <v>510</v>
       </c>
-      <c r="E180" s="6">
-[...7 lines deleted...]
-      <c r="A181" s="5" t="s">
+      <c r="D182" s="6" t="s">
         <v>511</v>
       </c>
-      <c r="B181" s="6"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E182" s="6">
+        <v>0</v>
+      </c>
+      <c r="F182" s="14">
+        <v>2001600</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E183" s="6">
         <v>0</v>
       </c>
       <c r="F183" s="14">
-        <v>541800</v>
+        <v>6880500</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E184" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F184" s="14">
-        <v>595350</v>
+        <v>2538000</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E185" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F185" s="14">
-        <v>0</v>
+        <v>948600</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E186" s="6">
         <v>0</v>
       </c>
       <c r="F186" s="14">
-        <v>2001600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>526</v>
       </c>
       <c r="E187" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F187" s="14">
-        <v>948600</v>
+        <v>667800</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>529</v>
       </c>
       <c r="E188" s="6">
         <v>0</v>
       </c>
       <c r="F188" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>532</v>
       </c>
       <c r="E189" s="6">
         <v>0</v>
       </c>
       <c r="F189" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>535</v>
       </c>
       <c r="E190" s="6">
         <v>0</v>
       </c>
       <c r="F190" s="14">
-        <v>0</v>
+        <v>541800</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E191" s="6">
         <v>0</v>
       </c>
       <c r="F191" s="14">
-        <v>2538000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>541</v>
       </c>
       <c r="E192" s="6">
         <v>0</v>
       </c>
       <c r="F192" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>544</v>
       </c>
       <c r="E193" s="6">
         <v>0</v>
       </c>
       <c r="F193" s="14">
         <v>5922000</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E194" s="6">
         <v>2</v>
       </c>
       <c r="F194" s="14">
-        <v>477090</v>
+        <v>530100</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>548</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>550</v>
       </c>
       <c r="E195" s="6">
         <v>0</v>
       </c>
       <c r="F195" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E196" s="6">
         <v>-3</v>
       </c>
       <c r="F196" s="14">
         <v>3053700</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>554</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>556</v>
       </c>
       <c r="E197" s="6">
         <v>0</v>
       </c>
       <c r="F197" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E198" s="6">
         <v>0</v>
       </c>
       <c r="F198" s="14">
         <v>3053700</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>560</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>562</v>
       </c>
       <c r="E199" s="6">
         <v>0</v>
       </c>
       <c r="F199" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E200" s="6">
         <v>0</v>
       </c>
       <c r="F200" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>568</v>
       </c>
       <c r="E201" s="6">
         <v>-1</v>
       </c>
       <c r="F201" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>569</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E202" s="6">
         <v>0</v>
       </c>
       <c r="F202" s="14">
         <v>1976400</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>574</v>
       </c>
       <c r="E203" s="6">
         <v>0</v>
       </c>
       <c r="F203" s="14">
         <v>15750</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>576</v>
       </c>
       <c r="E204" s="6">
         <v>0</v>
       </c>
       <c r="F204" s="14">
         <v>20250</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>577</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>579</v>
       </c>
       <c r="E205" s="6">
         <v>0</v>
       </c>
       <c r="F205" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>577</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>581</v>
       </c>
       <c r="E206" s="6">
         <v>0</v>
       </c>
       <c r="F206" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
-      <c r="A207" s="5" t="s">
+      <c r="A207" s="4">
+        <v>26</v>
+      </c>
+      <c r="B207" s="10" t="s">
         <v>582</v>
       </c>
-      <c r="B207" s="6"/>
-[...3 lines deleted...]
-      <c r="F207" s="14"/>
+      <c r="C207" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>584</v>
+      </c>
+      <c r="E207" s="6">
+        <v>0</v>
+      </c>
+      <c r="F207" s="14">
+        <v>0</v>
+      </c>
     </row>
     <row r="208" spans="1:6">
-      <c r="A208" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A208" s="4">
+        <v>27</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="E208" s="6">
+        <v>0</v>
+      </c>
+      <c r="F208" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="E209" s="6">
         <v>0</v>
       </c>
       <c r="F209" s="14">
-        <v>3397500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="B210" s="10" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="E210" s="6">
         <v>0</v>
       </c>
       <c r="F210" s="14">
-        <v>470250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E211" s="6">
         <v>0</v>
       </c>
       <c r="F211" s="14">
-        <v>2100150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="B212" s="10" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E212" s="6">
         <v>0</v>
       </c>
       <c r="F212" s="14">
-        <v>374850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
-      <c r="A213" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F213" s="14"/>
+      <c r="A213" s="4">
+        <v>32</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="C213" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="E213" s="6">
+        <v>0</v>
+      </c>
+      <c r="F213" s="14">
+        <v>0</v>
+      </c>
     </row>
     <row r="214" spans="1:6">
-      <c r="A214" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A214" s="4">
+        <v>33</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>602</v>
+      </c>
+      <c r="C214" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="E214" s="6">
+        <v>0</v>
+      </c>
+      <c r="F214" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B215" s="10" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="E215" s="6">
         <v>0</v>
       </c>
       <c r="F215" s="14">
-        <v>43200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
-      <c r="A216" s="4">
+      <c r="A216" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="B216" s="6"/>
+      <c r="C216" s="7"/>
+      <c r="D216" s="6"/>
+      <c r="E216" s="6"/>
+      <c r="F216" s="14"/>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B216" s="10" t="s">
-[...16 lines deleted...]
-      <c r="A217" s="4">
+      <c r="B217" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B217" s="10" t="s">
-[...12 lines deleted...]
-        <v>384300</v>
+      <c r="C217" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D217" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E217" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F217" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B218" s="10" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="E218" s="6">
         <v>0</v>
       </c>
       <c r="F218" s="14">
-        <v>39000</v>
+        <v>470250</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B219" s="10" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="E219" s="6">
         <v>0</v>
       </c>
       <c r="F219" s="14">
-        <v>0</v>
+        <v>3397500</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B220" s="10" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="D220" s="6" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="E220" s="6">
         <v>0</v>
       </c>
       <c r="F220" s="14">
-        <v>0</v>
+        <v>2385000</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
+        <v>4</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>618</v>
+      </c>
+      <c r="C221" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="E221" s="6">
+        <v>0</v>
+      </c>
+      <c r="F221" s="14">
+        <v>374850</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="B222" s="6"/>
+      <c r="C222" s="7"/>
+      <c r="D222" s="6"/>
+      <c r="E222" s="6"/>
+      <c r="F222" s="14"/>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B223" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C223" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D223" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E223" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F223" s="15" t="s">
         <v>7</v>
-      </c>
-[...53 lines deleted...]
-        <v>690300</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B224" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="C224" s="7" t="s">
         <v>623</v>
       </c>
-      <c r="C224" s="7" t="s">
+      <c r="D224" s="6" t="s">
         <v>624</v>
       </c>
-      <c r="D224" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E224" s="6">
         <v>0</v>
       </c>
       <c r="F224" s="14">
-        <v>67500</v>
+        <v>43200</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B225" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="C225" s="7" t="s">
         <v>626</v>
       </c>
-      <c r="C225" s="7" t="s">
+      <c r="D225" s="6" t="s">
         <v>627</v>
       </c>
-      <c r="D225" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E225" s="6">
         <v>0</v>
       </c>
       <c r="F225" s="14">
-        <v>0</v>
+        <v>78300</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B226" s="10" t="s">
+        <v>628</v>
+      </c>
+      <c r="C226" s="7" t="s">
         <v>629</v>
       </c>
-      <c r="C226" s="7" t="s">
+      <c r="D226" s="6" t="s">
         <v>630</v>
       </c>
-      <c r="D226" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E226" s="6">
         <v>0</v>
       </c>
       <c r="F226" s="14">
-        <v>60300</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B227" s="10" t="s">
+        <v>631</v>
+      </c>
+      <c r="C227" s="7" t="s">
         <v>632</v>
       </c>
-      <c r="C227" s="7" t="s">
+      <c r="D227" s="6" t="s">
         <v>633</v>
       </c>
-      <c r="D227" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E227" s="6">
         <v>0</v>
       </c>
       <c r="F227" s="14">
-        <v>0</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B228" s="10" t="s">
+        <v>634</v>
+      </c>
+      <c r="C228" s="7" t="s">
         <v>635</v>
       </c>
-      <c r="C228" s="7" t="s">
+      <c r="D228" s="6" t="s">
         <v>636</v>
       </c>
-      <c r="D228" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E228" s="6">
         <v>0</v>
       </c>
       <c r="F228" s="14">
-        <v>143100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B229" s="10" t="s">
+        <v>637</v>
+      </c>
+      <c r="C229" s="7" t="s">
         <v>638</v>
       </c>
-      <c r="C229" s="7" t="s">
+      <c r="D229" s="6" t="s">
         <v>639</v>
       </c>
-      <c r="D229" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E229" s="6">
         <v>0</v>
       </c>
       <c r="F229" s="14">
-        <v>186300</v>
+        <v>59400</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B230" s="10" t="s">
+        <v>640</v>
+      </c>
+      <c r="C230" s="7" t="s">
         <v>641</v>
       </c>
-      <c r="C230" s="7" t="s">
+      <c r="D230" s="6" t="s">
         <v>642</v>
       </c>
-      <c r="D230" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E230" s="6">
         <v>0</v>
       </c>
       <c r="F230" s="14">
-        <v>96300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B231" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="C231" s="7" t="s">
         <v>644</v>
       </c>
-      <c r="C231" s="7" t="s">
+      <c r="D231" s="6" t="s">
         <v>645</v>
       </c>
-      <c r="D231" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E231" s="6">
         <v>0</v>
       </c>
       <c r="F231" s="14">
-        <v>120600</v>
+        <v>291600</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B232" s="10" t="s">
+        <v>646</v>
+      </c>
+      <c r="C232" s="7" t="s">
         <v>647</v>
       </c>
-      <c r="C232" s="7" t="s">
+      <c r="D232" s="6" t="s">
         <v>648</v>
       </c>
-      <c r="D232" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E232" s="6">
         <v>0</v>
       </c>
       <c r="F232" s="14">
-        <v>69300</v>
+        <v>690300</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B233" s="10" t="s">
+        <v>649</v>
+      </c>
+      <c r="C233" s="7" t="s">
         <v>650</v>
       </c>
-      <c r="C233" s="7" t="s">
+      <c r="D233" s="6" t="s">
         <v>651</v>
       </c>
-      <c r="D233" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E233" s="6">
         <v>0</v>
       </c>
       <c r="F233" s="14">
-        <v>168300</v>
+        <v>67500</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B234" s="10" t="s">
+        <v>652</v>
+      </c>
+      <c r="C234" s="7" t="s">
         <v>653</v>
       </c>
-      <c r="C234" s="7" t="s">
+      <c r="D234" s="6" t="s">
         <v>654</v>
       </c>
-      <c r="D234" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E234" s="6">
         <v>0</v>
       </c>
       <c r="F234" s="14">
-        <v>354600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B235" s="10" t="s">
+        <v>655</v>
+      </c>
+      <c r="C235" s="7" t="s">
         <v>656</v>
       </c>
-      <c r="C235" s="7" t="s">
+      <c r="D235" s="6" t="s">
         <v>657</v>
       </c>
-      <c r="D235" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E235" s="6">
         <v>0</v>
       </c>
       <c r="F235" s="14">
-        <v>108000</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B236" s="10" t="s">
+        <v>658</v>
+      </c>
+      <c r="C236" s="7" t="s">
         <v>659</v>
       </c>
-      <c r="C236" s="7" t="s">
+      <c r="D236" s="6" t="s">
         <v>660</v>
       </c>
-      <c r="D236" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E236" s="6">
         <v>0</v>
       </c>
       <c r="F236" s="14">
-        <v>99000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B237" s="10" t="s">
+        <v>661</v>
+      </c>
+      <c r="C237" s="7" t="s">
         <v>662</v>
       </c>
-      <c r="C237" s="7" t="s">
+      <c r="D237" s="6" t="s">
         <v>663</v>
       </c>
-      <c r="D237" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E237" s="6">
         <v>0</v>
       </c>
       <c r="F237" s="14">
-        <v>435150</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B238" s="10" t="s">
+        <v>664</v>
+      </c>
+      <c r="C238" s="7" t="s">
         <v>665</v>
       </c>
-      <c r="C238" s="7" t="s">
+      <c r="D238" s="6" t="s">
         <v>666</v>
       </c>
-      <c r="D238" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E238" s="6">
         <v>0</v>
       </c>
       <c r="F238" s="14">
-        <v>69300</v>
+        <v>186300</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B239" s="10" t="s">
+        <v>667</v>
+      </c>
+      <c r="C239" s="7" t="s">
         <v>668</v>
       </c>
-      <c r="C239" s="7" t="s">
+      <c r="D239" s="6" t="s">
         <v>669</v>
       </c>
-      <c r="D239" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E239" s="6">
         <v>0</v>
       </c>
       <c r="F239" s="14">
-        <v>192600</v>
+        <v>96300</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B240" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="C240" s="7" t="s">
         <v>671</v>
       </c>
-      <c r="C240" s="7" t="s">
+      <c r="D240" s="6" t="s">
         <v>672</v>
       </c>
-      <c r="D240" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E240" s="6">
         <v>0</v>
       </c>
       <c r="F240" s="14">
-        <v>60300</v>
+        <v>120600</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B241" s="10" t="s">
+        <v>673</v>
+      </c>
+      <c r="C241" s="7" t="s">
         <v>674</v>
       </c>
-      <c r="C241" s="7" t="s">
+      <c r="D241" s="6" t="s">
         <v>675</v>
       </c>
-      <c r="D241" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E241" s="6">
         <v>0</v>
       </c>
       <c r="F241" s="14">
-        <v>156600</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B242" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="C242" s="7" t="s">
         <v>677</v>
       </c>
-      <c r="C242" s="7" t="s">
+      <c r="D242" s="6" t="s">
         <v>678</v>
       </c>
-      <c r="D242" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E242" s="6">
         <v>0</v>
       </c>
       <c r="F242" s="14">
-        <v>116100</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B243" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="C243" s="7" t="s">
         <v>680</v>
       </c>
-      <c r="C243" s="7" t="s">
+      <c r="D243" s="6" t="s">
         <v>681</v>
       </c>
-      <c r="D243" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E243" s="6">
         <v>0</v>
       </c>
       <c r="F243" s="14">
-        <v>130500</v>
+        <v>354600</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B244" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="C244" s="7" t="s">
         <v>683</v>
       </c>
-      <c r="C244" s="7" t="s">
+      <c r="D244" s="6" t="s">
         <v>684</v>
       </c>
-      <c r="D244" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E244" s="6">
         <v>0</v>
       </c>
       <c r="F244" s="14">
-        <v>14130</v>
+        <v>108000</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B245" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="C245" s="7" t="s">
         <v>686</v>
       </c>
-      <c r="C245" s="7" t="s">
+      <c r="D245" s="6" t="s">
         <v>687</v>
       </c>
-      <c r="D245" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E245" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F245" s="14">
-        <v>69300</v>
+        <v>99000</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B246" s="10" t="s">
+        <v>688</v>
+      </c>
+      <c r="C246" s="7" t="s">
         <v>689</v>
       </c>
-      <c r="C246" s="7" t="s">
+      <c r="D246" s="6" t="s">
         <v>690</v>
       </c>
-      <c r="D246" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E246" s="6">
         <v>0</v>
       </c>
       <c r="F246" s="14">
-        <v>450000</v>
+        <v>435150</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B247" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="C247" s="7" t="s">
         <v>692</v>
       </c>
-      <c r="C247" s="7" t="s">
+      <c r="D247" s="6" t="s">
         <v>693</v>
       </c>
-      <c r="D247" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E247" s="6">
         <v>0</v>
       </c>
       <c r="F247" s="14">
-        <v>678600</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B248" s="10" t="s">
+        <v>694</v>
+      </c>
+      <c r="C248" s="7" t="s">
         <v>695</v>
       </c>
-      <c r="C248" s="7" t="s">
+      <c r="D248" s="6" t="s">
         <v>696</v>
       </c>
-      <c r="D248" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E248" s="6">
         <v>0</v>
       </c>
       <c r="F248" s="14">
-        <v>189000</v>
+        <v>192600</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B249" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="C249" s="7" t="s">
         <v>698</v>
       </c>
-      <c r="C249" s="7" t="s">
+      <c r="D249" s="6" t="s">
         <v>699</v>
       </c>
-      <c r="D249" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E249" s="6">
         <v>0</v>
       </c>
       <c r="F249" s="14">
-        <v>1050300</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B250" s="10" t="s">
+        <v>700</v>
+      </c>
+      <c r="C250" s="7" t="s">
         <v>701</v>
       </c>
-      <c r="C250" s="7" t="s">
+      <c r="D250" s="6" t="s">
         <v>702</v>
       </c>
-      <c r="D250" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" s="6">
         <v>0</v>
       </c>
       <c r="F250" s="14">
-        <v>246600</v>
+        <v>156600</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B251" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="C251" s="7" t="s">
         <v>704</v>
       </c>
-      <c r="C251" s="7" t="s">
+      <c r="D251" s="6" t="s">
         <v>705</v>
       </c>
-      <c r="D251" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" s="6">
         <v>0</v>
       </c>
       <c r="F251" s="14">
-        <v>156600</v>
+        <v>116100</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="B252" s="10" t="s">
+        <v>706</v>
+      </c>
+      <c r="C252" s="7" t="s">
         <v>707</v>
       </c>
-      <c r="C252" s="7" t="s">
+      <c r="D252" s="6" t="s">
         <v>708</v>
       </c>
-      <c r="D252" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252" s="6">
         <v>0</v>
       </c>
       <c r="F252" s="14">
-        <v>510300</v>
+        <v>130500</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="B253" s="10" t="s">
+        <v>709</v>
+      </c>
+      <c r="C253" s="7" t="s">
         <v>710</v>
       </c>
-      <c r="C253" s="7" t="s">
+      <c r="D253" s="6" t="s">
         <v>711</v>
       </c>
-      <c r="D253" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" s="6">
         <v>0</v>
       </c>
       <c r="F253" s="14">
-        <v>145440</v>
+        <v>14130</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B254" s="10" t="s">
+        <v>712</v>
+      </c>
+      <c r="C254" s="7" t="s">
         <v>713</v>
       </c>
-      <c r="C254" s="7" t="s">
+      <c r="D254" s="6" t="s">
         <v>714</v>
       </c>
-      <c r="D254" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E254" s="6">
         <v>0</v>
       </c>
       <c r="F254" s="14">
-        <v>285300</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="B255" s="10" t="s">
+        <v>715</v>
+      </c>
+      <c r="C255" s="7" t="s">
         <v>716</v>
       </c>
-      <c r="C255" s="7" t="s">
+      <c r="D255" s="6" t="s">
         <v>717</v>
       </c>
-      <c r="D255" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E255" s="6">
         <v>0</v>
       </c>
       <c r="F255" s="14">
-        <v>285300</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B256" s="10" t="s">
+        <v>718</v>
+      </c>
+      <c r="C256" s="7" t="s">
         <v>719</v>
       </c>
-      <c r="C256" s="7" t="s">
+      <c r="D256" s="6" t="s">
         <v>720</v>
       </c>
-      <c r="D256" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E256" s="6">
         <v>0</v>
       </c>
       <c r="F256" s="14">
-        <v>285300</v>
+        <v>678600</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="B257" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="C257" s="7" t="s">
         <v>722</v>
       </c>
-      <c r="C257" s="7" t="s">
+      <c r="D257" s="6" t="s">
         <v>723</v>
       </c>
-      <c r="D257" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E257" s="6">
         <v>0</v>
       </c>
       <c r="F257" s="14">
-        <v>66600</v>
+        <v>189000</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B258" s="10" t="s">
+        <v>724</v>
+      </c>
+      <c r="C258" s="7" t="s">
         <v>725</v>
       </c>
-      <c r="C258" s="7" t="s">
+      <c r="D258" s="6" t="s">
         <v>726</v>
       </c>
-      <c r="D258" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E258" s="6">
         <v>0</v>
       </c>
       <c r="F258" s="14">
-        <v>174600</v>
+        <v>1050300</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B259" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="C259" s="7" t="s">
         <v>728</v>
       </c>
-      <c r="C259" s="7" t="s">
+      <c r="D259" s="6" t="s">
         <v>729</v>
       </c>
-      <c r="D259" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259" s="6">
         <v>0</v>
       </c>
       <c r="F259" s="14">
-        <v>110700</v>
+        <v>246600</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B260" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="C260" s="7" t="s">
         <v>731</v>
       </c>
-      <c r="C260" s="7" t="s">
+      <c r="D260" s="6" t="s">
         <v>732</v>
       </c>
-      <c r="D260" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E260" s="6">
         <v>0</v>
       </c>
       <c r="F260" s="14">
-        <v>195300</v>
+        <v>156600</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B261" s="10" t="s">
+        <v>733</v>
+      </c>
+      <c r="C261" s="7" t="s">
         <v>734</v>
       </c>
-      <c r="C261" s="7" t="s">
+      <c r="D261" s="6" t="s">
         <v>735</v>
       </c>
-      <c r="D261" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E261" s="6">
         <v>0</v>
       </c>
       <c r="F261" s="14">
-        <v>225000</v>
+        <v>510300</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B262" s="10" t="s">
+        <v>736</v>
+      </c>
+      <c r="C262" s="7" t="s">
         <v>737</v>
       </c>
-      <c r="C262" s="7" t="s">
+      <c r="D262" s="6" t="s">
         <v>738</v>
       </c>
-      <c r="D262" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E262" s="6">
         <v>0</v>
       </c>
       <c r="F262" s="14">
-        <v>345600</v>
+        <v>145440</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="B263" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="C263" s="7" t="s">
         <v>740</v>
       </c>
-      <c r="C263" s="7" t="s">
+      <c r="D263" s="6" t="s">
         <v>741</v>
       </c>
-      <c r="D263" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E263" s="6">
         <v>0</v>
       </c>
       <c r="F263" s="14">
-        <v>174600</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B264" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="C264" s="7" t="s">
         <v>743</v>
       </c>
-      <c r="C264" s="7" t="s">
+      <c r="D264" s="6" t="s">
         <v>744</v>
       </c>
-      <c r="D264" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" s="6">
         <v>0</v>
       </c>
       <c r="F264" s="14">
-        <v>174600</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="B265" s="10" t="s">
+        <v>745</v>
+      </c>
+      <c r="C265" s="7" t="s">
         <v>746</v>
       </c>
-      <c r="C265" s="7" t="s">
+      <c r="D265" s="6" t="s">
         <v>747</v>
       </c>
-      <c r="D265" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E265" s="6">
         <v>0</v>
       </c>
       <c r="F265" s="14">
-        <v>369000</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B266" s="10" t="s">
+        <v>748</v>
+      </c>
+      <c r="C266" s="7" t="s">
         <v>749</v>
       </c>
-      <c r="C266" s="7" t="s">
+      <c r="D266" s="6" t="s">
         <v>750</v>
       </c>
-      <c r="D266" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E266" s="6">
         <v>0</v>
       </c>
       <c r="F266" s="14">
-        <v>399600</v>
+        <v>66600</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="B267" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="C267" s="7" t="s">
         <v>752</v>
       </c>
-      <c r="C267" s="7" t="s">
+      <c r="D267" s="6" t="s">
         <v>753</v>
       </c>
-      <c r="D267" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E267" s="6">
         <v>0</v>
       </c>
       <c r="F267" s="14">
-        <v>450000</v>
+        <v>174600</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B268" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C268" s="7" t="s">
         <v>755</v>
       </c>
-      <c r="C268" s="7" t="s">
+      <c r="D268" s="6" t="s">
         <v>756</v>
       </c>
-      <c r="D268" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E268" s="6">
         <v>0</v>
       </c>
       <c r="F268" s="14">
-        <v>114300</v>
+        <v>110700</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="B269" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="C269" s="7" t="s">
         <v>758</v>
       </c>
-      <c r="C269" s="7" t="s">
+      <c r="D269" s="6" t="s">
         <v>759</v>
       </c>
-      <c r="D269" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E269" s="6">
         <v>0</v>
       </c>
       <c r="F269" s="14">
-        <v>375300</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B270" s="10" t="s">
+        <v>760</v>
+      </c>
+      <c r="C270" s="7" t="s">
         <v>761</v>
       </c>
-      <c r="C270" s="7" t="s">
+      <c r="D270" s="6" t="s">
         <v>762</v>
       </c>
-      <c r="D270" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E270" s="6">
         <v>0</v>
       </c>
       <c r="F270" s="14">
-        <v>123300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B271" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="C271" s="7" t="s">
         <v>764</v>
       </c>
-      <c r="C271" s="7" t="s">
+      <c r="D271" s="6" t="s">
         <v>765</v>
       </c>
-      <c r="D271" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E271" s="6">
         <v>0</v>
       </c>
       <c r="F271" s="14">
-        <v>354600</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="B272" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="C272" s="7" t="s">
         <v>767</v>
       </c>
-      <c r="C272" s="7" t="s">
+      <c r="D272" s="6" t="s">
         <v>768</v>
       </c>
-      <c r="D272" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E272" s="6">
         <v>0</v>
       </c>
       <c r="F272" s="14">
-        <v>420300</v>
+        <v>174600</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B273" s="10" t="s">
+        <v>769</v>
+      </c>
+      <c r="C273" s="7" t="s">
         <v>770</v>
       </c>
-      <c r="C273" s="7" t="s">
+      <c r="D273" s="6" t="s">
         <v>771</v>
       </c>
-      <c r="D273" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E273" s="6">
         <v>0</v>
       </c>
       <c r="F273" s="14">
-        <v>345600</v>
+        <v>174600</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="B274" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="C274" s="7" t="s">
         <v>773</v>
       </c>
-      <c r="C274" s="7" t="s">
+      <c r="D274" s="6" t="s">
         <v>774</v>
       </c>
-      <c r="D274" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E274" s="6">
         <v>0</v>
       </c>
       <c r="F274" s="14">
-        <v>255600</v>
+        <v>369000</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="B275" s="10" t="s">
+        <v>775</v>
+      </c>
+      <c r="C275" s="7" t="s">
         <v>776</v>
       </c>
-      <c r="C275" s="7" t="s">
+      <c r="D275" s="6" t="s">
         <v>777</v>
       </c>
-      <c r="D275" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E275" s="6">
         <v>0</v>
       </c>
       <c r="F275" s="14">
-        <v>294300</v>
+        <v>399600</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B276" s="10" t="s">
+        <v>778</v>
+      </c>
+      <c r="C276" s="7" t="s">
         <v>779</v>
       </c>
-      <c r="C276" s="7" t="s">
+      <c r="D276" s="6" t="s">
         <v>780</v>
       </c>
-      <c r="D276" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E276" s="6">
         <v>0</v>
       </c>
       <c r="F276" s="14">
-        <v>294300</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="B277" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="C277" s="7" t="s">
         <v>782</v>
       </c>
-      <c r="C277" s="7" t="s">
+      <c r="D277" s="6" t="s">
         <v>783</v>
       </c>
-      <c r="D277" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E277" s="6">
         <v>0</v>
       </c>
       <c r="F277" s="14">
-        <v>87300</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="B278" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="C278" s="7" t="s">
         <v>785</v>
       </c>
-      <c r="C278" s="7" t="s">
+      <c r="D278" s="6" t="s">
         <v>786</v>
       </c>
-      <c r="D278" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E278" s="6">
         <v>0</v>
       </c>
       <c r="F278" s="14">
-        <v>105300</v>
+        <v>375300</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B279" s="10" t="s">
+        <v>787</v>
+      </c>
+      <c r="C279" s="7" t="s">
         <v>788</v>
       </c>
-      <c r="C279" s="7" t="s">
+      <c r="D279" s="6" t="s">
         <v>789</v>
       </c>
-      <c r="D279" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E279" s="6">
         <v>0</v>
       </c>
       <c r="F279" s="14">
-        <v>540000</v>
+        <v>123300</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B280" s="10" t="s">
+        <v>790</v>
+      </c>
+      <c r="C280" s="7" t="s">
         <v>791</v>
       </c>
-      <c r="C280" s="7" t="s">
+      <c r="D280" s="6" t="s">
         <v>792</v>
       </c>
-      <c r="D280" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E280" s="6">
         <v>0</v>
       </c>
       <c r="F280" s="14">
-        <v>174600</v>
+        <v>354600</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B281" s="10" t="s">
+        <v>793</v>
+      </c>
+      <c r="C281" s="7" t="s">
         <v>794</v>
       </c>
-      <c r="C281" s="7" t="s">
+      <c r="D281" s="6" t="s">
         <v>795</v>
       </c>
-      <c r="D281" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E281" s="6">
         <v>0</v>
       </c>
       <c r="F281" s="14">
-        <v>597600</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="B282" s="10" t="s">
+        <v>796</v>
+      </c>
+      <c r="C282" s="7" t="s">
         <v>797</v>
       </c>
-      <c r="C282" s="7" t="s">
+      <c r="D282" s="6" t="s">
         <v>798</v>
       </c>
-      <c r="D282" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E282" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F282" s="14">
-        <v>165600</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="B283" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="C283" s="7" t="s">
         <v>800</v>
       </c>
-      <c r="C283" s="7" t="s">
+      <c r="D283" s="6" t="s">
         <v>801</v>
       </c>
-      <c r="D283" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E283" s="6">
         <v>0</v>
       </c>
       <c r="F283" s="14">
-        <v>225000</v>
+        <v>255600</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="B284" s="10" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>804</v>
       </c>
       <c r="E284" s="6">
         <v>0</v>
       </c>
       <c r="F284" s="14">
-        <v>285300</v>
+        <v>294300</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="B285" s="10" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="C285" s="7" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="E285" s="6">
         <v>0</v>
       </c>
       <c r="F285" s="14">
-        <v>345600</v>
+        <v>294300</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="B286" s="10" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C286" s="7" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="E286" s="6">
         <v>0</v>
       </c>
       <c r="F286" s="14">
-        <v>283500</v>
+        <v>87300</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B287" s="10" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C287" s="7" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D287" s="6" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="E287" s="6">
         <v>0</v>
       </c>
       <c r="F287" s="14">
-        <v>450000</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="B288" s="10" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C288" s="7" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D288" s="6" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E288" s="6">
         <v>0</v>
       </c>
       <c r="F288" s="14">
-        <v>145800</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="B289" s="10" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C289" s="7" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D289" s="6" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="E289" s="6">
         <v>0</v>
       </c>
       <c r="F289" s="14">
-        <v>225000</v>
+        <v>174600</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="B290" s="10" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C290" s="7" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="E290" s="6">
         <v>0</v>
       </c>
       <c r="F290" s="14">
-        <v>330300</v>
+        <v>597600</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="B291" s="10" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C291" s="7" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D291" s="6" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="E291" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F291" s="14">
-        <v>114300</v>
+        <v>165600</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="B292" s="10" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="E292" s="6">
         <v>0</v>
       </c>
       <c r="F292" s="14">
-        <v>126000</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>830</v>
       </c>
       <c r="E293" s="6">
         <v>0</v>
       </c>
       <c r="F293" s="14">
-        <v>90000</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="B294" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="C294" s="7" t="s">
         <v>831</v>
       </c>
-      <c r="C294" s="7" t="s">
+      <c r="D294" s="6" t="s">
         <v>832</v>
       </c>
-      <c r="D294" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E294" s="6">
         <v>0</v>
       </c>
       <c r="F294" s="14">
-        <v>96300</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="B295" s="10" t="s">
+        <v>833</v>
+      </c>
+      <c r="C295" s="7" t="s">
         <v>834</v>
       </c>
-      <c r="C295" s="7" t="s">
+      <c r="D295" s="6" t="s">
         <v>835</v>
       </c>
-      <c r="D295" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E295" s="6">
         <v>0</v>
       </c>
       <c r="F295" s="14">
-        <v>225000</v>
+        <v>283500</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="B296" s="10" t="s">
+        <v>836</v>
+      </c>
+      <c r="C296" s="7" t="s">
         <v>837</v>
       </c>
-      <c r="C296" s="7" t="s">
+      <c r="D296" s="6" t="s">
         <v>838</v>
       </c>
-      <c r="D296" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E296" s="6">
         <v>0</v>
       </c>
       <c r="F296" s="14">
-        <v>246600</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B297" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="C297" s="7" t="s">
         <v>840</v>
       </c>
-      <c r="C297" s="7" t="s">
+      <c r="D297" s="6" t="s">
         <v>841</v>
       </c>
-      <c r="D297" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E297" s="6">
         <v>0</v>
       </c>
       <c r="F297" s="14">
-        <v>234000</v>
+        <v>145800</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="B298" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="C298" s="7" t="s">
         <v>843</v>
       </c>
-      <c r="C298" s="7" t="s">
+      <c r="D298" s="6" t="s">
         <v>844</v>
       </c>
-      <c r="D298" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E298" s="6">
         <v>0</v>
       </c>
       <c r="F298" s="14">
-        <v>510300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="B299" s="10" t="s">
+        <v>845</v>
+      </c>
+      <c r="C299" s="7" t="s">
         <v>846</v>
       </c>
-      <c r="C299" s="7" t="s">
+      <c r="D299" s="6" t="s">
         <v>847</v>
       </c>
-      <c r="D299" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E299" s="6">
         <v>0</v>
       </c>
       <c r="F299" s="14">
-        <v>12600</v>
+        <v>330300</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="B300" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="C300" s="7" t="s">
         <v>849</v>
       </c>
-      <c r="C300" s="7" t="s">
+      <c r="D300" s="6" t="s">
         <v>850</v>
       </c>
-      <c r="D300" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E300" s="6">
         <v>0</v>
       </c>
       <c r="F300" s="14">
-        <v>360000</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B301" s="10" t="s">
+        <v>851</v>
+      </c>
+      <c r="C301" s="7" t="s">
         <v>852</v>
       </c>
-      <c r="C301" s="7" t="s">
+      <c r="D301" s="6" t="s">
         <v>853</v>
       </c>
-      <c r="D301" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E301" s="6">
         <v>0</v>
       </c>
       <c r="F301" s="14">
-        <v>225000</v>
+        <v>126000</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B302" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="C302" s="7" t="s">
         <v>855</v>
       </c>
-      <c r="C302" s="7" t="s">
+      <c r="D302" s="6" t="s">
         <v>856</v>
       </c>
-      <c r="D302" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E302" s="6">
         <v>0</v>
       </c>
       <c r="F302" s="14">
-        <v>114300</v>
+        <v>90000</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="B303" s="10" t="s">
+        <v>857</v>
+      </c>
+      <c r="C303" s="7" t="s">
         <v>858</v>
       </c>
-      <c r="C303" s="7" t="s">
+      <c r="D303" s="6" t="s">
         <v>859</v>
       </c>
-      <c r="D303" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E303" s="6">
         <v>0</v>
       </c>
       <c r="F303" s="14">
-        <v>156600</v>
+        <v>96300</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="B304" s="10" t="s">
+        <v>860</v>
+      </c>
+      <c r="C304" s="7" t="s">
         <v>861</v>
       </c>
-      <c r="C304" s="7" t="s">
+      <c r="D304" s="6" t="s">
         <v>862</v>
       </c>
-      <c r="D304" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E304" s="6">
         <v>0</v>
       </c>
       <c r="F304" s="14">
-        <v>186300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="B305" s="10" t="s">
+        <v>863</v>
+      </c>
+      <c r="C305" s="7" t="s">
         <v>864</v>
       </c>
-      <c r="C305" s="7" t="s">
+      <c r="D305" s="6" t="s">
         <v>865</v>
       </c>
-      <c r="D305" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E305" s="6">
         <v>0</v>
       </c>
       <c r="F305" s="14">
-        <v>144000</v>
+        <v>246600</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="B306" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="C306" s="7" t="s">
         <v>867</v>
       </c>
-      <c r="C306" s="7" t="s">
+      <c r="D306" s="6" t="s">
         <v>868</v>
       </c>
-      <c r="D306" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E306" s="6">
         <v>0</v>
       </c>
       <c r="F306" s="14">
-        <v>84600</v>
+        <v>234000</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="B307" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="C307" s="7" t="s">
         <v>870</v>
       </c>
-      <c r="C307" s="7" t="s">
+      <c r="D307" s="6" t="s">
         <v>871</v>
       </c>
-      <c r="D307" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E307" s="6">
         <v>0</v>
       </c>
       <c r="F307" s="14">
-        <v>225000</v>
+        <v>510300</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="B308" s="10" t="s">
+        <v>872</v>
+      </c>
+      <c r="C308" s="7" t="s">
         <v>873</v>
       </c>
-      <c r="C308" s="7" t="s">
+      <c r="D308" s="6" t="s">
         <v>874</v>
       </c>
-      <c r="D308" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" s="6">
         <v>0</v>
       </c>
       <c r="F308" s="14">
-        <v>186300</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="B309" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="C309" s="7" t="s">
         <v>876</v>
       </c>
-      <c r="C309" s="7" t="s">
+      <c r="D309" s="6" t="s">
         <v>877</v>
       </c>
-      <c r="D309" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E309" s="6">
         <v>0</v>
       </c>
       <c r="F309" s="14">
-        <v>183150</v>
+        <v>360000</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="B310" s="10" t="s">
+        <v>878</v>
+      </c>
+      <c r="C310" s="7" t="s">
         <v>879</v>
       </c>
-      <c r="C310" s="7" t="s">
+      <c r="D310" s="6" t="s">
         <v>880</v>
       </c>
-      <c r="D310" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E310" s="6">
         <v>0</v>
       </c>
       <c r="F310" s="14">
-        <v>234000</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="B311" s="10" t="s">
+        <v>881</v>
+      </c>
+      <c r="C311" s="7" t="s">
         <v>882</v>
       </c>
-      <c r="C311" s="7" t="s">
+      <c r="D311" s="6" t="s">
         <v>883</v>
       </c>
-      <c r="D311" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E311" s="6">
         <v>0</v>
       </c>
       <c r="F311" s="14">
-        <v>219150</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="B312" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="C312" s="7" t="s">
         <v>885</v>
       </c>
-      <c r="C312" s="7" t="s">
+      <c r="D312" s="6" t="s">
         <v>886</v>
       </c>
-      <c r="D312" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E312" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F312" s="14">
-        <v>0</v>
+        <v>156600</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="B313" s="10" t="s">
+        <v>887</v>
+      </c>
+      <c r="C313" s="7" t="s">
         <v>888</v>
       </c>
-      <c r="C313" s="7" t="s">
+      <c r="D313" s="6" t="s">
         <v>889</v>
       </c>
-      <c r="D313" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E313" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F313" s="14">
-        <v>372600</v>
+        <v>186300</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="B314" s="10" t="s">
+        <v>890</v>
+      </c>
+      <c r="C314" s="7" t="s">
         <v>891</v>
       </c>
-      <c r="C314" s="7" t="s">
+      <c r="D314" s="6" t="s">
         <v>892</v>
       </c>
-      <c r="D314" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E314" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F314" s="14">
-        <v>729000</v>
+        <v>144000</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="B315" s="10" t="s">
+        <v>893</v>
+      </c>
+      <c r="C315" s="7" t="s">
         <v>894</v>
       </c>
-      <c r="C315" s="7" t="s">
+      <c r="D315" s="6" t="s">
         <v>895</v>
       </c>
-      <c r="D315" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E315" s="6">
         <v>0</v>
       </c>
       <c r="F315" s="14">
-        <v>242100</v>
+        <v>84600</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="B316" s="10" t="s">
+        <v>896</v>
+      </c>
+      <c r="C316" s="7" t="s">
         <v>897</v>
       </c>
-      <c r="C316" s="7" t="s">
+      <c r="D316" s="6" t="s">
         <v>898</v>
       </c>
-      <c r="D316" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E316" s="6">
         <v>0</v>
       </c>
       <c r="F316" s="14">
-        <v>48150</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="B317" s="10" t="s">
+        <v>899</v>
+      </c>
+      <c r="C317" s="7" t="s">
         <v>900</v>
       </c>
-      <c r="C317" s="7" t="s">
+      <c r="D317" s="6" t="s">
         <v>901</v>
       </c>
-      <c r="D317" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E317" s="6">
         <v>0</v>
       </c>
       <c r="F317" s="14">
-        <v>66150</v>
+        <v>186300</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="B318" s="10" t="s">
+        <v>902</v>
+      </c>
+      <c r="C318" s="7" t="s">
         <v>903</v>
       </c>
-      <c r="C318" s="7" t="s">
+      <c r="D318" s="6" t="s">
         <v>904</v>
       </c>
-      <c r="D318" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E318" s="6">
         <v>0</v>
       </c>
       <c r="F318" s="14">
-        <v>87300</v>
+        <v>183150</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="B319" s="10" t="s">
+        <v>905</v>
+      </c>
+      <c r="C319" s="7" t="s">
         <v>906</v>
       </c>
-      <c r="C319" s="7" t="s">
+      <c r="D319" s="6" t="s">
         <v>907</v>
       </c>
-      <c r="D319" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E319" s="6">
         <v>0</v>
       </c>
       <c r="F319" s="14">
-        <v>108000</v>
+        <v>234000</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="B320" s="10" t="s">
+        <v>908</v>
+      </c>
+      <c r="C320" s="7" t="s">
         <v>909</v>
       </c>
-      <c r="C320" s="7" t="s">
+      <c r="D320" s="6" t="s">
         <v>910</v>
       </c>
-      <c r="D320" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E320" s="6">
         <v>0</v>
       </c>
       <c r="F320" s="14">
-        <v>129150</v>
+        <v>219150</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="B321" s="10" t="s">
+        <v>911</v>
+      </c>
+      <c r="C321" s="7" t="s">
         <v>912</v>
       </c>
-      <c r="C321" s="7" t="s">
+      <c r="D321" s="6" t="s">
         <v>913</v>
       </c>
-      <c r="D321" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E321" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F321" s="14">
-        <v>150300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="B322" s="10" t="s">
+        <v>914</v>
+      </c>
+      <c r="C322" s="7" t="s">
         <v>915</v>
       </c>
-      <c r="C322" s="7" t="s">
+      <c r="D322" s="6" t="s">
         <v>916</v>
       </c>
-      <c r="D322" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E322" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F322" s="14">
-        <v>171000</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="B323" s="10" t="s">
+        <v>917</v>
+      </c>
+      <c r="C323" s="7" t="s">
         <v>918</v>
       </c>
-      <c r="C323" s="7" t="s">
+      <c r="D323" s="6" t="s">
         <v>919</v>
       </c>
-      <c r="D323" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E323" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F323" s="14">
-        <v>195300</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="B324" s="10" t="s">
+        <v>920</v>
+      </c>
+      <c r="C324" s="7" t="s">
         <v>921</v>
       </c>
-      <c r="C324" s="7" t="s">
+      <c r="D324" s="6" t="s">
         <v>922</v>
       </c>
-      <c r="D324" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E324" s="6">
         <v>0</v>
       </c>
       <c r="F324" s="14">
-        <v>219150</v>
+        <v>242100</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="B325" s="10" t="s">
+        <v>923</v>
+      </c>
+      <c r="C325" s="7" t="s">
         <v>924</v>
       </c>
-      <c r="C325" s="7" t="s">
+      <c r="D325" s="6" t="s">
         <v>925</v>
       </c>
-      <c r="D325" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E325" s="6">
         <v>0</v>
       </c>
       <c r="F325" s="14">
-        <v>51300</v>
+        <v>48150</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B326" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="C326" s="7" t="s">
         <v>927</v>
       </c>
-      <c r="C326" s="7" t="s">
+      <c r="D326" s="6" t="s">
         <v>928</v>
       </c>
-      <c r="D326" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E326" s="6">
         <v>0</v>
       </c>
       <c r="F326" s="14">
-        <v>69300</v>
+        <v>66150</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="B327" s="10" t="s">
+        <v>929</v>
+      </c>
+      <c r="C327" s="7" t="s">
         <v>930</v>
       </c>
-      <c r="C327" s="7" t="s">
+      <c r="D327" s="6" t="s">
         <v>931</v>
       </c>
-      <c r="D327" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E327" s="6">
         <v>0</v>
       </c>
       <c r="F327" s="14">
-        <v>91800</v>
+        <v>87300</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="B328" s="10" t="s">
+        <v>932</v>
+      </c>
+      <c r="C328" s="7" t="s">
         <v>933</v>
       </c>
-      <c r="C328" s="7" t="s">
+      <c r="D328" s="6" t="s">
         <v>934</v>
       </c>
-      <c r="D328" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E328" s="6">
         <v>0</v>
       </c>
       <c r="F328" s="14">
-        <v>112500</v>
+        <v>108000</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="B329" s="10" t="s">
+        <v>935</v>
+      </c>
+      <c r="C329" s="7" t="s">
         <v>936</v>
       </c>
-      <c r="C329" s="7" t="s">
+      <c r="D329" s="6" t="s">
         <v>937</v>
       </c>
-      <c r="D329" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E329" s="6">
         <v>0</v>
       </c>
       <c r="F329" s="14">
-        <v>135000</v>
+        <v>129150</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="B330" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="C330" s="7" t="s">
         <v>939</v>
       </c>
-      <c r="C330" s="7" t="s">
+      <c r="D330" s="6" t="s">
         <v>940</v>
       </c>
-      <c r="D330" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E330" s="6">
         <v>0</v>
       </c>
       <c r="F330" s="14">
-        <v>159300</v>
+        <v>150300</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="B331" s="10" t="s">
+        <v>941</v>
+      </c>
+      <c r="C331" s="7" t="s">
         <v>942</v>
       </c>
-      <c r="C331" s="7" t="s">
+      <c r="D331" s="6" t="s">
         <v>943</v>
       </c>
-      <c r="D331" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E331" s="6">
         <v>0</v>
       </c>
       <c r="F331" s="14">
-        <v>180000</v>
+        <v>171000</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="B332" s="10" t="s">
+        <v>944</v>
+      </c>
+      <c r="C332" s="7" t="s">
         <v>945</v>
       </c>
-      <c r="C332" s="7" t="s">
+      <c r="D332" s="6" t="s">
         <v>946</v>
       </c>
-      <c r="D332" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E332" s="6">
         <v>0</v>
       </c>
       <c r="F332" s="14">
-        <v>199800</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="B333" s="10" t="s">
+        <v>947</v>
+      </c>
+      <c r="C333" s="7" t="s">
         <v>948</v>
       </c>
-      <c r="C333" s="7" t="s">
+      <c r="D333" s="6" t="s">
         <v>949</v>
       </c>
-      <c r="D333" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E333" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F333" s="14">
-        <v>207000</v>
+        <v>219150</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B334" s="10" t="s">
+        <v>950</v>
+      </c>
+      <c r="C334" s="7" t="s">
         <v>951</v>
       </c>
-      <c r="C334" s="7" t="s">
+      <c r="D334" s="6" t="s">
         <v>952</v>
       </c>
-      <c r="D334" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E334" s="6">
         <v>0</v>
       </c>
       <c r="F334" s="14">
-        <v>57150</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B335" s="10" t="s">
-        <v>255</v>
+        <v>953</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>955</v>
       </c>
       <c r="E335" s="6">
         <v>0</v>
       </c>
       <c r="F335" s="14">
-        <v>75150</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="B336" s="10" t="s">
         <v>956</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>958</v>
       </c>
       <c r="E336" s="6">
         <v>0</v>
       </c>
       <c r="F336" s="14">
-        <v>99000</v>
+        <v>91800</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>959</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>961</v>
       </c>
       <c r="E337" s="6">
         <v>0</v>
       </c>
       <c r="F337" s="14">
-        <v>123300</v>
+        <v>112500</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>962</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>964</v>
       </c>
       <c r="E338" s="6">
         <v>0</v>
       </c>
       <c r="F338" s="14">
-        <v>147150</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="B339" s="10" t="s">
         <v>965</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>967</v>
       </c>
       <c r="E339" s="6">
         <v>0</v>
       </c>
       <c r="F339" s="14">
-        <v>174150</v>
+        <v>159300</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>968</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>970</v>
       </c>
       <c r="E340" s="6">
         <v>0</v>
       </c>
       <c r="F340" s="14">
-        <v>243000</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>971</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>973</v>
       </c>
       <c r="E341" s="6">
         <v>0</v>
       </c>
       <c r="F341" s="14">
-        <v>249300</v>
+        <v>199800</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>974</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>976</v>
       </c>
       <c r="E342" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F342" s="14">
-        <v>255150</v>
+        <v>207000</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>977</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>979</v>
       </c>
       <c r="E343" s="6">
         <v>0</v>
       </c>
       <c r="F343" s="14">
-        <v>600300</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="B344" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="C344" s="7" t="s">
         <v>980</v>
       </c>
-      <c r="C344" s="7" t="s">
+      <c r="D344" s="6" t="s">
         <v>981</v>
       </c>
-      <c r="D344" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E344" s="6">
         <v>0</v>
       </c>
       <c r="F344" s="14">
-        <v>0</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="B345" s="10" t="s">
+        <v>982</v>
+      </c>
+      <c r="C345" s="7" t="s">
         <v>983</v>
       </c>
-      <c r="C345" s="7" t="s">
+      <c r="D345" s="6" t="s">
         <v>984</v>
       </c>
-      <c r="D345" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E345" s="6">
         <v>0</v>
       </c>
       <c r="F345" s="14">
-        <v>0</v>
+        <v>99000</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="B346" s="10" t="s">
+        <v>985</v>
+      </c>
+      <c r="C346" s="7" t="s">
         <v>986</v>
       </c>
-      <c r="C346" s="7" t="s">
+      <c r="D346" s="6" t="s">
         <v>987</v>
       </c>
-      <c r="D346" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E346" s="6">
         <v>0</v>
       </c>
       <c r="F346" s="14">
-        <v>135000</v>
+        <v>123300</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B347" s="10" t="s">
+        <v>988</v>
+      </c>
+      <c r="C347" s="7" t="s">
         <v>989</v>
       </c>
-      <c r="C347" s="7" t="s">
+      <c r="D347" s="6" t="s">
         <v>990</v>
       </c>
-      <c r="D347" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E347" s="6">
         <v>0</v>
       </c>
       <c r="F347" s="14">
-        <v>328500</v>
+        <v>147150</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="B348" s="10" t="s">
+        <v>991</v>
+      </c>
+      <c r="C348" s="7" t="s">
         <v>992</v>
       </c>
-      <c r="C348" s="7" t="s">
+      <c r="D348" s="6" t="s">
         <v>993</v>
       </c>
-      <c r="D348" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E348" s="6">
         <v>0</v>
       </c>
       <c r="F348" s="14">
-        <v>840150</v>
+        <v>174150</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="B349" s="10" t="s">
+        <v>994</v>
+      </c>
+      <c r="C349" s="7" t="s">
         <v>995</v>
       </c>
-      <c r="C349" s="7" t="s">
+      <c r="D349" s="6" t="s">
         <v>996</v>
       </c>
-      <c r="D349" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E349" s="6">
         <v>0</v>
       </c>
       <c r="F349" s="14">
-        <v>114300</v>
+        <v>243000</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B350" s="10" t="s">
+        <v>997</v>
+      </c>
+      <c r="C350" s="7" t="s">
         <v>998</v>
       </c>
-      <c r="C350" s="7" t="s">
+      <c r="D350" s="6" t="s">
         <v>999</v>
       </c>
-      <c r="D350" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E350" s="6">
         <v>0</v>
       </c>
       <c r="F350" s="14">
-        <v>186300</v>
+        <v>249300</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="B351" s="10" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C351" s="7" t="s">
         <v>1001</v>
       </c>
-      <c r="C351" s="7" t="s">
+      <c r="D351" s="6" t="s">
         <v>1002</v>
       </c>
-      <c r="D351" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E351" s="6">
         <v>0</v>
       </c>
       <c r="F351" s="14">
-        <v>1285200</v>
+        <v>255150</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="B352" s="10" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C352" s="7" t="s">
         <v>1004</v>
       </c>
-      <c r="C352" s="7" t="s">
+      <c r="D352" s="6" t="s">
         <v>1005</v>
       </c>
-      <c r="D352" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E352" s="6">
         <v>0</v>
       </c>
       <c r="F352" s="14">
-        <v>1727100</v>
+        <v>600300</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="B353" s="10" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C353" s="7" t="s">
         <v>1007</v>
       </c>
-      <c r="C353" s="7" t="s">
+      <c r="D353" s="6" t="s">
         <v>1008</v>
       </c>
-      <c r="D353" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E353" s="6">
         <v>0</v>
       </c>
       <c r="F353" s="14">
-        <v>1502100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B354" s="10" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C354" s="7" t="s">
         <v>1010</v>
       </c>
-      <c r="C354" s="7" t="s">
+      <c r="D354" s="6" t="s">
         <v>1011</v>
       </c>
-      <c r="D354" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E354" s="6">
         <v>0</v>
       </c>
       <c r="F354" s="14">
-        <v>1542600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B355" s="10" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C355" s="7" t="s">
         <v>1013</v>
       </c>
-      <c r="C355" s="7" t="s">
+      <c r="D355" s="6" t="s">
         <v>1014</v>
       </c>
-      <c r="D355" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E355" s="6">
         <v>0</v>
       </c>
       <c r="F355" s="14">
-        <v>1527300</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="B356" s="10" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C356" s="7" t="s">
         <v>1016</v>
       </c>
-      <c r="C356" s="7" t="s">
+      <c r="D356" s="6" t="s">
         <v>1017</v>
       </c>
-      <c r="D356" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E356" s="6">
         <v>0</v>
       </c>
       <c r="F356" s="14">
-        <v>0</v>
+        <v>328500</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
+        <v>134</v>
+      </c>
+      <c r="B357" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C357" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D357" s="6" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E357" s="6">
+        <v>0</v>
+      </c>
+      <c r="F357" s="14">
+        <v>840150</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6">
+      <c r="A358" s="4">
+        <v>135</v>
+      </c>
+      <c r="B358" s="10" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C358" s="7" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D358" s="6" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E358" s="6">
+        <v>0</v>
+      </c>
+      <c r="F358" s="14">
+        <v>114300</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6">
+      <c r="A359" s="4">
+        <v>136</v>
+      </c>
+      <c r="B359" s="10" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C359" s="7" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D359" s="6" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E359" s="6">
+        <v>0</v>
+      </c>
+      <c r="F359" s="14">
+        <v>186300</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6">
+      <c r="A360" s="4">
+        <v>137</v>
+      </c>
+      <c r="B360" s="10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C360" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D360" s="6" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E360" s="6">
+        <v>0</v>
+      </c>
+      <c r="F360" s="14">
+        <v>1285200</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6">
+      <c r="A361" s="4">
+        <v>138</v>
+      </c>
+      <c r="B361" s="10" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C361" s="7" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D361" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E361" s="6">
+        <v>0</v>
+      </c>
+      <c r="F361" s="14">
+        <v>1727100</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6">
+      <c r="A362" s="4">
+        <v>139</v>
+      </c>
+      <c r="B362" s="10" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C362" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D362" s="6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E362" s="6">
+        <v>0</v>
+      </c>
+      <c r="F362" s="14">
+        <v>1502100</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6">
+      <c r="A363" s="4">
+        <v>140</v>
+      </c>
+      <c r="B363" s="10" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C363" s="7" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D363" s="6" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E363" s="6">
+        <v>0</v>
+      </c>
+      <c r="F363" s="14">
+        <v>1542600</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6">
+      <c r="A364" s="4">
+        <v>141</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C364" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D364" s="6" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E364" s="6">
+        <v>0</v>
+      </c>
+      <c r="F364" s="14">
+        <v>1527300</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6">
+      <c r="A365" s="4">
+        <v>142</v>
+      </c>
+      <c r="B365" s="10" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C365" s="7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D365" s="6" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E365" s="6">
+        <v>0</v>
+      </c>
+      <c r="F365" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6">
+      <c r="A366" s="4">
         <v>143</v>
       </c>
-      <c r="B357" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F357" s="14">
+      <c r="B366" s="10" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C366" s="7" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D366" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E366" s="6">
+        <v>0</v>
+      </c>
+      <c r="F366" s="14">
         <v>126000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A154:F154"/>
-[...3 lines deleted...]
-    <mergeCell ref="A213:F213"/>
+    <mergeCell ref="A153:F153"/>
+    <mergeCell ref="A174:F174"/>
+    <mergeCell ref="A180:F180"/>
+    <mergeCell ref="A216:F216"/>
+    <mergeCell ref="A222:F222"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
@@ -10720,111 +10978,111 @@
     <hyperlink ref="D128" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_147"/>
-    <hyperlink ref="D153" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_166"/>
-    <hyperlink ref="D174" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_170"/>
-    <hyperlink ref="D180" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_195"/>
-    <hyperlink ref="D209" r:id="rId_hyperlink_196"/>
-[...11 lines deleted...]
-    <hyperlink ref="D223" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_218"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_224"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_233"/>
@@ -10915,50 +11173,59 @@
     <hyperlink ref="D333" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D334" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D335" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_328"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_329"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_331"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D349" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D350" r:id="rId_hyperlink_335"/>
     <hyperlink ref="D351" r:id="rId_hyperlink_336"/>
     <hyperlink ref="D352" r:id="rId_hyperlink_337"/>
     <hyperlink ref="D353" r:id="rId_hyperlink_338"/>
     <hyperlink ref="D354" r:id="rId_hyperlink_339"/>
     <hyperlink ref="D355" r:id="rId_hyperlink_340"/>
     <hyperlink ref="D356" r:id="rId_hyperlink_341"/>
     <hyperlink ref="D357" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_351"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>