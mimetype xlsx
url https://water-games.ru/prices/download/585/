--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,235 +12,235 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1636">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1657">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Водные аттракционы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t xml:space="preserve"> attro8687</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна надувного аквапарка большая</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/</t>
+  </si>
+  <si>
+    <t>attro8380</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Джунгли" 20*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/</t>
+  </si>
+  <si>
+    <t>attro9254</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Круглый надувной бассейн из Аирдек (ipoolgo) 10*10*0,6 м с подиумом для зорбов Бассейн ⌀ 10 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/</t>
+  </si>
+  <si>
+    <t>attro8533</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 20" 38*2,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/sport-park-20/</t>
+  </si>
+  <si>
+    <t>attro8685</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна надувного аквапарка малая</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/</t>
+  </si>
+  <si>
+    <t>attro8686</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/</t>
+  </si>
+  <si>
+    <t>attro1879</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна в надувной аквапарк Для бассейна с высотой бортика 110 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lestnitsa-dlya-basseyna/</t>
+  </si>
+  <si>
+    <t>attro9319</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Спорт парк» 26*11м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/</t>
+  </si>
+  <si>
+    <t>attro8600</t>
+  </si>
+  <si>
+    <t>Надувная водная горка с бассейном "Пальмы малая" 11*5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-malaya-SL/</t>
+  </si>
+  <si>
+    <t>attro9369</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спорт парк 50" 34*28 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/</t>
+  </si>
+  <si>
+    <t>attro8641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Спорт парк 125" </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/sport-park-125/</t>
+  </si>
+  <si>
     <t>attro8932</t>
   </si>
   <si>
     <t>Надувной аквапарк «Бриз» 23,5*15*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/</t>
   </si>
   <si>
     <t>attro1883</t>
   </si>
   <si>
     <t>Надувной бассейн для ног в надувной аквапарк 1,4*1,4*0,3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-nog/</t>
   </si>
   <si>
-    <t xml:space="preserve"> attro8687</t>
-[...95 lines deleted...]
-    <t>https://water-games.ru/product/sport-park-125/</t>
+    <t>attro9511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк «Спорт парк с релакс зоной» 57*49м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/</t>
   </si>
   <si>
     <t>attro8914</t>
   </si>
   <si>
     <t>Лестница для бассейна в надувной аквапарк Для бассейна с высотой бортика 65 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914</t>
   </si>
   <si>
     <t>attro9255</t>
   </si>
   <si>
-    <t>Круглый надувной бассейн из Аирдек (ipoolgo) 10*10*0,6 м с подиумом для шаров  Лесенка-подиум</t>
+    <t>Круглый надувной бассейн из Аирдек (ipoolgo) 10*10*0,6 м с подиумом для зорбов Лесенка-подиум</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/?sku=9255</t>
   </si>
   <si>
     <t>Надувной бассейн для ног в надувной аквапарк 2*2*0,3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-nog/?sku=8437</t>
   </si>
   <si>
     <t>attro8902</t>
   </si>
   <si>
     <t>Надувной аквапарк «Радуга» 23*21*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/</t>
   </si>
   <si>
-    <t>attro9385</t>
-[...7 lines deleted...]
-  <si>
     <t>Надувные круги для аквапарков</t>
   </si>
   <si>
     <t>attro8000</t>
   </si>
   <si>
     <t xml:space="preserve">Круг для аквапарка одинарный 42" (закрытый шов) 10-49 шт. </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/</t>
   </si>
   <si>
     <t>attro8808</t>
   </si>
   <si>
     <t>Круг для аквапарка двойной 1,6*0,8 10 - 49 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/</t>
   </si>
   <si>
     <t>Круг для аквапарка одинарный 42" (закрытый шов) 50-99 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8028</t>
@@ -389,602 +389,602 @@
   <si>
     <t xml:space="preserve">Круг для аквапарка тройной 1,4*1,4*0,3 м 12 - 49 шт. </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/</t>
   </si>
   <si>
     <t>attro8043</t>
   </si>
   <si>
     <t>Надувной круг для аквапарка (четвертной) 1,9*1,9*0,5 м 50 - 99 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8043</t>
   </si>
   <si>
     <t>attro8040</t>
   </si>
   <si>
     <t>Круг для аквапарка тройной 1,4*1,4*0,3 м 50 - 99 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8040</t>
   </si>
   <si>
+    <t>attro8041</t>
+  </si>
+  <si>
+    <t>Круг для аквапарка тройной 1,4*1,4*0,3 м 100 шт.</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8041</t>
+  </si>
+  <si>
     <t>attro8044</t>
   </si>
   <si>
     <t>Надувной круг для аквапарка (четвертной) 1,9*1,9*0,5 м 100 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8044</t>
   </si>
   <si>
-    <t>attro8041</t>
-[...7 lines deleted...]
-  <si>
     <t>Надувные водные горки</t>
   </si>
   <si>
+    <t>attro8575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная водная горка "Саммит Малая" 6,6*2,7*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
+  </si>
+  <si>
+    <t>attro711</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фрифал Супреме" 8*4*5,2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/</t>
+  </si>
+  <si>
+    <t>attro9175</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" на поддуве 3 полосы  20 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/</t>
+  </si>
+  <si>
+    <t>attro8599</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Стелла" 13*2,4*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/stella-SL10/</t>
+  </si>
+  <si>
+    <t>attro8950</t>
+  </si>
+  <si>
+    <t>Надувная водная горка 4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka/</t>
+  </si>
+  <si>
+    <t>attro9017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Водная надувная горка "Триппо" с одним бассейном 35*15*14 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/</t>
+  </si>
+  <si>
+    <t>attro8238</t>
+  </si>
+  <si>
+    <t>Надувная горка "Триппо 4 спуска" 36*19*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/trippo-4-spuska-35-18-11/</t>
+  </si>
+  <si>
+    <t>attro7886</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 20 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/</t>
+  </si>
+  <si>
+    <t>attro7922</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 3 полосы 20 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/</t>
+  </si>
+  <si>
+    <t>attro7912</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 2 полосы 20 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/</t>
+  </si>
+  <si>
+    <t>attro5646</t>
+  </si>
+  <si>
+    <t>Большая водная горка "Триппо" 55*20*13 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/</t>
+  </si>
+  <si>
+    <t>attro718</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "МегаГора" 15 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/</t>
+  </si>
+  <si>
+    <t>attro8301</t>
+  </si>
+  <si>
+    <t>Водная горка "Триппо" 35*15*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-gorka-trippo-PL95/</t>
+  </si>
+  <si>
+    <t>attro9031</t>
+  </si>
+  <si>
+    <t>Надувная горка для пирса 2,8*0,8*1,7 м 24 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/</t>
+  </si>
+  <si>
+    <t>attro8394</t>
+  </si>
+  <si>
+    <t>Водная надувная горка "Триппо" 35*15*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-gorka-trippo--PL95/</t>
+  </si>
+  <si>
     <t>attro9446</t>
   </si>
   <si>
     <t>Надувная водная горка "Каскад" Б/У 15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad-b-u/</t>
   </si>
   <si>
     <t>attro709</t>
   </si>
   <si>
     <t>Надувная водная горка "Фрифал Малая" 4*2*2 м 24 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/</t>
   </si>
   <si>
-    <t>attro8575</t>
-[...124 lines deleted...]
-  <si>
     <t>attro8964</t>
   </si>
   <si>
     <t>Большая водная горка "Триппо" 53*20*13,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/</t>
   </si>
   <si>
-    <t>attro8394</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/vodnaya-gorka-trippo--PL95/</t>
+    <t>attro8951</t>
+  </si>
+  <si>
+    <t>Надувная водная горка 5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8959</t>
+  </si>
+  <si>
+    <t>attro7913</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 2 полосы 40 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7913</t>
+  </si>
+  <si>
+    <t>attro9176</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" на поддуве 3 полосы  40 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9176</t>
+  </si>
+  <si>
+    <t>attro7923</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 3 полосы 40 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7923</t>
   </si>
   <si>
     <t>attro9395</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 30 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9395</t>
   </si>
   <si>
-    <t>attro8951</t>
-[...34 lines deleted...]
-  <si>
     <t>attro719</t>
   </si>
   <si>
     <t>Надувная водная горка "МегаГора" 20 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=719</t>
   </si>
   <si>
+    <t>attro720</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "МегаГора" 25 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=720</t>
+  </si>
+  <si>
+    <t>attro9177</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" на поддуве 3 полосы  60 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9177</t>
+  </si>
+  <si>
+    <t>attro7888</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 40 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7888</t>
+  </si>
+  <si>
+    <t>attro7914</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 2 полосы 60 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7914</t>
+  </si>
+  <si>
     <t>attro8952</t>
   </si>
   <si>
     <t>Надувная водная горка 6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8960</t>
   </si>
   <si>
-    <t>attro720</t>
-[...34 lines deleted...]
-  <si>
     <t>attro7924</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 3 полосы 60 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7924</t>
   </si>
   <si>
+    <t>attro7925</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 3 полосы 80 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7925</t>
+  </si>
+  <si>
+    <t>attro8953</t>
+  </si>
+  <si>
+    <t>Надувная водная горка 7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8961</t>
+  </si>
+  <si>
+    <t>attro9178</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" на поддуве 3 полосы  80 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9178</t>
+  </si>
+  <si>
+    <t>attro7890</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 60 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7890</t>
+  </si>
+  <si>
     <t>attro7915</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 2 полосы 80 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7915</t>
   </si>
   <si>
-    <t>attro7890</t>
-[...34 lines deleted...]
-  <si>
     <t>attro9179</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" на поддуве 3 полосы  100 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9179</t>
   </si>
   <si>
+    <t>attro7892</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 80 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7892</t>
+  </si>
+  <si>
     <t>attro7916</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 2 полосы 100 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7916</t>
   </si>
   <si>
-    <t>attro7892</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7926</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 3 полосы 100 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7926</t>
   </si>
   <si>
+    <t>attro9180</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" на поддуве 3 полосы  20 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9180</t>
+  </si>
+  <si>
+    <t>attro7893</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 100 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7893</t>
+  </si>
+  <si>
     <t>attro7917</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 2 полосы 20 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7917</t>
   </si>
   <si>
-    <t>attro9180</t>
-[...16 lines deleted...]
-  <si>
     <t>attro7927</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 3 полосы 20 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7927</t>
   </si>
   <si>
+    <t>attro9181</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" на поддуве 3 полосы  40 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9181</t>
+  </si>
+  <si>
+    <t>attro7894</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 20 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7894</t>
+  </si>
+  <si>
+    <t>attro7918</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 2 полосы 40 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7918</t>
+  </si>
+  <si>
     <t>attro7928</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 3 полосы 40 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7928</t>
   </si>
   <si>
-    <t>attro7918</t>
-[...25 lines deleted...]
-  <si>
     <t>attro7929</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 3 полосы 60 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7929</t>
   </si>
   <si>
     <t>attro9394</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 30 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9394</t>
   </si>
   <si>
+    <t>attro9182</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" на поддуве 3 полосы  60 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9182</t>
+  </si>
+  <si>
     <t>attro7919</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 2 полосы 60 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7919</t>
   </si>
   <si>
-    <t>attro9182</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7920</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 2 полосы 80 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7920</t>
   </si>
   <si>
+    <t>attro7930</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 3 полосы 80 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7930</t>
+  </si>
+  <si>
+    <t>attro7896</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 40 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7896</t>
+  </si>
+  <si>
     <t>attro9183</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" на поддуве 3 полосы  80 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9183</t>
   </si>
   <si>
-    <t>attro7930</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7896</t>
+    <t>attro9184</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" на поддуве 3 полосы  100 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9184</t>
+  </si>
+  <si>
+    <t>attro7921</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 2 полосы 100 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7921</t>
+  </si>
+  <si>
+    <t>attro7931</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 3 полосы 100 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7931</t>
   </si>
   <si>
     <t>attro7898</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 60 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7898</t>
   </si>
   <si>
-    <t>attro7921</t>
-[...25 lines deleted...]
-  <si>
     <t>attro7900</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 80 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7900</t>
   </si>
   <si>
     <t>attro7901</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 100 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7901</t>
   </si>
   <si>
     <t>attro8633</t>
   </si>
   <si>
     <t>Надувная водная горка Конкорд 8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/</t>
@@ -1058,68 +1058,68 @@
   <si>
     <t>Надувная водная горка Конкорд 13 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=698</t>
   </si>
   <si>
     <t>attro8805</t>
   </si>
   <si>
     <t>Надувная водная горка Конкорд 15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=8805</t>
   </si>
   <si>
     <t>attro8858</t>
   </si>
   <si>
     <t>Надувная водная горка "Спуск" с бассейном 7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8858</t>
   </si>
   <si>
+    <t>attro436</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Фрифал" 6*3*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/</t>
+  </si>
+  <si>
     <t>attro9173</t>
   </si>
   <si>
     <t>Надувная водная горка "Волна-4" 10 м 10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-4-10-m/</t>
   </si>
   <si>
-    <t>attro436</t>
-[...7 lines deleted...]
-  <si>
     <t>attro684</t>
   </si>
   <si>
     <t>Надувная водная горка "Каскад" 13 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/</t>
   </si>
   <si>
     <t>attro685</t>
   </si>
   <si>
     <t>Надувная водная горка "Каскад" 15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=685</t>
   </si>
   <si>
     <t>attro686</t>
   </si>
   <si>
     <t>Надувная водная горка "Каскад" 18 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=686</t>
@@ -1148,131 +1148,131 @@
   <si>
     <t>Надувная водная горка "Саммит" 8*4*5,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/</t>
   </si>
   <si>
     <t>attro8853</t>
   </si>
   <si>
     <t>Надувная водная горка "Пляжная" 12*5*5 м 7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya/</t>
   </si>
   <si>
     <t>attro540</t>
   </si>
   <si>
     <t>Надувная водная горка "На гребне волны"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-slide-na-grebne-volni/</t>
   </si>
   <si>
+    <t>attro552</t>
+  </si>
+  <si>
+    <t>Надувная водная горка Прилив</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/water-slide-priliv/</t>
+  </si>
+  <si>
     <t>attro9204</t>
   </si>
   <si>
     <t>Надувная водная горка "Изгиб" 11 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/</t>
   </si>
   <si>
-    <t>attro552</t>
-[...7 lines deleted...]
-  <si>
     <t>attro6107</t>
   </si>
   <si>
     <t>Надувная водная горка "Жираф" 13*8*7 м 11 м, 6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zhiraf-/</t>
   </si>
   <si>
     <t>attro9205</t>
   </si>
   <si>
     <t>Надувная водная горка "Изгиб" 13 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9205</t>
   </si>
   <si>
     <t>attro9206</t>
   </si>
   <si>
     <t>Надувная водная горка "Изгиб" 15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9206</t>
   </si>
   <si>
     <t>attro547</t>
   </si>
   <si>
     <t>Надувная водная горка Тропикал</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-slide-tropical/</t>
   </si>
   <si>
+    <t>attro6109</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Дабл" 9*4*4 м 5 м, 3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-dabl-944-m/</t>
+  </si>
+  <si>
+    <t>attro689</t>
+  </si>
+  <si>
+    <t>Надувная водная горка Волна 11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/</t>
+  </si>
+  <si>
     <t>attro6162</t>
   </si>
   <si>
     <t>Надувная скала с водными горками "Наутилус" 9*7,5*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6634/</t>
   </si>
   <si>
-    <t>attro6109</t>
-[...16 lines deleted...]
-  <si>
     <t>attro690</t>
   </si>
   <si>
     <t>Надувная водная горка Волна 12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=690</t>
   </si>
   <si>
     <t>attro691</t>
   </si>
   <si>
     <t>Надувная водная горка Волна 13 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=691</t>
   </si>
   <si>
     <t>attro692</t>
   </si>
   <si>
     <t>Надувная водная горка Волна 14 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=692</t>
@@ -1382,68 +1382,68 @@
   <si>
     <t>Надувная водная горка Джунгли</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-slide-jungle/</t>
   </si>
   <si>
     <t>attro5717</t>
   </si>
   <si>
     <t>Надувная водная горка "Малая" 4*2*2 м 24 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/</t>
   </si>
   <si>
     <t>attro1013</t>
   </si>
   <si>
     <t>Надувная водная горка для яхты</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakht/</t>
   </si>
   <si>
+    <t>attro1012</t>
+  </si>
+  <si>
+    <t>Надувная водная горка с трамплином 34*14*12 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-tramplinom/</t>
+  </si>
+  <si>
     <t>attro701</t>
   </si>
   <si>
     <t>Надувная водная горка "Стандарт" 8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/</t>
   </si>
   <si>
-    <t>attro1012</t>
-[...7 lines deleted...]
-  <si>
     <t>attro702</t>
   </si>
   <si>
     <t>Надувная водная горка "Стандарт" 10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=702</t>
   </si>
   <si>
     <t>attro703</t>
   </si>
   <si>
     <t>Надувная водная горка "Стандарт" 13 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=703</t>
   </si>
   <si>
     <t>attro2298</t>
   </si>
   <si>
     <t>Надувная водная горка "Зверь" 53*14*11 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2904/</t>
@@ -1676,227 +1676,218 @@
   <si>
     <t>attro8156</t>
   </si>
   <si>
     <t>Надувная водная горка "Пляжная" 8*3*3,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya-/</t>
   </si>
   <si>
     <t>Герметичные водные горки с надувной опорой</t>
   </si>
   <si>
     <t>attro7772</t>
   </si>
   <si>
     <t>Надувная водная горка герметичная 4*4*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-germetichnaya-444/</t>
   </si>
   <si>
     <t>Водные горки на постоянном поддуве</t>
   </si>
   <si>
+    <t>attro8839</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Бегемотик Мотя" 17,5*10*8,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/</t>
+  </si>
+  <si>
+    <t>attro9005</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фламинго" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/</t>
+  </si>
+  <si>
+    <t>attro8880</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Ананас на пляже" 6*4*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/</t>
+  </si>
+  <si>
+    <t>attro8843</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский галеон" с круглым бассейном 15,5*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/</t>
+  </si>
+  <si>
+    <t>attro9124</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Зов Джунглей" 8,5*5*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/</t>
+  </si>
+  <si>
+    <t>attro9408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
+  </si>
+  <si>
+    <t>attro8884</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Хамелеон Леон" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/</t>
+  </si>
+  <si>
+    <t>attro8645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пираты на волнах" 12*7*7,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминог 3" 14*10*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/</t>
+  </si>
+  <si>
+    <t>attro8859</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пираты на волнах" 17*9*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/</t>
+  </si>
+  <si>
+    <t>attro9020</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спрут на волнах" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/</t>
+  </si>
+  <si>
+    <t>attro9414</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Розовый Фламинго" 8*7*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
+  </si>
+  <si>
+    <t>attro8923</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
+  </si>
+  <si>
+    <t>attro8646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Амазонка" 12*7*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/</t>
+  </si>
+  <si>
+    <t>attro8875</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский Адмирал" 17*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/</t>
+  </si>
+  <si>
+    <t>attro8835</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "В поисках рыбки" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/</t>
+  </si>
+  <si>
+    <t>attro7356</t>
+  </si>
+  <si>
+    <t>Надувная водная горка «Домик» 8*4*3 метров</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/</t>
+  </si>
+  <si>
+    <t>attro8879</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Рыжая борода" 13*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/</t>
+  </si>
+  <si>
     <t>attro9160</t>
   </si>
   <si>
     <t>Надувной аквапарк "На волне" 15*8*6,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-na-volne/</t>
   </si>
   <si>
-    <t>attro8835</t>
-[...166 lines deleted...]
-  <si>
     <t>attro8928</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Аквапарк 23*5*6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/</t>
   </si>
   <si>
     <t>attro9353</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка большая 9*3*6 </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353</t>
   </si>
   <si>
     <t>attro9354</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка малая 6*3*4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354</t>
@@ -2093,92 +2084,92 @@
   <si>
     <t>Водные горки плавающие на воде</t>
   </si>
   <si>
     <t>attro8602</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Акула" 7*3*2 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-akula-SL11/</t>
   </si>
   <si>
     <t>attro9309</t>
   </si>
   <si>
     <t>Надувная водная горка "Пирамида Джунгли" 5,5*4,5*4,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/</t>
   </si>
   <si>
     <t>attro1849</t>
   </si>
   <si>
-    <t>Элемент аквапарка "Башня XL" 4,5*4*2 м</t>
+    <t>Модуль аквапарка "Башня XL" 4,5*4*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2455/</t>
   </si>
   <si>
     <t>Надувная горка "Акула" 4*3*2</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-akula-4-3-2/</t>
   </si>
   <si>
     <t>Водные полосы препятствий</t>
   </si>
   <si>
     <t>attro8987</t>
   </si>
   <si>
     <t>Водная полоса препятствий "Крокодил" 8*2*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/</t>
   </si>
   <si>
+    <t>attro334</t>
+  </si>
+  <si>
+    <t>Полоса препятствий на воде "Акватрек" 17*2*1,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/</t>
+  </si>
+  <si>
     <t>attro8988</t>
   </si>
   <si>
     <t>Водная полоса препятствий "Крокодил" 6*2*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/</t>
   </si>
   <si>
-    <t>attro334</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2413</t>
   </si>
   <si>
     <t>Полоса препятствий на воде "Про-трек" 42,5*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/</t>
   </si>
   <si>
     <t>attro801</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP45</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1435/</t>
   </si>
   <si>
     <t>attro802</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP35</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1436/</t>
@@ -2210,152 +2201,197 @@
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 4х4х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/</t>
   </si>
   <si>
     <t>attro8167</t>
   </si>
   <si>
     <t>Водный шар (прозрачный), аквазорб ТПУ 0.9 мм 2 метра</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/</t>
   </si>
   <si>
     <t>attro9109</t>
   </si>
   <si>
     <t>Круглый надувной бассейн из Аирдек (ipoolgo) 3х3х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/</t>
   </si>
   <si>
+    <t>attro8244</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  6х6х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/</t>
+  </si>
+  <si>
+    <t>attro8245</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  7х7х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538</t>
+  </si>
+  <si>
     <t>attro9098</t>
   </si>
   <si>
     <t>Круглый надувной бассейн из Аирдек (ipoolgo) 4х4х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9098</t>
   </si>
   <si>
     <t>attro9111</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 5х5х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9111</t>
   </si>
   <si>
     <t>Водный шар (прозрачный), аквазорб ТПУ 0.9 мм 1, 5 метра</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=6061</t>
   </si>
   <si>
     <t>attro9099</t>
   </si>
   <si>
     <t>Круглый надувной бассейн из Аирдек (ipoolgo) 5х5х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9099</t>
   </si>
   <si>
+    <t>attro8246</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  8х8х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539</t>
+  </si>
+  <si>
     <t>attro9112</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 6х6х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9112</t>
   </si>
   <si>
     <t>Водный шар (прозрачный), аквазорб ТПУ 0.9 мм 1, 8 метра</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=7360</t>
   </si>
   <si>
+    <t>attro8247</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  9х9х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540</t>
+  </si>
+  <si>
     <t>attro9100</t>
   </si>
   <si>
     <t>Круглый надувной бассейн из Аирдек (ipoolgo) 6х6х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9100</t>
   </si>
   <si>
     <t>attro9113</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 7х7х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9113</t>
   </si>
   <si>
+    <t>attro9114</t>
+  </si>
+  <si>
+    <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 8х8х0,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9114</t>
+  </si>
+  <si>
+    <t>attro8248</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  10х10х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541</t>
+  </si>
+  <si>
     <t>attro9101</t>
   </si>
   <si>
     <t>Круглый надувной бассейн из Аирдек (ipoolgo) 7х7х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9101</t>
   </si>
   <si>
-    <t>attro9114</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9114</t>
+    <t>attro9102</t>
+  </si>
+  <si>
+    <t>Круглый надувной бассейн из Аирдек (ipoolgo) 8х8х0,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9102</t>
   </si>
   <si>
     <t>attro9115</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 9х9х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9115</t>
   </si>
   <si>
-    <t>attro9102</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9103</t>
   </si>
   <si>
     <t>Круглый надувной бассейн из Аирдек (ipoolgo) 9х9х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9103</t>
   </si>
   <si>
     <t>attro9116</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 10х10х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9116</t>
   </si>
   <si>
     <t>attro9104</t>
   </si>
   <si>
     <t>Круглый надувной бассейн из Аирдек (ipoolgo) 10х10х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9104</t>
@@ -2573,179 +2609,164 @@
   <si>
     <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м красный</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5812</t>
   </si>
   <si>
     <t>attro8256</t>
   </si>
   <si>
     <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м красно-синий</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=8256</t>
   </si>
   <si>
     <t>attro5814</t>
   </si>
   <si>
     <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м желтый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5814</t>
   </si>
   <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 6х6х0,65 м, 0,6 мм ПВХ</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/</t>
+  </si>
+  <si>
+    <t>attro8239</t>
+  </si>
+  <si>
+    <t>Надувной бассейн "Спайдермен" для аквазорбов 6х6х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7733/</t>
+  </si>
+  <si>
+    <t>tizip</t>
+  </si>
+  <si>
+    <t>Молния TIZIP Superseal (Оптом)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/molniya-tizip-superseal-optom/</t>
+  </si>
+  <si>
     <t>attro9251</t>
   </si>
   <si>
     <t>Бизнес комплект "Аквазорбы+бассейн Спайдермен" 6х6х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/</t>
   </si>
   <si>
     <t>attro8114</t>
   </si>
   <si>
     <t>Водный шар (футбольный дизайн)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-ball-football/</t>
   </si>
   <si>
-    <t>tizip</t>
-[...29 lines deleted...]
-    <t>Тематический надувной бассейн "Крабик" для аттракционов 7х7х0,65 м</t>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 7х7х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245</t>
   </si>
   <si>
     <t>attro8240</t>
   </si>
   <si>
     <t>Надувной бассейн "Спайдермен" для аквазорбов 7х7х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7733/?sku=8240</t>
   </si>
   <si>
-    <t>attro8246</t>
-[...2 lines deleted...]
-    <t>Тематический надувной бассейн "Крабик" для аттракционов 8х8х0,65 м</t>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 8х8х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246</t>
   </si>
   <si>
     <t>attro8241</t>
   </si>
   <si>
     <t>Надувной бассейн "Спайдермен" для аквазорбов 8х8х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7733/?sku=8241</t>
   </si>
   <si>
-    <t>attro8247</t>
-[...2 lines deleted...]
-    <t>Тематический надувной бассейн "Крабик" для аттракционов 9х9х0,65 м</t>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 9х9х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247</t>
   </si>
   <si>
     <t>attro8242</t>
   </si>
   <si>
     <t>Надувной бассейн "Спайдермен" для аквазорбов 9х9х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7733/?sku=8242</t>
   </si>
   <si>
-    <t>attro8248</t>
-[...2 lines deleted...]
-    <t>Тематический надувной бассейн "Крабик" для аттракционов 10х10х0,65 м</t>
+    <t>attro8243</t>
+  </si>
+  <si>
+    <t>Надувной бассейн "Спайдермен" для аквазорбов 10х10х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7733/?sku=8243</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 10х10х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248</t>
   </si>
   <si>
-    <t>attro8243</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/7733/?sku=8243</t>
+    <t>Молния TIZIP Masterseal</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/molniya-tizip-masterseal/</t>
   </si>
   <si>
     <t>Молния TIZIP Masterseal (Оптом)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/molniya-tizip-masterseal-optom/</t>
   </si>
   <si>
-    <t>Молния TIZIP Masterseal</t>
-[...4 lines deleted...]
-  <si>
     <t>attro57</t>
   </si>
   <si>
     <t>Водный шар "Лига чемпионов" 2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-shar-liga-chempionov-2-m/</t>
   </si>
   <si>
     <t>attro18</t>
   </si>
   <si>
     <t>Набор водных шаров "Новичок" Цветные секции 2 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/biznes-nabor-novichok/</t>
   </si>
   <si>
     <t>Набор водных шаров "Новичок" Цветные секции + прозрачный</t>
   </si>
   <si>
     <t>https://water-games.ru/product/biznes-nabor-novichok/?sku=9003</t>
   </si>
   <si>
     <t>Набор водных шаров "Новичок" Прозрачные 2 шт.</t>
@@ -2774,60 +2795,60 @@
   <si>
     <t>attro5787</t>
   </si>
   <si>
     <t>Круглый надувной бассейн (Китай) 4х4х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5787</t>
   </si>
   <si>
     <t>attro5788</t>
   </si>
   <si>
     <t>Круглый надувной бассейн (Китай) 5х5х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5788</t>
   </si>
   <si>
     <t>attro5789</t>
   </si>
   <si>
     <t>Круглый надувной бассейн (Китай) 6х6х0, 65 м</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5789</t>
+    <t>https://water-games.ru/product/kruglyi-naduvnoi-bassein/</t>
   </si>
   <si>
     <t>attro5790</t>
   </si>
   <si>
     <t>Круглый надувной бассейн (Китай) 7х7х0, 65 м</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/kruglyi-naduvnoi-bassein/</t>
+    <t>https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5790</t>
   </si>
   <si>
     <t>attro5791</t>
   </si>
   <si>
     <t>Круглый надувной бассейн (Китай) 8х8х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5791</t>
   </si>
   <si>
     <t>attro5792</t>
   </si>
   <si>
     <t>Круглый надувной бассейн (Китай) 9х9х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5792</t>
   </si>
   <si>
     <t>attro5793</t>
   </si>
   <si>
     <t>Круглый надувной бассейн (Китай) 10х10х0, 65 м</t>
   </si>
@@ -3122,179 +3143,200 @@
   <si>
     <t>Прямоугольный надувной бассейн (Китай) 9х6х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5804</t>
   </si>
   <si>
     <t>attro5799</t>
   </si>
   <si>
     <t>Прямоугольный надувной бассейн (Китай) 10х5х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5805</t>
   </si>
   <si>
     <t>attro22</t>
   </si>
   <si>
     <t xml:space="preserve">Набор водных шаров "Эксперт" </t>
   </si>
   <si>
     <t>https://water-games.ru/product/nabor-vodnykh-sharov-ekspert-/</t>
   </si>
   <si>
+    <t>attro9525</t>
+  </si>
+  <si>
+    <t>Круглый надувной бассейн (Китай) 3*3*1,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/</t>
+  </si>
+  <si>
+    <t>Круглый надувной бассейн (Китай) 4*4*1,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9533</t>
+  </si>
+  <si>
+    <t>Круглый надувной бассейн (Китай) 4*4*1,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9534</t>
+  </si>
+  <si>
     <t>attro8362</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 10х10х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/</t>
   </si>
   <si>
     <t>attro8300</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 4х4х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8300</t>
   </si>
   <si>
+    <t>attro8627</t>
+  </si>
+  <si>
+    <t>Каркасный бассейн коммерческий (Китай) 15х10х1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/karkasni-bassein/?sku=8627</t>
+  </si>
+  <si>
     <t>Квадратный надувной бассейн (Китай) 5х5х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8301</t>
   </si>
   <si>
-    <t>attro8627</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/karkasni-bassein/?sku=8627</t>
+    <t>attro8649</t>
+  </si>
+  <si>
+    <t>Каркасный бассейн коммерческий (Китай) 15х15х1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/karkasni-bassein/?sku=8649</t>
   </si>
   <si>
     <t>attro8304</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 6х6х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/</t>
   </si>
   <si>
-    <t>attro8649</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8303</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 7х7х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8303</t>
   </si>
   <si>
     <t>attro8650</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 20х10х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8650</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 8х8х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8304</t>
   </si>
   <si>
     <t>attro8651</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 20х15х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8651</t>
   </si>
   <si>
     <t>attro8628</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 20х20х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8628</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 9х9х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8305</t>
   </si>
   <si>
+    <t>attro8652</t>
+  </si>
+  <si>
+    <t>Каркасный бассейн коммерческий (Китай) 25х10х1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/karkasni-bassein/?sku=8652</t>
+  </si>
+  <si>
     <t>Квадратный надувной бассейн (Китай) 10х10х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8306</t>
   </si>
   <si>
-    <t>attro8652</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/karkasni-bassein/?sku=8652</t>
+    <t>attro8653</t>
+  </si>
+  <si>
+    <t>Каркасный бассейн коммерческий (Китай) 25х15х1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/karkasni-bassein/?sku=8653</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 11х11х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8307</t>
   </si>
   <si>
-    <t>attro8653</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8658</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 25х20х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8658</t>
   </si>
   <si>
     <t>attro8626</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 25х25х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8626</t>
   </si>
   <si>
     <t>attro8654</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 30х15х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8654</t>
@@ -3305,86 +3347,86 @@
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 30х20х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8655</t>
   </si>
   <si>
     <t>attro8656</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 30х25х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8656</t>
   </si>
   <si>
     <t>attro8657</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 30х30х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8657</t>
   </si>
   <si>
+    <t>attro9332</t>
+  </si>
+  <si>
+    <t>Каркасный бассейн коммерческий (Китай) 10х5х1,32 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/karkasni-bassein/?sku=9332</t>
+  </si>
+  <si>
+    <t>attro9312</t>
+  </si>
+  <si>
+    <t>Каркасный бассейн коммерческий (Китай) 10х10х1,32 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/karkasni-bassein/?sku=9312</t>
+  </si>
+  <si>
+    <t>attro8327</t>
+  </si>
+  <si>
+    <t>Каркасный бассейн коммерческий (Китай) 20*15*1,32</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/karkasni-bassein/?sku=8327</t>
+  </si>
+  <si>
     <t>attro9211</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 20х20х1,32 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=9211</t>
   </si>
   <si>
-    <t>attro9332</t>
-[...25 lines deleted...]
-  <si>
     <t>attro9212</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 30х15х1,32 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=9212</t>
   </si>
   <si>
     <t>attro8329</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 30*20*1,32 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8329</t>
   </si>
   <si>
     <t>attro8746</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 10х10х1,5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8746</t>
@@ -3587,344 +3629,356 @@
   <si>
     <t>Бамперная лодочка "Детская" Таймер</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-detskaya/</t>
   </si>
   <si>
     <t>attro9074</t>
   </si>
   <si>
     <t>Бамперная лодочка двухместная Таймер</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-detskaya-dvukhmestnaya/</t>
   </si>
   <si>
     <t>attro9075</t>
   </si>
   <si>
     <t>Бамперная лодочка "Животные" двухместная Таймер</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/</t>
   </si>
   <si>
+    <t xml:space="preserve">Бамперная лодочка "Животные" двухместная На пульте управления </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/?sku=9528</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бамперная лодочка "Животные" двухместная Пульт дистанционного управления </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/?sku=9529</t>
+  </si>
+  <si>
     <t>attro9289</t>
   </si>
   <si>
     <t>Бамперная лодочка "Мультяшки" двухместная 1,8*1,7*1,35 м Фламинго</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/</t>
   </si>
   <si>
     <t>attro9290</t>
   </si>
   <si>
     <t>Бамперная лодочка "Мультяшки" двухместная 1,8*1,7*1,35 м Акула</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9290</t>
   </si>
   <si>
     <t>attro9291</t>
   </si>
   <si>
     <t>Бамперная лодочка "Мультяшки" двухместная 1,8*1,7*1,35 м Рыбка клоун</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9291</t>
   </si>
   <si>
     <t>attro9292</t>
   </si>
   <si>
     <t>Бамперная лодочка "Мультяшки" двухместная 1,8*1,7*1,35 м Голубая рыбка</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9292</t>
   </si>
   <si>
     <t>attro9293</t>
   </si>
   <si>
     <t>Бамперная лодочка "Мультяшки" двухместная 1,8*1,7*1,35 м Утка</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9293</t>
   </si>
   <si>
     <t>Водные бананы</t>
   </si>
   <si>
+    <t>attro8336</t>
+  </si>
+  <si>
+    <t>Водный банан - Касатка (Китай)  4</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-seaanimal/</t>
+  </si>
+  <si>
+    <t>attro8346</t>
+  </si>
+  <si>
+    <t>Водный банан (Китай)  3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-kitay/</t>
+  </si>
+  <si>
+    <t>attro25</t>
+  </si>
+  <si>
+    <t>Водный аттракцион Пуля</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bullet/</t>
+  </si>
+  <si>
+    <t>attro8443</t>
+  </si>
+  <si>
+    <t>Водный Банан - Крокодил (Китай) 3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-krokodil-kitay/</t>
+  </si>
+  <si>
+    <t>attro8537</t>
+  </si>
+  <si>
+    <t>Водный Банан - Дракон (Китай)  3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/</t>
+  </si>
+  <si>
     <t>attro8349</t>
   </si>
   <si>
     <t>Водный банан - Дубль  12</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-dubl-kitay/</t>
   </si>
   <si>
-    <t>attro8336</t>
-[...41 lines deleted...]
-    <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/</t>
+    <t>attro8538</t>
+  </si>
+  <si>
+    <t>Водный Банан - Дракон (Китай)  4</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8538</t>
+  </si>
+  <si>
+    <t>attro8347</t>
+  </si>
+  <si>
+    <t>Водный банан (Китай)  4</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-kitay/?sku=8466</t>
+  </si>
+  <si>
+    <t>attro8337</t>
+  </si>
+  <si>
+    <t>Водный банан - Касатка (Китай)  5</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-seaanimal/?sku=8452</t>
   </si>
   <si>
     <t>attro8444</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8443</t>
   </si>
   <si>
-    <t>attro8538</t>
-[...25 lines deleted...]
-  <si>
     <t>attro8445</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8444</t>
   </si>
   <si>
+    <t>attro8338</t>
+  </si>
+  <si>
+    <t>Водный банан - Касатка (Китай)  6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-seaanimal/?sku=8453</t>
+  </si>
+  <si>
     <t>attro8539</t>
   </si>
   <si>
     <t>Водный Банан - Дракон (Китай)  5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8539</t>
   </si>
   <si>
-    <t>attro8338</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8348</t>
   </si>
   <si>
     <t>Водный банан (Китай)  5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/?sku=8467</t>
   </si>
   <si>
     <t>attro8446</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8445</t>
   </si>
   <si>
+    <t>attro8339</t>
+  </si>
+  <si>
+    <t>Водный банан - Касатка (Китай)  7</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-seaanimal/?sku=8454</t>
+  </si>
+  <si>
     <t>attro8540</t>
   </si>
   <si>
     <t>Водный Банан - Дракон (Китай)  6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8540</t>
   </si>
   <si>
-    <t>attro8339</t>
-[...7 lines deleted...]
-  <si>
     <t>Водный банан (Китай)  6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/?sku=8468</t>
   </si>
   <si>
+    <t>attro8350</t>
+  </si>
+  <si>
+    <t>Водный банан (Китай)  7</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-kitay/?sku=8469</t>
+  </si>
+  <si>
+    <t>attro8475</t>
+  </si>
+  <si>
+    <t>Водный Банан - Крокодил (Китай) 7</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8446</t>
+  </si>
+  <si>
+    <t>attro8541</t>
+  </si>
+  <si>
+    <t>Водный Банан - Дракон (Китай)  7</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8541</t>
+  </si>
+  <si>
     <t>Водный банан - Касатка (Китай)  8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-seaanimal/?sku=8481</t>
   </si>
   <si>
-    <t>attro8350</t>
-[...25 lines deleted...]
-  <si>
     <t>Водный банан (Китай)  8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/?sku=8479</t>
   </si>
   <si>
     <t>Водный банан - Касатка (Китай)  10</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-seaanimal/?sku=8482</t>
   </si>
   <si>
     <t>attro8476</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8475</t>
   </si>
   <si>
     <t>attro8542</t>
   </si>
   <si>
     <t>Водный Банан - Дракон (Китай)  8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8542</t>
   </si>
   <si>
+    <t>attro8543</t>
+  </si>
+  <si>
+    <t>Водный Банан - Дракон (Китай)  9</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8543</t>
+  </si>
+  <si>
+    <t>Водный банан (Китай)  10</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-kitay/?sku=8480</t>
+  </si>
+  <si>
     <t>attro8477</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 9</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8476</t>
   </si>
   <si>
-    <t>attro8543</t>
-[...13 lines deleted...]
-  <si>
     <t>attro8478</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 10</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8477</t>
   </si>
   <si>
     <t>attro8544</t>
   </si>
   <si>
     <t>Водный Банан - Дракон (Китай)  10</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8544</t>
   </si>
   <si>
     <t>attro8479</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 12</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8478</t>
@@ -4070,68 +4124,68 @@
   <si>
     <t>attro7618</t>
   </si>
   <si>
     <t>Модуль аквапарка "Батут"  4*4*0,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/modul-akvaparka-batut/</t>
   </si>
   <si>
     <t>Модуль аквапарка "Батут"  5*5*0,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/modul-akvaparka-batut/?sku=7618</t>
   </si>
   <si>
     <t>Модуль аквапарка "Батут"  6*6*0,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/modul-akvaparka-batut/?sku=9419</t>
   </si>
   <si>
     <t>Водные зорбы</t>
   </si>
   <si>
+    <t>attro962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Водный гидрозорб ТПУ </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyy-gidrozorb/</t>
+  </si>
+  <si>
     <t>wz17</t>
   </si>
   <si>
     <t>Летний зорб (водный зорб)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/waterzorb17/</t>
   </si>
   <si>
-    <t>attro962</t>
-[...7 lines deleted...]
-  <si>
     <t>attro12</t>
   </si>
   <si>
     <t>Ядерный зорб</t>
   </si>
   <si>
     <t>https://water-games.ru/product/waterzorbnuclearglobe/</t>
   </si>
   <si>
     <t>Водные качели</t>
   </si>
   <si>
     <t>attro47</t>
   </si>
   <si>
     <t>Надувная водная горка-качели Революция</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kacheli-attro-revolution/</t>
   </si>
   <si>
     <t>attro327</t>
   </si>
   <si>
     <t xml:space="preserve">Надувные водные качели "Арбузик" 2,2*1,2 м </t>
@@ -4406,50 +4460,59 @@
   <si>
     <t>https://water-games.ru/product/blob_catapult/?sku=805</t>
   </si>
   <si>
     <t>attro806</t>
   </si>
   <si>
     <t>Катапульта Блоб (водный аттракцион) 12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/blob_catapult/?sku=806</t>
   </si>
   <si>
     <t>attro934</t>
   </si>
   <si>
     <t>Катапульта Блоб с вышкой</t>
   </si>
   <si>
     <t>https://water-games.ru/product/katapulta-blob-s-vyshkoy/</t>
   </si>
   <si>
     <t>Лодки, катамараны</t>
   </si>
   <si>
+    <t>attro9542</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная яхта из аирдека 3,75*1,9*2,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-yakhta-iz-airdeka-3-75-1-9-2-1-m/</t>
+  </si>
+  <si>
     <t>attro8608</t>
   </si>
   <si>
     <t>Надувная лодка 2,3*1,27м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-lod/</t>
   </si>
   <si>
     <t>attro8609</t>
   </si>
   <si>
     <t>Надувная лодка 2,7*1,51м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-lod/?sku=8618</t>
   </si>
   <si>
     <t>attro8610</t>
   </si>
   <si>
     <t>Надувная лодка 3*1,51м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-lod/?sku=8619</t>
@@ -4559,158 +4622,158 @@
   <si>
     <t>https://water-games.ru/product/big-inflatable-iceberg-1/</t>
   </si>
   <si>
     <t>attro321</t>
   </si>
   <si>
     <t>Огромный надувной Айсберг 6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/big-inflatable-iceberg-2/</t>
   </si>
   <si>
     <t>Надувные игры на воде</t>
   </si>
   <si>
     <t>attro325</t>
   </si>
   <si>
     <t>Надувной остров для воды</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-ostrov/</t>
   </si>
   <si>
+    <t>attro9061</t>
+  </si>
+  <si>
+    <t>Надувная игровая фигура в бассейн "Круг" диаметр 1 м Круг</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/</t>
+  </si>
+  <si>
     <t>attro8942</t>
   </si>
   <si>
     <t>Надувной баскетбол на воде</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basketbol-na-vode/</t>
   </si>
   <si>
-    <t>attro9061</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/</t>
+    <t>attro1862</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Водного поло 2*1*1</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862</t>
   </si>
   <si>
     <t>attro8944</t>
   </si>
   <si>
     <t>Надувное водное поло</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoe-vodnoe-polo/</t>
   </si>
   <si>
-    <t>attro1862</t>
-[...7 lines deleted...]
-  <si>
     <t>attro936</t>
   </si>
   <si>
     <t>Надувная сетка для волейбола</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-setka-dlya-volleybola/</t>
   </si>
   <si>
     <t>attro9452</t>
   </si>
   <si>
     <t>Надувные игровые фигуры в бассейн  Дельфин</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/</t>
   </si>
   <si>
+    <t>attro6391</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувные качели Дельфины" 1,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/</t>
+  </si>
+  <si>
     <t>attro8940</t>
   </si>
   <si>
     <t>Надувные ворота для Волейбола 4,5*2*1,2</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/</t>
   </si>
   <si>
-    <t>attro6391</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/</t>
+    <t>attro8941</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Волейбола 5,4*2*1,4</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/?sku=8941</t>
+  </si>
+  <si>
+    <t>attro9062</t>
+  </si>
+  <si>
+    <t>Надувная игровая фигура в бассейн "Круг" диаметр 1 м Уточка</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062</t>
+  </si>
+  <si>
+    <t>attro8935</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Водного поло 2,5*1*1,2</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/</t>
   </si>
   <si>
     <t>attro9453</t>
   </si>
   <si>
     <t>Надувные игровые фигуры в бассейн  Качель</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453</t>
   </si>
   <si>
-    <t>attro8941</t>
-[...25 lines deleted...]
-  <si>
     <t>attro9454</t>
   </si>
   <si>
     <t>Надувные игровые фигуры в бассейн  Черепаха</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454</t>
   </si>
   <si>
     <t>attro486</t>
   </si>
   <si>
     <t>Надувной волейбол на воде</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-bvoleybol-na-vode/</t>
   </si>
   <si>
     <t>attro8534</t>
   </si>
   <si>
     <t>Надувной инвентарь для развлечений  «Надувная спортивная площадка» 15*11,2*1,68</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/</t>
@@ -4769,129 +4832,129 @@
   <si>
     <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/</t>
   </si>
   <si>
     <t>attro8995</t>
   </si>
   <si>
     <t>Надувная игровая фигура в бассейн 2,6*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/</t>
   </si>
   <si>
     <t>attro9009</t>
   </si>
   <si>
     <t>Надувная игровая фигура в бассейн "Уточка"1,1*1*0,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/</t>
   </si>
   <si>
     <t>Пляжные игры</t>
   </si>
   <si>
+    <t>attro9428</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Единорог" 12,5*6,7*6 м  </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/</t>
+  </si>
+  <si>
+    <t>attro8237</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка крабик</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/</t>
+  </si>
+  <si>
+    <t>attro9433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Супер горка" 15*12,6*7,5 м       </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/</t>
+  </si>
+  <si>
+    <t>attro9429</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Кит" 18,7*8,5*4 м   </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/</t>
+  </si>
+  <si>
     <t>attro1941</t>
   </si>
   <si>
     <t>Надувной плот "Причал" 4*2*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2547/</t>
   </si>
   <si>
-    <t>attro9428</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/</t>
+    <t>attro9430</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Корабль" 9*6,8*3,5 м    </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/</t>
+  </si>
+  <si>
+    <t>attro8938</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Баскетбола 2*1,4*2</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/</t>
+  </si>
+  <si>
+    <t>attro9431</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Панда" 14*8*1,2 м     </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/</t>
   </si>
   <si>
     <t>attro9432</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная зона отдыха на воде "Самолет" 20*18*5 м      </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/</t>
-  </si>
-[...52 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/</t>
   </si>
   <si>
     <t>attro8939</t>
   </si>
   <si>
     <t>Надувные ворота для Баскетбола 2,5*1*2,25</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939</t>
   </si>
   <si>
     <t>attro8491</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка лягушка</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491</t>
   </si>
   <si>
     <t>attro8490</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка черепаха</t>
   </si>
@@ -5361,62 +5424,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-malaya-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/?sku=9255" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8028" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8002" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/?sku=8029" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/?sku=8004" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/?sku=8027" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/?sku=7999" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/?sku=8000" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/?sku=8026" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/?sku=8037" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/?sku=8038" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/?sku=8046" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/?sku=8047" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-raft-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8043" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8040" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8044" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8041" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stella-SL10/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trippo-4-spuska-35-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9395" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8959" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7913" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9176" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7923" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=719" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8960" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9177" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7914" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7888" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7924" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7915" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7890" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7925" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8961" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9178" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9179" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7916" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7892" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7926" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7917" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9180" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7893" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7927" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7928" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7918" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9181" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7894" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7929" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9394" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7919" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9182" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7920" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9183" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7930" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7896" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7898" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7921" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9184" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7931" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7900" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7901" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8856" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=697" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8857" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=723" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=698" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=8805" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8858" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-4-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=685" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=686" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=687" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-stella--1754-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-na-grebne-volni/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-priliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zhiraf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9205" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9206" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-tropical/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6634/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dabl-944-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=690" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=691" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-mini-31613-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=671" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-attro-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/?sku=9413" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-polzunki/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6580/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-jungle/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakht/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-tramplinom/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=702" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=703" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2904/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus%20on%20the%20waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6138/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8780" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-delfiny-651415-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8781" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8817" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8784" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8785" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8786" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8787" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnaya-vodnaya-gorka-ekstrim-po-russki-561414-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/?sku=8895" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-1068-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2730/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-sineva/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-siti-slayder-dlinoy-150-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakhty-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6151/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2418/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2417/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-vodnoy-gorkoi-pryzhok/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-germetichnaya-444/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-puteshestvie-po-dzhunglyam-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6879/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7514/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7516/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7515/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7730/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-akula-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2455/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-akula-4-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1435/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1436/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2940/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7481/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9098" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9111" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=6061" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9099" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9112" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=7360" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9100" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9113" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9101" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9114" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9115" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9102" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9103" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9116" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9104" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9117" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9155" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9118" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9156" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9119" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9120" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9157" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9121" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9158" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9154" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9147" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9148" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9149" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9150" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9151" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9152" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9153" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9105" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9106" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9107" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9108" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5813" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5812" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=8256" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5814" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-ball-football/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-superseal-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8240" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8241" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8242" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8243" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-masterseal-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-masterseal/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-shar-liga-chempionov-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/?sku=9003" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/?sku=9004" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-minimus/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/color-water-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5787" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5788" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5789" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5791" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5792" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5793" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5794" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5795" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9011" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9012" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9016" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=8604" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9013" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9014" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9015" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-vozdukhoduvka-dlya-vodnogo-shara-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/dance-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zipper/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5756" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-raduga-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5757" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5759" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5760" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5761" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5762" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5763" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5779" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5780" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5782" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5783" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5784" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5785" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5786" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5803" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=7997" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5804" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5805" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-vodnykh-sharov-ekspert-/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8300" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8301" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8627" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8649" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8303" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8650" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8304" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8651" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8628" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8305" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8306" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8652" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8307" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8653" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8658" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8626" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8654" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8655" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8656" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8657" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9211" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9332" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9312" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8327" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9212" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8329" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8746" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9313" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9127" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9315" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8328" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9126" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8606" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9128" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9010" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7721/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=964" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=966" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=6529" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=8573" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5829" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5825" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5827" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=6563" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2438-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-detskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-detskaya-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9290" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9291" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9292" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9293" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bullet/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8443" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8538" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8466" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8452" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8444" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8539" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8453" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8467" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8445" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8540" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8454" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8468" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8481" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8469" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8446" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8541" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8479" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8482" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8475" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8542" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8476" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8543" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8480" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8477" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8544" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8478" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8545" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-5-m-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-trampoline-combo-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aqua-park-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8354" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8355" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8356" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7342/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7332/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=7618" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=9419" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/waterzorb17/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-gidrozorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/waterzorbnuclearglobe/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kacheli-attro-revolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-arbuzik/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-adult-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-karusel-saturn-adult/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-odinarnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-double-water-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnye-kacheli-s-ballonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aquaglide-rockit-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnoy-delfin/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/goldfish/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-figury/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-loshadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnye-kacheli-dvoynye-/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-roller/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-roller-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5731" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5732" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-161612-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu-211721-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu-1-6-1-3-0-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=804" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=805" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=806" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/katapulta-blob-s-vyshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8618" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8619" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8620" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8621" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8622" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8623" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1185/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/big-inflatable-iceberg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/big-inflatable-iceberg-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-ostrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basketbol-na-vode/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoe-vodnoe-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-setka-dlya-volleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/?sku=8941" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bvoleybol-na-vode/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7474/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-flamingo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-arbyz-/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2547/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2548/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2549/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-belyy-medved-5-3-5-1-2-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-malaya-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/?sku=9255" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8028" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8002" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/?sku=8029" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/?sku=8004" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/?sku=8027" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/?sku=7999" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/?sku=8000" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/?sku=8026" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/?sku=8037" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/?sku=8038" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/?sku=8046" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/?sku=8047" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-raft-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8043" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8040" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8041" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8044" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stella-SL10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trippo-4-spuska-35-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8959" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7913" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9176" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7923" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9395" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=719" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9177" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7888" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7914" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8960" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7924" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7925" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8961" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9178" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7890" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7915" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9179" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7892" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7916" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7926" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9180" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7893" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7917" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7927" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9181" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7894" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7918" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7928" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7929" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9394" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9182" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7919" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7920" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7930" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7896" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9183" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9184" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7921" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7931" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7898" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7900" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7901" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8856" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=697" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8857" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=723" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=698" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=8805" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8858" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-4-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=685" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=686" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=687" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-stella--1754-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-na-grebne-volni/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-priliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zhiraf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9205" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9206" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-tropical/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dabl-944-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6634/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=690" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=691" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-mini-31613-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=671" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-attro-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/?sku=9413" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-polzunki/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6580/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-jungle/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakht/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-tramplinom/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=702" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=703" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2904/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus%20on%20the%20waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6138/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8780" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-delfiny-651415-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8781" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8817" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8784" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8785" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8786" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8787" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnaya-vodnaya-gorka-ekstrim-po-russki-561414-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/?sku=8895" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-1068-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2730/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-sineva/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-siti-slayder-dlinoy-150-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakhty-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6151/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2418/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2417/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-vodnoy-gorkoi-pryzhok/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-germetichnaya-444/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6879/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7514/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7516/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7515/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7730/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-akula-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2455/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-akula-4-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1435/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1436/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2940/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7481/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9098" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9111" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=6061" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9099" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9112" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=7360" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9100" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9113" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9114" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9101" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9102" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9115" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9103" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9116" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9104" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9117" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9155" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9118" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9156" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9119" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9120" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9157" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9121" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9158" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9154" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9147" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9148" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9149" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9150" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9151" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9152" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9153" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9105" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9106" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9107" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9108" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5813" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5812" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=8256" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5814" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-superseal-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-ball-football/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8240" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8241" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8242" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8243" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-masterseal/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-masterseal-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-shar-liga-chempionov-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/?sku=9003" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/?sku=9004" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-minimus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/color-water-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5787" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5788" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5790" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5791" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5792" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5793" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5794" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5795" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9011" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9012" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9016" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=8604" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9013" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9014" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9015" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-vozdukhoduvka-dlya-vodnogo-shara-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/dance-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zipper/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5756" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-raduga-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5757" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5759" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5760" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5761" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5762" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5763" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5779" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5780" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5782" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5783" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5784" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5785" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5786" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5803" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=7997" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5804" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5805" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-vodnykh-sharov-ekspert-/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9533" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8300" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8627" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8301" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8649" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8303" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8650" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8304" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8651" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8628" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8305" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8652" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8306" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8653" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8307" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8658" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8626" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8654" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8655" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8656" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8657" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9332" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9312" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8327" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9211" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9212" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8329" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8746" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9313" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9127" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9315" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8328" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9126" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8606" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9128" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9010" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7721/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=964" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=966" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=6529" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=8573" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5829" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5825" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5827" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=6563" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2438-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-detskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-detskaya-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/?sku=9528" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/?sku=9529" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9290" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9291" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9292" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9293" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bullet/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8538" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8466" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8452" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8443" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8444" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8453" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8539" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8467" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8445" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8454" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8540" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8468" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8469" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8446" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8541" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8481" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8479" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8482" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8475" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8542" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8543" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8480" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8476" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8477" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8544" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8478" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8545" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-5-m-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-trampoline-combo-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aqua-park-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8354" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8355" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8356" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7342/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7332/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=7618" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=9419" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-gidrozorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/waterzorb17/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/waterzorbnuclearglobe/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kacheli-attro-revolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-arbuzik/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-adult-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-karusel-saturn-adult/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-odinarnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-double-water-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnye-kacheli-s-ballonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aquaglide-rockit-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnoy-delfin/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/goldfish/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-figury/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-loshadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnye-kacheli-dvoynye-/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-roller/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-roller-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5731" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5732" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-161612-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu-211721-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu-1-6-1-3-0-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=804" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=805" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=806" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/katapulta-blob-s-vyshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-yakhta-iz-airdeka-3-75-1-9-2-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8618" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8619" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8620" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8621" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8622" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8623" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1185/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/big-inflatable-iceberg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/big-inflatable-iceberg-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-ostrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basketbol-na-vode/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoe-vodnoe-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-setka-dlya-volleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/?sku=8941" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bvoleybol-na-vode/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7474/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-flamingo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-arbyz-/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2547/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2548/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2549/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-belyy-medved-5-3-5-1-2-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F591"/>
+  <dimension ref="A1:F601"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F591" sqref="F591"/>
+      <selection activeCell="F601" sqref="F601"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -5439,441 +5502,441 @@
       </c>
       <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F6" s="15">
-        <v>3123000</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="15">
-        <v>15750</v>
+        <v>3915000</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="7">
         <v>0</v>
       </c>
       <c r="F8" s="15">
-        <v>143100</v>
+        <v>320400</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="7">
         <v>0</v>
       </c>
       <c r="F9" s="15">
-        <v>3915000</v>
+        <v>1470600</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="7">
         <v>0</v>
       </c>
       <c r="F10" s="15">
-        <v>320400</v>
+        <v>103050</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" s="15">
-        <v>1470600</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F12" s="15">
-        <v>103050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="7">
         <v>0</v>
       </c>
       <c r="F13" s="15">
-        <v>54000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="7">
         <v>-1</v>
       </c>
       <c r="F14" s="15">
-        <v>0</v>
+        <v>486000</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="7">
         <v>0</v>
       </c>
       <c r="F15" s="15">
-        <v>0</v>
+        <v>5629500</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F16" s="15">
-        <v>486000</v>
+        <v>15903000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="7">
         <v>-1</v>
       </c>
       <c r="F17" s="15">
-        <v>5629500</v>
+        <v>3123000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="7">
         <v>0</v>
       </c>
       <c r="F18" s="15">
-        <v>15903000</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="7">
         <v>0</v>
       </c>
       <c r="F19" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="7">
         <v>0</v>
       </c>
       <c r="F20" s="15">
-        <v>180900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E21" s="7">
         <v>0</v>
       </c>
       <c r="F21" s="15">
-        <v>20250</v>
+        <v>180900</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="7">
         <v>0</v>
       </c>
       <c r="F22" s="15">
-        <v>3951000</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F23" s="15">
-        <v>14000</v>
+        <v>3951000</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="15"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>1</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="7">
-        <v>-42</v>
+        <v>0</v>
       </c>
       <c r="F26" s="15">
         <v>5310</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>2</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="7">
         <v>3</v>
       </c>
       <c r="F27" s="15">
         <v>3200</v>
       </c>
     </row>
@@ -5909,51 +5972,51 @@
       </c>
       <c r="D29" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E29" s="7">
         <v>0</v>
       </c>
       <c r="F29" s="15">
         <v>4320</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>5</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="7">
-        <v>-37</v>
+        <v>5</v>
       </c>
       <c r="F30" s="15">
         <v>5850</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>6</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="7">
         <v>0</v>
       </c>
       <c r="F31" s="15">
         <v>5310</v>
       </c>
     </row>
@@ -6379,974 +6442,974 @@
       </c>
       <c r="D53" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F53" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>1</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E54" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F54" s="15">
-        <v>820000</v>
+        <v>372600</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>2</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E55" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55" s="15">
-        <v>242100</v>
+        <v>729000</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>3</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E56" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F56" s="15">
-        <v>299070</v>
+        <v>394200</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>4</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E57" s="7">
         <v>0</v>
       </c>
       <c r="F57" s="15">
-        <v>394200</v>
+        <v>787050</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>5</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E58" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F58" s="15">
-        <v>599040</v>
+        <v>397800</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>6</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E59" s="7">
         <v>0</v>
       </c>
       <c r="F59" s="15">
         <v>5760000</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>7</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E60" s="7">
         <v>0</v>
       </c>
       <c r="F60" s="15">
-        <v>787050</v>
+        <v>7569000</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>8</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E61" s="7">
         <v>0</v>
       </c>
       <c r="F61" s="15">
-        <v>397800</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>9</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E62" s="7">
         <v>0</v>
       </c>
       <c r="F62" s="15">
         <v>440100</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>10</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E63" s="7">
         <v>0</v>
       </c>
       <c r="F63" s="15">
-        <v>7569000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>11</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E64" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F64" s="15">
-        <v>0</v>
+        <v>8289000</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>12</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E65" s="7">
         <v>0</v>
       </c>
       <c r="F65" s="15">
-        <v>168300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>13</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="7">
         <v>0</v>
       </c>
       <c r="F66" s="15">
-        <v>0</v>
+        <v>5300100</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>14</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E67" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F67" s="15">
-        <v>8289000</v>
+        <v>70200</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>15</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E68" s="7">
         <v>0</v>
       </c>
       <c r="F68" s="15">
-        <v>70200</v>
+        <v>6354900</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>16</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E69" s="7">
         <v>0</v>
       </c>
       <c r="F69" s="15">
-        <v>5300100</v>
+        <v>820000</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>17</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E70" s="7">
         <v>0</v>
       </c>
       <c r="F70" s="15">
-        <v>8289000</v>
+        <v>242100</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>18</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E71" s="7">
         <v>0</v>
       </c>
       <c r="F71" s="15">
-        <v>6354900</v>
+        <v>8289000</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>19</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E72" s="7">
         <v>0</v>
       </c>
       <c r="F72" s="15">
-        <v>271800</v>
+        <v>444600</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>20</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E73" s="7">
         <v>0</v>
       </c>
       <c r="F73" s="15">
-        <v>444600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>21</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E74" s="7">
         <v>0</v>
       </c>
       <c r="F74" s="15">
-        <v>0</v>
+        <v>785700</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>22</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E75" s="7">
         <v>0</v>
       </c>
       <c r="F75" s="15">
-        <v>785700</v>
+        <v>873000</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>23</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E76" s="7">
         <v>0</v>
       </c>
       <c r="F76" s="15">
-        <v>873000</v>
+        <v>271800</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>24</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E77" s="7">
         <v>0</v>
       </c>
       <c r="F77" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>25</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E78" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F78" s="15">
-        <v>491400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>26</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E79" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F79" s="15">
-        <v>0</v>
+        <v>1179000</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>27</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E80" s="7">
         <v>0</v>
       </c>
       <c r="F80" s="15">
-        <v>1179000</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>28</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E81" s="7">
         <v>0</v>
       </c>
       <c r="F81" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>29</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E82" s="7">
         <v>0</v>
       </c>
       <c r="F82" s="15">
-        <v>336600</v>
+        <v>491400</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>30</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E83" s="7">
         <v>0</v>
       </c>
       <c r="F83" s="15">
         <v>1309500</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>31</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E84" s="7">
         <v>0</v>
       </c>
       <c r="F84" s="15">
-        <v>0</v>
+        <v>1745100</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>32</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E85" s="7">
         <v>0</v>
       </c>
       <c r="F85" s="15">
-        <v>504900</v>
+        <v>514800</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>33</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E86" s="7">
         <v>0</v>
       </c>
       <c r="F86" s="15">
-        <v>1745100</v>
+        <v>1571400</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>34</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E87" s="7">
         <v>0</v>
       </c>
       <c r="F87" s="15">
-        <v>514800</v>
+        <v>504900</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>35</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E88" s="7">
         <v>0</v>
       </c>
       <c r="F88" s="15">
-        <v>1571400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>36</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E89" s="7">
         <v>0</v>
       </c>
       <c r="F89" s="15">
         <v>1945800</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>37</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E90" s="7">
         <v>0</v>
       </c>
       <c r="F90" s="15">
-        <v>0</v>
+        <v>673200</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>38</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E91" s="7">
         <v>0</v>
       </c>
       <c r="F91" s="15">
-        <v>673200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>39</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>246</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E92" s="7">
         <v>0</v>
       </c>
       <c r="F92" s="15">
         <v>2181600</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>40</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E93" s="7">
         <v>0</v>
       </c>
       <c r="F93" s="15">
-        <v>0</v>
+        <v>851400</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>41</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E94" s="7">
         <v>0</v>
       </c>
       <c r="F94" s="15">
-        <v>851400</v>
+        <v>841500</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>42</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E95" s="7">
         <v>0</v>
       </c>
       <c r="F95" s="15">
-        <v>841500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>43</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E96" s="7">
         <v>0</v>
       </c>
       <c r="F96" s="15">
         <v>985500</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>44</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E97" s="7">
         <v>0</v>
       </c>
       <c r="F97" s="15">
-        <v>1973700</v>
+        <v>1699200</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>45</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E98" s="7">
         <v>0</v>
       </c>
       <c r="F98" s="15">
-        <v>0</v>
+        <v>402300</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>46</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E99" s="7">
         <v>0</v>
       </c>
       <c r="F99" s="15">
-        <v>1699200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>47</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E100" s="7">
         <v>0</v>
       </c>
       <c r="F100" s="15">
-        <v>402300</v>
+        <v>1973700</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>48</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E101" s="7">
         <v>0</v>
       </c>
       <c r="F101" s="15">
         <v>2960100</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>49</v>
@@ -7362,231 +7425,231 @@
       </c>
       <c r="E102" s="7">
         <v>0</v>
       </c>
       <c r="F102" s="15">
         <v>595350</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>50</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E103" s="7">
         <v>0</v>
       </c>
       <c r="F103" s="15">
-        <v>0</v>
+        <v>2549700</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>51</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E104" s="7">
         <v>0</v>
       </c>
       <c r="F104" s="15">
-        <v>2549700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>52</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E105" s="7">
         <v>0</v>
       </c>
       <c r="F105" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>53</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E106" s="7">
         <v>0</v>
       </c>
       <c r="F106" s="15">
-        <v>3399300</v>
+        <v>3946500</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>54</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E107" s="7">
         <v>0</v>
       </c>
       <c r="F107" s="15">
-        <v>3946500</v>
+        <v>792900</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>55</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E108" s="7">
         <v>0</v>
       </c>
       <c r="F108" s="15">
-        <v>792900</v>
+        <v>3399300</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>56</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E109" s="7">
         <v>0</v>
       </c>
       <c r="F109" s="15">
-        <v>1192500</v>
+        <v>4246200</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>57</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E110" s="7">
         <v>0</v>
       </c>
       <c r="F110" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>58</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E111" s="7">
         <v>0</v>
       </c>
       <c r="F111" s="15">
-        <v>4246200</v>
+        <v>4933800</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>59</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E112" s="7">
         <v>0</v>
       </c>
       <c r="F112" s="15">
-        <v>4933800</v>
+        <v>1192500</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>60</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E113" s="7">
         <v>0</v>
       </c>
       <c r="F113" s="15">
         <v>1585800</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>61</v>
@@ -7822,71 +7885,71 @@
       </c>
       <c r="E125" s="7">
         <v>0</v>
       </c>
       <c r="F125" s="15">
         <v>809100</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>73</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>348</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E126" s="7">
         <v>0</v>
       </c>
       <c r="F126" s="15">
-        <v>819900</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>74</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>351</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E127" s="7">
         <v>0</v>
       </c>
       <c r="F127" s="15">
-        <v>450000</v>
+        <v>819900</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>75</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>354</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E128" s="7">
         <v>-1</v>
       </c>
       <c r="F128" s="15">
         <v>693000</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>76</v>
@@ -8022,71 +8085,71 @@
       </c>
       <c r="E135" s="7">
         <v>0</v>
       </c>
       <c r="F135" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>83</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>378</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E136" s="7">
         <v>0</v>
       </c>
       <c r="F136" s="15">
-        <v>650700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>84</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E137" s="7">
         <v>0</v>
       </c>
       <c r="F137" s="15">
-        <v>0</v>
+        <v>650700</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>85</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>384</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E138" s="7">
         <v>0</v>
       </c>
       <c r="F138" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>86</v>
@@ -8139,94 +8202,94 @@
       </c>
       <c r="D141" s="7" t="s">
         <v>395</v>
       </c>
       <c r="E141" s="7">
         <v>0</v>
       </c>
       <c r="F141" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>89</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>396</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E142" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F142" s="15">
-        <v>2062800</v>
+        <v>472500</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>90</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F143" s="15">
-        <v>472500</v>
+        <v>795600</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>91</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>402</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="7">
         <v>0</v>
       </c>
       <c r="F144" s="15">
-        <v>795600</v>
+        <v>2062800</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>92</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="7">
         <v>0</v>
       </c>
       <c r="F145" s="15">
         <v>819000</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>93</v>
@@ -8539,74 +8602,74 @@
       </c>
       <c r="D161" s="7" t="s">
         <v>455</v>
       </c>
       <c r="E161" s="7">
         <v>0</v>
       </c>
       <c r="F161" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>109</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>456</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E162" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F162" s="15">
-        <v>395550</v>
+        <v>6246000</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>110</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>461</v>
       </c>
       <c r="E163" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F163" s="15">
-        <v>6246000</v>
+        <v>395550</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>111</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>462</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>463</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>464</v>
       </c>
       <c r="E164" s="7">
         <v>-2</v>
       </c>
       <c r="F164" s="15">
         <v>416250</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>112</v>
@@ -8742,51 +8805,51 @@
       </c>
       <c r="E171" s="7">
         <v>0</v>
       </c>
       <c r="F171" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>119</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>486</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>487</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>488</v>
       </c>
       <c r="E172" s="7">
         <v>1</v>
       </c>
       <c r="F172" s="15">
-        <v>60030</v>
+        <v>81000</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>120</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>489</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>490</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>491</v>
       </c>
       <c r="E173" s="7">
         <v>0</v>
       </c>
       <c r="F173" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>121</v>
@@ -9242,611 +9305,611 @@
       </c>
       <c r="E197" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F197" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>1</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>554</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>555</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>556</v>
       </c>
       <c r="E198" s="7">
         <v>0</v>
       </c>
       <c r="F198" s="15">
-        <v>1238400</v>
+        <v>1312200</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>2</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>557</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>559</v>
       </c>
       <c r="E199" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F199" s="15">
-        <v>460800</v>
+        <v>806760</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>3</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>560</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>561</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>562</v>
       </c>
       <c r="E200" s="7">
         <v>0</v>
       </c>
       <c r="F200" s="15">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>4</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>563</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>565</v>
       </c>
       <c r="E201" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F201" s="15">
-        <v>806760</v>
+        <v>1322550</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>5</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>566</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>567</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>568</v>
       </c>
       <c r="E202" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F202" s="15">
-        <v>1143000</v>
+        <v>291600</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>6</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>569</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>570</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>571</v>
       </c>
       <c r="E203" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F203" s="15">
-        <v>1147500</v>
+        <v>414720</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>7</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>572</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>574</v>
       </c>
       <c r="E204" s="7">
         <v>0</v>
       </c>
       <c r="F204" s="15">
-        <v>199080</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>8</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>575</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>576</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>577</v>
       </c>
       <c r="E205" s="7">
         <v>0</v>
       </c>
       <c r="F205" s="15">
-        <v>460800</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>9</v>
       </c>
       <c r="B206" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="C206" s="8" t="s">
         <v>578</v>
       </c>
-      <c r="C206" s="8" t="s">
+      <c r="D206" s="7" t="s">
         <v>579</v>
       </c>
-      <c r="D206" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E206" s="7">
         <v>0</v>
       </c>
       <c r="F206" s="15">
-        <v>1322550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>10</v>
       </c>
       <c r="B207" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="C207" s="8" t="s">
         <v>581</v>
       </c>
-      <c r="C207" s="8" t="s">
+      <c r="D207" s="7" t="s">
         <v>582</v>
       </c>
-      <c r="D207" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E207" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F207" s="15">
-        <v>199080</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>11</v>
       </c>
       <c r="B208" s="11" t="s">
+        <v>583</v>
+      </c>
+      <c r="C208" s="8" t="s">
         <v>584</v>
       </c>
-      <c r="C208" s="8" t="s">
+      <c r="D208" s="7" t="s">
         <v>585</v>
       </c>
-      <c r="D208" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E208" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F208" s="15">
-        <v>460800</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>12</v>
       </c>
       <c r="B209" s="11" t="s">
+        <v>586</v>
+      </c>
+      <c r="C209" s="8" t="s">
         <v>587</v>
       </c>
-      <c r="C209" s="8" t="s">
+      <c r="D209" s="7" t="s">
         <v>588</v>
       </c>
-      <c r="D209" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E209" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F209" s="15">
-        <v>896400</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>13</v>
       </c>
       <c r="B210" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="C210" s="8" t="s">
         <v>590</v>
       </c>
-      <c r="C210" s="8" t="s">
+      <c r="D210" s="7" t="s">
         <v>591</v>
       </c>
-      <c r="D210" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E210" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F210" s="15">
-        <v>460800</v>
+        <v>990900</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>14</v>
       </c>
       <c r="B211" s="11" t="s">
+        <v>592</v>
+      </c>
+      <c r="C211" s="8" t="s">
         <v>593</v>
       </c>
-      <c r="C211" s="8" t="s">
+      <c r="D211" s="7" t="s">
         <v>594</v>
       </c>
-      <c r="D211" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E211" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F211" s="15">
-        <v>896400</v>
+        <v>805950</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>15</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>471</v>
+        <v>595</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>596</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>597</v>
       </c>
       <c r="E212" s="7">
         <v>0</v>
       </c>
       <c r="F212" s="15">
-        <v>0</v>
+        <v>1794600</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>16</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>598</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>599</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>600</v>
       </c>
       <c r="E213" s="7">
         <v>0</v>
       </c>
       <c r="F213" s="15">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>17</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>601</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>602</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>603</v>
       </c>
       <c r="E214" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F214" s="15">
-        <v>530100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>18</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>604</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>605</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>606</v>
       </c>
       <c r="E215" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F215" s="15">
-        <v>901530</v>
+        <v>1143000</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>19</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>607</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>608</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>609</v>
       </c>
       <c r="E216" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F216" s="15">
-        <v>805950</v>
+        <v>1238400</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>20</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>610</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>611</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>612</v>
       </c>
       <c r="E217" s="7">
         <v>0</v>
       </c>
       <c r="F217" s="15">
-        <v>1794600</v>
+        <v>950400</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>21</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>613</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>615</v>
       </c>
       <c r="E218" s="7">
         <v>0</v>
       </c>
       <c r="F218" s="15">
-        <v>950400</v>
+        <v>485100</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>22</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>616</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>617</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>618</v>
       </c>
       <c r="E219" s="7">
         <v>0</v>
       </c>
       <c r="F219" s="15">
-        <v>485100</v>
+        <v>258300</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>23</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>619</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>620</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>621</v>
       </c>
       <c r="E220" s="7">
         <v>0</v>
       </c>
       <c r="F220" s="15">
-        <v>258300</v>
+        <v>207000</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>24</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>622</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>623</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>624</v>
       </c>
       <c r="E221" s="7">
         <v>0</v>
       </c>
       <c r="F221" s="15">
-        <v>207000</v>
+        <v>2574000</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>25</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>625</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>626</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>627</v>
       </c>
       <c r="E222" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F222" s="15">
-        <v>2316600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>26</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>628</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>629</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>630</v>
       </c>
       <c r="E223" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F223" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>27</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>631</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>632</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>633</v>
       </c>
       <c r="E224" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F224" s="15">
-        <v>0</v>
+        <v>692100</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>28</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>634</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>635</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>636</v>
       </c>
       <c r="E225" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F225" s="15">
-        <v>692100</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>29</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>637</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>638</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>639</v>
       </c>
       <c r="E226" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F226" s="15">
-        <v>450000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>30</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>640</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>641</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>642</v>
       </c>
       <c r="E227" s="7">
         <v>0</v>
       </c>
       <c r="F227" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>31</v>
@@ -9862,7167 +9925,7367 @@
       </c>
       <c r="E228" s="7">
         <v>0</v>
       </c>
       <c r="F228" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>32</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>646</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>647</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>648</v>
       </c>
       <c r="E229" s="7">
         <v>0</v>
       </c>
       <c r="F229" s="15">
-        <v>0</v>
+        <v>1353150</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>33</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>649</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>650</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>651</v>
       </c>
       <c r="E230" s="7">
         <v>0</v>
       </c>
       <c r="F230" s="15">
-        <v>1353150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>34</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>652</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>653</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>654</v>
       </c>
       <c r="E231" s="7">
         <v>0</v>
       </c>
       <c r="F231" s="15">
-        <v>0</v>
+        <v>2538000</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>35</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>655</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>656</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>657</v>
       </c>
       <c r="E232" s="7">
         <v>0</v>
       </c>
       <c r="F232" s="15">
         <v>2538000</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>36</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>658</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>659</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>660</v>
       </c>
       <c r="E233" s="7">
         <v>0</v>
       </c>
       <c r="F233" s="15">
-        <v>2538000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>37</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>661</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>662</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>663</v>
       </c>
       <c r="E234" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F234" s="15">
-        <v>0</v>
+        <v>595350</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>38</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>664</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>665</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>666</v>
       </c>
       <c r="E235" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F235" s="15">
-        <v>594900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>39</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>667</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>668</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>669</v>
       </c>
       <c r="E236" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F236" s="15">
-        <v>0</v>
+        <v>948600</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>40</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>670</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>671</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>672</v>
       </c>
       <c r="E237" s="7">
         <v>-1</v>
       </c>
       <c r="F237" s="15">
-        <v>948600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>41</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>673</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>674</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>675</v>
       </c>
       <c r="E238" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F238" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>42</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>676</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>677</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>678</v>
       </c>
       <c r="E239" s="7">
         <v>0</v>
       </c>
       <c r="F239" s="15">
-        <v>0</v>
+        <v>1474650</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>43</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>679</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>680</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>681</v>
       </c>
       <c r="E240" s="7">
         <v>0</v>
       </c>
       <c r="F240" s="15">
-        <v>1474650</v>
+        <v>541800</v>
       </c>
     </row>
     <row r="241" spans="1:6">
-      <c r="A241" s="4">
-[...2 lines deleted...]
-      <c r="B241" s="11" t="s">
+      <c r="A241" s="6" t="s">
         <v>682</v>
       </c>
-      <c r="C241" s="8" t="s">
+      <c r="B241" s="7"/>
+      <c r="C241" s="8"/>
+      <c r="D241" s="7"/>
+      <c r="E241" s="7"/>
+      <c r="F241" s="15"/>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B242" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C242" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D242" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E242" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F242" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6">
+      <c r="A243" s="4">
+        <v>1</v>
+      </c>
+      <c r="B243" s="11" t="s">
         <v>683</v>
       </c>
-      <c r="D241" s="7" t="s">
+      <c r="C243" s="8" t="s">
         <v>684</v>
       </c>
-      <c r="E241" s="7">
-[...7 lines deleted...]
-      <c r="A242" s="6" t="s">
+      <c r="D243" s="7" t="s">
         <v>685</v>
       </c>
-      <c r="B242" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E243" s="7">
+        <v>0</v>
+      </c>
+      <c r="F243" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B244" s="11" t="s">
         <v>686</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>687</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>688</v>
       </c>
       <c r="E244" s="7">
         <v>0</v>
       </c>
       <c r="F244" s="15">
-        <v>0</v>
+        <v>690300</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>689</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>691</v>
       </c>
       <c r="E245" s="7">
         <v>0</v>
       </c>
       <c r="F245" s="15">
-        <v>690300</v>
+        <v>435150</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
+        <v>4</v>
+      </c>
+      <c r="B246" s="11" t="s">
+        <v>683</v>
+      </c>
+      <c r="C246" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="D246" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="E246" s="7">
+        <v>0</v>
+      </c>
+      <c r="F246" s="15">
+        <v>242100</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6">
+      <c r="A247" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="B247" s="7"/>
+      <c r="C247" s="8"/>
+      <c r="D247" s="7"/>
+      <c r="E247" s="7"/>
+      <c r="F247" s="15"/>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B248" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B246" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A247" s="4">
+      <c r="C248" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B247" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C247" s="8" t="s">
+      <c r="D248" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E248" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F248" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6">
+      <c r="A249" s="4">
+        <v>1</v>
+      </c>
+      <c r="B249" s="11" t="s">
         <v>695</v>
       </c>
-      <c r="D247" s="7" t="s">
+      <c r="C249" s="8" t="s">
         <v>696</v>
       </c>
-      <c r="E247" s="7">
-[...7 lines deleted...]
-      <c r="A248" s="5" t="s">
+      <c r="D249" s="7" t="s">
         <v>697</v>
       </c>
-      <c r="B248" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E249" s="7">
+        <v>0</v>
+      </c>
+      <c r="F249" s="15">
+        <v>470250</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>698</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>699</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>700</v>
       </c>
       <c r="E250" s="7">
         <v>0</v>
       </c>
       <c r="F250" s="15">
-        <v>470250</v>
+        <v>778500</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>701</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>703</v>
       </c>
       <c r="E251" s="7">
         <v>0</v>
       </c>
       <c r="F251" s="15">
         <v>374850</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>704</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>705</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>706</v>
       </c>
       <c r="E252" s="7">
         <v>0</v>
       </c>
       <c r="F252" s="15">
-        <v>778500</v>
+        <v>1938150</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>707</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>708</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>709</v>
       </c>
       <c r="E253" s="7">
         <v>0</v>
       </c>
       <c r="F253" s="15">
-        <v>1938150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B254" s="11" t="s">
         <v>710</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>711</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>712</v>
       </c>
       <c r="E254" s="7">
         <v>0</v>
       </c>
       <c r="F254" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>713</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>714</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>715</v>
       </c>
       <c r="E255" s="7">
         <v>0</v>
       </c>
       <c r="F255" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>716</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>717</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>718</v>
       </c>
       <c r="E256" s="7">
         <v>0</v>
       </c>
       <c r="F256" s="15">
-        <v>0</v>
+        <v>2214900</v>
       </c>
     </row>
     <row r="257" spans="1:6">
-      <c r="A257" s="4">
-[...2 lines deleted...]
-      <c r="B257" s="11" t="s">
+      <c r="A257" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="C257" s="8" t="s">
+      <c r="B257" s="7"/>
+      <c r="C257" s="8"/>
+      <c r="D257" s="7"/>
+      <c r="E257" s="7"/>
+      <c r="F257" s="15"/>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B258" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C258" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D258" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E258" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F258" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259" s="4">
+        <v>1</v>
+      </c>
+      <c r="B259" s="11" t="s">
         <v>720</v>
       </c>
-      <c r="D257" s="7" t="s">
+      <c r="C259" s="8" t="s">
         <v>721</v>
       </c>
-      <c r="E257" s="7">
-[...7 lines deleted...]
-      <c r="A258" s="5" t="s">
+      <c r="D259" s="7" t="s">
         <v>722</v>
       </c>
-      <c r="B258" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E259" s="7">
+        <v>0</v>
+      </c>
+      <c r="F259" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>723</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>724</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="7">
         <v>0</v>
       </c>
       <c r="F260" s="15">
-        <v>0</v>
+        <v>43290</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>726</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>727</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="7">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="F261" s="15">
-        <v>39150</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>729</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>730</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="7">
         <v>0</v>
       </c>
       <c r="F262" s="15">
-        <v>71100</v>
+        <v>193050</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>732</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>733</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="7">
         <v>0</v>
       </c>
       <c r="F263" s="15">
-        <v>100440</v>
+        <v>251640</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>735</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>736</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="7">
         <v>0</v>
       </c>
       <c r="F264" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="C265" s="8" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="E265" s="7">
         <v>0</v>
       </c>
       <c r="F265" s="15">
-        <v>50040</v>
+        <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>741</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>742</v>
       </c>
       <c r="E266" s="7">
         <v>0</v>
       </c>
       <c r="F266" s="15">
-        <v>117000</v>
+        <v>50040</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>743</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>744</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>745</v>
       </c>
       <c r="E267" s="7">
         <v>0</v>
       </c>
       <c r="F267" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>726</v>
+        <v>746</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="E268" s="7">
         <v>0</v>
       </c>
       <c r="F268" s="15">
-        <v>0</v>
+        <v>307350</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="E269" s="7">
         <v>0</v>
       </c>
       <c r="F269" s="15">
-        <v>136800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>751</v>
+        <v>723</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>753</v>
       </c>
       <c r="E270" s="7">
         <v>0</v>
       </c>
       <c r="F270" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>754</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>755</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>756</v>
       </c>
       <c r="E271" s="7">
         <v>0</v>
       </c>
       <c r="F271" s="15">
-        <v>166500</v>
+        <v>379350</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>757</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>758</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>759</v>
       </c>
       <c r="E272" s="7">
         <v>0</v>
       </c>
       <c r="F272" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B273" s="11" t="s">
         <v>760</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>761</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>762</v>
       </c>
       <c r="E273" s="7">
         <v>0</v>
       </c>
       <c r="F273" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>763</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>764</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>765</v>
       </c>
       <c r="E274" s="7">
         <v>0</v>
       </c>
       <c r="F274" s="15">
-        <v>193500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>766</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>767</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>768</v>
       </c>
       <c r="E275" s="7">
         <v>0</v>
       </c>
       <c r="F275" s="15">
-        <v>222300</v>
+        <v>445500</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>769</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>770</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>771</v>
       </c>
       <c r="E276" s="7">
         <v>0</v>
       </c>
       <c r="F276" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>772</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>773</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>774</v>
       </c>
       <c r="E277" s="7">
         <v>0</v>
       </c>
       <c r="F277" s="15">
-        <v>280800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>775</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>776</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>777</v>
       </c>
       <c r="E278" s="7">
         <v>0</v>
       </c>
       <c r="F278" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>778</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>779</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>780</v>
       </c>
       <c r="E279" s="7">
         <v>0</v>
       </c>
       <c r="F279" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>781</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>782</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>783</v>
       </c>
       <c r="E280" s="7">
         <v>0</v>
       </c>
       <c r="F280" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>784</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>785</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>786</v>
       </c>
       <c r="E281" s="7">
         <v>0</v>
       </c>
       <c r="F281" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>787</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>788</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>789</v>
       </c>
       <c r="E282" s="7">
         <v>0</v>
       </c>
       <c r="F282" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>790</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>791</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>792</v>
       </c>
       <c r="E283" s="7">
         <v>0</v>
       </c>
       <c r="F283" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>793</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>794</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>795</v>
       </c>
       <c r="E284" s="7">
         <v>0</v>
       </c>
       <c r="F284" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>796</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>797</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>798</v>
       </c>
       <c r="E285" s="7">
         <v>0</v>
       </c>
       <c r="F285" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>799</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>800</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>801</v>
       </c>
       <c r="E286" s="7">
         <v>0</v>
       </c>
       <c r="F286" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>802</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>803</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>804</v>
       </c>
       <c r="E287" s="7">
         <v>0</v>
       </c>
       <c r="F287" s="15">
-        <v>72900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>805</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>806</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>807</v>
       </c>
       <c r="E288" s="7">
         <v>0</v>
       </c>
       <c r="F288" s="15">
-        <v>98550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>808</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>809</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>810</v>
       </c>
       <c r="E289" s="7">
         <v>0</v>
       </c>
       <c r="F289" s="15">
-        <v>127350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>811</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>812</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>813</v>
       </c>
       <c r="E290" s="7">
         <v>0</v>
       </c>
       <c r="F290" s="15">
-        <v>150300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>814</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>815</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>816</v>
       </c>
       <c r="E291" s="7">
         <v>0</v>
       </c>
       <c r="F291" s="15">
-        <v>198450</v>
+        <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>817</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>818</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>819</v>
       </c>
       <c r="E292" s="7">
         <v>0</v>
       </c>
       <c r="F292" s="15">
-        <v>227250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>820</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>822</v>
       </c>
       <c r="E293" s="7">
         <v>0</v>
       </c>
       <c r="F293" s="15">
-        <v>256500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B294" s="11" t="s">
         <v>823</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>824</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>825</v>
       </c>
       <c r="E294" s="7">
         <v>0</v>
       </c>
       <c r="F294" s="15">
-        <v>331200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B295" s="11" t="s">
         <v>826</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>827</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>828</v>
       </c>
       <c r="E295" s="7">
         <v>0</v>
       </c>
       <c r="F295" s="15">
-        <v>572850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>829</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>830</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>831</v>
       </c>
       <c r="E296" s="7">
         <v>0</v>
       </c>
       <c r="F296" s="15">
-        <v>902250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>832</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>833</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>834</v>
       </c>
       <c r="E297" s="7">
         <v>0</v>
       </c>
       <c r="F297" s="15">
-        <v>1352700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B298" s="11" t="s">
         <v>835</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>836</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>837</v>
       </c>
       <c r="E298" s="7">
         <v>0</v>
       </c>
       <c r="F298" s="15">
-        <v>2118600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B299" s="11" t="s">
         <v>838</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>839</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>840</v>
       </c>
       <c r="E299" s="7">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F299" s="15">
-        <v>39150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>841</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>842</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>843</v>
       </c>
       <c r="E300" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F300" s="15">
-        <v>39150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>844</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>845</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>846</v>
       </c>
       <c r="E301" s="7">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F301" s="15">
-        <v>39150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B302" s="11" t="s">
         <v>847</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>848</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>849</v>
       </c>
       <c r="E302" s="7">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F302" s="15">
-        <v>39150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B303" s="11" t="s">
         <v>850</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>851</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>852</v>
       </c>
       <c r="E303" s="7">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F303" s="15">
-        <v>49050</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B304" s="11" t="s">
         <v>853</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>854</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>855</v>
       </c>
       <c r="E304" s="7">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F304" s="15">
-        <v>281250</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>856</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>857</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>858</v>
       </c>
       <c r="E305" s="7">
-        <v>-5</v>
+        <v>11</v>
       </c>
       <c r="F305" s="15">
-        <v>0</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>859</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>860</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>861</v>
       </c>
       <c r="E306" s="7">
-        <v>-44</v>
+        <v>9</v>
       </c>
       <c r="F306" s="15">
-        <v>0</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>862</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>864</v>
       </c>
       <c r="E307" s="7">
         <v>0</v>
       </c>
       <c r="F307" s="15">
-        <v>178200</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B308" s="11" t="s">
+        <v>729</v>
+      </c>
+      <c r="C308" s="8" t="s">
         <v>865</v>
       </c>
-      <c r="C308" s="8" t="s">
+      <c r="D308" s="7" t="s">
         <v>866</v>
       </c>
-      <c r="D308" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" s="7">
         <v>0</v>
       </c>
       <c r="F308" s="15">
-        <v>153000</v>
+        <v>178200</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B309" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="C309" s="8" t="s">
         <v>868</v>
       </c>
-      <c r="C309" s="8" t="s">
+      <c r="D309" s="7" t="s">
         <v>869</v>
       </c>
-      <c r="D309" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E309" s="7">
         <v>0</v>
       </c>
       <c r="F309" s="15">
-        <v>233100</v>
+        <v>153000</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B310" s="11" t="s">
+        <v>870</v>
+      </c>
+      <c r="C310" s="8" t="s">
         <v>871</v>
       </c>
-      <c r="C310" s="8" t="s">
+      <c r="D310" s="7" t="s">
         <v>872</v>
       </c>
-      <c r="D310" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E310" s="7">
-        <v>0</v>
+        <v>-44</v>
       </c>
       <c r="F310" s="15">
-        <v>199800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B311" s="11" t="s">
+        <v>873</v>
+      </c>
+      <c r="C311" s="8" t="s">
         <v>874</v>
       </c>
-      <c r="C311" s="8" t="s">
+      <c r="D311" s="7" t="s">
         <v>875</v>
       </c>
-      <c r="D311" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E311" s="7">
         <v>0</v>
       </c>
       <c r="F311" s="15">
-        <v>286200</v>
+        <v>281250</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B312" s="11" t="s">
+        <v>876</v>
+      </c>
+      <c r="C312" s="8" t="s">
         <v>877</v>
       </c>
-      <c r="C312" s="8" t="s">
+      <c r="D312" s="7" t="s">
         <v>878</v>
       </c>
-      <c r="D312" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E312" s="7">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F312" s="15">
-        <v>250200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B313" s="11" t="s">
+        <v>732</v>
+      </c>
+      <c r="C313" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="D313" s="7" t="s">
         <v>880</v>
       </c>
-      <c r="C313" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E313" s="7">
         <v>0</v>
       </c>
       <c r="F313" s="15">
-        <v>352800</v>
+        <v>233100</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B314" s="11" t="s">
+        <v>881</v>
+      </c>
+      <c r="C314" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="D314" s="7" t="s">
         <v>883</v>
       </c>
-      <c r="C314" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E314" s="7">
         <v>0</v>
       </c>
       <c r="F314" s="15">
-        <v>308700</v>
+        <v>199800</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B315" s="11" t="s">
-        <v>886</v>
+        <v>746</v>
       </c>
       <c r="C315" s="8" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="E315" s="7">
         <v>0</v>
       </c>
       <c r="F315" s="15">
-        <v>414900</v>
+        <v>286200</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B316" s="11" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="C316" s="8" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="E316" s="7">
         <v>0</v>
       </c>
       <c r="F316" s="15">
-        <v>374400</v>
+        <v>250200</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B317" s="11" t="s">
-        <v>859</v>
+        <v>754</v>
       </c>
       <c r="C317" s="8" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="E317" s="7">
         <v>0</v>
       </c>
       <c r="F317" s="15">
-        <v>9900</v>
+        <v>352800</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B318" s="11" t="s">
-        <v>859</v>
+        <v>891</v>
       </c>
       <c r="C318" s="8" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="E318" s="7">
         <v>0</v>
       </c>
       <c r="F318" s="15">
-        <v>9900</v>
+        <v>308700</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B319" s="11" t="s">
+        <v>894</v>
+      </c>
+      <c r="C319" s="8" t="s">
+        <v>895</v>
+      </c>
+      <c r="D319" s="7" t="s">
         <v>896</v>
       </c>
-      <c r="C319" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E319" s="7">
         <v>0</v>
       </c>
       <c r="F319" s="15">
-        <v>0</v>
+        <v>374400</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>899</v>
+        <v>766</v>
       </c>
       <c r="C320" s="8" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="E320" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F320" s="15">
-        <v>0</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B321" s="11" t="s">
+        <v>870</v>
+      </c>
+      <c r="C321" s="8" t="s">
         <v>899</v>
       </c>
-      <c r="C321" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D321" s="7" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="E321" s="7">
         <v>0</v>
       </c>
       <c r="F321" s="15">
-        <v>0</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B322" s="11" t="s">
-        <v>899</v>
+        <v>870</v>
       </c>
       <c r="C322" s="8" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="E322" s="7">
         <v>0</v>
       </c>
       <c r="F322" s="15">
-        <v>0</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="C323" s="8" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="E323" s="7">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F323" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B324" s="11" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="C324" s="8" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="E324" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F324" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B325" s="11" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="C325" s="8" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="E325" s="7">
         <v>0</v>
       </c>
       <c r="F325" s="15">
-        <v>110700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B326" s="11" t="s">
-        <v>915</v>
+        <v>906</v>
       </c>
       <c r="C326" s="8" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="E326" s="7">
         <v>0</v>
       </c>
       <c r="F326" s="15">
-        <v>133650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="E327" s="7">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F327" s="15">
-        <v>157950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="C328" s="8" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="E328" s="7">
         <v>0</v>
       </c>
       <c r="F328" s="15">
-        <v>180900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B329" s="11" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="C329" s="8" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="E329" s="7">
         <v>0</v>
       </c>
       <c r="F329" s="15">
-        <v>205650</v>
+        <v>110700</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B330" s="11" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="C330" s="8" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="E330" s="7">
         <v>0</v>
       </c>
       <c r="F330" s="15">
-        <v>243900</v>
+        <v>133650</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B331" s="11" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="C331" s="8" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="E331" s="7">
         <v>0</v>
       </c>
       <c r="F331" s="15">
-        <v>289170</v>
+        <v>157950</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B332" s="11" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="C332" s="8" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="E332" s="7">
         <v>0</v>
       </c>
       <c r="F332" s="15">
-        <v>334710</v>
+        <v>180900</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B333" s="11" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="C333" s="8" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="E333" s="7">
         <v>0</v>
       </c>
       <c r="F333" s="15">
-        <v>516420</v>
+        <v>205650</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B334" s="11" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="C334" s="8" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="E334" s="7">
         <v>0</v>
       </c>
       <c r="F334" s="15">
-        <v>0</v>
+        <v>243900</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="C335" s="8" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="E335" s="7">
         <v>0</v>
       </c>
       <c r="F335" s="15">
-        <v>0</v>
+        <v>289170</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B336" s="11" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="C336" s="8" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="E336" s="7">
         <v>0</v>
       </c>
       <c r="F336" s="15">
-        <v>0</v>
+        <v>334710</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B337" s="11" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="C337" s="8" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="E337" s="7">
         <v>0</v>
       </c>
       <c r="F337" s="15">
-        <v>1826100</v>
+        <v>516420</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B338" s="11" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="C338" s="8" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="E338" s="7">
         <v>0</v>
       </c>
       <c r="F338" s="15">
-        <v>1978200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B339" s="11" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="C339" s="8" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="E339" s="7">
         <v>0</v>
       </c>
       <c r="F339" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="C340" s="8" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="E340" s="7">
         <v>0</v>
       </c>
       <c r="F340" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="E341" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F341" s="15">
-        <v>7900</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="E342" s="7">
         <v>0</v>
       </c>
       <c r="F342" s="15">
-        <v>57600</v>
+        <v>1978200</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B343" s="11" t="s">
-        <v>859</v>
+        <v>961</v>
       </c>
       <c r="C343" s="8" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="E343" s="7">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="F343" s="15">
-        <v>9900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B344" s="11" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="C344" s="8" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>970</v>
+        <v>966</v>
       </c>
       <c r="E344" s="7">
         <v>0</v>
       </c>
       <c r="F344" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B345" s="11" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="C345" s="8" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="E345" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F345" s="15">
-        <v>0</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="C346" s="8" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="E346" s="7">
         <v>0</v>
       </c>
       <c r="F346" s="15">
-        <v>0</v>
+        <v>57600</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B347" s="11" t="s">
-        <v>977</v>
+        <v>870</v>
       </c>
       <c r="C347" s="8" t="s">
-        <v>978</v>
+        <v>973</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="E347" s="7">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="F347" s="15">
-        <v>0</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B348" s="11" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="C348" s="8" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="E348" s="7">
         <v>0</v>
       </c>
       <c r="F348" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B349" s="11" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="C349" s="8" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="E349" s="7">
         <v>0</v>
       </c>
       <c r="F349" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="C350" s="8" t="s">
-        <v>987</v>
+        <v>982</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>988</v>
+        <v>983</v>
       </c>
       <c r="E350" s="7">
         <v>0</v>
       </c>
       <c r="F350" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B351" s="11" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="C351" s="8" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="E351" s="7">
         <v>0</v>
       </c>
       <c r="F351" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B352" s="11" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="C352" s="8" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="E352" s="7">
         <v>0</v>
       </c>
       <c r="F352" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B353" s="11" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="C353" s="8" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="E353" s="7">
         <v>0</v>
       </c>
       <c r="F353" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B354" s="11" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="C354" s="8" t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="E354" s="7">
         <v>0</v>
       </c>
       <c r="F354" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B355" s="11" t="s">
-        <v>971</v>
+        <v>996</v>
       </c>
       <c r="C355" s="8" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="E355" s="7">
         <v>0</v>
       </c>
       <c r="F355" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B356" s="11" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="C356" s="8" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="E356" s="7">
         <v>0</v>
       </c>
       <c r="F356" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B357" s="11" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="C357" s="8" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="E357" s="7">
         <v>0</v>
       </c>
       <c r="F357" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="C358" s="8" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>1011</v>
+        <v>1007</v>
       </c>
       <c r="E358" s="7">
         <v>0</v>
       </c>
       <c r="F358" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B359" s="11" t="s">
-        <v>1012</v>
+        <v>978</v>
       </c>
       <c r="C359" s="8" t="s">
-        <v>1013</v>
+        <v>1008</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>1014</v>
+        <v>1009</v>
       </c>
       <c r="E359" s="7">
         <v>0</v>
       </c>
       <c r="F359" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>1015</v>
+        <v>1010</v>
       </c>
       <c r="C360" s="8" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c r="E360" s="7">
         <v>0</v>
       </c>
       <c r="F360" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c r="C361" s="8" t="s">
-        <v>1019</v>
+        <v>1014</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="E361" s="7">
         <v>0</v>
       </c>
       <c r="F361" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>1021</v>
+        <v>1016</v>
       </c>
       <c r="C362" s="8" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c r="E362" s="7">
         <v>0</v>
       </c>
       <c r="F362" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B363" s="11" t="s">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="C363" s="8" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="E363" s="7">
         <v>0</v>
       </c>
       <c r="F363" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B364" s="11" t="s">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="C364" s="8" t="s">
-        <v>1028</v>
+        <v>1023</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="E364" s="7">
         <v>0</v>
       </c>
       <c r="F364" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B365" s="11" t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c r="C365" s="8" t="s">
-        <v>1031</v>
+        <v>1026</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="E365" s="7">
         <v>0</v>
       </c>
       <c r="F365" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="C366" s="8" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="E366" s="7">
         <v>0</v>
       </c>
       <c r="F366" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B367" s="11" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="C367" s="8" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="E367" s="7">
         <v>0</v>
       </c>
       <c r="F367" s="15">
-        <v>504000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="C368" s="8" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
       <c r="E368" s="7">
         <v>0</v>
       </c>
       <c r="F368" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B369" s="11" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C369" s="8" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D369" s="7" t="s">
         <v>1039</v>
-      </c>
-[...4 lines deleted...]
-        <v>1043</v>
       </c>
       <c r="E369" s="7">
         <v>0</v>
       </c>
       <c r="F369" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B370" s="11" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="C370" s="8" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="E370" s="7">
         <v>0</v>
       </c>
       <c r="F370" s="15">
-        <v>594000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>1047</v>
+        <v>1043</v>
       </c>
       <c r="C371" s="8" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="E371" s="7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F371" s="15">
-        <v>99000</v>
+        <v>115200</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>1050</v>
+        <v>1043</v>
       </c>
       <c r="C372" s="8" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="E372" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F372" s="15">
-        <v>0</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B373" s="11" t="s">
-        <v>1053</v>
+        <v>1043</v>
       </c>
       <c r="C373" s="8" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>1055</v>
+        <v>1049</v>
       </c>
       <c r="E373" s="7">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F373" s="15">
-        <v>129060</v>
+        <v>144000</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B374" s="11" t="s">
-        <v>1056</v>
+        <v>1050</v>
       </c>
       <c r="C374" s="8" t="s">
-        <v>1057</v>
+        <v>1051</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="E374" s="7">
         <v>0</v>
       </c>
       <c r="F374" s="15">
-        <v>0</v>
+        <v>504000</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B375" s="11" t="s">
-        <v>1039</v>
+        <v>1053</v>
       </c>
       <c r="C375" s="8" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E375" s="7">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F375" s="15">
-        <v>159030</v>
+        <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B376" s="11" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="C376" s="8" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E376" s="7">
         <v>0</v>
       </c>
       <c r="F376" s="15">
-        <v>0</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B377" s="11" t="s">
-        <v>1064</v>
+        <v>1053</v>
       </c>
       <c r="C377" s="8" t="s">
-        <v>1065</v>
+        <v>1059</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>1066</v>
+        <v>1060</v>
       </c>
       <c r="E377" s="7">
         <v>0</v>
       </c>
       <c r="F377" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B378" s="11" t="s">
-        <v>1039</v>
+        <v>1061</v>
       </c>
       <c r="C378" s="8" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="D378" s="7" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="E378" s="7">
         <v>0</v>
       </c>
       <c r="F378" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B379" s="11" t="s">
-        <v>1039</v>
+        <v>1064</v>
       </c>
       <c r="C379" s="8" t="s">
-        <v>1069</v>
+        <v>1065</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="E379" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F379" s="15">
-        <v>0</v>
+        <v>115020</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B380" s="11" t="s">
-        <v>1071</v>
+        <v>1067</v>
       </c>
       <c r="C380" s="8" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
       <c r="E380" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F380" s="15">
-        <v>0</v>
+        <v>139680</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B381" s="11" t="s">
-        <v>1039</v>
+        <v>1070</v>
       </c>
       <c r="C381" s="8" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="E381" s="7">
         <v>0</v>
       </c>
       <c r="F381" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B382" s="11" t="s">
-        <v>1076</v>
+        <v>1053</v>
       </c>
       <c r="C382" s="8" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="E382" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F382" s="15">
-        <v>0</v>
+        <v>175770</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B383" s="11" t="s">
-        <v>1079</v>
+        <v>1075</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="E383" s="7">
         <v>0</v>
       </c>
       <c r="F383" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="E384" s="7">
         <v>0</v>
       </c>
       <c r="F384" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B385" s="11" t="s">
-        <v>1085</v>
+        <v>1053</v>
       </c>
       <c r="C385" s="8" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E385" s="7">
         <v>0</v>
       </c>
       <c r="F385" s="15">
-        <v>1571040</v>
+        <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B386" s="11" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="C386" s="8" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E386" s="7">
         <v>0</v>
       </c>
       <c r="F386" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B387" s="11" t="s">
-        <v>1091</v>
+        <v>1053</v>
       </c>
       <c r="C387" s="8" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E387" s="7">
         <v>0</v>
       </c>
       <c r="F387" s="15">
-        <v>0</v>
+        <v>397350</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B388" s="11" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="C388" s="8" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E388" s="7">
         <v>0</v>
       </c>
       <c r="F388" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B389" s="11" t="s">
-        <v>1097</v>
+        <v>1053</v>
       </c>
       <c r="C389" s="8" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E389" s="7">
         <v>0</v>
       </c>
       <c r="F389" s="15">
-        <v>1433700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B390" s="11" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="C390" s="8" t="s">
-        <v>1101</v>
+        <v>1094</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="E390" s="7">
         <v>0</v>
       </c>
       <c r="F390" s="15">
-        <v>297900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B391" s="11" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="C391" s="8" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>1105</v>
+        <v>1098</v>
       </c>
       <c r="E391" s="7">
         <v>0</v>
       </c>
       <c r="F391" s="15">
-        <v>552600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B392" s="11" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="C392" s="8" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="E392" s="7">
         <v>0</v>
       </c>
       <c r="F392" s="15">
-        <v>1066500</v>
+        <v>1571040</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B393" s="11" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="C393" s="8" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="E393" s="7">
         <v>0</v>
       </c>
       <c r="F393" s="15">
-        <v>1613250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B394" s="11" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="C394" s="8" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="E394" s="7">
         <v>0</v>
       </c>
       <c r="F394" s="15">
-        <v>2056050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
       <c r="C395" s="8" t="s">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>1117</v>
+        <v>1110</v>
       </c>
       <c r="E395" s="7">
         <v>0</v>
       </c>
       <c r="F395" s="15">
-        <v>572850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>1118</v>
+        <v>1111</v>
       </c>
       <c r="C396" s="8" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>1120</v>
+        <v>1113</v>
       </c>
       <c r="E396" s="7">
         <v>0</v>
       </c>
       <c r="F396" s="15">
-        <v>770850</v>
+        <v>297900</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B397" s="11" t="s">
-        <v>1121</v>
+        <v>1114</v>
       </c>
       <c r="C397" s="8" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="E397" s="7">
         <v>0</v>
       </c>
       <c r="F397" s="15">
-        <v>0</v>
+        <v>552600</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B398" s="11" t="s">
-        <v>1124</v>
+        <v>1117</v>
       </c>
       <c r="C398" s="8" t="s">
-        <v>1125</v>
+        <v>1118</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>1126</v>
+        <v>1119</v>
       </c>
       <c r="E398" s="7">
         <v>0</v>
       </c>
       <c r="F398" s="15">
-        <v>1012500</v>
+        <v>1066500</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B399" s="11" t="s">
-        <v>1127</v>
+        <v>1120</v>
       </c>
       <c r="C399" s="8" t="s">
-        <v>1128</v>
+        <v>1121</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>1129</v>
+        <v>1122</v>
       </c>
       <c r="E399" s="7">
         <v>0</v>
       </c>
       <c r="F399" s="15">
-        <v>1192950</v>
+        <v>1433700</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B400" s="11" t="s">
-        <v>1130</v>
+        <v>1123</v>
       </c>
       <c r="C400" s="8" t="s">
-        <v>1131</v>
+        <v>1124</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>1132</v>
+        <v>1125</v>
       </c>
       <c r="E400" s="7">
         <v>0</v>
       </c>
       <c r="F400" s="15">
-        <v>1510650</v>
+        <v>1613250</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B401" s="11" t="s">
-        <v>1133</v>
+        <v>1126</v>
       </c>
       <c r="C401" s="8" t="s">
-        <v>1134</v>
+        <v>1127</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>1135</v>
+        <v>1128</v>
       </c>
       <c r="E401" s="7">
         <v>0</v>
       </c>
       <c r="F401" s="15">
-        <v>0</v>
+        <v>2056050</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B402" s="11" t="s">
-        <v>1136</v>
+        <v>1129</v>
       </c>
       <c r="C402" s="8" t="s">
-        <v>1137</v>
+        <v>1130</v>
       </c>
       <c r="D402" s="7" t="s">
-        <v>1138</v>
+        <v>1131</v>
       </c>
       <c r="E402" s="7">
         <v>0</v>
       </c>
       <c r="F402" s="15">
-        <v>1722150</v>
+        <v>572850</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B403" s="11" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C403" s="8" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D403" s="7" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E403" s="7">
+        <v>0</v>
+      </c>
+      <c r="F403" s="15">
+        <v>825750</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6">
+      <c r="A404" s="4">
+        <v>146</v>
+      </c>
+      <c r="B404" s="11" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C404" s="8" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D404" s="7" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E404" s="7">
+        <v>0</v>
+      </c>
+      <c r="F404" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6">
+      <c r="A405" s="4">
+        <v>147</v>
+      </c>
+      <c r="B405" s="11" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C405" s="8" t="s">
         <v>1139</v>
       </c>
-      <c r="C403" s="8" t="s">
+      <c r="D405" s="7" t="s">
         <v>1140</v>
       </c>
-      <c r="D403" s="7" t="s">
-[...36 lines deleted...]
-        <v>7</v>
+      <c r="E405" s="7">
+        <v>0</v>
+      </c>
+      <c r="F405" s="15">
+        <v>1012500</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
-        <v>1</v>
+        <v>148</v>
       </c>
       <c r="B406" s="11" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C406" s="8" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D406" s="7" t="s">
         <v>1143</v>
       </c>
-      <c r="C406" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E406" s="7">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F406" s="15">
-        <v>180</v>
+        <v>1192950</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
-        <v>2</v>
+        <v>149</v>
       </c>
       <c r="B407" s="11" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C407" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D407" s="7" t="s">
         <v>1146</v>
       </c>
-      <c r="C407" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E407" s="7">
         <v>0</v>
       </c>
       <c r="F407" s="15">
-        <v>26100</v>
+        <v>1510650</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
-        <v>3</v>
+        <v>150</v>
       </c>
       <c r="B408" s="11" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C408" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D408" s="7" t="s">
         <v>1149</v>
       </c>
-      <c r="C408" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E408" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F408" s="15">
-        <v>40950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
-        <v>4</v>
+        <v>151</v>
       </c>
       <c r="B409" s="11" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C409" s="8" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D409" s="7" t="s">
         <v>1152</v>
       </c>
-      <c r="C409" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E409" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F409" s="15">
-        <v>45900</v>
+        <v>1722150</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
+        <v>152</v>
+      </c>
+      <c r="B410" s="11" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C410" s="8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D410" s="7" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E410" s="7">
+        <v>0</v>
+      </c>
+      <c r="F410" s="15">
+        <v>2119500</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6">
+      <c r="A411" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B411" s="7"/>
+      <c r="C411" s="8"/>
+      <c r="D411" s="7"/>
+      <c r="E411" s="7"/>
+      <c r="F411" s="15"/>
+    </row>
+    <row r="412" spans="1:6">
+      <c r="A412" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B412" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C412" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D412" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B410" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A411" s="4">
+      <c r="E412" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B411" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A412" s="4">
+      <c r="F412" s="16" t="s">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>68850</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B413" s="11" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
       <c r="C413" s="8" t="s">
-        <v>1165</v>
+        <v>1158</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>1166</v>
+        <v>1159</v>
       </c>
       <c r="E413" s="7">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F413" s="15">
-        <v>81450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B414" s="11" t="s">
-        <v>1167</v>
+        <v>1160</v>
       </c>
       <c r="C414" s="8" t="s">
-        <v>1168</v>
+        <v>1161</v>
       </c>
       <c r="D414" s="7" t="s">
-        <v>1169</v>
+        <v>1162</v>
       </c>
       <c r="E414" s="7">
         <v>0</v>
       </c>
       <c r="F414" s="15">
-        <v>81450</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B415" s="11" t="s">
-        <v>1170</v>
+        <v>1163</v>
       </c>
       <c r="C415" s="8" t="s">
-        <v>1171</v>
+        <v>1164</v>
       </c>
       <c r="D415" s="7" t="s">
-        <v>1172</v>
+        <v>1165</v>
       </c>
       <c r="E415" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F415" s="15">
-        <v>81450</v>
+        <v>36810</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B416" s="11" t="s">
-        <v>1173</v>
+        <v>1166</v>
       </c>
       <c r="C416" s="8" t="s">
-        <v>1174</v>
+        <v>1167</v>
       </c>
       <c r="D416" s="7" t="s">
-        <v>1175</v>
+        <v>1168</v>
       </c>
       <c r="E416" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F416" s="15">
-        <v>81450</v>
+        <v>45900</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B417" s="11" t="s">
-        <v>1176</v>
+        <v>1169</v>
       </c>
       <c r="C417" s="8" t="s">
-        <v>1177</v>
+        <v>1170</v>
       </c>
       <c r="D417" s="7" t="s">
-        <v>1178</v>
+        <v>1171</v>
       </c>
       <c r="E417" s="7">
         <v>0</v>
       </c>
       <c r="F417" s="15">
-        <v>81450</v>
+        <v>66600</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B418" s="11" t="s">
-        <v>1179</v>
+        <v>1172</v>
       </c>
       <c r="C418" s="8" t="s">
-        <v>1180</v>
+        <v>1173</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>1181</v>
+        <v>1174</v>
       </c>
       <c r="E418" s="7">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F418" s="15">
-        <v>0</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B419" s="11" t="s">
-        <v>1182</v>
+        <v>1175</v>
       </c>
       <c r="C419" s="8" t="s">
-        <v>1183</v>
+        <v>1176</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>1184</v>
+        <v>1177</v>
       </c>
       <c r="E419" s="7">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F419" s="15">
-        <v>0</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B420" s="11" t="s">
-        <v>1185</v>
+        <v>1178</v>
       </c>
       <c r="C420" s="8" t="s">
-        <v>1186</v>
+        <v>1179</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>1187</v>
+        <v>1180</v>
       </c>
       <c r="E420" s="7">
         <v>0</v>
       </c>
       <c r="F420" s="15">
-        <v>97650</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B421" s="11" t="s">
-        <v>1188</v>
+        <v>1181</v>
       </c>
       <c r="C421" s="8" t="s">
-        <v>1189</v>
+        <v>1182</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="E421" s="7">
         <v>0</v>
       </c>
       <c r="F421" s="15">
-        <v>99900</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B422" s="11" t="s">
-        <v>1191</v>
+        <v>1184</v>
       </c>
       <c r="C422" s="8" t="s">
-        <v>1192</v>
+        <v>1185</v>
       </c>
       <c r="D422" s="7" t="s">
-        <v>1193</v>
+        <v>1186</v>
       </c>
       <c r="E422" s="7">
         <v>0</v>
       </c>
       <c r="F422" s="15">
-        <v>585000</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B423" s="11" t="s">
-        <v>1194</v>
+        <v>1187</v>
       </c>
       <c r="C423" s="8" t="s">
-        <v>1195</v>
+        <v>1188</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>1196</v>
+        <v>1189</v>
       </c>
       <c r="E423" s="7">
         <v>0</v>
       </c>
       <c r="F423" s="15">
-        <v>585000</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B424" s="11" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
       <c r="C424" s="8" t="s">
-        <v>1198</v>
+        <v>1191</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>1199</v>
+        <v>1192</v>
       </c>
       <c r="E424" s="7">
         <v>0</v>
       </c>
       <c r="F424" s="15">
-        <v>585000</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B425" s="11" t="s">
-        <v>1200</v>
+        <v>1193</v>
       </c>
       <c r="C425" s="8" t="s">
-        <v>1201</v>
+        <v>1194</v>
       </c>
       <c r="D425" s="7" t="s">
-        <v>1202</v>
+        <v>1195</v>
       </c>
       <c r="E425" s="7">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F425" s="15">
-        <v>585000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B426" s="11" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C426" s="8" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D426" s="7" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E426" s="7">
+        <v>-6</v>
+      </c>
+      <c r="F426" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6">
+      <c r="A427" s="4">
+        <v>15</v>
+      </c>
+      <c r="B427" s="11" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C427" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D427" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E427" s="7">
+        <v>0</v>
+      </c>
+      <c r="F427" s="15">
+        <v>97650</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6">
+      <c r="A428" s="4">
+        <v>16</v>
+      </c>
+      <c r="B428" s="11" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C428" s="8" t="s">
         <v>1203</v>
       </c>
-      <c r="C426" s="8" t="s">
+      <c r="D428" s="7" t="s">
         <v>1204</v>
       </c>
-      <c r="D426" s="7" t="s">
-[...36 lines deleted...]
-        <v>7</v>
+      <c r="E428" s="7">
+        <v>0</v>
+      </c>
+      <c r="F428" s="15">
+        <v>108900</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B429" s="11" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
       <c r="C429" s="8" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
       <c r="D429" s="7" t="s">
-        <v>1209</v>
+        <v>1206</v>
       </c>
       <c r="E429" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F429" s="15">
-        <v>170100</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B430" s="11" t="s">
-        <v>1210</v>
+        <v>1202</v>
       </c>
       <c r="C430" s="8" t="s">
-        <v>1211</v>
+        <v>1207</v>
       </c>
       <c r="D430" s="7" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="E430" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F430" s="15">
-        <v>0</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="B431" s="11" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="C431" s="8" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="D431" s="7" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="E431" s="7">
         <v>0</v>
       </c>
       <c r="F431" s="15">
-        <v>0</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="B432" s="11" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="C432" s="8" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="D432" s="7" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="E432" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F432" s="15">
-        <v>135000</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="B433" s="11" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="C433" s="8" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="D433" s="7" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
       <c r="E433" s="7">
         <v>0</v>
       </c>
       <c r="F433" s="15">
-        <v>0</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B434" s="11" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
       <c r="C434" s="8" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="D434" s="7" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="E434" s="7">
         <v>0</v>
       </c>
       <c r="F434" s="15">
-        <v>0</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
+        <v>23</v>
+      </c>
+      <c r="B435" s="11" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C435" s="8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D435" s="7" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E435" s="7">
+        <v>0</v>
+      </c>
+      <c r="F435" s="15">
+        <v>585000</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6">
+      <c r="A436" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B436" s="7"/>
+      <c r="C436" s="8"/>
+      <c r="D436" s="7"/>
+      <c r="E436" s="7"/>
+      <c r="F436" s="15"/>
+    </row>
+    <row r="437" spans="1:6">
+      <c r="A437" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B437" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C437" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D437" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E437" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F437" s="16" t="s">
         <v>7</v>
-      </c>
-[...53 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B438" s="11" t="s">
-        <v>1234</v>
+        <v>1225</v>
       </c>
       <c r="C438" s="8" t="s">
-        <v>1235</v>
+        <v>1226</v>
       </c>
       <c r="D438" s="7" t="s">
-        <v>1236</v>
+        <v>1227</v>
       </c>
       <c r="E438" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F438" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B439" s="11" t="s">
-        <v>1237</v>
+        <v>1228</v>
       </c>
       <c r="C439" s="8" t="s">
-        <v>1238</v>
+        <v>1229</v>
       </c>
       <c r="D439" s="7" t="s">
-        <v>1239</v>
+        <v>1230</v>
       </c>
       <c r="E439" s="7">
         <v>0</v>
       </c>
       <c r="F439" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B440" s="11" t="s">
-        <v>1240</v>
+        <v>1231</v>
       </c>
       <c r="C440" s="8" t="s">
-        <v>1241</v>
+        <v>1232</v>
       </c>
       <c r="D440" s="7" t="s">
-        <v>1242</v>
+        <v>1233</v>
       </c>
       <c r="E440" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F440" s="15">
-        <v>0</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B441" s="11" t="s">
-        <v>1243</v>
+        <v>1234</v>
       </c>
       <c r="C441" s="8" t="s">
-        <v>1244</v>
+        <v>1235</v>
       </c>
       <c r="D441" s="7" t="s">
-        <v>1245</v>
+        <v>1236</v>
       </c>
       <c r="E441" s="7">
         <v>0</v>
       </c>
       <c r="F441" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B442" s="11" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="C442" s="8" t="s">
-        <v>1247</v>
+        <v>1238</v>
       </c>
       <c r="D442" s="7" t="s">
-        <v>1248</v>
+        <v>1239</v>
       </c>
       <c r="E442" s="7">
         <v>0</v>
       </c>
       <c r="F442" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B443" s="11" t="s">
-        <v>1249</v>
+        <v>1240</v>
       </c>
       <c r="C443" s="8" t="s">
-        <v>1250</v>
+        <v>1241</v>
       </c>
       <c r="D443" s="7" t="s">
-        <v>1251</v>
+        <v>1242</v>
       </c>
       <c r="E443" s="7">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F443" s="15">
-        <v>0</v>
+        <v>170100</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B444" s="11" t="s">
-        <v>1252</v>
+        <v>1243</v>
       </c>
       <c r="C444" s="8" t="s">
-        <v>1253</v>
+        <v>1244</v>
       </c>
       <c r="D444" s="7" t="s">
-        <v>1254</v>
+        <v>1245</v>
       </c>
       <c r="E444" s="7">
         <v>0</v>
       </c>
       <c r="F444" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B445" s="11" t="s">
-        <v>1255</v>
+        <v>1246</v>
       </c>
       <c r="C445" s="8" t="s">
-        <v>1256</v>
+        <v>1247</v>
       </c>
       <c r="D445" s="7" t="s">
-        <v>1257</v>
+        <v>1248</v>
       </c>
       <c r="E445" s="7">
         <v>0</v>
       </c>
       <c r="F445" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B446" s="11" t="s">
-        <v>1207</v>
+        <v>1249</v>
       </c>
       <c r="C446" s="8" t="s">
-        <v>1258</v>
+        <v>1250</v>
       </c>
       <c r="D446" s="7" t="s">
-        <v>1259</v>
+        <v>1251</v>
       </c>
       <c r="E446" s="7">
         <v>0</v>
       </c>
       <c r="F446" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B447" s="11" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="C447" s="8" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="D447" s="7" t="s">
-        <v>1261</v>
+        <v>1254</v>
       </c>
       <c r="E447" s="7">
         <v>0</v>
       </c>
       <c r="F447" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B448" s="11" t="s">
-        <v>1262</v>
+        <v>1255</v>
       </c>
       <c r="C448" s="8" t="s">
-        <v>1263</v>
+        <v>1256</v>
       </c>
       <c r="D448" s="7" t="s">
-        <v>1264</v>
+        <v>1257</v>
       </c>
       <c r="E448" s="7">
         <v>0</v>
       </c>
       <c r="F448" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B449" s="11" t="s">
-        <v>1265</v>
+        <v>1258</v>
       </c>
       <c r="C449" s="8" t="s">
-        <v>1266</v>
+        <v>1259</v>
       </c>
       <c r="D449" s="7" t="s">
-        <v>1267</v>
+        <v>1260</v>
       </c>
       <c r="E449" s="7">
         <v>0</v>
       </c>
       <c r="F449" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B450" s="11" t="s">
-        <v>1268</v>
+        <v>1261</v>
       </c>
       <c r="C450" s="8" t="s">
-        <v>1269</v>
+        <v>1262</v>
       </c>
       <c r="D450" s="7" t="s">
-        <v>1270</v>
+        <v>1263</v>
       </c>
       <c r="E450" s="7">
         <v>0</v>
       </c>
       <c r="F450" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B451" s="11" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="C451" s="8" t="s">
-        <v>1271</v>
+        <v>1265</v>
       </c>
       <c r="D451" s="7" t="s">
-        <v>1272</v>
+        <v>1266</v>
       </c>
       <c r="E451" s="7">
         <v>0</v>
       </c>
       <c r="F451" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B452" s="11" t="s">
-        <v>1255</v>
+        <v>1267</v>
       </c>
       <c r="C452" s="8" t="s">
-        <v>1273</v>
+        <v>1268</v>
       </c>
       <c r="D452" s="7" t="s">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="E452" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F452" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B453" s="11" t="s">
-        <v>1275</v>
+        <v>1270</v>
       </c>
       <c r="C453" s="8" t="s">
-        <v>1276</v>
+        <v>1271</v>
       </c>
       <c r="D453" s="7" t="s">
-        <v>1277</v>
+        <v>1272</v>
       </c>
       <c r="E453" s="7">
         <v>0</v>
       </c>
       <c r="F453" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B454" s="11" t="s">
-        <v>1278</v>
+        <v>1273</v>
       </c>
       <c r="C454" s="8" t="s">
-        <v>1279</v>
+        <v>1274</v>
       </c>
       <c r="D454" s="7" t="s">
-        <v>1280</v>
+        <v>1275</v>
       </c>
       <c r="E454" s="7">
         <v>0</v>
       </c>
       <c r="F454" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B455" s="11" t="s">
-        <v>1281</v>
+        <v>1240</v>
       </c>
       <c r="C455" s="8" t="s">
-        <v>1282</v>
+        <v>1276</v>
       </c>
       <c r="D455" s="7" t="s">
-        <v>1283</v>
+        <v>1277</v>
       </c>
       <c r="E455" s="7">
         <v>0</v>
       </c>
       <c r="F455" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B456" s="11" t="s">
-        <v>1284</v>
+        <v>1278</v>
       </c>
       <c r="C456" s="8" t="s">
-        <v>1285</v>
+        <v>1279</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>1286</v>
+        <v>1280</v>
       </c>
       <c r="E456" s="7">
         <v>0</v>
       </c>
       <c r="F456" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B457" s="11" t="s">
-        <v>1262</v>
+        <v>1281</v>
       </c>
       <c r="C457" s="8" t="s">
-        <v>1287</v>
+        <v>1282</v>
       </c>
       <c r="D457" s="7" t="s">
-        <v>1288</v>
+        <v>1283</v>
       </c>
       <c r="E457" s="7">
         <v>0</v>
       </c>
       <c r="F457" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B458" s="11" t="s">
-        <v>1289</v>
+        <v>1284</v>
       </c>
       <c r="C458" s="8" t="s">
-        <v>1290</v>
+        <v>1285</v>
       </c>
       <c r="D458" s="7" t="s">
-        <v>1291</v>
+        <v>1286</v>
       </c>
       <c r="E458" s="7">
         <v>0</v>
       </c>
       <c r="F458" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B459" s="11" t="s">
-        <v>1292</v>
+        <v>1270</v>
       </c>
       <c r="C459" s="8" t="s">
-        <v>1293</v>
+        <v>1287</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>1294</v>
+        <v>1288</v>
       </c>
       <c r="E459" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F459" s="15">
-        <v>189000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B460" s="11" t="s">
-        <v>1295</v>
+        <v>1278</v>
       </c>
       <c r="C460" s="8" t="s">
-        <v>1296</v>
+        <v>1289</v>
       </c>
       <c r="D460" s="7" t="s">
-        <v>1297</v>
+        <v>1290</v>
       </c>
       <c r="E460" s="7">
         <v>0</v>
       </c>
       <c r="F460" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B461" s="11" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C461" s="8" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D461" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E461" s="7">
+        <v>0</v>
+      </c>
+      <c r="F461" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6">
+      <c r="A462" s="4">
+        <v>25</v>
+      </c>
+      <c r="B462" s="11" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C462" s="8" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D462" s="7" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E462" s="7">
+        <v>0</v>
+      </c>
+      <c r="F462" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6">
+      <c r="A463" s="4">
+        <v>26</v>
+      </c>
+      <c r="B463" s="11" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C463" s="8" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D463" s="7" t="s">
         <v>1298</v>
       </c>
-      <c r="C461" s="8" t="s">
-[...39 lines deleted...]
-        <v>7</v>
+      <c r="E463" s="7">
+        <v>0</v>
+      </c>
+      <c r="F463" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B464" s="11" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="C464" s="8" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="D464" s="7" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="E464" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F464" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="B465" s="11" t="s">
-        <v>1305</v>
+        <v>1278</v>
       </c>
       <c r="C465" s="8" t="s">
-        <v>1306</v>
+        <v>1302</v>
       </c>
       <c r="D465" s="7" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="E465" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F465" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="B466" s="11" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="C466" s="8" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="D466" s="7" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="E466" s="7">
         <v>0</v>
       </c>
       <c r="F466" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="B467" s="11" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="C467" s="8" t="s">
-        <v>1312</v>
+        <v>1308</v>
       </c>
       <c r="D467" s="7" t="s">
-        <v>1313</v>
+        <v>1309</v>
       </c>
       <c r="E467" s="7">
         <v>0</v>
       </c>
       <c r="F467" s="15">
-        <v>328500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="B468" s="11" t="s">
-        <v>1314</v>
+        <v>1310</v>
       </c>
       <c r="C468" s="8" t="s">
-        <v>1315</v>
+        <v>1311</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>1316</v>
+        <v>1312</v>
       </c>
       <c r="E468" s="7">
         <v>-1</v>
       </c>
       <c r="F468" s="15">
-        <v>0</v>
+        <v>189000</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="B469" s="11" t="s">
-        <v>1317</v>
+        <v>1313</v>
       </c>
       <c r="C469" s="8" t="s">
-        <v>1318</v>
+        <v>1314</v>
       </c>
       <c r="D469" s="7" t="s">
-        <v>1319</v>
+        <v>1315</v>
       </c>
       <c r="E469" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F469" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
+        <v>33</v>
+      </c>
+      <c r="B470" s="11" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C470" s="8" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D470" s="7" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E470" s="7">
+        <v>0</v>
+      </c>
+      <c r="F470" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6">
+      <c r="A471" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B471" s="7"/>
+      <c r="C471" s="8"/>
+      <c r="D471" s="7"/>
+      <c r="E471" s="7"/>
+      <c r="F471" s="15"/>
+    </row>
+    <row r="472" spans="1:6">
+      <c r="A472" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B472" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C472" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D472" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E472" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F472" s="16" t="s">
         <v>7</v>
-      </c>
-[...53 lines deleted...]
-        <v>105300</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>1329</v>
+        <v>1320</v>
       </c>
       <c r="C473" s="8" t="s">
-        <v>1330</v>
+        <v>1321</v>
       </c>
       <c r="D473" s="7" t="s">
-        <v>1331</v>
+        <v>1322</v>
       </c>
       <c r="E473" s="7">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F473" s="15">
-        <v>168300</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B474" s="11" t="s">
-        <v>1332</v>
+        <v>1323</v>
       </c>
       <c r="C474" s="8" t="s">
-        <v>1333</v>
+        <v>1324</v>
       </c>
       <c r="D474" s="7" t="s">
-        <v>1334</v>
+        <v>1325</v>
       </c>
       <c r="E474" s="7">
         <v>0</v>
       </c>
       <c r="F474" s="15">
-        <v>195300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B475" s="11" t="s">
-        <v>1335</v>
+        <v>1326</v>
       </c>
       <c r="C475" s="8" t="s">
-        <v>1336</v>
+        <v>1327</v>
       </c>
       <c r="D475" s="7" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="E475" s="7">
         <v>0</v>
       </c>
       <c r="F475" s="15">
-        <v>0</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B476" s="11" t="s">
-        <v>1338</v>
+        <v>1329</v>
       </c>
       <c r="C476" s="8" t="s">
-        <v>1339</v>
+        <v>1330</v>
       </c>
       <c r="D476" s="7" t="s">
-        <v>1340</v>
+        <v>1331</v>
       </c>
       <c r="E476" s="7">
         <v>0</v>
       </c>
       <c r="F476" s="15">
-        <v>354600</v>
+        <v>328500</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B477" s="11" t="s">
-        <v>1341</v>
+        <v>1332</v>
       </c>
       <c r="C477" s="8" t="s">
-        <v>1342</v>
+        <v>1333</v>
       </c>
       <c r="D477" s="7" t="s">
-        <v>1343</v>
+        <v>1334</v>
       </c>
       <c r="E477" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F477" s="15">
-        <v>345600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B478" s="11" t="s">
-        <v>1344</v>
+        <v>1335</v>
       </c>
       <c r="C478" s="8" t="s">
-        <v>1345</v>
+        <v>1336</v>
       </c>
       <c r="D478" s="7" t="s">
-        <v>1346</v>
+        <v>1337</v>
       </c>
       <c r="E478" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F478" s="15">
-        <v>225000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B479" s="11" t="s">
-        <v>1344</v>
+        <v>1338</v>
       </c>
       <c r="C479" s="8" t="s">
-        <v>1347</v>
+        <v>1339</v>
       </c>
       <c r="D479" s="7" t="s">
-        <v>1348</v>
+        <v>1340</v>
       </c>
       <c r="E479" s="7">
         <v>0</v>
       </c>
       <c r="F479" s="15">
-        <v>285300</v>
+        <v>66150</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B480" s="11" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C480" s="8" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D480" s="7" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E480" s="7">
+        <v>0</v>
+      </c>
+      <c r="F480" s="15">
+        <v>84150</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6">
+      <c r="A481" s="4">
+        <v>9</v>
+      </c>
+      <c r="B481" s="11" t="s">
         <v>1344</v>
       </c>
-      <c r="C480" s="8" t="s">
+      <c r="C481" s="8" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D481" s="7" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E481" s="7">
+        <v>0</v>
+      </c>
+      <c r="F481" s="15">
+        <v>105300</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6">
+      <c r="A482" s="4">
+        <v>10</v>
+      </c>
+      <c r="B482" s="11" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C482" s="8" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D482" s="7" t="s">
         <v>1349</v>
       </c>
-      <c r="D480" s="7" t="s">
-[...36 lines deleted...]
-        <v>7</v>
+      <c r="E482" s="7">
+        <v>0</v>
+      </c>
+      <c r="F482" s="15">
+        <v>168300</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B483" s="11" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C483" s="8" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D483" s="7" t="s">
         <v>1352</v>
       </c>
-      <c r="C483" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E483" s="7">
         <v>0</v>
       </c>
       <c r="F483" s="15">
-        <v>0</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B484" s="11" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C484" s="8" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D484" s="7" t="s">
         <v>1355</v>
       </c>
-      <c r="C484" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E484" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F484" s="15">
-        <v>171900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B485" s="11" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C485" s="8" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D485" s="7" t="s">
         <v>1358</v>
       </c>
-      <c r="C485" s="8" t="s">
+      <c r="E485" s="7">
+        <v>0</v>
+      </c>
+      <c r="F485" s="15">
+        <v>354600</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6">
+      <c r="A486" s="4">
+        <v>14</v>
+      </c>
+      <c r="B486" s="11" t="s">
         <v>1359</v>
       </c>
-      <c r="D485" s="7" t="s">
+      <c r="C486" s="8" t="s">
         <v>1360</v>
       </c>
-      <c r="E485" s="7">
-[...7 lines deleted...]
-      <c r="A486" s="5" t="s">
+      <c r="D486" s="7" t="s">
         <v>1361</v>
       </c>
-      <c r="B486" s="7"/>
-[...3 lines deleted...]
-      <c r="F486" s="15"/>
+      <c r="E486" s="7">
+        <v>0</v>
+      </c>
+      <c r="F486" s="15">
+        <v>345600</v>
+      </c>
     </row>
     <row r="487" spans="1:6">
-      <c r="A487" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A487" s="4">
+        <v>15</v>
+      </c>
+      <c r="B487" s="11" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C487" s="8" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D487" s="7" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E487" s="7">
+        <v>0</v>
+      </c>
+      <c r="F487" s="15">
+        <v>225000</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B488" s="11" t="s">
         <v>1362</v>
       </c>
       <c r="C488" s="8" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="D488" s="7" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="E488" s="7">
         <v>0</v>
       </c>
       <c r="F488" s="15">
-        <v>0</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
+        <v>17</v>
+      </c>
+      <c r="B489" s="11" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C489" s="8" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D489" s="7" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E489" s="7">
+        <v>0</v>
+      </c>
+      <c r="F489" s="15">
+        <v>345600</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6">
+      <c r="A490" s="5" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B490" s="7"/>
+      <c r="C490" s="8"/>
+      <c r="D490" s="7"/>
+      <c r="E490" s="7"/>
+      <c r="F490" s="15"/>
+    </row>
+    <row r="491" spans="1:6">
+      <c r="A491" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B489" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A490" s="4">
+      <c r="B491" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B490" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A491" s="4">
+      <c r="C491" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B491" s="11" t="s">
-[...12 lines deleted...]
-        <v>183150</v>
+      <c r="D491" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E491" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F491" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B492" s="11" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="C492" s="8" t="s">
-        <v>1374</v>
+        <v>1371</v>
       </c>
       <c r="D492" s="7" t="s">
-        <v>1375</v>
+        <v>1372</v>
       </c>
       <c r="E492" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F492" s="15">
-        <v>63000</v>
+        <v>171900</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B493" s="11" t="s">
-        <v>1376</v>
+        <v>1373</v>
       </c>
       <c r="C493" s="8" t="s">
-        <v>1377</v>
+        <v>1374</v>
       </c>
       <c r="D493" s="7" t="s">
-        <v>1378</v>
+        <v>1375</v>
       </c>
       <c r="E493" s="7">
         <v>0</v>
       </c>
       <c r="F493" s="15">
-        <v>234000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
+        <v>3</v>
+      </c>
+      <c r="B494" s="11" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C494" s="8" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D494" s="7" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E494" s="7">
+        <v>0</v>
+      </c>
+      <c r="F494" s="15">
+        <v>252900</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6">
+      <c r="A495" s="5" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B495" s="7"/>
+      <c r="C495" s="8"/>
+      <c r="D495" s="7"/>
+      <c r="E495" s="7"/>
+      <c r="F495" s="15"/>
+    </row>
+    <row r="496" spans="1:6">
+      <c r="A496" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B496" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C496" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D496" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E496" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F496" s="16" t="s">
         <v>7</v>
-      </c>
-[...53 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B497" s="11" t="s">
-        <v>1388</v>
+        <v>1380</v>
       </c>
       <c r="C497" s="8" t="s">
-        <v>1389</v>
+        <v>1381</v>
       </c>
       <c r="D497" s="7" t="s">
-        <v>1390</v>
+        <v>1382</v>
       </c>
       <c r="E497" s="7">
         <v>0</v>
       </c>
       <c r="F497" s="15">
-        <v>219150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B498" s="11" t="s">
-        <v>1391</v>
+        <v>1383</v>
       </c>
       <c r="C498" s="8" t="s">
-        <v>1392</v>
+        <v>1384</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>1393</v>
+        <v>1385</v>
       </c>
       <c r="E498" s="7">
         <v>0</v>
       </c>
       <c r="F498" s="15">
-        <v>60300</v>
+        <v>126000</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B499" s="11" t="s">
-        <v>1394</v>
+        <v>1386</v>
       </c>
       <c r="C499" s="8" t="s">
-        <v>1395</v>
+        <v>1387</v>
       </c>
       <c r="D499" s="7" t="s">
-        <v>1396</v>
+        <v>1388</v>
       </c>
       <c r="E499" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F499" s="15">
-        <v>57150</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B500" s="11" t="s">
-        <v>1397</v>
+        <v>1389</v>
       </c>
       <c r="C500" s="8" t="s">
-        <v>1398</v>
+        <v>1390</v>
       </c>
       <c r="D500" s="7" t="s">
-        <v>1399</v>
+        <v>1391</v>
       </c>
       <c r="E500" s="7">
         <v>0</v>
       </c>
       <c r="F500" s="15">
-        <v>57150</v>
+        <v>183150</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B501" s="11" t="s">
-        <v>1391</v>
+        <v>1383</v>
       </c>
       <c r="C501" s="8" t="s">
-        <v>1400</v>
+        <v>1392</v>
       </c>
       <c r="D501" s="7" t="s">
-        <v>1401</v>
+        <v>1393</v>
       </c>
       <c r="E501" s="7">
         <v>0</v>
       </c>
       <c r="F501" s="15">
-        <v>72000</v>
+        <v>63000</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B502" s="11" t="s">
-        <v>1402</v>
+        <v>1394</v>
       </c>
       <c r="C502" s="8" t="s">
-        <v>1403</v>
+        <v>1395</v>
       </c>
       <c r="D502" s="7" t="s">
-        <v>1404</v>
+        <v>1396</v>
       </c>
       <c r="E502" s="7">
         <v>0</v>
       </c>
       <c r="F502" s="15">
-        <v>57150</v>
+        <v>234000</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B503" s="11" t="s">
-        <v>1405</v>
+        <v>1397</v>
       </c>
       <c r="C503" s="8" t="s">
-        <v>1406</v>
+        <v>1398</v>
       </c>
       <c r="D503" s="7" t="s">
-        <v>1407</v>
+        <v>1399</v>
       </c>
       <c r="E503" s="7">
         <v>0</v>
       </c>
       <c r="F503" s="15">
-        <v>0</v>
+        <v>84150</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B504" s="11" t="s">
-        <v>1408</v>
+        <v>1400</v>
       </c>
       <c r="C504" s="8" t="s">
-        <v>1409</v>
+        <v>1401</v>
       </c>
       <c r="D504" s="7" t="s">
-        <v>1410</v>
+        <v>1402</v>
       </c>
       <c r="E504" s="7">
         <v>0</v>
       </c>
       <c r="F504" s="15">
-        <v>0</v>
+        <v>120150</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B505" s="11" t="s">
-        <v>1411</v>
+        <v>1403</v>
       </c>
       <c r="C505" s="8" t="s">
-        <v>1412</v>
+        <v>1404</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1413</v>
+        <v>1405</v>
       </c>
       <c r="E505" s="7">
         <v>0</v>
       </c>
       <c r="F505" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B506" s="11" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C506" s="8" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D506" s="7" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E506" s="7">
+        <v>0</v>
+      </c>
+      <c r="F506" s="15">
+        <v>219150</v>
+      </c>
+    </row>
+    <row r="507" spans="1:6">
+      <c r="A507" s="4">
+        <v>11</v>
+      </c>
+      <c r="B507" s="11" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C507" s="8" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D507" s="7" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E507" s="7">
+        <v>0</v>
+      </c>
+      <c r="F507" s="15">
+        <v>60300</v>
+      </c>
+    </row>
+    <row r="508" spans="1:6">
+      <c r="A508" s="4">
+        <v>12</v>
+      </c>
+      <c r="B508" s="11" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C508" s="8" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D508" s="7" t="s">
         <v>1414</v>
       </c>
-      <c r="C506" s="8" t="s">
-[...39 lines deleted...]
-        <v>7</v>
+      <c r="E508" s="7">
+        <v>0</v>
+      </c>
+      <c r="F508" s="15">
+        <v>57150</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B509" s="11" t="s">
-        <v>1418</v>
+        <v>1415</v>
       </c>
       <c r="C509" s="8" t="s">
-        <v>1419</v>
+        <v>1416</v>
       </c>
       <c r="D509" s="7" t="s">
-        <v>1420</v>
+        <v>1417</v>
       </c>
       <c r="E509" s="7">
         <v>0</v>
       </c>
       <c r="F509" s="15">
-        <v>0</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B510" s="11" t="s">
-        <v>1421</v>
+        <v>1409</v>
       </c>
       <c r="C510" s="8" t="s">
-        <v>1422</v>
+        <v>1418</v>
       </c>
       <c r="D510" s="7" t="s">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="E510" s="7">
         <v>0</v>
       </c>
       <c r="F510" s="15">
-        <v>0</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B511" s="11" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
       <c r="C511" s="8" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="D511" s="7" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="E511" s="7">
         <v>0</v>
       </c>
       <c r="F511" s="15">
-        <v>0</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B512" s="11" t="s">
-        <v>1427</v>
+        <v>1423</v>
       </c>
       <c r="C512" s="8" t="s">
-        <v>1428</v>
+        <v>1424</v>
       </c>
       <c r="D512" s="7" t="s">
-        <v>1429</v>
+        <v>1425</v>
       </c>
       <c r="E512" s="7">
         <v>0</v>
       </c>
       <c r="F512" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B513" s="11" t="s">
-        <v>1430</v>
+        <v>1426</v>
       </c>
       <c r="C513" s="8" t="s">
-        <v>1431</v>
+        <v>1427</v>
       </c>
       <c r="D513" s="7" t="s">
-        <v>1432</v>
+        <v>1428</v>
       </c>
       <c r="E513" s="7">
         <v>0</v>
       </c>
       <c r="F513" s="15">
-        <v>97650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B514" s="11" t="s">
-        <v>1433</v>
+        <v>1429</v>
       </c>
       <c r="C514" s="8" t="s">
-        <v>1434</v>
+        <v>1430</v>
       </c>
       <c r="D514" s="7" t="s">
-        <v>1435</v>
+        <v>1431</v>
       </c>
       <c r="E514" s="7">
         <v>0</v>
       </c>
       <c r="F514" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
+        <v>19</v>
+      </c>
+      <c r="B515" s="11" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C515" s="8" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D515" s="7" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E515" s="7">
+        <v>0</v>
+      </c>
+      <c r="F515" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="516" spans="1:6">
+      <c r="A516" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B516" s="7"/>
+      <c r="C516" s="8"/>
+      <c r="D516" s="7"/>
+      <c r="E516" s="7"/>
+      <c r="F516" s="15"/>
+    </row>
+    <row r="517" spans="1:6">
+      <c r="A517" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B517" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C517" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D517" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E517" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F517" s="16" t="s">
         <v>7</v>
-      </c>
-[...53 lines deleted...]
-        <v>175050</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B518" s="11" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C518" s="8" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D518" s="7" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E518" s="7">
+        <v>0</v>
+      </c>
+      <c r="F518" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="519" spans="1:6">
+      <c r="A519" s="4">
+        <v>2</v>
+      </c>
+      <c r="B519" s="11" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C519" s="8" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D519" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E519" s="7">
+        <v>0</v>
+      </c>
+      <c r="F519" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520" spans="1:6">
+      <c r="A520" s="4">
+        <v>3</v>
+      </c>
+      <c r="B520" s="11" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C520" s="8" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D520" s="7" t="s">
         <v>1444</v>
       </c>
-      <c r="C518" s="8" t="s">
-[...39 lines deleted...]
-        <v>7</v>
+      <c r="E520" s="7">
+        <v>0</v>
+      </c>
+      <c r="F520" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B521" s="11" t="s">
-        <v>1448</v>
+        <v>1445</v>
       </c>
       <c r="C521" s="8" t="s">
-        <v>1449</v>
+        <v>1446</v>
       </c>
       <c r="D521" s="7" t="s">
-        <v>1450</v>
+        <v>1447</v>
       </c>
       <c r="E521" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F521" s="15">
-        <v>80100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B522" s="11" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="C522" s="8" t="s">
-        <v>1452</v>
+        <v>1449</v>
       </c>
       <c r="D522" s="7" t="s">
-        <v>1453</v>
+        <v>1450</v>
       </c>
       <c r="E522" s="7">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F522" s="15">
-        <v>88200</v>
+        <v>97650</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B523" s="11" t="s">
-        <v>1454</v>
+        <v>1451</v>
       </c>
       <c r="C523" s="8" t="s">
-        <v>1455</v>
+        <v>1452</v>
       </c>
       <c r="D523" s="7" t="s">
-        <v>1456</v>
+        <v>1453</v>
       </c>
       <c r="E523" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F523" s="15">
-        <v>107550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B524" s="11" t="s">
-        <v>1457</v>
+        <v>1436</v>
       </c>
       <c r="C524" s="8" t="s">
-        <v>1458</v>
+        <v>1454</v>
       </c>
       <c r="D524" s="7" t="s">
-        <v>1459</v>
+        <v>1455</v>
       </c>
       <c r="E524" s="7">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F524" s="15">
-        <v>118350</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
+        <v>8</v>
+      </c>
+      <c r="B525" s="11" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C525" s="8" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D525" s="7" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E525" s="7">
+        <v>-4</v>
+      </c>
+      <c r="F525" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6">
+      <c r="A526" s="4">
+        <v>9</v>
+      </c>
+      <c r="B526" s="11" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C526" s="8" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D526" s="7" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E526" s="7">
+        <v>2</v>
+      </c>
+      <c r="F526" s="15">
+        <v>202500</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6">
+      <c r="A527" s="4">
+        <v>10</v>
+      </c>
+      <c r="B527" s="11" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C527" s="8" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D527" s="7" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E527" s="7">
+        <v>-5</v>
+      </c>
+      <c r="F527" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="528" spans="1:6">
+      <c r="A528" s="5" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B528" s="7"/>
+      <c r="C528" s="8"/>
+      <c r="D528" s="7"/>
+      <c r="E528" s="7"/>
+      <c r="F528" s="15"/>
+    </row>
+    <row r="529" spans="1:6">
+      <c r="A529" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B529" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C529" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D529" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B525" s="11" t="s">
-[...38 lines deleted...]
-      <c r="E527" s="14" t="s">
+      <c r="E529" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F527" s="16" t="s">
+      <c r="F529" s="16" t="s">
         <v>7</v>
-      </c>
-[...38 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>1470</v>
+        <v>1466</v>
       </c>
       <c r="C530" s="8" t="s">
-        <v>1471</v>
+        <v>1467</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
       <c r="E530" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F530" s="15">
-        <v>0</v>
+        <v>80100</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B531" s="11" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
       <c r="C531" s="8" t="s">
-        <v>1474</v>
+        <v>1470</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>1475</v>
+        <v>1471</v>
       </c>
       <c r="E531" s="7">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F531" s="15">
-        <v>0</v>
+        <v>88200</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B532" s="11" t="s">
-        <v>1476</v>
+        <v>1472</v>
       </c>
       <c r="C532" s="8" t="s">
-        <v>1477</v>
+        <v>1473</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>1478</v>
+        <v>1474</v>
       </c>
       <c r="E532" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F532" s="15">
-        <v>0</v>
+        <v>107550</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B533" s="11" t="s">
-        <v>1479</v>
+        <v>1475</v>
       </c>
       <c r="C533" s="8" t="s">
-        <v>1480</v>
+        <v>1476</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1481</v>
+        <v>1477</v>
       </c>
       <c r="E533" s="7">
         <v>0</v>
       </c>
       <c r="F533" s="15">
-        <v>0</v>
+        <v>118350</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
+        <v>5</v>
+      </c>
+      <c r="B534" s="11" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C534" s="8" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D534" s="7" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E534" s="7">
+        <v>0</v>
+      </c>
+      <c r="F534" s="15">
+        <v>1512450</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6">
+      <c r="A535" s="5" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B535" s="7"/>
+      <c r="C535" s="8"/>
+      <c r="D535" s="7"/>
+      <c r="E535" s="7"/>
+      <c r="F535" s="15"/>
+    </row>
+    <row r="536" spans="1:6">
+      <c r="A536" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B536" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C536" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D536" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E536" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F536" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B534" s="11" t="s">
+    </row>
+    <row r="537" spans="1:6">
+      <c r="A537" s="4">
+        <v>1</v>
+      </c>
+      <c r="B537" s="11" t="s">
         <v>1482</v>
       </c>
-      <c r="C534" s="8" t="s">
+      <c r="C537" s="8" t="s">
         <v>1483</v>
       </c>
-      <c r="D534" s="7" t="s">
+      <c r="D537" s="7" t="s">
         <v>1484</v>
       </c>
-      <c r="E534" s="7">
-[...10 lines deleted...]
-      <c r="B535" s="11" t="s">
+      <c r="E537" s="7">
+        <v>0</v>
+      </c>
+      <c r="F537" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6">
+      <c r="A538" s="4">
+        <v>2</v>
+      </c>
+      <c r="B538" s="11" t="s">
         <v>1485</v>
       </c>
-      <c r="C535" s="8" t="s">
+      <c r="C538" s="8" t="s">
         <v>1486</v>
       </c>
-      <c r="D535" s="7" t="s">
+      <c r="D538" s="7" t="s">
         <v>1487</v>
       </c>
-      <c r="E535" s="7">
-[...53 lines deleted...]
-        <v>7</v>
+      <c r="E538" s="7">
+        <v>0</v>
+      </c>
+      <c r="F538" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B539" s="11" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C539" s="8" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D539" s="7" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E539" s="7">
+        <v>0</v>
+      </c>
+      <c r="F539" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6">
+      <c r="A540" s="4">
+        <v>4</v>
+      </c>
+      <c r="B540" s="11" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C540" s="8" t="s">
         <v>1492</v>
       </c>
-      <c r="C539" s="8" t="s">
+      <c r="D540" s="7" t="s">
         <v>1493</v>
       </c>
-      <c r="D539" s="7" t="s">
+      <c r="E540" s="7">
+        <v>0</v>
+      </c>
+      <c r="F540" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="541" spans="1:6">
+      <c r="A541" s="4">
+        <v>5</v>
+      </c>
+      <c r="B541" s="11" t="s">
         <v>1494</v>
       </c>
-      <c r="E539" s="7">
-[...7 lines deleted...]
-      <c r="A540" s="5" t="s">
+      <c r="C541" s="8" t="s">
         <v>1495</v>
       </c>
-      <c r="B540" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="D541" s="7" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E541" s="7">
+        <v>0</v>
+      </c>
+      <c r="F541" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B542" s="11" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="C542" s="8" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="E542" s="7">
         <v>0</v>
       </c>
       <c r="F542" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B543" s="11" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="C543" s="8" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="D543" s="7" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="E543" s="7">
         <v>0</v>
       </c>
       <c r="F543" s="15">
-        <v>168300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B544" s="11" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="C544" s="8" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="E544" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F544" s="15">
-        <v>540000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B545" s="11" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C545" s="8" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E545" s="7">
         <v>0</v>
       </c>
       <c r="F545" s="15">
-        <v>0</v>
+        <v>237600</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B546" s="11" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="C546" s="8" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="D546" s="7" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="E546" s="7">
         <v>0</v>
       </c>
       <c r="F546" s="15">
-        <v>0</v>
+        <v>298800</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="5" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B547" s="7"/>
       <c r="C547" s="8"/>
       <c r="D547" s="7"/>
       <c r="E547" s="7"/>
       <c r="F547" s="15"/>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B548" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C548" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D548" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E548" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F548" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
         <v>1</v>
       </c>
       <c r="B549" s="11" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="C549" s="8" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="E549" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F549" s="15">
-        <v>0</v>
+        <v>234000</v>
       </c>
     </row>
     <row r="550" spans="1:6">
-      <c r="A550" s="4">
+      <c r="A550" s="5" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B550" s="7"/>
+      <c r="C550" s="8"/>
+      <c r="D550" s="7"/>
+      <c r="E550" s="7"/>
+      <c r="F550" s="15"/>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B550" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A551" s="4">
+      <c r="B551" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B551" s="11" t="s">
-[...12 lines deleted...]
-        <v>36000</v>
+      <c r="C551" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D551" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E551" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F551" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B552" s="11" t="s">
-        <v>1521</v>
+        <v>1517</v>
       </c>
       <c r="C552" s="8" t="s">
-        <v>1522</v>
+        <v>1518</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>1523</v>
+        <v>1519</v>
       </c>
       <c r="E552" s="7">
         <v>0</v>
       </c>
       <c r="F552" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B553" s="11" t="s">
-        <v>1524</v>
+        <v>1520</v>
       </c>
       <c r="C553" s="8" t="s">
-        <v>1525</v>
+        <v>1521</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>1526</v>
+        <v>1522</v>
       </c>
       <c r="E553" s="7">
         <v>0</v>
       </c>
       <c r="F553" s="15">
-        <v>0</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B554" s="11" t="s">
-        <v>1527</v>
+        <v>1523</v>
       </c>
       <c r="C554" s="8" t="s">
-        <v>1528</v>
+        <v>1524</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1529</v>
+        <v>1525</v>
       </c>
       <c r="E554" s="7">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F554" s="15">
-        <v>0</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B555" s="11" t="s">
-        <v>1530</v>
+        <v>1526</v>
       </c>
       <c r="C555" s="8" t="s">
-        <v>1531</v>
+        <v>1527</v>
       </c>
       <c r="D555" s="7" t="s">
-        <v>1532</v>
+        <v>1528</v>
       </c>
       <c r="E555" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F555" s="15">
-        <v>23400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B556" s="11" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
       <c r="C556" s="8" t="s">
-        <v>1534</v>
+        <v>1530</v>
       </c>
       <c r="D556" s="7" t="s">
-        <v>1535</v>
+        <v>1531</v>
       </c>
       <c r="E556" s="7">
         <v>0</v>
       </c>
       <c r="F556" s="15">
-        <v>94500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="557" spans="1:6">
-      <c r="A557" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A557" s="5" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B557" s="7"/>
+      <c r="C557" s="8"/>
+      <c r="D557" s="7"/>
+      <c r="E557" s="7"/>
+      <c r="F557" s="15"/>
     </row>
     <row r="558" spans="1:6">
-      <c r="A558" s="4">
-[...15 lines deleted...]
-        <v>31050</v>
+      <c r="A558" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B558" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C558" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D558" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E558" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F558" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B559" s="11" t="s">
-        <v>1542</v>
+        <v>1533</v>
       </c>
       <c r="C559" s="8" t="s">
-        <v>1543</v>
+        <v>1534</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1544</v>
+        <v>1535</v>
       </c>
       <c r="E559" s="7">
         <v>0</v>
       </c>
       <c r="F559" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>1545</v>
+        <v>1536</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>1546</v>
+        <v>1537</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1547</v>
+        <v>1538</v>
       </c>
       <c r="E560" s="7">
         <v>0</v>
       </c>
       <c r="F560" s="15">
-        <v>45000</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B561" s="11" t="s">
-        <v>1548</v>
+        <v>1539</v>
       </c>
       <c r="C561" s="8" t="s">
-        <v>1549</v>
+        <v>1540</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1550</v>
+        <v>1541</v>
       </c>
       <c r="E561" s="7">
         <v>0</v>
       </c>
       <c r="F561" s="15">
-        <v>60300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B562" s="11" t="s">
-        <v>1551</v>
+        <v>1542</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>1552</v>
+        <v>1543</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1553</v>
+        <v>1544</v>
       </c>
       <c r="E562" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F562" s="15">
-        <v>23400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B563" s="11" t="s">
-        <v>1554</v>
+        <v>1545</v>
       </c>
       <c r="C563" s="8" t="s">
-        <v>1555</v>
+        <v>1546</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>1556</v>
+        <v>1547</v>
       </c>
       <c r="E563" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F563" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B564" s="11" t="s">
-        <v>1557</v>
+        <v>1548</v>
       </c>
       <c r="C564" s="8" t="s">
-        <v>1558</v>
+        <v>1549</v>
       </c>
       <c r="D564" s="7" t="s">
-        <v>1559</v>
+        <v>1550</v>
       </c>
       <c r="E564" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F564" s="15">
-        <v>1158750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B565" s="11" t="s">
-        <v>1560</v>
+        <v>1551</v>
       </c>
       <c r="C565" s="8" t="s">
-        <v>1561</v>
+        <v>1552</v>
       </c>
       <c r="D565" s="7" t="s">
-        <v>1562</v>
+        <v>1553</v>
       </c>
       <c r="E565" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F565" s="15">
-        <v>135000</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B566" s="11" t="s">
-        <v>1563</v>
+        <v>1554</v>
       </c>
       <c r="C566" s="8" t="s">
-        <v>1564</v>
+        <v>1555</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1565</v>
+        <v>1556</v>
       </c>
       <c r="E566" s="7">
         <v>0</v>
       </c>
       <c r="F566" s="15">
-        <v>384300</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B567" s="11" t="s">
-        <v>1566</v>
+        <v>1557</v>
       </c>
       <c r="C567" s="8" t="s">
-        <v>1567</v>
+        <v>1558</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1568</v>
+        <v>1559</v>
       </c>
       <c r="E567" s="7">
         <v>0</v>
       </c>
       <c r="F567" s="15">
-        <v>69300</v>
+        <v>94500</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B568" s="11" t="s">
-        <v>1569</v>
+        <v>1560</v>
       </c>
       <c r="C568" s="8" t="s">
-        <v>1570</v>
+        <v>1561</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>1571</v>
+        <v>1562</v>
       </c>
       <c r="E568" s="7">
         <v>0</v>
       </c>
       <c r="F568" s="15">
-        <v>69300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B569" s="11" t="s">
-        <v>1572</v>
+        <v>1563</v>
       </c>
       <c r="C569" s="8" t="s">
-        <v>1573</v>
+        <v>1564</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>1574</v>
+        <v>1565</v>
       </c>
       <c r="E569" s="7">
         <v>0</v>
       </c>
       <c r="F569" s="15">
         <v>45000</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B570" s="11" t="s">
-        <v>1575</v>
+        <v>1566</v>
       </c>
       <c r="C570" s="8" t="s">
-        <v>1576</v>
+        <v>1567</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1577</v>
+        <v>1568</v>
       </c>
       <c r="E570" s="7">
         <v>0</v>
       </c>
       <c r="F570" s="15">
-        <v>72000</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B571" s="11" t="s">
-        <v>1578</v>
+        <v>1569</v>
       </c>
       <c r="C571" s="8" t="s">
-        <v>1579</v>
+        <v>1570</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1580</v>
+        <v>1571</v>
       </c>
       <c r="E571" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F571" s="15">
-        <v>49500</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B572" s="11" t="s">
-        <v>1581</v>
+        <v>1572</v>
       </c>
       <c r="C572" s="8" t="s">
-        <v>1582</v>
+        <v>1573</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1583</v>
+        <v>1574</v>
       </c>
       <c r="E572" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F572" s="15">
-        <v>60300</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="573" spans="1:6">
-      <c r="A573" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F573" s="15"/>
+      <c r="A573" s="4">
+        <v>15</v>
+      </c>
+      <c r="B573" s="11" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C573" s="8" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D573" s="7" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E573" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F573" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="574" spans="1:6">
-      <c r="A574" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A574" s="4">
+        <v>16</v>
+      </c>
+      <c r="B574" s="11" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C574" s="8" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D574" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E574" s="7">
+        <v>0</v>
+      </c>
+      <c r="F574" s="15">
+        <v>1158750</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>1585</v>
+        <v>1581</v>
       </c>
       <c r="C575" s="8" t="s">
-        <v>1586</v>
+        <v>1582</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1587</v>
+        <v>1583</v>
       </c>
       <c r="E575" s="7">
         <v>0</v>
       </c>
       <c r="F575" s="15">
-        <v>91800</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B576" s="11" t="s">
-        <v>1588</v>
+        <v>1584</v>
       </c>
       <c r="C576" s="8" t="s">
-        <v>1589</v>
+        <v>1585</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
       <c r="E576" s="7">
         <v>0</v>
       </c>
       <c r="F576" s="15">
-        <v>1285200</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="B577" s="11" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="C577" s="8" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
       <c r="E577" s="7">
         <v>0</v>
       </c>
       <c r="F577" s="15">
-        <v>1527300</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="B578" s="11" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="C578" s="8" t="s">
-        <v>1595</v>
+        <v>1591</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>1596</v>
+        <v>1592</v>
       </c>
       <c r="E578" s="7">
         <v>0</v>
       </c>
       <c r="F578" s="15">
-        <v>79020</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="B579" s="11" t="s">
-        <v>1597</v>
+        <v>1593</v>
       </c>
       <c r="C579" s="8" t="s">
-        <v>1598</v>
+        <v>1594</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
       <c r="E579" s="7">
         <v>0</v>
       </c>
       <c r="F579" s="15">
-        <v>1727100</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B580" s="11" t="s">
-        <v>1600</v>
+        <v>1596</v>
       </c>
       <c r="C580" s="8" t="s">
-        <v>1601</v>
+        <v>1597</v>
       </c>
       <c r="D580" s="7" t="s">
-        <v>1602</v>
+        <v>1598</v>
       </c>
       <c r="E580" s="7">
         <v>0</v>
       </c>
       <c r="F580" s="15">
-        <v>0</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="B581" s="11" t="s">
-        <v>1603</v>
+        <v>1599</v>
       </c>
       <c r="C581" s="8" t="s">
-        <v>1604</v>
+        <v>1600</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1605</v>
+        <v>1601</v>
       </c>
       <c r="E581" s="7">
         <v>0</v>
       </c>
       <c r="F581" s="15">
-        <v>59400</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B582" s="11" t="s">
-        <v>1606</v>
+        <v>1602</v>
       </c>
       <c r="C582" s="8" t="s">
-        <v>1607</v>
+        <v>1603</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1608</v>
+        <v>1604</v>
       </c>
       <c r="E582" s="7">
         <v>0</v>
       </c>
       <c r="F582" s="15">
-        <v>1502100</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="583" spans="1:6">
-      <c r="A583" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A583" s="5" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B583" s="7"/>
+      <c r="C583" s="8"/>
+      <c r="D583" s="7"/>
+      <c r="E583" s="7"/>
+      <c r="F583" s="15"/>
     </row>
     <row r="584" spans="1:6">
-      <c r="A584" s="4">
-[...15 lines deleted...]
-        <v>67500</v>
+      <c r="A584" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B584" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C584" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D584" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E584" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F584" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B585" s="11" t="s">
-        <v>1615</v>
+        <v>1606</v>
       </c>
       <c r="C585" s="8" t="s">
-        <v>1616</v>
+        <v>1607</v>
       </c>
       <c r="D585" s="7" t="s">
-        <v>1617</v>
+        <v>1608</v>
       </c>
       <c r="E585" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F585" s="15">
-        <v>79020</v>
+        <v>1285200</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B586" s="11" t="s">
-        <v>1618</v>
+        <v>1609</v>
       </c>
       <c r="C586" s="8" t="s">
-        <v>1619</v>
+        <v>1610</v>
       </c>
       <c r="D586" s="7" t="s">
-        <v>1620</v>
+        <v>1611</v>
       </c>
       <c r="E586" s="7">
         <v>0</v>
       </c>
       <c r="F586" s="15">
-        <v>79020</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B587" s="11" t="s">
-        <v>1621</v>
+        <v>1612</v>
       </c>
       <c r="C587" s="8" t="s">
-        <v>1622</v>
+        <v>1613</v>
       </c>
       <c r="D587" s="7" t="s">
-        <v>1623</v>
+        <v>1614</v>
       </c>
       <c r="E587" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F587" s="15">
-        <v>79020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B588" s="11" t="s">
-        <v>1624</v>
+        <v>1615</v>
       </c>
       <c r="C588" s="8" t="s">
-        <v>1625</v>
+        <v>1616</v>
       </c>
       <c r="D588" s="7" t="s">
-        <v>1626</v>
+        <v>1617</v>
       </c>
       <c r="E588" s="7">
         <v>0</v>
       </c>
       <c r="F588" s="15">
-        <v>69300</v>
+        <v>1727100</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B589" s="11" t="s">
-        <v>1627</v>
+        <v>1618</v>
       </c>
       <c r="C589" s="8" t="s">
-        <v>1628</v>
+        <v>1619</v>
       </c>
       <c r="D589" s="7" t="s">
-        <v>1629</v>
+        <v>1620</v>
       </c>
       <c r="E589" s="7">
         <v>0</v>
       </c>
       <c r="F589" s="15">
-        <v>51300</v>
+        <v>91800</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B590" s="11" t="s">
-        <v>1630</v>
+        <v>1621</v>
       </c>
       <c r="C590" s="8" t="s">
-        <v>1631</v>
+        <v>1622</v>
       </c>
       <c r="D590" s="7" t="s">
-        <v>1632</v>
+        <v>1623</v>
       </c>
       <c r="E590" s="7">
         <v>0</v>
       </c>
       <c r="F590" s="15">
-        <v>78300</v>
+        <v>1502100</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4">
+        <v>7</v>
+      </c>
+      <c r="B591" s="11" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C591" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D591" s="7" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E591" s="7">
+        <v>0</v>
+      </c>
+      <c r="F591" s="15">
+        <v>59400</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6">
+      <c r="A592" s="4">
+        <v>8</v>
+      </c>
+      <c r="B592" s="11" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C592" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D592" s="7" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E592" s="7">
+        <v>0</v>
+      </c>
+      <c r="F592" s="15">
+        <v>1542600</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6">
+      <c r="A593" s="4">
+        <v>9</v>
+      </c>
+      <c r="B593" s="11" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C593" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D593" s="7" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E593" s="7">
+        <v>0</v>
+      </c>
+      <c r="F593" s="15">
+        <v>1527300</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6">
+      <c r="A594" s="4">
+        <v>10</v>
+      </c>
+      <c r="B594" s="11" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C594" s="8" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D594" s="7" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E594" s="7">
+        <v>0</v>
+      </c>
+      <c r="F594" s="15">
+        <v>67500</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6">
+      <c r="A595" s="4">
+        <v>11</v>
+      </c>
+      <c r="B595" s="11" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C595" s="8" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D595" s="7" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E595" s="7">
+        <v>3</v>
+      </c>
+      <c r="F595" s="15">
+        <v>105300</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6">
+      <c r="A596" s="4">
+        <v>12</v>
+      </c>
+      <c r="B596" s="11" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C596" s="8" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D596" s="7" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E596" s="7">
+        <v>0</v>
+      </c>
+      <c r="F596" s="15">
+        <v>117000</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6">
+      <c r="A597" s="4">
+        <v>13</v>
+      </c>
+      <c r="B597" s="11" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C597" s="8" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D597" s="7" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E597" s="7">
+        <v>1</v>
+      </c>
+      <c r="F597" s="15">
+        <v>105300</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6">
+      <c r="A598" s="4">
+        <v>14</v>
+      </c>
+      <c r="B598" s="11" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C598" s="8" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D598" s="7" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E598" s="7">
+        <v>0</v>
+      </c>
+      <c r="F598" s="15">
+        <v>69300</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6">
+      <c r="A599" s="4">
+        <v>15</v>
+      </c>
+      <c r="B599" s="11" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C599" s="8" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D599" s="7" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E599" s="7">
+        <v>0</v>
+      </c>
+      <c r="F599" s="15">
+        <v>51300</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6">
+      <c r="A600" s="4">
+        <v>16</v>
+      </c>
+      <c r="B600" s="11" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C600" s="8" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D600" s="7" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E600" s="7">
+        <v>0</v>
+      </c>
+      <c r="F600" s="15">
+        <v>78300</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6">
+      <c r="A601" s="4">
         <v>17</v>
       </c>
-      <c r="B591" s="11" t="s">
-[...11 lines deleted...]
-      <c r="F591" s="15">
+      <c r="B601" s="11" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C601" s="8" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D601" s="7" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E601" s="7">
+        <v>0</v>
+      </c>
+      <c r="F601" s="15">
         <v>186300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A52:F52"/>
     <mergeCell ref="A193:F193"/>
     <mergeCell ref="A196:F196"/>
-    <mergeCell ref="A242:F242"/>
-[...11 lines deleted...]
-    <mergeCell ref="A540:F540"/>
+    <mergeCell ref="A241:F241"/>
+    <mergeCell ref="A247:F247"/>
+    <mergeCell ref="A257:F257"/>
+    <mergeCell ref="A411:F411"/>
+    <mergeCell ref="A436:F436"/>
+    <mergeCell ref="A471:F471"/>
+    <mergeCell ref="A490:F490"/>
+    <mergeCell ref="A495:F495"/>
+    <mergeCell ref="A516:F516"/>
+    <mergeCell ref="A528:F528"/>
+    <mergeCell ref="A535:F535"/>
     <mergeCell ref="A547:F547"/>
-    <mergeCell ref="A573:F573"/>
+    <mergeCell ref="A550:F550"/>
+    <mergeCell ref="A557:F557"/>
+    <mergeCell ref="A583:F583"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
@@ -17208,63 +17471,63 @@
     <hyperlink ref="D216" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_218"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_224"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_227"/>
-    <hyperlink ref="D241" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_231"/>
-    <hyperlink ref="D247" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D250" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D251" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D252" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D253" r:id="rId_hyperlink_236"/>
     <hyperlink ref="D254" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_239"/>
-    <hyperlink ref="D257" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_242"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_244"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_247"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_248"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_249"/>
     <hyperlink ref="D269" r:id="rId_hyperlink_250"/>
     <hyperlink ref="D270" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D271" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D272" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D273" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D274" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D275" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D276" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D277" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D278" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D279" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D280" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D281" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D282" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D283" r:id="rId_hyperlink_264"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_265"/>
@@ -17365,214 +17628,224 @@
     <hyperlink ref="D379" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D380" r:id="rId_hyperlink_361"/>
     <hyperlink ref="D381" r:id="rId_hyperlink_362"/>
     <hyperlink ref="D382" r:id="rId_hyperlink_363"/>
     <hyperlink ref="D383" r:id="rId_hyperlink_364"/>
     <hyperlink ref="D384" r:id="rId_hyperlink_365"/>
     <hyperlink ref="D385" r:id="rId_hyperlink_366"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_367"/>
     <hyperlink ref="D387" r:id="rId_hyperlink_368"/>
     <hyperlink ref="D388" r:id="rId_hyperlink_369"/>
     <hyperlink ref="D389" r:id="rId_hyperlink_370"/>
     <hyperlink ref="D390" r:id="rId_hyperlink_371"/>
     <hyperlink ref="D391" r:id="rId_hyperlink_372"/>
     <hyperlink ref="D392" r:id="rId_hyperlink_373"/>
     <hyperlink ref="D393" r:id="rId_hyperlink_374"/>
     <hyperlink ref="D394" r:id="rId_hyperlink_375"/>
     <hyperlink ref="D395" r:id="rId_hyperlink_376"/>
     <hyperlink ref="D396" r:id="rId_hyperlink_377"/>
     <hyperlink ref="D397" r:id="rId_hyperlink_378"/>
     <hyperlink ref="D398" r:id="rId_hyperlink_379"/>
     <hyperlink ref="D399" r:id="rId_hyperlink_380"/>
     <hyperlink ref="D400" r:id="rId_hyperlink_381"/>
     <hyperlink ref="D401" r:id="rId_hyperlink_382"/>
     <hyperlink ref="D402" r:id="rId_hyperlink_383"/>
     <hyperlink ref="D403" r:id="rId_hyperlink_384"/>
-    <hyperlink ref="D406" r:id="rId_hyperlink_385"/>
-[...5 lines deleted...]
-    <hyperlink ref="D412" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_391"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_392"/>
     <hyperlink ref="D414" r:id="rId_hyperlink_393"/>
     <hyperlink ref="D415" r:id="rId_hyperlink_394"/>
     <hyperlink ref="D416" r:id="rId_hyperlink_395"/>
     <hyperlink ref="D417" r:id="rId_hyperlink_396"/>
     <hyperlink ref="D418" r:id="rId_hyperlink_397"/>
     <hyperlink ref="D419" r:id="rId_hyperlink_398"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_399"/>
     <hyperlink ref="D421" r:id="rId_hyperlink_400"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_401"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_402"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_403"/>
     <hyperlink ref="D425" r:id="rId_hyperlink_404"/>
     <hyperlink ref="D426" r:id="rId_hyperlink_405"/>
-    <hyperlink ref="D429" r:id="rId_hyperlink_406"/>
-[...7 lines deleted...]
-    <hyperlink ref="D437" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_414"/>
     <hyperlink ref="D438" r:id="rId_hyperlink_415"/>
     <hyperlink ref="D439" r:id="rId_hyperlink_416"/>
     <hyperlink ref="D440" r:id="rId_hyperlink_417"/>
     <hyperlink ref="D441" r:id="rId_hyperlink_418"/>
     <hyperlink ref="D442" r:id="rId_hyperlink_419"/>
     <hyperlink ref="D443" r:id="rId_hyperlink_420"/>
     <hyperlink ref="D444" r:id="rId_hyperlink_421"/>
     <hyperlink ref="D445" r:id="rId_hyperlink_422"/>
     <hyperlink ref="D446" r:id="rId_hyperlink_423"/>
     <hyperlink ref="D447" r:id="rId_hyperlink_424"/>
     <hyperlink ref="D448" r:id="rId_hyperlink_425"/>
     <hyperlink ref="D449" r:id="rId_hyperlink_426"/>
     <hyperlink ref="D450" r:id="rId_hyperlink_427"/>
     <hyperlink ref="D451" r:id="rId_hyperlink_428"/>
     <hyperlink ref="D452" r:id="rId_hyperlink_429"/>
     <hyperlink ref="D453" r:id="rId_hyperlink_430"/>
     <hyperlink ref="D454" r:id="rId_hyperlink_431"/>
     <hyperlink ref="D455" r:id="rId_hyperlink_432"/>
     <hyperlink ref="D456" r:id="rId_hyperlink_433"/>
     <hyperlink ref="D457" r:id="rId_hyperlink_434"/>
     <hyperlink ref="D458" r:id="rId_hyperlink_435"/>
     <hyperlink ref="D459" r:id="rId_hyperlink_436"/>
     <hyperlink ref="D460" r:id="rId_hyperlink_437"/>
     <hyperlink ref="D461" r:id="rId_hyperlink_438"/>
-    <hyperlink ref="D464" r:id="rId_hyperlink_439"/>
-[...7 lines deleted...]
-    <hyperlink ref="D472" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D465" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_447"/>
     <hyperlink ref="D473" r:id="rId_hyperlink_448"/>
     <hyperlink ref="D474" r:id="rId_hyperlink_449"/>
     <hyperlink ref="D475" r:id="rId_hyperlink_450"/>
     <hyperlink ref="D476" r:id="rId_hyperlink_451"/>
     <hyperlink ref="D477" r:id="rId_hyperlink_452"/>
     <hyperlink ref="D478" r:id="rId_hyperlink_453"/>
     <hyperlink ref="D479" r:id="rId_hyperlink_454"/>
     <hyperlink ref="D480" r:id="rId_hyperlink_455"/>
-    <hyperlink ref="D483" r:id="rId_hyperlink_456"/>
-[...10 lines deleted...]
-    <hyperlink ref="D496" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D482" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D485" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_467"/>
     <hyperlink ref="D497" r:id="rId_hyperlink_468"/>
     <hyperlink ref="D498" r:id="rId_hyperlink_469"/>
     <hyperlink ref="D499" r:id="rId_hyperlink_470"/>
     <hyperlink ref="D500" r:id="rId_hyperlink_471"/>
     <hyperlink ref="D501" r:id="rId_hyperlink_472"/>
     <hyperlink ref="D502" r:id="rId_hyperlink_473"/>
     <hyperlink ref="D503" r:id="rId_hyperlink_474"/>
     <hyperlink ref="D504" r:id="rId_hyperlink_475"/>
     <hyperlink ref="D505" r:id="rId_hyperlink_476"/>
     <hyperlink ref="D506" r:id="rId_hyperlink_477"/>
-    <hyperlink ref="D509" r:id="rId_hyperlink_478"/>
-[...7 lines deleted...]
-    <hyperlink ref="D517" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_486"/>
     <hyperlink ref="D518" r:id="rId_hyperlink_487"/>
-    <hyperlink ref="D521" r:id="rId_hyperlink_488"/>
-[...28 lines deleted...]
-    <hyperlink ref="D558" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_517"/>
     <hyperlink ref="D559" r:id="rId_hyperlink_518"/>
     <hyperlink ref="D560" r:id="rId_hyperlink_519"/>
     <hyperlink ref="D561" r:id="rId_hyperlink_520"/>
     <hyperlink ref="D562" r:id="rId_hyperlink_521"/>
     <hyperlink ref="D563" r:id="rId_hyperlink_522"/>
     <hyperlink ref="D564" r:id="rId_hyperlink_523"/>
     <hyperlink ref="D565" r:id="rId_hyperlink_524"/>
     <hyperlink ref="D566" r:id="rId_hyperlink_525"/>
     <hyperlink ref="D567" r:id="rId_hyperlink_526"/>
     <hyperlink ref="D568" r:id="rId_hyperlink_527"/>
     <hyperlink ref="D569" r:id="rId_hyperlink_528"/>
     <hyperlink ref="D570" r:id="rId_hyperlink_529"/>
     <hyperlink ref="D571" r:id="rId_hyperlink_530"/>
     <hyperlink ref="D572" r:id="rId_hyperlink_531"/>
-    <hyperlink ref="D575" r:id="rId_hyperlink_532"/>
-[...8 lines deleted...]
-    <hyperlink ref="D584" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_541"/>
     <hyperlink ref="D585" r:id="rId_hyperlink_542"/>
     <hyperlink ref="D586" r:id="rId_hyperlink_543"/>
     <hyperlink ref="D587" r:id="rId_hyperlink_544"/>
     <hyperlink ref="D588" r:id="rId_hyperlink_545"/>
     <hyperlink ref="D589" r:id="rId_hyperlink_546"/>
     <hyperlink ref="D590" r:id="rId_hyperlink_547"/>
     <hyperlink ref="D591" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D598" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D599" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D600" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_558"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>