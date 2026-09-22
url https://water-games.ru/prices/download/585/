--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -12,251 +12,251 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1657">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1595">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Водные аттракционы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro8932</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Бриз» 23,5*15*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/</t>
+  </si>
+  <si>
+    <t>attro8380</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Джунгли" 20*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/</t>
+  </si>
+  <si>
+    <t>attro1883</t>
+  </si>
+  <si>
+    <t>Надувной бассейн для ног в надувной аквапарк 1,4*1,4*0,3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/basseyn-dlya-nog/</t>
+  </si>
+  <si>
+    <t>attro9511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк «Спорт парк с релакс зоной» 57*49м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/</t>
+  </si>
+  <si>
     <t xml:space="preserve"> attro8687</t>
   </si>
   <si>
     <t>Лестница для бассейна надувного аквапарка большая</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/</t>
   </si>
   <si>
-    <t>attro8380</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9254</t>
   </si>
   <si>
     <t xml:space="preserve">Круглый надувной бассейн из Аирдек (ipoolgo) 10*10*0,6 м с подиумом для зорбов Бассейн ⌀ 10 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/</t>
   </si>
   <si>
     <t>attro8533</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 20" 38*2,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/sport-park-20/</t>
   </si>
   <si>
     <t>attro8685</t>
   </si>
   <si>
     <t>Лестница для бассейна надувного аквапарка малая</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/</t>
   </si>
   <si>
+    <t>attro1879</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна в надувной аквапарк Для бассейна с высотой бортика 110 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lestnitsa-dlya-basseyna/</t>
+  </si>
+  <si>
     <t>attro8686</t>
   </si>
   <si>
     <t>Лестница для бассейна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/</t>
   </si>
   <si>
-    <t>attro1879</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9319</t>
   </si>
   <si>
     <t>Надувной аквапарк «Спорт парк» 26*11м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/</t>
   </si>
   <si>
     <t>attro8600</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы малая" 11*5*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-malaya-SL/</t>
   </si>
   <si>
     <t>attro9369</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 50" 34*28 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/</t>
   </si>
   <si>
     <t>attro8641</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Спорт парк 125" </t>
   </si>
   <si>
     <t>https://water-games.ru/product/sport-park-125/</t>
   </si>
   <si>
-    <t>attro8932</t>
-[...25 lines deleted...]
-  <si>
     <t>attro8914</t>
   </si>
   <si>
     <t>Лестница для бассейна в надувной аквапарк Для бассейна с высотой бортика 65 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914</t>
   </si>
   <si>
     <t>attro9255</t>
   </si>
   <si>
     <t>Круглый надувной бассейн из Аирдек (ipoolgo) 10*10*0,6 м с подиумом для зорбов Лесенка-подиум</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/?sku=9255</t>
   </si>
   <si>
     <t>Надувной бассейн для ног в надувной аквапарк 2*2*0,3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-nog/?sku=8437</t>
   </si>
   <si>
     <t>attro8902</t>
   </si>
   <si>
     <t>Надувной аквапарк «Радуга» 23*21*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/</t>
   </si>
   <si>
     <t>Надувные круги для аквапарков</t>
   </si>
   <si>
     <t>attro8000</t>
   </si>
   <si>
     <t xml:space="preserve">Круг для аквапарка одинарный 42" (закрытый шов) 10-49 шт. </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/</t>
   </si>
   <si>
     <t>attro8808</t>
   </si>
   <si>
-    <t>Круг для аквапарка двойной 1,6*0,8 10 - 49 шт.</t>
+    <t>Круг для аквапарка двойной 1,6*0,8 м 10 - 49 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/</t>
   </si>
   <si>
     <t>Круг для аквапарка одинарный 42" (закрытый шов) 50-99 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8028</t>
   </si>
   <si>
     <t>Круг для аквапарка одинарный 42" (закрытый шов) 100 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8002</t>
   </si>
   <si>
     <t xml:space="preserve">Круг для аквапарка одинарный 48" (закрытый шов) 10 - 49 шт. </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/</t>
   </si>
   <si>
     <t>Круг для аквапарка одинарный 48" (закрытый шов) 50 - 99 шт.</t>
   </si>
@@ -389,476 +389,476 @@
   <si>
     <t xml:space="preserve">Круг для аквапарка тройной 1,4*1,4*0,3 м 12 - 49 шт. </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/</t>
   </si>
   <si>
     <t>attro8043</t>
   </si>
   <si>
     <t>Надувной круг для аквапарка (четвертной) 1,9*1,9*0,5 м 50 - 99 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8043</t>
   </si>
   <si>
     <t>attro8040</t>
   </si>
   <si>
     <t>Круг для аквапарка тройной 1,4*1,4*0,3 м 50 - 99 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8040</t>
   </si>
   <si>
+    <t>attro8044</t>
+  </si>
+  <si>
+    <t>Надувной круг для аквапарка (четвертной) 1,9*1,9*0,5 м 100 шт.</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8044</t>
+  </si>
+  <si>
     <t>attro8041</t>
   </si>
   <si>
     <t>Круг для аквапарка тройной 1,4*1,4*0,3 м 100 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8041</t>
   </si>
   <si>
-    <t>attro8044</t>
-[...7 lines deleted...]
-  <si>
     <t>Надувные водные горки</t>
   </si>
   <si>
+    <t>attro711</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фрифал Супреме" 8*4*5,2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/</t>
+  </si>
+  <si>
     <t>attro8575</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная водная горка "Саммит Малая" 6,6*2,7*4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
   </si>
   <si>
-    <t>attro711</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9175</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" на поддуве 3 полосы  20 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/</t>
   </si>
   <si>
+    <t>attro718</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "МегаГора" 15 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/</t>
+  </si>
+  <si>
+    <t>attro9017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Водная надувная горка "Триппо" с одним бассейном 35*15*14 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/</t>
+  </si>
+  <si>
+    <t>attro8238</t>
+  </si>
+  <si>
+    <t>Надувная горка "Триппо 4 спуска" 36*19*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/trippo-4-spuska-35-18-11/</t>
+  </si>
+  <si>
     <t>attro8599</t>
   </si>
   <si>
     <t>Надувная водная горка "Стелла" 13*2,4*4,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/stella-SL10/</t>
   </si>
   <si>
     <t>attro8950</t>
   </si>
   <si>
     <t>Надувная водная горка 4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka/</t>
   </si>
   <si>
-    <t>attro9017</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/trippo-4-spuska-35-18-11/</t>
+    <t>attro709</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Фрифал Малая" 4*2*2 м 24 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/</t>
+  </si>
+  <si>
+    <t>attro7922</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 3 полосы 20 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/</t>
+  </si>
+  <si>
+    <t>attro7912</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 2 полосы 20 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/</t>
+  </si>
+  <si>
+    <t>attro5646</t>
+  </si>
+  <si>
+    <t>Большая водная горка "Триппо" 55*20*13 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/</t>
+  </si>
+  <si>
+    <t>attro9031</t>
+  </si>
+  <si>
+    <t>Надувная горка для пирса 2,8*0,8*1,7 м 24 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/</t>
+  </si>
+  <si>
+    <t>attro9446</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Каскад" Б/У 15 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad-b-u/</t>
   </si>
   <si>
     <t>attro7886</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 20 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/</t>
   </si>
   <si>
-    <t>attro7922</t>
-[...34 lines deleted...]
-  <si>
     <t>attro8301</t>
   </si>
   <si>
     <t>Водная горка "Триппо" 35*15*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-gorka-trippo-PL95/</t>
   </si>
   <si>
-    <t>attro9031</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/</t>
+    <t>attro8964</t>
+  </si>
+  <si>
+    <t>Большая водная горка "Триппо" 53*20*13,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/</t>
   </si>
   <si>
     <t>attro8394</t>
   </si>
   <si>
     <t>Водная надувная горка "Триппо" 35*15*14 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-gorka-trippo--PL95/</t>
   </si>
   <si>
-    <t>attro9446</t>
-[...25 lines deleted...]
-  <si>
     <t>attro8951</t>
   </si>
   <si>
     <t>Надувная водная горка 5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8959</t>
   </si>
   <si>
     <t>attro7913</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 2 полосы 40 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7913</t>
   </si>
   <si>
     <t>attro9176</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" на поддуве 3 полосы  40 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9176</t>
   </si>
   <si>
+    <t>attro9395</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 30 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9395</t>
+  </si>
+  <si>
+    <t>attro719</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "МегаГора" 20 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=719</t>
+  </si>
+  <si>
     <t>attro7923</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 3 полосы 40 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7923</t>
   </si>
   <si>
-    <t>attro9395</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=719</t>
+    <t>attro7888</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 40 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7888</t>
+  </si>
+  <si>
+    <t>attro9177</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" на поддуве 3 полосы  60 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9177</t>
   </si>
   <si>
     <t>attro720</t>
   </si>
   <si>
     <t>Надувная водная горка "МегаГора" 25 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=720</t>
   </si>
   <si>
-    <t>attro9177</t>
-[...16 lines deleted...]
-  <si>
     <t>attro7914</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 2 полосы 60 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7914</t>
   </si>
   <si>
+    <t>attro7924</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 3 полосы 60 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7924</t>
+  </si>
+  <si>
     <t>attro8952</t>
   </si>
   <si>
     <t>Надувная водная горка 6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8960</t>
   </si>
   <si>
-    <t>attro7924</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7925</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 3 полосы 80 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7925</t>
   </si>
   <si>
+    <t>attro7890</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 60 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7890</t>
+  </si>
+  <si>
     <t>attro8953</t>
   </si>
   <si>
     <t>Надувная водная горка 7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8961</t>
   </si>
   <si>
     <t>attro9178</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" на поддуве 3 полосы  80 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9178</t>
   </si>
   <si>
-    <t>attro7890</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7915</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 2 полосы 80 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7915</t>
   </si>
   <si>
     <t>attro9179</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" на поддуве 3 полосы  100 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9179</t>
   </si>
   <si>
+    <t>attro7916</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 2 полосы 100 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7916</t>
+  </si>
+  <si>
+    <t>attro7926</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 3 полосы 100 м, Без надувного дна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7926</t>
+  </si>
+  <si>
     <t>attro7892</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 80 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7892</t>
   </si>
   <si>
-    <t>attro7916</t>
-[...16 lines deleted...]
-  <si>
     <t>attro9180</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" на поддуве 3 полосы  20 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9180</t>
   </si>
   <si>
+    <t>attro7917</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 2 полосы 20 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7917</t>
+  </si>
+  <si>
+    <t>attro7927</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 3 полосы 20 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7927</t>
+  </si>
+  <si>
     <t>attro7893</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 100 м, Без надувного дна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7893</t>
   </si>
   <si>
-    <t>attro7917</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7927</t>
+    <t>attro7894</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Турбо" герметичная 1 полоса 20 м, С надувным дном</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7894</t>
   </si>
   <si>
     <t>attro9181</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" на поддуве 3 полосы  40 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9181</t>
   </si>
   <si>
-    <t>attro7894</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7918</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 2 полосы 40 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7918</t>
   </si>
   <si>
     <t>attro7928</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 3 полосы 40 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7928</t>
   </si>
   <si>
     <t>attro7929</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 3 полосы 60 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7929</t>
@@ -959,320 +959,320 @@
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 60 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7898</t>
   </si>
   <si>
     <t>attro7900</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 80 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7900</t>
   </si>
   <si>
     <t>attro7901</t>
   </si>
   <si>
     <t>Надувная водная горка "Турбо" герметичная 1 полоса 100 м, С надувным дном</t>
   </si>
   <si>
     <t>https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7901</t>
   </si>
   <si>
+    <t>attro721</t>
+  </si>
+  <si>
+    <t>Надувная водная горка Молния 15 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/</t>
+  </si>
+  <si>
+    <t>attro705</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Спуск" с бассейном 4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/</t>
+  </si>
+  <si>
     <t>attro8633</t>
   </si>
   <si>
     <t>Надувная водная горка Конкорд 8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/</t>
   </si>
   <si>
-    <t>attro721</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/</t>
+    <t>attro697</t>
+  </si>
+  <si>
+    <t>Надувная водная горка Конкорд 10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=697</t>
+  </si>
+  <si>
+    <t>attro8856</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Спуск" с бассейном 5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8856</t>
   </si>
   <si>
     <t>attro722</t>
   </si>
   <si>
     <t>Надувная водная горка Молния 20 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=722</t>
   </si>
   <si>
-    <t>attro8856</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=697</t>
+    <t>attro698</t>
+  </si>
+  <si>
+    <t>Надувная водная горка Конкорд 13 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=698</t>
+  </si>
+  <si>
+    <t>attro723</t>
+  </si>
+  <si>
+    <t>Надувная водная горка Молния 25 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=723</t>
   </si>
   <si>
     <t>attro8857</t>
   </si>
   <si>
     <t>Надувная водная горка "Спуск" с бассейном 6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8857</t>
   </si>
   <si>
-    <t>attro723</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8805</t>
   </si>
   <si>
     <t>Надувная водная горка Конкорд 15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=8805</t>
   </si>
   <si>
     <t>attro8858</t>
   </si>
   <si>
     <t>Надувная водная горка "Спуск" с бассейном 7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8858</t>
   </si>
   <si>
+    <t>attro9173</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Волна" с бассейном 10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-4-10-m/</t>
+  </si>
+  <si>
     <t>attro436</t>
   </si>
   <si>
     <t>Надувная водная горка "Фрифал" 6*3*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/</t>
   </si>
   <si>
-    <t>attro9173</t>
-[...7 lines deleted...]
-  <si>
     <t>attro684</t>
   </si>
   <si>
     <t>Надувная водная горка "Каскад" 13 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/</t>
   </si>
   <si>
     <t>attro685</t>
   </si>
   <si>
     <t>Надувная водная горка "Каскад" 15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=685</t>
   </si>
   <si>
     <t>attro686</t>
   </si>
   <si>
     <t>Надувная водная горка "Каскад" 18 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=686</t>
   </si>
   <si>
     <t>attro687</t>
   </si>
   <si>
     <t>Надувная водная горка "Каскад" 20 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=687</t>
   </si>
   <si>
     <t>attro5693</t>
   </si>
   <si>
     <t>Надувная водная горка "Стелла-4" 14*2,4*4 м 4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-stella--1754-m/</t>
   </si>
   <si>
+    <t>attro540</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "На гребне волны"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/water-slide-na-grebne-volni/</t>
+  </si>
+  <si>
     <t>attro274</t>
   </si>
   <si>
     <t>Надувная водная горка "Саммит" 8*4*5,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/</t>
   </si>
   <si>
     <t>attro8853</t>
   </si>
   <si>
     <t>Надувная водная горка "Пляжная" 12*5*5 м 7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya/</t>
   </si>
   <si>
-    <t>attro540</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/water-slide-na-grebne-volni/</t>
+    <t>attro9204</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Изгиб" 11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/</t>
+  </si>
+  <si>
+    <t>attro6107</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Жираф" 13*8*7 м 11 м, 6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zhiraf-/</t>
   </si>
   <si>
     <t>attro552</t>
   </si>
   <si>
     <t>Надувная водная горка Прилив</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-slide-priliv/</t>
   </si>
   <si>
-    <t>attro9204</t>
-[...16 lines deleted...]
-  <si>
     <t>attro9205</t>
   </si>
   <si>
     <t>Надувная водная горка "Изгиб" 13 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9205</t>
   </si>
   <si>
     <t>attro9206</t>
   </si>
   <si>
     <t>Надувная водная горка "Изгиб" 15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9206</t>
   </si>
   <si>
+    <t>attro6162</t>
+  </si>
+  <si>
+    <t>Надувная скала с водными горками "Наутилус" 9*7,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6634/</t>
+  </si>
+  <si>
     <t>attro547</t>
   </si>
   <si>
     <t>Надувная водная горка Тропикал</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-slide-tropical/</t>
   </si>
   <si>
     <t>attro6109</t>
   </si>
   <si>
     <t>Надувная водная горка "Дабл" 9*4*4 м 5 м, 3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-dabl-944-m/</t>
   </si>
   <si>
     <t>attro689</t>
   </si>
   <si>
     <t>Надувная водная горка Волна 11 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/</t>
   </si>
   <si>
-    <t>attro6162</t>
-[...7 lines deleted...]
-  <si>
     <t>attro690</t>
   </si>
   <si>
     <t>Надувная водная горка Волна 12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=690</t>
   </si>
   <si>
     <t>attro691</t>
   </si>
   <si>
     <t>Надувная водная горка Волна 13 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=691</t>
   </si>
   <si>
     <t>attro692</t>
   </si>
   <si>
     <t>Надувная водная горка Волна 14 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=692</t>
@@ -1310,221 +1310,221 @@
   <si>
     <t>Надувная водная горка "Дракон" 20 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-gorka-drakon/?sku=671</t>
   </si>
   <si>
     <t>attro672</t>
   </si>
   <si>
     <t>Надувная водная горка "Дракон" 22 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-gorka-drakon/?sku=672</t>
   </si>
   <si>
     <t>attro673</t>
   </si>
   <si>
     <t>Надувная водная горка "Дракон" 24 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-gorka-drakon/?sku=673</t>
   </si>
   <si>
+    <t>attro708</t>
+  </si>
+  <si>
+    <t>Надувная водная горка Слон горка</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/</t>
+  </si>
+  <si>
     <t>attro328</t>
   </si>
   <si>
     <t>Надувная водная горка Луна 2,8*1,5*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-slide-attro-kids/</t>
   </si>
   <si>
-    <t>attro708</t>
-[...7 lines deleted...]
-  <si>
     <t>attro708p</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная водная горка Слон бассейн 5,5*3*0,65 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/?sku=9413</t>
   </si>
   <si>
     <t>attro526</t>
   </si>
   <si>
     <t>Надувная водная горка Ползунки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-slide-polzunki/</t>
   </si>
   <si>
+    <t>attro621</t>
+  </si>
+  <si>
+    <t>Надувная водная горка Джунгли</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/water-slide-jungle/</t>
+  </si>
+  <si>
+    <t>attro5717</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Малая" 4*2*2 м 24 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/</t>
+  </si>
+  <si>
     <t>attro6102</t>
   </si>
   <si>
     <t>Надувной аквапарк "Тройник" 20*11*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6580/</t>
   </si>
   <si>
-    <t>attro621</t>
-[...16 lines deleted...]
-  <si>
     <t>attro1013</t>
   </si>
   <si>
     <t>Надувная водная горка для яхты</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakht/</t>
   </si>
   <si>
+    <t>attro701</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Стандарт" 8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/</t>
+  </si>
+  <si>
     <t>attro1012</t>
   </si>
   <si>
     <t>Надувная водная горка с трамплином 34*14*12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-tramplinom/</t>
   </si>
   <si>
-    <t>attro701</t>
-[...7 lines deleted...]
-  <si>
     <t>attro702</t>
   </si>
   <si>
     <t>Надувная водная горка "Стандарт" 10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=702</t>
   </si>
   <si>
     <t>attro703</t>
   </si>
   <si>
     <t>Надувная водная горка "Стандарт" 13 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=703</t>
   </si>
   <si>
     <t>attro2298</t>
   </si>
   <si>
     <t>Надувная водная горка "Зверь" 53*14*11 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2904/</t>
   </si>
   <si>
     <t>attro2314</t>
   </si>
   <si>
     <t>Надувной аквапарк "Осьминог на волнах" 12*7*7,7 м</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/octopus on the waves-SL09/</t>
+    <t>https://water-games.ru/product/octopus-on-the-waves-SL09/</t>
   </si>
   <si>
     <t>attro5536</t>
   </si>
   <si>
     <t>Надувная водная горка "Сплэш" 25*10*12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6138/</t>
   </si>
   <si>
+    <t>attro5649</t>
+  </si>
+  <si>
+    <t>Большая водная горка "Дельфины" 65*14*15 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshaya-vodnaya-gorka-delfiny-651415-m/</t>
+  </si>
+  <si>
+    <t>attro9584</t>
+  </si>
+  <si>
+    <t>Бассейн для водной горки (Китай) 5х3х0,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/</t>
+  </si>
+  <si>
     <t>attro8780</t>
   </si>
   <si>
     <t>Бассейн для водной горки (Китай) 4х3х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8780</t>
   </si>
   <si>
-    <t>attro5649</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8781</t>
   </si>
   <si>
     <t>Бассейн для водной горки (Китай) 5х3х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8781</t>
   </si>
   <si>
-    <t>attro8788</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8817</t>
   </si>
   <si>
     <t>Бассейн для водной горки (Китай) 6х5х1,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8817</t>
   </si>
   <si>
     <t>attro8784</t>
   </si>
   <si>
     <t>Бассейн для водной горки (Китай) 7х5х1,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8784</t>
   </si>
   <si>
     <t>attro8785</t>
   </si>
   <si>
     <t>Бассейн для водной горки (Китай) 8х5х1,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8785</t>
@@ -1673,212 +1673,224 @@
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-s-vodnoy-gorkoi-pryzhok/</t>
   </si>
   <si>
     <t>attro8156</t>
   </si>
   <si>
     <t>Надувная водная горка "Пляжная" 8*3*3,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya-/</t>
   </si>
   <si>
     <t>Герметичные водные горки с надувной опорой</t>
   </si>
   <si>
     <t>attro7772</t>
   </si>
   <si>
     <t>Надувная водная горка герметичная 4*4*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-germetichnaya-444/</t>
   </si>
   <si>
+    <t>Герметичные водные горки с металлической опорой</t>
+  </si>
+  <si>
+    <t>attro7797</t>
+  </si>
+  <si>
+    <t>Надувная горка-труба 5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-551409/</t>
+  </si>
+  <si>
     <t>Водные горки на постоянном поддуве</t>
   </si>
   <si>
+    <t>attro8835</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "В поисках рыбки" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/</t>
+  </si>
+  <si>
+    <t>attro7356</t>
+  </si>
+  <si>
+    <t>Надувная водная горка «Домик» 8*4*3 метров</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/</t>
+  </si>
+  <si>
+    <t>attro9005</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фламинго" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/</t>
+  </si>
+  <si>
+    <t>attro8879</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Рыжая борода" 13*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/</t>
+  </si>
+  <si>
     <t>attro8839</t>
   </si>
   <si>
     <t>Надувной аквапарк "Бегемотик Мотя" 17,5*10*8,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/</t>
   </si>
   <si>
-    <t>attro9005</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8880</t>
   </si>
   <si>
     <t>Надувной аквапарк "Ананас на пляже" 6*4*5,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/</t>
   </si>
   <si>
+    <t>attro9408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
+  </si>
+  <si>
     <t>attro8843</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пиратский галеон" с круглым бассейном 15,5*8*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/</t>
   </si>
   <si>
+    <t>attro9020</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спрут на волнах" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/</t>
+  </si>
+  <si>
+    <t>attro8884</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Хамелеон Леон" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/</t>
+  </si>
+  <si>
+    <t>attro9414</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Розовый Фламинго" 8*7*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
+  </si>
+  <si>
+    <t>attro8645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пираты на волнах" 12*7*7,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминог 3" 14*10*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/</t>
+  </si>
+  <si>
+    <t>attro8859</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пираты на волнах" 17*9*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/</t>
+  </si>
+  <si>
     <t>attro9124</t>
   </si>
   <si>
     <t>Надувная водная горка "Зов Джунглей" 8,5*5*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/</t>
   </si>
   <si>
-    <t>attro9408</t>
-[...58 lines deleted...]
-  <si>
     <t>attro8923</t>
   </si>
   <si>
     <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
   </si>
   <si>
     <t>attro8646</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Амазонка" 12*7*7 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/</t>
   </si>
   <si>
     <t>attro8875</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пиратский Адмирал" 17*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/</t>
   </si>
   <si>
-    <t>attro8835</t>
-[...25 lines deleted...]
-  <si>
     <t>attro9160</t>
   </si>
   <si>
     <t>Надувной аквапарк "На волне" 15*8*6,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-na-volne/</t>
   </si>
   <si>
     <t>attro8928</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Аквапарк 23*5*6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/</t>
   </si>
   <si>
     <t>attro9353</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка большая 9*3*6 </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353</t>
@@ -2108,575 +2120,368 @@
   <si>
     <t>Модуль аквапарка "Башня XL" 4,5*4*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2455/</t>
   </si>
   <si>
     <t>Надувная горка "Акула" 4*3*2</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-akula-4-3-2/</t>
   </si>
   <si>
     <t>Водные полосы препятствий</t>
   </si>
   <si>
     <t>attro8987</t>
   </si>
   <si>
     <t>Водная полоса препятствий "Крокодил" 8*2*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/</t>
   </si>
   <si>
+    <t>attro8988</t>
+  </si>
+  <si>
+    <t>Водная полоса препятствий "Крокодил" 6*2*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/</t>
+  </si>
+  <si>
     <t>attro334</t>
   </si>
   <si>
     <t>Полоса препятствий на воде "Акватрек" 17*2*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/</t>
   </si>
   <si>
-    <t>attro8988</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2413</t>
   </si>
   <si>
     <t>Полоса препятствий на воде "Про-трек" 42,5*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/</t>
   </si>
   <si>
     <t>attro801</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP45</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1435/</t>
   </si>
   <si>
     <t>attro802</t>
   </si>
   <si>
     <t>Надувной аквапарк ATTRO WP35</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1436/</t>
   </si>
   <si>
     <t>attro2334</t>
   </si>
   <si>
     <t>Надувной аквапарк для бассейна "Аквамарин"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2940/</t>
   </si>
   <si>
     <t>attro7837</t>
   </si>
   <si>
     <t>Полоса препятствий на воде "Splash" 19*10,5*1,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7481/</t>
   </si>
   <si>
+    <t>attro9577</t>
+  </si>
+  <si>
+    <t>Полоса препятствий на воде "Лайт-трек" 10*8*1,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/polosa-prepyatstviy-na-vode-layt-trek-10-8-m/</t>
+  </si>
+  <si>
     <t>Аквазорбы (Водные шары)</t>
   </si>
   <si>
     <t>attro9110</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 4х4х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/</t>
   </si>
   <si>
     <t>attro8167</t>
   </si>
   <si>
     <t>Водный шар (прозрачный), аквазорб ТПУ 0.9 мм 2 метра</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/</t>
   </si>
   <si>
-    <t>attro9109</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8244</t>
   </si>
   <si>
     <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  6х6х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/</t>
   </si>
   <si>
     <t>attro8245</t>
   </si>
   <si>
     <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  7х7х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538</t>
   </si>
   <si>
-    <t>attro9098</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9111</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 5х5х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9111</t>
   </si>
   <si>
     <t>Водный шар (прозрачный), аквазорб ТПУ 0.9 мм 1, 5 метра</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=6061</t>
   </si>
   <si>
-    <t>attro9099</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9099</t>
+    <t>Водный шар (прозрачный), аквазорб ТПУ 0.9 мм 1, 8 метра</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=7360</t>
   </si>
   <si>
     <t>attro8246</t>
   </si>
   <si>
     <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  8х8х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539</t>
   </si>
   <si>
     <t>attro9112</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 6х6х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9112</t>
   </si>
   <si>
-    <t>Водный шар (прозрачный), аквазорб ТПУ 0.9 мм 1, 8 метра</t>
-[...4 lines deleted...]
-  <si>
     <t>attro8247</t>
   </si>
   <si>
     <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  9х9х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540</t>
   </si>
   <si>
-    <t>attro9100</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9113</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 7х7х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9113</t>
   </si>
   <si>
     <t>attro9114</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 8х8х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9114</t>
   </si>
   <si>
     <t>attro8248</t>
   </si>
   <si>
     <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  10х10х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541</t>
   </si>
   <si>
-    <t>attro9101</t>
-[...16 lines deleted...]
-  <si>
     <t>attro9115</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 9х9х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9115</t>
   </si>
   <si>
-    <t>attro9103</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9116</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 10х10х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9116</t>
   </si>
   <si>
-    <t>attro9104</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9117</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 15х15х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9117</t>
   </si>
   <si>
-    <t>attro9155</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9118</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 20х20х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9118</t>
   </si>
   <si>
-    <t>attro9156</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9119</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 25х25х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9119</t>
   </si>
   <si>
     <t>attro9120</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 30х30х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9120</t>
   </si>
   <si>
-    <t>attro9157</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9121</t>
   </si>
   <si>
     <t>Круглый надувной бассейн с аквазорбами из Аирдек (ipoolgo) 3х3х0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9121</t>
   </si>
   <si>
-    <t>attro9158</t>
-[...115 lines deleted...]
-  <si>
     <t>attro5811</t>
   </si>
   <si>
     <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м зеленый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/</t>
   </si>
   <si>
     <t>attro5813</t>
   </si>
   <si>
     <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м синий</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5813</t>
   </si>
   <si>
     <t>attro5812</t>
   </si>
   <si>
     <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м красный</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5812</t>
   </si>
   <si>
     <t>attro8256</t>
   </si>
   <si>
     <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м красно-синий</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=8256</t>
   </si>
   <si>
     <t>attro5814</t>
   </si>
   <si>
     <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м желтый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5814</t>
   </si>
   <si>
+    <t>tizip</t>
+  </si>
+  <si>
+    <t>Молния TIZIP Superseal (Оптом)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/molniya-tizip-superseal-optom/</t>
+  </si>
+  <si>
     <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 6х6х0,65 м, 0,6 мм ПВХ</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/</t>
   </si>
   <si>
     <t>attro8239</t>
   </si>
   <si>
     <t>Надувной бассейн "Спайдермен" для аквазорбов 6х6х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7733/</t>
   </si>
   <si>
-    <t>tizip</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9251</t>
   </si>
   <si>
     <t>Бизнес комплект "Аквазорбы+бассейн Спайдермен" 6х6х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/</t>
   </si>
   <si>
     <t>attro8114</t>
   </si>
   <si>
     <t>Водный шар (футбольный дизайн)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-ball-football/</t>
   </si>
   <si>
     <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 7х7х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245</t>
   </si>
   <si>
     <t>attro8240</t>
@@ -2696,65 +2501,65 @@
   <si>
     <t>attro8241</t>
   </si>
   <si>
     <t>Надувной бассейн "Спайдермен" для аквазорбов 8х8х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7733/?sku=8241</t>
   </si>
   <si>
     <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 9х9х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247</t>
   </si>
   <si>
     <t>attro8242</t>
   </si>
   <si>
     <t>Надувной бассейн "Спайдермен" для аквазорбов 9х9х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7733/?sku=8242</t>
   </si>
   <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 10х10х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248</t>
+  </si>
+  <si>
     <t>attro8243</t>
   </si>
   <si>
     <t>Надувной бассейн "Спайдермен" для аквазорбов 10х10х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7733/?sku=8243</t>
   </si>
   <si>
-    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 10х10х0,65 м</t>
-[...4 lines deleted...]
-  <si>
     <t>Молния TIZIP Masterseal</t>
   </si>
   <si>
     <t>https://water-games.ru/product/molniya-tizip-masterseal/</t>
   </si>
   <si>
     <t>Молния TIZIP Masterseal (Оптом)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/molniya-tizip-masterseal-optom/</t>
   </si>
   <si>
     <t>attro57</t>
   </si>
   <si>
     <t>Водный шар "Лига чемпионов" 2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-shar-liga-chempionov-2-m/</t>
   </si>
   <si>
     <t>attro18</t>
   </si>
   <si>
     <t>Набор водных шаров "Новичок" Цветные секции 2 шт.</t>
@@ -2939,68 +2744,68 @@
   <si>
     <t>attro15</t>
   </si>
   <si>
     <t>Насос воздуходувка для водного шара Champion</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nasos-vozdukhoduvka-dlya-vodnogo-shara-champion/</t>
   </si>
   <si>
     <t>wb-dance</t>
   </si>
   <si>
     <t>Прозрачный шар ATTRO для танцев</t>
   </si>
   <si>
     <t>https://water-games.ru/product/dance-ball/</t>
   </si>
   <si>
     <t>Молния TIZIP Superseal</t>
   </si>
   <si>
     <t>https://water-games.ru/product/zipper/</t>
   </si>
   <si>
+    <t>attro5780</t>
+  </si>
+  <si>
+    <t>Квадратный надувной бассейн РАДУГА (Китай) 10*10*0,65 м 10х10х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-raduga-kitay/</t>
+  </si>
+  <si>
     <t>attro5756</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Россия) 4х4х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5756</t>
   </si>
   <si>
-    <t>attro5780</t>
-[...7 lines deleted...]
-  <si>
     <t>attro5757</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Россия) 5х5х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5757</t>
   </si>
   <si>
     <t>attro5758</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Россия) 6х6х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/</t>
   </si>
   <si>
     <t>attro5759</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Россия) 7х7х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5759</t>
@@ -3146,86 +2951,86 @@
   <si>
     <t>https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5804</t>
   </si>
   <si>
     <t>attro5799</t>
   </si>
   <si>
     <t>Прямоугольный надувной бассейн (Китай) 10х5х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5805</t>
   </si>
   <si>
     <t>attro22</t>
   </si>
   <si>
     <t xml:space="preserve">Набор водных шаров "Эксперт" </t>
   </si>
   <si>
     <t>https://water-games.ru/product/nabor-vodnykh-sharov-ekspert-/</t>
   </si>
   <si>
     <t>attro9525</t>
   </si>
   <si>
-    <t>Круглый надувной бассейн (Китай) 3*3*1,5 м</t>
+    <t>Круглый надувной бассейн (аирдек) 3*3*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/</t>
   </si>
   <si>
-    <t>Круглый надувной бассейн (Китай) 4*4*1,2 м</t>
+    <t>Круглый надувной бассейн (аирдек) 4*4*1,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9533</t>
   </si>
   <si>
-    <t>Круглый надувной бассейн (Китай) 4*4*1,5 м</t>
+    <t>Круглый надувной бассейн (аирдек) 4*4*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9534</t>
   </si>
   <si>
+    <t>attro8300</t>
+  </si>
+  <si>
+    <t>Квадратный надувной бассейн (Китай) 4х4х0, 65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8300</t>
+  </si>
+  <si>
     <t>attro8362</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 10х10х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/</t>
   </si>
   <si>
-    <t>attro8300</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8627</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 15х10х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8627</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 5х5х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8301</t>
   </si>
   <si>
     <t>attro8649</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 15х15х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8649</t>
   </si>
   <si>
     <t>attro8304</t>
@@ -3233,80 +3038,80 @@
   <si>
     <t>Квадратный надувной бассейн (Китай) 6х6х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/</t>
   </si>
   <si>
     <t>attro8303</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 7х7х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8303</t>
   </si>
   <si>
     <t>attro8650</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 20х10х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8650</t>
   </si>
   <si>
+    <t>attro8651</t>
+  </si>
+  <si>
+    <t>Каркасный бассейн коммерческий (Китай) 20х15х1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/karkasni-bassein/?sku=8651</t>
+  </si>
+  <si>
     <t>Квадратный надувной бассейн (Китай) 8х8х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8304</t>
   </si>
   <si>
-    <t>attro8651</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/karkasni-bassein/?sku=8651</t>
+    <t>Квадратный надувной бассейн (Китай) 9х9х0, 65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8305</t>
   </si>
   <si>
     <t>attro8628</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 20х20х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8628</t>
   </si>
   <si>
-    <t>Квадратный надувной бассейн (Китай) 9х9х0, 65 м</t>
-[...4 lines deleted...]
-  <si>
     <t>attro8652</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 25х10х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8652</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 10х10х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8306</t>
   </si>
   <si>
     <t>attro8653</t>
   </si>
   <si>
     <t>Каркасный бассейн коммерческий (Китай) 25х15х1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/karkasni-bassein/?sku=8653</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 11х11х0, 65 м</t>
@@ -3689,263 +3494,263 @@
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9291</t>
   </si>
   <si>
     <t>attro9292</t>
   </si>
   <si>
     <t>Бамперная лодочка "Мультяшки" двухместная 1,8*1,7*1,35 м Голубая рыбка</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9292</t>
   </si>
   <si>
     <t>attro9293</t>
   </si>
   <si>
     <t>Бамперная лодочка "Мультяшки" двухместная 1,8*1,7*1,35 м Утка</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9293</t>
   </si>
   <si>
     <t>Водные бананы</t>
   </si>
   <si>
+    <t>attro8349</t>
+  </si>
+  <si>
+    <t>Водный банан "Дубль" 5,6*2 м 12</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-dubl-kitay/</t>
+  </si>
+  <si>
     <t>attro8336</t>
   </si>
   <si>
     <t>Водный банан - Касатка (Китай)  4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-seaanimal/</t>
   </si>
   <si>
     <t>attro8346</t>
   </si>
   <si>
     <t>Водный банан (Китай)  3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/</t>
   </si>
   <si>
     <t>attro25</t>
   </si>
   <si>
     <t>Водный аттракцион Пуля</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bullet/</t>
   </si>
   <si>
     <t>attro8443</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/</t>
   </si>
   <si>
     <t>attro8537</t>
   </si>
   <si>
     <t>Водный Банан - Дракон (Китай)  3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/</t>
   </si>
   <si>
-    <t>attro8349</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8538</t>
   </si>
   <si>
     <t>Водный Банан - Дракон (Китай)  4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8538</t>
   </si>
   <si>
     <t>attro8347</t>
   </si>
   <si>
     <t>Водный банан (Китай)  4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/?sku=8466</t>
   </si>
   <si>
     <t>attro8337</t>
   </si>
   <si>
     <t>Водный банан - Касатка (Китай)  5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-seaanimal/?sku=8452</t>
   </si>
   <si>
     <t>attro8444</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8443</t>
   </si>
   <si>
     <t>attro8445</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8444</t>
   </si>
   <si>
+    <t>attro8539</t>
+  </si>
+  <si>
+    <t>Водный Банан - Дракон (Китай)  5</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8539</t>
+  </si>
+  <si>
     <t>attro8338</t>
   </si>
   <si>
     <t>Водный банан - Касатка (Китай)  6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-seaanimal/?sku=8453</t>
   </si>
   <si>
-    <t>attro8539</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8348</t>
   </si>
   <si>
     <t>Водный банан (Китай)  5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/?sku=8467</t>
   </si>
   <si>
     <t>attro8446</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8445</t>
   </si>
   <si>
+    <t>attro8540</t>
+  </si>
+  <si>
+    <t>Водный Банан - Дракон (Китай)  6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8540</t>
+  </si>
+  <si>
     <t>attro8339</t>
   </si>
   <si>
     <t>Водный банан - Касатка (Китай)  7</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-seaanimal/?sku=8454</t>
   </si>
   <si>
-    <t>attro8540</t>
-[...7 lines deleted...]
-  <si>
     <t>Водный банан (Китай)  6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/?sku=8468</t>
   </si>
   <si>
     <t>attro8350</t>
   </si>
   <si>
     <t>Водный банан (Китай)  7</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/?sku=8469</t>
   </si>
   <si>
     <t>attro8475</t>
   </si>
   <si>
     <t>Водный Банан - Крокодил (Китай) 7</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8446</t>
   </si>
   <si>
     <t>attro8541</t>
   </si>
   <si>
     <t>Водный Банан - Дракон (Китай)  7</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8541</t>
   </si>
   <si>
     <t>Водный банан - Касатка (Китай)  8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-seaanimal/?sku=8481</t>
   </si>
   <si>
     <t>Водный банан (Китай)  8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/?sku=8479</t>
   </si>
   <si>
+    <t>attro8476</t>
+  </si>
+  <si>
+    <t>Водный Банан - Крокодил (Китай) 8</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-krokodil-kitay/?sku=8475</t>
+  </si>
+  <si>
     <t>Водный банан - Касатка (Китай)  10</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-seaanimal/?sku=8482</t>
   </si>
   <si>
-    <t>attro8476</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8542</t>
   </si>
   <si>
     <t>Водный Банан - Дракон (Китай)  8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8542</t>
   </si>
   <si>
     <t>attro8543</t>
   </si>
   <si>
     <t>Водный Банан - Дракон (Китай)  9</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8543</t>
   </si>
   <si>
     <t>Водный банан (Китай)  10</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-kitay/?sku=8480</t>
   </si>
   <si>
     <t>attro8477</t>
@@ -4013,54 +3818,54 @@
   <si>
     <t>https://water-games.ru/product/water-bounce-trampoline-4m/</t>
   </si>
   <si>
     <t>attro185</t>
   </si>
   <si>
     <t>Надувной водный Батут 5 м (круглый)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-bounce-trampoline-7/</t>
   </si>
   <si>
     <t>attro2406</t>
   </si>
   <si>
     <t>Надувной водный Батут 5 м (квадрат)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-vodnyy-batut-5-m-kvadrat/</t>
   </si>
   <si>
     <t>attro333</t>
   </si>
   <si>
-    <t>Водный батут с горкой и катапультой</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/water-trampoline-combo-xl/</t>
+    <t>Аква Джамп  15*9*1,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/akva_jamp_15-9-18m/</t>
   </si>
   <si>
     <t>attro49</t>
   </si>
   <si>
     <t>Надувной батут "Aquaglide комбо"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/aqua-park-mini/</t>
   </si>
   <si>
     <t>attro8353</t>
   </si>
   <si>
     <t>Надувной водный Батут с банджи тросом 1.8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/</t>
   </si>
   <si>
     <t>attro8354</t>
   </si>
   <si>
     <t>Надувной водный Батут с банджи тросом 2 м</t>
   </si>
@@ -4640,140 +4445,140 @@
   <si>
     <t>Надувной остров для воды</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-ostrov/</t>
   </si>
   <si>
     <t>attro9061</t>
   </si>
   <si>
     <t>Надувная игровая фигура в бассейн "Круг" диаметр 1 м Круг</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/</t>
   </si>
   <si>
     <t>attro8942</t>
   </si>
   <si>
     <t>Надувной баскетбол на воде</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basketbol-na-vode/</t>
   </si>
   <si>
+    <t>attro8944</t>
+  </si>
+  <si>
+    <t>Надувное водное поло</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoe-vodnoe-polo/</t>
+  </si>
+  <si>
     <t>attro1862</t>
   </si>
   <si>
     <t>Надувные ворота для Водного поло 2*1*1</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862</t>
   </si>
   <si>
-    <t>attro8944</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoe-vodnoe-polo/</t>
+    <t>attro9452</t>
+  </si>
+  <si>
+    <t>Надувные игровые фигуры в бассейн  Дельфин</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/</t>
+  </si>
+  <si>
+    <t>attro6391</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувные качели Дельфины" 1,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/</t>
   </si>
   <si>
     <t>attro936</t>
   </si>
   <si>
     <t>Надувная сетка для волейбола</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-setka-dlya-volleybola/</t>
   </si>
   <si>
-    <t>attro9452</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8940</t>
   </si>
   <si>
     <t>Надувные ворота для Волейбола 4,5*2*1,2</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/</t>
   </si>
   <si>
+    <t>attro9062</t>
+  </si>
+  <si>
+    <t>Надувная игровая фигура в бассейн "Круг" диаметр 1 м Уточка</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062</t>
+  </si>
+  <si>
+    <t>attro8935</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Водного поло 2,5*1*1,2</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/</t>
+  </si>
+  <si>
+    <t>attro9453</t>
+  </si>
+  <si>
+    <t>Надувные игровые фигуры в бассейн  Качель</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453</t>
+  </si>
+  <si>
     <t>attro8941</t>
   </si>
   <si>
     <t>Надувные ворота для Волейбола 5,4*2*1,4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/?sku=8941</t>
   </si>
   <si>
-    <t>attro9062</t>
-[...25 lines deleted...]
-  <si>
     <t>attro9454</t>
   </si>
   <si>
     <t>Надувные игровые фигуры в бассейн  Черепаха</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454</t>
   </si>
   <si>
     <t>attro486</t>
   </si>
   <si>
     <t>Надувной волейбол на воде</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-bvoleybol-na-vode/</t>
   </si>
   <si>
     <t>attro8534</t>
   </si>
   <si>
     <t>Надувной инвентарь для развлечений  «Надувная спортивная площадка» 15*11,2*1,68</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/</t>
@@ -4829,150 +4634,159 @@
   <si>
     <t>Надувная игровая фигура в бассейн "Банан" 2,7*0,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/</t>
   </si>
   <si>
     <t>attro8995</t>
   </si>
   <si>
     <t>Надувная игровая фигура в бассейн 2,6*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/</t>
   </si>
   <si>
     <t>attro9009</t>
   </si>
   <si>
     <t>Надувная игровая фигура в бассейн "Уточка"1,1*1*0,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/</t>
   </si>
   <si>
+    <t>attro9582</t>
+  </si>
+  <si>
+    <t>Плавающая надувная новогодняя фигура "Елка", размер 1*1*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoe-izdelie-yelka-razmer-1-1-2-m/</t>
+  </si>
+  <si>
     <t>Пляжные игры</t>
   </si>
   <si>
+    <t>attro1941</t>
+  </si>
+  <si>
+    <t>Надувной плот "Причал" 4*2*0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2547/</t>
+  </si>
+  <si>
     <t>attro9428</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная зона отдыха на воде "Единорог" 12,5*6,7*6 м  </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/</t>
   </si>
   <si>
     <t>attro8237</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка крабик</t>
   </si>
   <si>
+    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8492</t>
+  </si>
+  <si>
+    <t>attro9433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Супер горка" 15*12,6*7,5 м       </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/</t>
+  </si>
+  <si>
+    <t>attro9429</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Кит" 18,7*8,5*4 м   </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/</t>
+  </si>
+  <si>
+    <t>attro9430</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Корабль" 9*6,8*3,5 м    </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/</t>
+  </si>
+  <si>
+    <t>attro8938</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Баскетбола 2*1,4*2</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/</t>
+  </si>
+  <si>
+    <t>attro9431</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Панда" 14*8*1,2 м     </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/</t>
+  </si>
+  <si>
+    <t>attro9432</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха на воде "Самолет" 20*18*5 м      </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/</t>
+  </si>
+  <si>
+    <t>attro8939</t>
+  </si>
+  <si>
+    <t>Надувные ворота для Баскетбола 2,5*1*2,25</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939</t>
+  </si>
+  <si>
+    <t>attro8491</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка лягушка</t>
+  </si>
+  <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491</t>
   </si>
   <si>
     <t>attro8490</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка черепаха</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490</t>
   </si>
   <si>
     <t>attro8981</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка осьминог</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981</t>
   </si>
   <si>
     <t>attro1942</t>
   </si>
   <si>
     <t>Надувной плот "Причал" 3*2*0,2 м</t>
   </si>
@@ -5424,62 +5238,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-malaya-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/?sku=9255" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8028" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8002" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/?sku=8029" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/?sku=8004" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/?sku=8027" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/?sku=7999" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/?sku=8000" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/?sku=8026" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/?sku=8037" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/?sku=8038" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/?sku=8046" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/?sku=8047" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-raft-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8043" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8040" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8041" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8044" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stella-SL10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trippo-4-spuska-35-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8959" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7913" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9176" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7923" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9395" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=719" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9177" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7888" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7914" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8960" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7924" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7925" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8961" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9178" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7890" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7915" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9179" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7892" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7916" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7926" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9180" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7893" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7917" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7927" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9181" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7894" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7918" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7928" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7929" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9394" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9182" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7919" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7920" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7930" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7896" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9183" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9184" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7921" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7931" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7898" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7900" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7901" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8856" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=697" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8857" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=723" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=698" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=8805" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8858" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-4-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=685" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=686" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=687" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-stella--1754-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-na-grebne-volni/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-priliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zhiraf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9205" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9206" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-tropical/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dabl-944-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6634/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=690" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=691" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-mini-31613-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=671" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-attro-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/?sku=9413" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-polzunki/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6580/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-jungle/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakht/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-tramplinom/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=702" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=703" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2904/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus%20on%20the%20waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6138/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8780" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-delfiny-651415-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8781" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8817" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8784" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8785" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8786" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8787" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnaya-vodnaya-gorka-ekstrim-po-russki-561414-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/?sku=8895" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-1068-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2730/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-sineva/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-siti-slayder-dlinoy-150-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakhty-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6151/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2418/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2417/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-vodnoy-gorkoi-pryzhok/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-germetichnaya-444/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6879/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7514/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7516/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7515/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7730/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-akula-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2455/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-akula-4-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1435/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1436/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2940/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7481/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9098" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9111" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=6061" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9099" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9112" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=7360" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9100" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9113" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9114" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9101" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9102" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9115" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9103" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9116" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9104" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9117" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9155" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9118" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9156" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9119" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9120" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9157" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9121" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9158" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9154" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9147" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9148" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9149" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9150" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9151" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9152" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9153" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9105" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9106" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9107" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo/?sku=9108" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5813" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5812" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=8256" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5814" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-superseal-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-ball-football/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8240" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8241" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8242" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8243" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-masterseal/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-masterseal-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-shar-liga-chempionov-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/?sku=9003" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/?sku=9004" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-minimus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/color-water-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5787" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5788" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5790" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5791" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5792" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5793" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5794" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5795" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9011" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9012" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9016" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=8604" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9013" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9014" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9015" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-vozdukhoduvka-dlya-vodnogo-shara-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/dance-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zipper/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5756" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-raduga-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5757" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5759" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5760" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5761" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5762" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5763" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5779" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5780" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5782" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5783" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5784" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5785" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5786" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5803" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=7997" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5804" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5805" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-vodnykh-sharov-ekspert-/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9533" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8300" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8627" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8301" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8649" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8303" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8650" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8304" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8651" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8628" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8305" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8652" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8306" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8653" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8307" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8658" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8626" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8654" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8655" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8656" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8657" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9332" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9312" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8327" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9211" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9212" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8329" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8746" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9313" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9127" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9315" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8328" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9126" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8606" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9128" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9010" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7721/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=964" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=966" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=6529" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=8573" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5829" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5825" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5827" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=6563" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2438-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-detskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-detskaya-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/?sku=9528" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/?sku=9529" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9290" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9291" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9292" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9293" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bullet/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8538" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8466" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8452" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8443" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8444" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8453" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8539" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8467" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8445" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8454" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8540" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8468" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8469" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8446" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8541" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8481" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8479" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8482" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8475" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8542" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8543" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8480" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8476" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8477" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8544" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8478" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8545" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-5-m-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-trampoline-combo-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aqua-park-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8354" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8355" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8356" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7342/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7332/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=7618" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=9419" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-gidrozorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/waterzorb17/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/waterzorbnuclearglobe/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kacheli-attro-revolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-arbuzik/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-adult-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-karusel-saturn-adult/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-odinarnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-double-water-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnye-kacheli-s-ballonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aquaglide-rockit-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnoy-delfin/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/goldfish/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-figury/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-loshadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnye-kacheli-dvoynye-/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-roller/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-roller-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5731" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5732" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-161612-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu-211721-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu-1-6-1-3-0-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=804" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=805" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=806" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/katapulta-blob-s-vyshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-yakhta-iz-airdeka-3-75-1-9-2-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8618" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8619" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8620" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8621" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8622" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8623" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1185/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/big-inflatable-iceberg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/big-inflatable-iceberg-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-ostrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basketbol-na-vode/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoe-vodnoe-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-setka-dlya-volleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/?sku=8941" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bvoleybol-na-vode/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7474/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-flamingo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-arbyz-/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2547/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2548/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2549/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-belyy-medved-5-3-5-1-2-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna-naduvnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-malaya-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-54-34-28-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-basseyna/?sku=8914" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-iz-airdek-ipoolgo-10-10-0-6-m-s-podiumom-dlya-sharov/?sku=9255" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-nog/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8028" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-39inch-single/?sku=8002" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/?sku=8029" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/?sku=8004" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/?sku=8027" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-42/?sku=7999" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/?sku=8000" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/?sku=8026" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/?sku=8037" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-triple-42/?sku=8038" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/?sku=8046" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-chetvertnoi/?sku=8047" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-raft-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8043" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8040" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-quater1/?sku=8044" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-troinoi/?sku=8041" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trippo-4-spuska-35-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stella-SL10/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8959" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7913" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9176" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9395" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=719" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7923" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7888" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9177" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-megagora/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7914" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7924" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8960" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7925" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7890" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka/?sku=8961" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9178" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7915" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9179" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7916" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7926" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7892" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9180" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7917" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7927" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7893" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7894" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9181" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7918" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7928" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7929" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=9394" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9182" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7919" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7920" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7930" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7896" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9183" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-turbo-na-podduve-3-polosy/?sku=9184" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-2lines/?sku=7921" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-3lines/?sku=7931" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7898" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7900" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/gorka-turbo-sealed-1line/?sku=7901" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=697" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8856" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=698" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-molniya/?sku=723" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8857" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-konkord/?sku=8805" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-spusk/?sku=8858" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-4-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-frifal-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=685" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=686" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kaskad/?sku=687" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-stella--1754-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-na-grebne-volni/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-attro-sammit-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zhiraf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-priliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9205" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-izgib/?sku=9206" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6634/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-tropical/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dabl-944-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=690" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=691" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-mini-31613-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=671" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-drakon/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-attro-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-slon/?sku=9413" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-polzunki/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-jungle/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6580/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakht/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-tramplinom/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=702" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-standart/?sku=703" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2904/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus-on-the-waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6138/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-delfiny-651415-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8780" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8781" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8817" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8784" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8785" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8786" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8787" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnaya-vodnaya-gorka-ekstrim-po-russki-561414-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2902/?sku=8895" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-volna-1068-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2730/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-sineva/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-siti-slayder-dlinoy-150-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-dlya-yakhty-9m/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6151/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2418/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2417/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2317/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-vodnoy-gorkoi-pryzhok/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-plyazhnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-germetichnaya-444/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-551409/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-domik-8-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-3--m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6879/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7514/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7516/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7515/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-osminog-4-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7730/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-akula-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-piramida-dzhungli-5-5-4-5-4-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2455/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-akula-4-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-krokodil-8-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-polosa-prepyatstviy-krokodil-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-akvatrek/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-pro-trek/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1435/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1436/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2940/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7481/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-na-vode-layt-trek-10-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9111" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=6061" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=7360" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9112" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9113" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9114" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9115" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9116" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9117" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9118" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9119" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9120" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-s-akvazorbami-iz-airdek-ipoolgo/?sku=9121" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5813" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5812" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=8256" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5814" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-superseal-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-ball-football/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8240" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8241" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8242" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8243" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-masterseal/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/molniya-tizip-masterseal-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-shar-liga-chempionov-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/?sku=9003" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-novichok/?sku=9004" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-minimus/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/color-water-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5787" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5788" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5790" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5791" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5792" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5793" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5794" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=5795" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9011" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9012" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9016" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=8604" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9013" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9014" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein/?sku=9015" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-vozdukhoduvka-dlya-vodnogo-shara-champion/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/dance-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zipper/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-raduga-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5756" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5757" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5759" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5760" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5761" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5762" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kvadratnyy-naduvnoy-basseyn-rossiya/?sku=5763" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5779" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5780" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5782" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5783" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5784" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5785" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyi-naduvnoi-bassein_1/?sku=5786" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5803" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=7997" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5804" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pryamougolnyy-naduvnoy-basseyn-kitay/?sku=5805" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-vodnykh-sharov-ekspert-/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9533" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/?sku=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8300" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8627" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8301" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8649" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8303" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8650" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8651" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8304" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8305" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8628" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8652" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8306" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8653" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8307" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8658" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8626" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8654" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8655" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8656" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8657" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9332" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9312" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8327" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9211" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9212" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8329" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8746" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9313" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9127" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9315" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8328" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9126" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=8606" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9128" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/karkasni-bassein/?sku=9010" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7721/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=964" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/?sku=966" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=6529" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=8573" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5829" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5825" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=5827" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/?sku=6563" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2438-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-detskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-detskaya-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/?sku=9528" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye-dvukhmestnaya/?sku=9529" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9290" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9291" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9292" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-multyashki-dvukhmestnaya/?sku=9293" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bullet/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8538" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8466" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8452" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8443" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8444" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8539" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8453" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8467" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8445" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8540" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8454" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8468" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8469" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8446" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8541" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8481" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8479" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8475" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-seaanimal/?sku=8482" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8542" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8543" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-kitay/?sku=8480" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8476" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8477" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8544" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-krokodil-kitay/?sku=8478" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-banan-drakon-kitay/?sku=8545" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-bounce-trampoline-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-5-m-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akva_jamp_15-9-18m/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aqua-park-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8354" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8355" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8356" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7342/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7332/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=7618" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/modul-akvaparka-batut/?sku=9419" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-gidrozorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/waterzorb17/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/waterzorbnuclearglobe/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-kacheli-attro-revolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-arbuzik/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-adult-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-karusel-saturn-adult/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-odinarnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-double-water-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnye-kacheli-s-ballonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aquaglide-rockit-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnoy-delfin/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/goldfish/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-figury/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-loshadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnye-kacheli-dvoynye-/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-roller/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-roller-pvh/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5731" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5732" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-161612-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu-211721-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu-1-6-1-3-0-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=804" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=805" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/blob_catapult/?sku=806" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/katapulta-blob-s-vyshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-yakhta-iz-airdeka-3-75-1-9-2-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8618" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8619" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8620" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8621" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8622" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lod/?sku=8623" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1185/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/big-inflatable-iceberg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/big-inflatable-iceberg-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-ostrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basketbol-na-vode/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoe-vodnoe-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/?sku=1862" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-setka-dlya-volleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-vodnogo-polo/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-voleybola/?sku=8941" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bvoleybol-na-vode/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-inventar-dlya-razvlecheniy-naduvnaya-sportivnaya-ploshchadka/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7474/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-flamingo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-arbyz-/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoe-izdelie-yelka-razmer-1-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2547/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-yedinorog-12-5-6-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8492" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-super-gorka-15-12-6-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-kit-18-7-8-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-korabl-9-6-8-3-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-panda-14-8-1-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-samolet-20-18-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vorota-dlya-basketbola/?sku=8939" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2548/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2549/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-na-vode-belyy-medved-5-3-5-1-2-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F601"/>
+  <dimension ref="A1:F582"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F601" sqref="F601"/>
+      <selection activeCell="F582" sqref="F582"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -5502,362 +5316,362 @@
       </c>
       <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F6" s="15">
-        <v>143100</v>
+        <v>3123000</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="15">
         <v>3915000</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="7">
         <v>0</v>
       </c>
       <c r="F8" s="15">
-        <v>320400</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="7">
         <v>0</v>
       </c>
       <c r="F9" s="15">
-        <v>1470600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="7">
         <v>0</v>
       </c>
       <c r="F10" s="15">
-        <v>103050</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11" s="15">
-        <v>54000</v>
+        <v>320400</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F12" s="15">
-        <v>0</v>
+        <v>1470600</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="7">
         <v>0</v>
       </c>
       <c r="F13" s="15">
-        <v>0</v>
+        <v>103050</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="7">
         <v>-1</v>
       </c>
       <c r="F14" s="15">
-        <v>486000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" s="15">
-        <v>5629500</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="7">
         <v>0</v>
       </c>
       <c r="F16" s="15">
-        <v>15903000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="7">
         <v>-1</v>
       </c>
       <c r="F17" s="15">
-        <v>3123000</v>
+        <v>486000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="7">
         <v>0</v>
       </c>
       <c r="F18" s="15">
-        <v>15750</v>
+        <v>5629500</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="7">
         <v>0</v>
       </c>
       <c r="F19" s="15">
-        <v>0</v>
+        <v>15903000</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="7">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="7">
         <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>180900</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="7">
         <v>0</v>
       </c>
       <c r="F22" s="15">
         <v>20250</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="7" t="s">
@@ -5895,291 +5709,291 @@
       </c>
       <c r="E25" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>1</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="7">
         <v>0</v>
       </c>
       <c r="F26" s="15">
-        <v>5310</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>2</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="7">
         <v>3</v>
       </c>
       <c r="F27" s="15">
         <v>3200</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>3</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E28" s="7">
         <v>0</v>
       </c>
       <c r="F28" s="15">
-        <v>4770</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>4</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E29" s="7">
         <v>0</v>
       </c>
       <c r="F29" s="15">
-        <v>4320</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>5</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="7">
         <v>5</v>
       </c>
       <c r="F30" s="15">
-        <v>5850</v>
+        <v>6120</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>6</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="7">
         <v>0</v>
       </c>
       <c r="F31" s="15">
-        <v>5310</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="7">
         <v>0</v>
       </c>
       <c r="F32" s="15">
-        <v>5040</v>
+        <v>5310</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>8</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E33" s="7">
         <v>0</v>
       </c>
       <c r="F33" s="15">
-        <v>8820</v>
+        <v>9270</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>9</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>82</v>
       </c>
       <c r="E34" s="7">
         <v>0</v>
       </c>
       <c r="F34" s="15">
-        <v>7938</v>
+        <v>8370</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>10</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E35" s="7">
         <v>0</v>
       </c>
       <c r="F35" s="15">
-        <v>7146</v>
+        <v>7560</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>11</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>85</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E36" s="7">
         <v>5</v>
       </c>
       <c r="F36" s="15">
-        <v>9450</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>12</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E37" s="7">
         <v>0</v>
       </c>
       <c r="F37" s="15">
-        <v>8820</v>
+        <v>9270</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>13</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E38" s="7">
         <v>0</v>
       </c>
       <c r="F38" s="15">
-        <v>8280</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>14</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>94</v>
       </c>
       <c r="E39" s="7">
         <v>0</v>
       </c>
       <c r="F39" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>15</v>
@@ -6445,391 +6259,391 @@
       </c>
       <c r="E53" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F53" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>1</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E54" s="7">
         <v>1</v>
       </c>
       <c r="F54" s="15">
-        <v>372600</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>2</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E55" s="7">
         <v>1</v>
       </c>
       <c r="F55" s="15">
-        <v>729000</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>3</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E56" s="7">
         <v>0</v>
       </c>
       <c r="F56" s="15">
         <v>394200</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>4</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E57" s="7">
         <v>0</v>
       </c>
       <c r="F57" s="15">
-        <v>787050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>5</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E58" s="7">
         <v>0</v>
       </c>
       <c r="F58" s="15">
-        <v>397800</v>
+        <v>5760000</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>6</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E59" s="7">
         <v>0</v>
       </c>
       <c r="F59" s="15">
-        <v>5760000</v>
+        <v>7569000</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>7</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E60" s="7">
         <v>0</v>
       </c>
       <c r="F60" s="15">
-        <v>7569000</v>
+        <v>787050</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>8</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E61" s="7">
         <v>0</v>
       </c>
       <c r="F61" s="15">
-        <v>168300</v>
+        <v>397800</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>9</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E62" s="7">
         <v>0</v>
       </c>
       <c r="F62" s="15">
-        <v>440100</v>
+        <v>242100</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>10</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E63" s="7">
         <v>0</v>
       </c>
       <c r="F63" s="15">
-        <v>0</v>
+        <v>440100</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>11</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E64" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F64" s="15">
-        <v>8289000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>12</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E65" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F65" s="15">
-        <v>0</v>
+        <v>8289000</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>13</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E66" s="7">
         <v>0</v>
       </c>
       <c r="F66" s="15">
-        <v>5300100</v>
+        <v>70200</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>14</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E67" s="7">
         <v>0</v>
       </c>
       <c r="F67" s="15">
-        <v>70200</v>
+        <v>820000</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>15</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E68" s="7">
         <v>0</v>
       </c>
       <c r="F68" s="15">
-        <v>6354900</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>16</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E69" s="7">
         <v>0</v>
       </c>
       <c r="F69" s="15">
-        <v>820000</v>
+        <v>5300100</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>17</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E70" s="7">
         <v>0</v>
       </c>
       <c r="F70" s="15">
-        <v>242100</v>
+        <v>8289000</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>18</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E71" s="7">
         <v>0</v>
       </c>
       <c r="F71" s="15">
-        <v>8289000</v>
+        <v>6354900</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>19</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E72" s="7">
         <v>0</v>
       </c>
       <c r="F72" s="15">
         <v>444600</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>20</v>
@@ -6865,291 +6679,291 @@
       </c>
       <c r="E74" s="7">
         <v>0</v>
       </c>
       <c r="F74" s="15">
         <v>785700</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>22</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E75" s="7">
         <v>0</v>
       </c>
       <c r="F75" s="15">
-        <v>873000</v>
+        <v>271800</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>23</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E76" s="7">
         <v>0</v>
       </c>
       <c r="F76" s="15">
-        <v>271800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>24</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E77" s="7">
         <v>0</v>
       </c>
       <c r="F77" s="15">
-        <v>0</v>
+        <v>873000</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>25</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E78" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F78" s="15">
-        <v>0</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>26</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E79" s="7">
         <v>0</v>
       </c>
       <c r="F79" s="15">
         <v>1179000</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>27</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E80" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F80" s="15">
-        <v>336600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>28</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E81" s="7">
         <v>0</v>
       </c>
       <c r="F81" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>29</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E82" s="7">
         <v>0</v>
       </c>
       <c r="F82" s="15">
-        <v>491400</v>
+        <v>1309500</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>30</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E83" s="7">
         <v>0</v>
       </c>
       <c r="F83" s="15">
-        <v>1309500</v>
+        <v>491400</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>31</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E84" s="7">
         <v>0</v>
       </c>
       <c r="F84" s="15">
         <v>1745100</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>32</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E85" s="7">
         <v>0</v>
       </c>
       <c r="F85" s="15">
-        <v>514800</v>
+        <v>504900</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>33</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E86" s="7">
         <v>0</v>
       </c>
       <c r="F86" s="15">
-        <v>1571400</v>
+        <v>514800</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>34</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E87" s="7">
         <v>0</v>
       </c>
       <c r="F87" s="15">
-        <v>504900</v>
+        <v>1571400</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>35</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E88" s="7">
         <v>0</v>
       </c>
       <c r="F88" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>36</v>
@@ -7165,211 +6979,211 @@
       </c>
       <c r="E89" s="7">
         <v>0</v>
       </c>
       <c r="F89" s="15">
         <v>1945800</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>37</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E90" s="7">
         <v>0</v>
       </c>
       <c r="F90" s="15">
-        <v>673200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>38</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E91" s="7">
         <v>0</v>
       </c>
       <c r="F91" s="15">
-        <v>0</v>
+        <v>2181600</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>39</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>246</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E92" s="7">
         <v>0</v>
       </c>
       <c r="F92" s="15">
-        <v>2181600</v>
+        <v>673200</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>40</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E93" s="7">
         <v>0</v>
       </c>
       <c r="F93" s="15">
         <v>851400</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>41</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E94" s="7">
         <v>0</v>
       </c>
       <c r="F94" s="15">
-        <v>841500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>42</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E95" s="7">
         <v>0</v>
       </c>
       <c r="F95" s="15">
-        <v>0</v>
+        <v>985500</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>43</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E96" s="7">
         <v>0</v>
       </c>
       <c r="F96" s="15">
-        <v>985500</v>
+        <v>841500</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>44</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E97" s="7">
         <v>0</v>
       </c>
       <c r="F97" s="15">
-        <v>1699200</v>
+        <v>402300</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>45</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E98" s="7">
         <v>0</v>
       </c>
       <c r="F98" s="15">
-        <v>402300</v>
+        <v>1699200</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>46</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E99" s="7">
         <v>0</v>
       </c>
       <c r="F99" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>47</v>
@@ -7665,211 +7479,211 @@
       </c>
       <c r="E114" s="7">
         <v>0</v>
       </c>
       <c r="F114" s="15">
         <v>1982700</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>62</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>315</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E115" s="7">
         <v>0</v>
       </c>
       <c r="F115" s="15">
-        <v>459000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>63</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>318</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E116" s="7">
         <v>0</v>
       </c>
       <c r="F116" s="15">
-        <v>0</v>
+        <v>409050</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>64</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>323</v>
       </c>
       <c r="E117" s="7">
         <v>0</v>
       </c>
       <c r="F117" s="15">
-        <v>409050</v>
+        <v>459000</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>65</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>324</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>325</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E118" s="7">
         <v>0</v>
       </c>
       <c r="F118" s="15">
-        <v>0</v>
+        <v>549900</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>66</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E119" s="7">
         <v>0</v>
       </c>
       <c r="F119" s="15">
         <v>499050</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>67</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>330</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E120" s="7">
         <v>0</v>
       </c>
       <c r="F120" s="15">
-        <v>549900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>68</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E121" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F121" s="15">
-        <v>713250</v>
+        <v>678600</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>69</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E122" s="7">
         <v>0</v>
       </c>
       <c r="F122" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>70</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E123" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F123" s="15">
-        <v>678600</v>
+        <v>713250</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>71</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E124" s="7">
         <v>0</v>
       </c>
       <c r="F124" s="15">
         <v>772200</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>72</v>
@@ -7885,71 +7699,71 @@
       </c>
       <c r="E125" s="7">
         <v>0</v>
       </c>
       <c r="F125" s="15">
         <v>809100</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>73</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>348</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E126" s="7">
         <v>0</v>
       </c>
       <c r="F126" s="15">
-        <v>450000</v>
+        <v>819900</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>74</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>351</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E127" s="7">
         <v>0</v>
       </c>
       <c r="F127" s="15">
-        <v>819900</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>75</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>354</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E128" s="7">
         <v>-1</v>
       </c>
       <c r="F128" s="15">
         <v>693000</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>76</v>
@@ -8022,134 +7836,134 @@
       </c>
       <c r="D132" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E132" s="7">
         <v>0</v>
       </c>
       <c r="F132" s="15">
         <v>857250</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>80</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E133" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F133" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>81</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>373</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E134" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F134" s="15">
-        <v>915300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>82</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>375</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E135" s="7">
         <v>0</v>
       </c>
       <c r="F135" s="15">
-        <v>0</v>
+        <v>915300</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>83</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>378</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E136" s="7">
         <v>0</v>
       </c>
       <c r="F136" s="15">
-        <v>0</v>
+        <v>650700</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>84</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E137" s="7">
         <v>0</v>
       </c>
       <c r="F137" s="15">
-        <v>650700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>85</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>384</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E138" s="7">
         <v>0</v>
       </c>
       <c r="F138" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>86</v>
@@ -8185,111 +7999,111 @@
       </c>
       <c r="E140" s="7">
         <v>0</v>
       </c>
       <c r="F140" s="15">
         <v>772200</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>88</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>394</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>395</v>
       </c>
       <c r="E141" s="7">
         <v>0</v>
       </c>
       <c r="F141" s="15">
-        <v>0</v>
+        <v>2062800</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>89</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>396</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E142" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F142" s="15">
-        <v>472500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>90</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F143" s="15">
-        <v>795600</v>
+        <v>472500</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>91</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>402</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="7">
         <v>0</v>
       </c>
       <c r="F144" s="15">
-        <v>2062800</v>
+        <v>795600</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>92</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="7">
         <v>0</v>
       </c>
       <c r="F145" s="15">
         <v>819000</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>93</v>
@@ -8445,71 +8259,71 @@
       </c>
       <c r="E153" s="7">
         <v>0</v>
       </c>
       <c r="F153" s="15">
         <v>1023300</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>101</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E154" s="7">
         <v>0</v>
       </c>
       <c r="F154" s="15">
-        <v>106200</v>
+        <v>324000</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>102</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>437</v>
       </c>
       <c r="E155" s="7">
         <v>0</v>
       </c>
       <c r="F155" s="15">
-        <v>324000</v>
+        <v>106200</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>103</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E156" s="7">
         <v>0</v>
       </c>
       <c r="F156" s="15">
         <v>135000</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>104</v>
@@ -8545,131 +8359,131 @@
       </c>
       <c r="E158" s="7">
         <v>0</v>
       </c>
       <c r="F158" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>106</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>449</v>
       </c>
       <c r="E159" s="7">
         <v>0</v>
       </c>
       <c r="F159" s="15">
-        <v>0</v>
+        <v>242100</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>107</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E160" s="7">
         <v>0</v>
       </c>
       <c r="F160" s="15">
-        <v>242100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>108</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>453</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>455</v>
       </c>
       <c r="E161" s="7">
         <v>0</v>
       </c>
       <c r="F161" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>109</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>456</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E162" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F162" s="15">
-        <v>6246000</v>
+        <v>395550</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>110</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>461</v>
       </c>
       <c r="E163" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F163" s="15">
-        <v>395550</v>
+        <v>6246000</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>111</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>462</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>463</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>464</v>
       </c>
       <c r="E164" s="7">
         <v>-2</v>
       </c>
       <c r="F164" s="15">
         <v>416250</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>112</v>
@@ -8762,94 +8576,94 @@
       </c>
       <c r="D169" s="7" t="s">
         <v>479</v>
       </c>
       <c r="E169" s="7">
         <v>0</v>
       </c>
       <c r="F169" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>117</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>480</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>481</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>482</v>
       </c>
       <c r="E170" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F170" s="15">
-        <v>0</v>
+        <v>90000</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>118</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>483</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>484</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>485</v>
       </c>
       <c r="E171" s="7">
         <v>0</v>
       </c>
       <c r="F171" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>119</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>486</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>487</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>488</v>
       </c>
       <c r="E172" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F172" s="15">
-        <v>81000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>120</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>489</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>490</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>491</v>
       </c>
       <c r="E173" s="7">
         <v>0</v>
       </c>
       <c r="F173" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>121</v>
@@ -9305,7987 +9119,7598 @@
       </c>
       <c r="E197" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F197" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>1</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>554</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>555</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>556</v>
       </c>
       <c r="E198" s="7">
         <v>0</v>
       </c>
       <c r="F198" s="15">
-        <v>1312200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="4">
+      <c r="A199" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="B199" s="7"/>
+      <c r="C199" s="8"/>
+      <c r="D199" s="7"/>
+      <c r="E199" s="7"/>
+      <c r="F199" s="15"/>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B199" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A200" s="4">
+      <c r="B200" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B200" s="11" t="s">
-[...12 lines deleted...]
-        <v>460800</v>
+      <c r="C200" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D200" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E200" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F200" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="C201" s="8" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="E201" s="7">
         <v>0</v>
       </c>
       <c r="F201" s="15">
-        <v>1322550</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="E202" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F202" s="15">
-        <v>291600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B203" s="11" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="E203" s="7">
         <v>1</v>
       </c>
       <c r="F203" s="15">
-        <v>414720</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="E204" s="7">
         <v>0</v>
       </c>
       <c r="F204" s="15">
-        <v>460800</v>
+        <v>1143000</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="E205" s="7">
         <v>0</v>
       </c>
       <c r="F205" s="15">
-        <v>896400</v>
+        <v>1312200</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>471</v>
+        <v>573</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E206" s="7">
         <v>0</v>
       </c>
       <c r="F206" s="15">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="C207" s="8" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="E207" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F207" s="15">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B208" s="11" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="E208" s="7">
         <v>0</v>
       </c>
       <c r="F208" s="15">
-        <v>896400</v>
+        <v>1322550</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="E209" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F209" s="15">
-        <v>477090</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="C210" s="8" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="E210" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F210" s="15">
-        <v>990900</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="C211" s="8" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="E211" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F211" s="15">
-        <v>805950</v>
+        <v>530100</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="E212" s="7">
         <v>0</v>
       </c>
       <c r="F212" s="15">
-        <v>1794600</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B213" s="11" t="s">
-        <v>598</v>
+        <v>471</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="E213" s="7">
         <v>0</v>
       </c>
       <c r="F213" s="15">
-        <v>460800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B214" s="11" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="E214" s="7">
         <v>0</v>
       </c>
       <c r="F214" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="E215" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F215" s="15">
-        <v>1143000</v>
+        <v>324000</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="E216" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F216" s="15">
-        <v>1238400</v>
+        <v>1101150</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="E217" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F217" s="15">
-        <v>950400</v>
+        <v>895500</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B218" s="11" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="E218" s="7">
         <v>0</v>
       </c>
       <c r="F218" s="15">
-        <v>485100</v>
+        <v>1794600</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="E219" s="7">
         <v>0</v>
       </c>
       <c r="F219" s="15">
-        <v>258300</v>
+        <v>1238400</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E220" s="7">
         <v>0</v>
       </c>
       <c r="F220" s="15">
-        <v>207000</v>
+        <v>950400</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B221" s="11" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="C221" s="8" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="E221" s="7">
         <v>0</v>
       </c>
       <c r="F221" s="15">
-        <v>2574000</v>
+        <v>485100</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="E222" s="7">
         <v>0</v>
       </c>
       <c r="F222" s="15">
-        <v>0</v>
+        <v>258300</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B223" s="11" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="E223" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F223" s="15">
-        <v>0</v>
+        <v>207000</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="E224" s="7">
         <v>0</v>
       </c>
       <c r="F224" s="15">
-        <v>692100</v>
+        <v>2574000</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B225" s="11" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="E225" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F225" s="15">
-        <v>477090</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="E226" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F226" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="E227" s="7">
         <v>0</v>
       </c>
       <c r="F227" s="15">
-        <v>0</v>
+        <v>734850</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="E228" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F228" s="15">
-        <v>0</v>
+        <v>530100</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="E229" s="7">
         <v>0</v>
       </c>
       <c r="F229" s="15">
-        <v>1353150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B230" s="11" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="E230" s="7">
         <v>0</v>
       </c>
       <c r="F230" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B231" s="11" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="C231" s="8" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="E231" s="7">
         <v>0</v>
       </c>
       <c r="F231" s="15">
-        <v>2538000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="E232" s="7">
         <v>0</v>
       </c>
       <c r="F232" s="15">
-        <v>2538000</v>
+        <v>1353150</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B233" s="11" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="E233" s="7">
         <v>0</v>
       </c>
       <c r="F233" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B234" s="11" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="C234" s="8" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="E234" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F234" s="15">
-        <v>595350</v>
+        <v>2538000</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B235" s="11" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="C235" s="8" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="E235" s="7">
         <v>0</v>
       </c>
       <c r="F235" s="15">
-        <v>0</v>
+        <v>2538000</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="E236" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F236" s="15">
-        <v>948600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B237" s="11" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="C237" s="8" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="E237" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F237" s="15">
-        <v>0</v>
+        <v>667800</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B238" s="11" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="E238" s="7">
         <v>0</v>
       </c>
       <c r="F238" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="C239" s="8" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="E239" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F239" s="15">
-        <v>1474650</v>
+        <v>948600</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B240" s="11" t="s">
+        <v>674</v>
+      </c>
+      <c r="C240" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="D240" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="E240" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F240" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241" s="4">
+        <v>41</v>
+      </c>
+      <c r="B241" s="11" t="s">
+        <v>677</v>
+      </c>
+      <c r="C241" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="D241" s="7" t="s">
         <v>679</v>
       </c>
-      <c r="C240" s="8" t="s">
+      <c r="E241" s="7">
+        <v>0</v>
+      </c>
+      <c r="F241" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242" s="4">
+        <v>42</v>
+      </c>
+      <c r="B242" s="11" t="s">
         <v>680</v>
       </c>
-      <c r="D240" s="7" t="s">
+      <c r="C242" s="8" t="s">
         <v>681</v>
       </c>
-      <c r="E240" s="7">
-[...7 lines deleted...]
-      <c r="A241" s="6" t="s">
+      <c r="D242" s="7" t="s">
         <v>682</v>
       </c>
-      <c r="B241" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E242" s="7">
+        <v>0</v>
+      </c>
+      <c r="F242" s="15">
+        <v>1474650</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>683</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>684</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>685</v>
       </c>
       <c r="E243" s="7">
         <v>0</v>
       </c>
       <c r="F243" s="15">
-        <v>0</v>
+        <v>541800</v>
       </c>
     </row>
     <row r="244" spans="1:6">
-      <c r="A244" s="4">
+      <c r="A244" s="6" t="s">
+        <v>686</v>
+      </c>
+      <c r="B244" s="7"/>
+      <c r="C244" s="8"/>
+      <c r="D244" s="7"/>
+      <c r="E244" s="7"/>
+      <c r="F244" s="15"/>
+    </row>
+    <row r="245" spans="1:6">
+      <c r="A245" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B244" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A245" s="4">
+      <c r="B245" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B245" s="11" t="s">
-[...12 lines deleted...]
-        <v>435150</v>
+      <c r="C245" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D245" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E245" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F245" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="C246" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="D246" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="E246" s="7">
+        <v>0</v>
+      </c>
+      <c r="F246" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6">
+      <c r="A247" s="4">
+        <v>2</v>
+      </c>
+      <c r="B247" s="11" t="s">
+        <v>690</v>
+      </c>
+      <c r="C247" s="8" t="s">
+        <v>691</v>
+      </c>
+      <c r="D247" s="7" t="s">
         <v>692</v>
       </c>
-      <c r="D246" s="7" t="s">
+      <c r="E247" s="7">
+        <v>0</v>
+      </c>
+      <c r="F247" s="15">
+        <v>690300</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" s="4">
+        <v>3</v>
+      </c>
+      <c r="B248" s="11" t="s">
         <v>693</v>
       </c>
-      <c r="E246" s="7">
-[...7 lines deleted...]
-      <c r="A247" s="5" t="s">
+      <c r="C248" s="8" t="s">
         <v>694</v>
       </c>
-      <c r="B247" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="D248" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="E248" s="7">
+        <v>0</v>
+      </c>
+      <c r="F248" s="15">
+        <v>435150</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>696</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>697</v>
       </c>
       <c r="E249" s="7">
         <v>0</v>
       </c>
       <c r="F249" s="15">
-        <v>470250</v>
+        <v>242100</v>
       </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="4">
+      <c r="A250" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="B250" s="7"/>
+      <c r="C250" s="8"/>
+      <c r="D250" s="7"/>
+      <c r="E250" s="7"/>
+      <c r="F250" s="15"/>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B250" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A251" s="4">
+      <c r="B251" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B251" s="11" t="s">
-[...12 lines deleted...]
-        <v>374850</v>
+      <c r="C251" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D251" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E251" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F251" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B252" s="11" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="C252" s="8" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E252" s="7">
         <v>0</v>
       </c>
       <c r="F252" s="15">
-        <v>1938150</v>
+        <v>470250</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="E253" s="7">
         <v>0</v>
       </c>
       <c r="F253" s="15">
-        <v>0</v>
+        <v>374850</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="C254" s="8" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="E254" s="7">
         <v>0</v>
       </c>
       <c r="F254" s="15">
-        <v>0</v>
+        <v>778500</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="C255" s="8" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="E255" s="7">
         <v>0</v>
       </c>
       <c r="F255" s="15">
-        <v>0</v>
+        <v>1938150</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B256" s="11" t="s">
+        <v>711</v>
+      </c>
+      <c r="C256" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="D256" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="E256" s="7">
+        <v>0</v>
+      </c>
+      <c r="F256" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257" s="4">
+        <v>6</v>
+      </c>
+      <c r="B257" s="11" t="s">
+        <v>714</v>
+      </c>
+      <c r="C257" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="D257" s="7" t="s">
         <v>716</v>
       </c>
-      <c r="C256" s="8" t="s">
+      <c r="E257" s="7">
+        <v>0</v>
+      </c>
+      <c r="F257" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258" s="4">
+        <v>7</v>
+      </c>
+      <c r="B258" s="11" t="s">
         <v>717</v>
       </c>
-      <c r="D256" s="7" t="s">
+      <c r="C258" s="8" t="s">
         <v>718</v>
       </c>
-      <c r="E256" s="7">
-[...7 lines deleted...]
-      <c r="A257" s="5" t="s">
+      <c r="D258" s="7" t="s">
         <v>719</v>
       </c>
-      <c r="B257" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E258" s="7">
+        <v>0</v>
+      </c>
+      <c r="F258" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>720</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>721</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="7">
         <v>0</v>
       </c>
       <c r="F259" s="15">
-        <v>0</v>
+        <v>2214900</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>723</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>724</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="7">
         <v>0</v>
       </c>
       <c r="F260" s="15">
-        <v>43290</v>
+        <v>1096200</v>
       </c>
     </row>
     <row r="261" spans="1:6">
-      <c r="A261" s="4">
+      <c r="A261" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="B261" s="7"/>
+      <c r="C261" s="8"/>
+      <c r="D261" s="7"/>
+      <c r="E261" s="7"/>
+      <c r="F261" s="15"/>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B262" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B261" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A262" s="4">
+      <c r="C262" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B262" s="11" t="s">
-[...12 lines deleted...]
-        <v>193050</v>
+      <c r="D262" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E262" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F262" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B263" s="11" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
       <c r="C263" s="8" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="E263" s="7">
         <v>0</v>
       </c>
       <c r="F263" s="15">
-        <v>251640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="C264" s="8" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="E264" s="7">
         <v>0</v>
       </c>
       <c r="F264" s="15">
-        <v>0</v>
+        <v>43290</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="C265" s="8" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="E265" s="7">
         <v>0</v>
       </c>
       <c r="F265" s="15">
-        <v>0</v>
+        <v>193050</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>723</v>
+        <v>736</v>
       </c>
       <c r="C266" s="8" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="E266" s="7">
         <v>0</v>
       </c>
       <c r="F266" s="15">
-        <v>50040</v>
+        <v>251640</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B267" s="11" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C267" s="8" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="E267" s="7">
         <v>0</v>
       </c>
       <c r="F267" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>746</v>
+        <v>730</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="E268" s="7">
         <v>0</v>
       </c>
       <c r="F268" s="15">
-        <v>307350</v>
+        <v>51750</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>749</v>
+        <v>730</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="E269" s="7">
         <v>0</v>
       </c>
       <c r="F269" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>723</v>
+        <v>746</v>
       </c>
       <c r="C270" s="8" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="E270" s="7">
         <v>0</v>
       </c>
       <c r="F270" s="15">
-        <v>0</v>
+        <v>307350</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="C271" s="8" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E271" s="7">
         <v>0</v>
       </c>
       <c r="F271" s="15">
-        <v>379350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="C272" s="8" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E272" s="7">
         <v>0</v>
       </c>
       <c r="F272" s="15">
-        <v>0</v>
+        <v>379350</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="C273" s="8" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E273" s="7">
         <v>0</v>
       </c>
       <c r="F273" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="C274" s="8" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E274" s="7">
         <v>0</v>
       </c>
       <c r="F274" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="C275" s="8" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="E275" s="7">
         <v>0</v>
       </c>
       <c r="F275" s="15">
         <v>445500</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="C276" s="8" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="E276" s="7">
         <v>0</v>
       </c>
       <c r="F276" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="C277" s="8" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="E277" s="7">
         <v>0</v>
       </c>
       <c r="F277" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="C278" s="8" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="E278" s="7">
         <v>0</v>
       </c>
       <c r="F278" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="C279" s="8" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="E279" s="7">
         <v>0</v>
       </c>
       <c r="F279" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="E280" s="7">
         <v>0</v>
       </c>
       <c r="F280" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="C281" s="8" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="E281" s="7">
         <v>0</v>
       </c>
       <c r="F281" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="C282" s="8" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="E282" s="7">
         <v>0</v>
       </c>
       <c r="F282" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B283" s="11" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="C283" s="8" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="E283" s="7">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F283" s="15">
-        <v>0</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="C284" s="8" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="E284" s="7">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F284" s="15">
-        <v>0</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="C285" s="8" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="E285" s="7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F285" s="15">
-        <v>0</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="C286" s="8" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="E286" s="7">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F286" s="15">
-        <v>0</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="C287" s="8" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="E287" s="7">
         <v>0</v>
       </c>
       <c r="F287" s="15">
-        <v>0</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="C288" s="8" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="E288" s="7">
-        <v>0</v>
+        <v>-44</v>
       </c>
       <c r="F288" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B289" s="11" t="s">
-        <v>808</v>
+        <v>733</v>
       </c>
       <c r="C289" s="8" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="E289" s="7">
         <v>0</v>
       </c>
       <c r="F289" s="15">
-        <v>0</v>
+        <v>178200</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>811</v>
+        <v>805</v>
       </c>
       <c r="C290" s="8" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="E290" s="7">
         <v>0</v>
       </c>
       <c r="F290" s="15">
-        <v>0</v>
+        <v>153000</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="C291" s="8" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="E291" s="7">
         <v>0</v>
       </c>
       <c r="F291" s="15">
-        <v>0</v>
+        <v>281250</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B292" s="11" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="C292" s="8" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="E292" s="7">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F292" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B293" s="11" t="s">
-        <v>820</v>
+        <v>736</v>
       </c>
       <c r="C293" s="8" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="E293" s="7">
         <v>0</v>
       </c>
       <c r="F293" s="15">
-        <v>0</v>
+        <v>233100</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B294" s="11" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="C294" s="8" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="E294" s="7">
         <v>0</v>
       </c>
       <c r="F294" s="15">
-        <v>0</v>
+        <v>199800</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B295" s="11" t="s">
-        <v>826</v>
+        <v>746</v>
       </c>
       <c r="C295" s="8" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E295" s="7">
         <v>0</v>
       </c>
       <c r="F295" s="15">
-        <v>0</v>
+        <v>286200</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="C296" s="8" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E296" s="7">
         <v>0</v>
       </c>
       <c r="F296" s="15">
-        <v>0</v>
+        <v>250200</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>832</v>
+        <v>752</v>
       </c>
       <c r="C297" s="8" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="E297" s="7">
         <v>0</v>
       </c>
       <c r="F297" s="15">
-        <v>0</v>
+        <v>352800</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="C298" s="8" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="E298" s="7">
         <v>0</v>
       </c>
       <c r="F298" s="15">
-        <v>0</v>
+        <v>308700</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B299" s="11" t="s">
-        <v>838</v>
+        <v>761</v>
       </c>
       <c r="C299" s="8" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E299" s="7">
         <v>0</v>
       </c>
       <c r="F299" s="15">
-        <v>0</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B300" s="11" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="C300" s="8" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E300" s="7">
         <v>0</v>
       </c>
       <c r="F300" s="15">
-        <v>0</v>
+        <v>374400</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>844</v>
+        <v>800</v>
       </c>
       <c r="C301" s="8" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="E301" s="7">
         <v>0</v>
       </c>
       <c r="F301" s="15">
-        <v>0</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>847</v>
+        <v>800</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="E302" s="7">
         <v>0</v>
       </c>
       <c r="F302" s="15">
-        <v>0</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B303" s="11" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
       <c r="C303" s="8" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E303" s="7">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F303" s="15">
-        <v>44100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B304" s="11" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="C304" s="8" t="s">
-        <v>854</v>
+        <v>842</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>855</v>
+        <v>843</v>
       </c>
       <c r="E304" s="7">
-        <v>14</v>
+        <v>-2</v>
       </c>
       <c r="F304" s="15">
-        <v>44100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B305" s="11" t="s">
-        <v>856</v>
+        <v>841</v>
       </c>
       <c r="C305" s="8" t="s">
-        <v>857</v>
+        <v>844</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>858</v>
+        <v>845</v>
       </c>
       <c r="E305" s="7">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F305" s="15">
-        <v>44100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B306" s="11" t="s">
-        <v>859</v>
+        <v>841</v>
       </c>
       <c r="C306" s="8" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>861</v>
+        <v>847</v>
       </c>
       <c r="E306" s="7">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F306" s="15">
-        <v>44100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B307" s="11" t="s">
-        <v>862</v>
+        <v>848</v>
       </c>
       <c r="C307" s="8" t="s">
-        <v>863</v>
+        <v>849</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>864</v>
+        <v>850</v>
       </c>
       <c r="E307" s="7">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F307" s="15">
-        <v>49050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B308" s="11" t="s">
-        <v>729</v>
+        <v>851</v>
       </c>
       <c r="C308" s="8" t="s">
-        <v>865</v>
+        <v>852</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>866</v>
+        <v>853</v>
       </c>
       <c r="E308" s="7">
         <v>0</v>
       </c>
       <c r="F308" s="15">
-        <v>178200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B309" s="11" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
       <c r="C309" s="8" t="s">
-        <v>868</v>
+        <v>855</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>869</v>
+        <v>856</v>
       </c>
       <c r="E309" s="7">
         <v>0</v>
       </c>
       <c r="F309" s="15">
-        <v>153000</v>
+        <v>110700</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B310" s="11" t="s">
-        <v>870</v>
+        <v>857</v>
       </c>
       <c r="C310" s="8" t="s">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>872</v>
+        <v>859</v>
       </c>
       <c r="E310" s="7">
-        <v>-44</v>
+        <v>0</v>
       </c>
       <c r="F310" s="15">
-        <v>0</v>
+        <v>133650</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B311" s="11" t="s">
-        <v>873</v>
+        <v>860</v>
       </c>
       <c r="C311" s="8" t="s">
-        <v>874</v>
+        <v>861</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>875</v>
+        <v>862</v>
       </c>
       <c r="E311" s="7">
         <v>0</v>
       </c>
       <c r="F311" s="15">
-        <v>281250</v>
+        <v>157950</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B312" s="11" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="C312" s="8" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>878</v>
+        <v>865</v>
       </c>
       <c r="E312" s="7">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F312" s="15">
-        <v>0</v>
+        <v>180900</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B313" s="11" t="s">
-        <v>732</v>
+        <v>866</v>
       </c>
       <c r="C313" s="8" t="s">
-        <v>879</v>
+        <v>867</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>880</v>
+        <v>868</v>
       </c>
       <c r="E313" s="7">
         <v>0</v>
       </c>
       <c r="F313" s="15">
-        <v>233100</v>
+        <v>205650</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B314" s="11" t="s">
-        <v>881</v>
+        <v>869</v>
       </c>
       <c r="C314" s="8" t="s">
-        <v>882</v>
+        <v>870</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>883</v>
+        <v>871</v>
       </c>
       <c r="E314" s="7">
         <v>0</v>
       </c>
       <c r="F314" s="15">
-        <v>199800</v>
+        <v>243900</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B315" s="11" t="s">
-        <v>746</v>
+        <v>872</v>
       </c>
       <c r="C315" s="8" t="s">
-        <v>884</v>
+        <v>873</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="E315" s="7">
         <v>0</v>
       </c>
       <c r="F315" s="15">
-        <v>286200</v>
+        <v>289170</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B316" s="11" t="s">
-        <v>886</v>
+        <v>875</v>
       </c>
       <c r="C316" s="8" t="s">
-        <v>887</v>
+        <v>876</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>888</v>
+        <v>877</v>
       </c>
       <c r="E316" s="7">
         <v>0</v>
       </c>
       <c r="F316" s="15">
-        <v>250200</v>
+        <v>334710</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B317" s="11" t="s">
-        <v>754</v>
+        <v>878</v>
       </c>
       <c r="C317" s="8" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="E317" s="7">
         <v>0</v>
       </c>
       <c r="F317" s="15">
-        <v>352800</v>
+        <v>516420</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B318" s="11" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
       <c r="C318" s="8" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
       <c r="E318" s="7">
         <v>0</v>
       </c>
       <c r="F318" s="15">
-        <v>308700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B319" s="11" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
       <c r="C319" s="8" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="E319" s="7">
         <v>0</v>
       </c>
       <c r="F319" s="15">
-        <v>374400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>766</v>
+        <v>887</v>
       </c>
       <c r="C320" s="8" t="s">
-        <v>897</v>
+        <v>888</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="E320" s="7">
         <v>0</v>
       </c>
       <c r="F320" s="15">
-        <v>414900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B321" s="11" t="s">
-        <v>870</v>
+        <v>890</v>
       </c>
       <c r="C321" s="8" t="s">
-        <v>899</v>
+        <v>891</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="E321" s="7">
         <v>0</v>
       </c>
       <c r="F321" s="15">
-        <v>9900</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B322" s="11" t="s">
-        <v>870</v>
+        <v>893</v>
       </c>
       <c r="C322" s="8" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="E322" s="7">
         <v>0</v>
       </c>
       <c r="F322" s="15">
-        <v>9900</v>
+        <v>1978200</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
       <c r="C323" s="8" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="E323" s="7">
         <v>0</v>
       </c>
       <c r="F323" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B324" s="11" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="C324" s="8" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>908</v>
+        <v>901</v>
       </c>
       <c r="E324" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F324" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B325" s="11" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="C325" s="8" t="s">
-        <v>909</v>
+        <v>903</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>910</v>
+        <v>904</v>
       </c>
       <c r="E325" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F325" s="15">
-        <v>0</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B326" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="C326" s="8" t="s">
         <v>906</v>
       </c>
-      <c r="C326" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D326" s="7" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="E326" s="7">
         <v>0</v>
       </c>
       <c r="F326" s="15">
-        <v>0</v>
+        <v>57600</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>913</v>
+        <v>800</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>915</v>
+        <v>909</v>
       </c>
       <c r="E327" s="7">
-        <v>-8</v>
+        <v>107</v>
       </c>
       <c r="F327" s="15">
-        <v>0</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>916</v>
+        <v>910</v>
       </c>
       <c r="C328" s="8" t="s">
-        <v>917</v>
+        <v>911</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>918</v>
+        <v>912</v>
       </c>
       <c r="E328" s="7">
         <v>0</v>
       </c>
       <c r="F328" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B329" s="11" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="C329" s="8" t="s">
-        <v>920</v>
+        <v>914</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
       <c r="E329" s="7">
         <v>0</v>
       </c>
       <c r="F329" s="15">
-        <v>110700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B330" s="11" t="s">
-        <v>922</v>
+        <v>916</v>
       </c>
       <c r="C330" s="8" t="s">
-        <v>923</v>
+        <v>917</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>924</v>
+        <v>918</v>
       </c>
       <c r="E330" s="7">
         <v>0</v>
       </c>
       <c r="F330" s="15">
-        <v>133650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B331" s="11" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="C331" s="8" t="s">
-        <v>926</v>
+        <v>920</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>927</v>
+        <v>921</v>
       </c>
       <c r="E331" s="7">
         <v>0</v>
       </c>
       <c r="F331" s="15">
-        <v>157950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B332" s="11" t="s">
-        <v>928</v>
+        <v>922</v>
       </c>
       <c r="C332" s="8" t="s">
-        <v>929</v>
+        <v>923</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>930</v>
+        <v>924</v>
       </c>
       <c r="E332" s="7">
         <v>0</v>
       </c>
       <c r="F332" s="15">
-        <v>180900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B333" s="11" t="s">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="C333" s="8" t="s">
-        <v>932</v>
+        <v>926</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>933</v>
+        <v>927</v>
       </c>
       <c r="E333" s="7">
         <v>0</v>
       </c>
       <c r="F333" s="15">
-        <v>205650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B334" s="11" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
       <c r="C334" s="8" t="s">
-        <v>935</v>
+        <v>929</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>936</v>
+        <v>930</v>
       </c>
       <c r="E334" s="7">
         <v>0</v>
       </c>
       <c r="F334" s="15">
-        <v>243900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="C335" s="8" t="s">
-        <v>938</v>
+        <v>932</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>939</v>
+        <v>933</v>
       </c>
       <c r="E335" s="7">
         <v>0</v>
       </c>
       <c r="F335" s="15">
-        <v>289170</v>
+        <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B336" s="11" t="s">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="C336" s="8" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>942</v>
+        <v>936</v>
       </c>
       <c r="E336" s="7">
         <v>0</v>
       </c>
       <c r="F336" s="15">
-        <v>334710</v>
+        <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B337" s="11" t="s">
-        <v>943</v>
+        <v>937</v>
       </c>
       <c r="C337" s="8" t="s">
-        <v>944</v>
+        <v>938</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
       <c r="E337" s="7">
         <v>0</v>
       </c>
       <c r="F337" s="15">
-        <v>516420</v>
+        <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B338" s="11" t="s">
-        <v>946</v>
+        <v>940</v>
       </c>
       <c r="C338" s="8" t="s">
-        <v>947</v>
+        <v>941</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>948</v>
+        <v>942</v>
       </c>
       <c r="E338" s="7">
         <v>0</v>
       </c>
       <c r="F338" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B339" s="11" t="s">
-        <v>949</v>
+        <v>910</v>
       </c>
       <c r="C339" s="8" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="E339" s="7">
         <v>0</v>
       </c>
       <c r="F339" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="C340" s="8" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>954</v>
+        <v>947</v>
       </c>
       <c r="E340" s="7">
         <v>0</v>
       </c>
       <c r="F340" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="E341" s="7">
         <v>0</v>
       </c>
       <c r="F341" s="15">
-        <v>1826100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>959</v>
+        <v>952</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>960</v>
+        <v>953</v>
       </c>
       <c r="E342" s="7">
         <v>0</v>
       </c>
       <c r="F342" s="15">
-        <v>1978200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B343" s="11" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="C343" s="8" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
       <c r="E343" s="7">
         <v>0</v>
       </c>
       <c r="F343" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B344" s="11" t="s">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="C344" s="8" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>966</v>
+        <v>959</v>
       </c>
       <c r="E344" s="7">
         <v>0</v>
       </c>
       <c r="F344" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B345" s="11" t="s">
-        <v>967</v>
+        <v>960</v>
       </c>
       <c r="C345" s="8" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="E345" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F345" s="15">
-        <v>7900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="C346" s="8" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="E346" s="7">
         <v>0</v>
       </c>
       <c r="F346" s="15">
-        <v>57600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B347" s="11" t="s">
-        <v>870</v>
+        <v>966</v>
       </c>
       <c r="C347" s="8" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="E347" s="7">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="F347" s="15">
-        <v>9900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B348" s="11" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="C348" s="8" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="E348" s="7">
         <v>0</v>
       </c>
       <c r="F348" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B349" s="11" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="C349" s="8" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
       <c r="E349" s="7">
         <v>0</v>
       </c>
       <c r="F349" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>981</v>
+        <v>975</v>
       </c>
       <c r="C350" s="8" t="s">
-        <v>982</v>
+        <v>976</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>983</v>
+        <v>977</v>
       </c>
       <c r="E350" s="7">
         <v>0</v>
       </c>
       <c r="F350" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B351" s="11" t="s">
-        <v>984</v>
+        <v>978</v>
       </c>
       <c r="C351" s="8" t="s">
-        <v>985</v>
+        <v>979</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="E351" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F351" s="15">
-        <v>0</v>
+        <v>103680</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B352" s="11" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="C352" s="8" t="s">
-        <v>988</v>
+        <v>981</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>989</v>
+        <v>982</v>
       </c>
       <c r="E352" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F352" s="15">
-        <v>0</v>
+        <v>121500</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B353" s="11" t="s">
-        <v>990</v>
+        <v>978</v>
       </c>
       <c r="C353" s="8" t="s">
-        <v>991</v>
+        <v>983</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
       <c r="E353" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F353" s="15">
-        <v>0</v>
+        <v>133650</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B354" s="11" t="s">
-        <v>993</v>
+        <v>985</v>
       </c>
       <c r="C354" s="8" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>995</v>
+        <v>987</v>
       </c>
       <c r="E354" s="7">
         <v>0</v>
       </c>
       <c r="F354" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B355" s="11" t="s">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="C355" s="8" t="s">
-        <v>997</v>
+        <v>989</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>998</v>
+        <v>990</v>
       </c>
       <c r="E355" s="7">
         <v>0</v>
       </c>
       <c r="F355" s="15">
-        <v>0</v>
+        <v>504000</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B356" s="11" t="s">
-        <v>999</v>
+        <v>991</v>
       </c>
       <c r="C356" s="8" t="s">
-        <v>1000</v>
+        <v>992</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>1001</v>
+        <v>993</v>
       </c>
       <c r="E356" s="7">
         <v>0</v>
       </c>
       <c r="F356" s="15">
-        <v>0</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B357" s="11" t="s">
-        <v>1002</v>
+        <v>985</v>
       </c>
       <c r="C357" s="8" t="s">
-        <v>1003</v>
+        <v>994</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>1004</v>
+        <v>995</v>
       </c>
       <c r="E357" s="7">
         <v>0</v>
       </c>
       <c r="F357" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>1005</v>
+        <v>996</v>
       </c>
       <c r="C358" s="8" t="s">
-        <v>1006</v>
+        <v>997</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>1007</v>
+        <v>998</v>
       </c>
       <c r="E358" s="7">
         <v>0</v>
       </c>
       <c r="F358" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B359" s="11" t="s">
-        <v>978</v>
+        <v>999</v>
       </c>
       <c r="C359" s="8" t="s">
-        <v>1008</v>
+        <v>1000</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>1009</v>
+        <v>1001</v>
       </c>
       <c r="E359" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F359" s="15">
-        <v>0</v>
+        <v>127800</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>1010</v>
+        <v>1002</v>
       </c>
       <c r="C360" s="8" t="s">
-        <v>1011</v>
+        <v>1003</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>1012</v>
+        <v>1004</v>
       </c>
       <c r="E360" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F360" s="15">
-        <v>0</v>
+        <v>155250</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>1013</v>
+        <v>1005</v>
       </c>
       <c r="C361" s="8" t="s">
-        <v>1014</v>
+        <v>1006</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>1015</v>
+        <v>1007</v>
       </c>
       <c r="E361" s="7">
         <v>0</v>
       </c>
       <c r="F361" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>1016</v>
+        <v>1008</v>
       </c>
       <c r="C362" s="8" t="s">
-        <v>1017</v>
+        <v>1009</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>1018</v>
+        <v>1010</v>
       </c>
       <c r="E362" s="7">
         <v>0</v>
       </c>
       <c r="F362" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B363" s="11" t="s">
-        <v>1019</v>
+        <v>985</v>
       </c>
       <c r="C363" s="8" t="s">
-        <v>1020</v>
+        <v>1011</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="E363" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F363" s="15">
-        <v>0</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B364" s="11" t="s">
-        <v>1022</v>
+        <v>985</v>
       </c>
       <c r="C364" s="8" t="s">
-        <v>1023</v>
+        <v>1013</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>1024</v>
+        <v>1014</v>
       </c>
       <c r="E364" s="7">
         <v>0</v>
       </c>
       <c r="F364" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B365" s="11" t="s">
-        <v>1025</v>
+        <v>1015</v>
       </c>
       <c r="C365" s="8" t="s">
-        <v>1026</v>
+        <v>1016</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>1027</v>
+        <v>1017</v>
       </c>
       <c r="E365" s="7">
         <v>0</v>
       </c>
       <c r="F365" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>1028</v>
+        <v>1018</v>
       </c>
       <c r="C366" s="8" t="s">
-        <v>1029</v>
+        <v>1019</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>1030</v>
+        <v>1020</v>
       </c>
       <c r="E366" s="7">
         <v>0</v>
       </c>
       <c r="F366" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B367" s="11" t="s">
-        <v>1031</v>
+        <v>985</v>
       </c>
       <c r="C367" s="8" t="s">
-        <v>1032</v>
+        <v>1021</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>1033</v>
+        <v>1022</v>
       </c>
       <c r="E367" s="7">
         <v>0</v>
       </c>
       <c r="F367" s="15">
-        <v>0</v>
+        <v>397350</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>1034</v>
+        <v>1023</v>
       </c>
       <c r="C368" s="8" t="s">
-        <v>1035</v>
+        <v>1024</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>1036</v>
+        <v>1025</v>
       </c>
       <c r="E368" s="7">
         <v>0</v>
       </c>
       <c r="F368" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B369" s="11" t="s">
-        <v>1037</v>
+        <v>985</v>
       </c>
       <c r="C369" s="8" t="s">
-        <v>1038</v>
+        <v>1026</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>1039</v>
+        <v>1027</v>
       </c>
       <c r="E369" s="7">
         <v>0</v>
       </c>
       <c r="F369" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B370" s="11" t="s">
-        <v>1040</v>
+        <v>1028</v>
       </c>
       <c r="C370" s="8" t="s">
-        <v>1041</v>
+        <v>1029</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>1042</v>
+        <v>1030</v>
       </c>
       <c r="E370" s="7">
         <v>0</v>
       </c>
       <c r="F370" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>1043</v>
+        <v>1031</v>
       </c>
       <c r="C371" s="8" t="s">
-        <v>1044</v>
+        <v>1032</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>1045</v>
+        <v>1033</v>
       </c>
       <c r="E371" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F371" s="15">
-        <v>115200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>1043</v>
+        <v>1034</v>
       </c>
       <c r="C372" s="8" t="s">
-        <v>1046</v>
+        <v>1035</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>1047</v>
+        <v>1036</v>
       </c>
       <c r="E372" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F372" s="15">
-        <v>135000</v>
+        <v>1571040</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B373" s="11" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="C373" s="8" t="s">
-        <v>1048</v>
+        <v>1038</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>1049</v>
+        <v>1039</v>
       </c>
       <c r="E373" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F373" s="15">
-        <v>144000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B374" s="11" t="s">
-        <v>1050</v>
+        <v>1040</v>
       </c>
       <c r="C374" s="8" t="s">
-        <v>1051</v>
+        <v>1041</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>1052</v>
+        <v>1042</v>
       </c>
       <c r="E374" s="7">
         <v>0</v>
       </c>
       <c r="F374" s="15">
-        <v>504000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B375" s="11" t="s">
-        <v>1053</v>
+        <v>1043</v>
       </c>
       <c r="C375" s="8" t="s">
-        <v>1054</v>
+        <v>1044</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>1055</v>
+        <v>1045</v>
       </c>
       <c r="E375" s="7">
         <v>0</v>
       </c>
       <c r="F375" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B376" s="11" t="s">
-        <v>1056</v>
+        <v>1046</v>
       </c>
       <c r="C376" s="8" t="s">
-        <v>1057</v>
+        <v>1047</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>1058</v>
+        <v>1048</v>
       </c>
       <c r="E376" s="7">
         <v>0</v>
       </c>
       <c r="F376" s="15">
-        <v>594000</v>
+        <v>297900</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B377" s="11" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="C377" s="8" t="s">
-        <v>1059</v>
+        <v>1050</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>1060</v>
+        <v>1051</v>
       </c>
       <c r="E377" s="7">
         <v>0</v>
       </c>
       <c r="F377" s="15">
-        <v>0</v>
+        <v>552600</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B378" s="11" t="s">
-        <v>1061</v>
+        <v>1052</v>
       </c>
       <c r="C378" s="8" t="s">
-        <v>1062</v>
+        <v>1053</v>
       </c>
       <c r="D378" s="7" t="s">
-        <v>1063</v>
+        <v>1054</v>
       </c>
       <c r="E378" s="7">
         <v>0</v>
       </c>
       <c r="F378" s="15">
-        <v>0</v>
+        <v>1066500</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B379" s="11" t="s">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="C379" s="8" t="s">
-        <v>1065</v>
+        <v>1056</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>1066</v>
+        <v>1057</v>
       </c>
       <c r="E379" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F379" s="15">
-        <v>115020</v>
+        <v>1433700</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B380" s="11" t="s">
-        <v>1067</v>
+        <v>1058</v>
       </c>
       <c r="C380" s="8" t="s">
-        <v>1068</v>
+        <v>1059</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>1069</v>
+        <v>1060</v>
       </c>
       <c r="E380" s="7">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F380" s="15">
-        <v>139680</v>
+        <v>1613250</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B381" s="11" t="s">
-        <v>1070</v>
+        <v>1061</v>
       </c>
       <c r="C381" s="8" t="s">
-        <v>1071</v>
+        <v>1062</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>1072</v>
+        <v>1063</v>
       </c>
       <c r="E381" s="7">
         <v>0</v>
       </c>
       <c r="F381" s="15">
-        <v>0</v>
+        <v>2056050</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B382" s="11" t="s">
-        <v>1053</v>
+        <v>1064</v>
       </c>
       <c r="C382" s="8" t="s">
-        <v>1073</v>
+        <v>1065</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>1074</v>
+        <v>1066</v>
       </c>
       <c r="E382" s="7">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F382" s="15">
-        <v>175770</v>
+        <v>572850</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B383" s="11" t="s">
-        <v>1075</v>
+        <v>1067</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>1076</v>
+        <v>1068</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>1077</v>
+        <v>1069</v>
       </c>
       <c r="E383" s="7">
         <v>0</v>
       </c>
       <c r="F383" s="15">
-        <v>0</v>
+        <v>825750</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>1078</v>
+        <v>1070</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>1079</v>
+        <v>1071</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>1080</v>
+        <v>1072</v>
       </c>
       <c r="E384" s="7">
         <v>0</v>
       </c>
       <c r="F384" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B385" s="11" t="s">
-        <v>1053</v>
+        <v>1073</v>
       </c>
       <c r="C385" s="8" t="s">
-        <v>1081</v>
+        <v>1074</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>1082</v>
+        <v>1075</v>
       </c>
       <c r="E385" s="7">
         <v>0</v>
       </c>
       <c r="F385" s="15">
-        <v>0</v>
+        <v>1012500</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B386" s="11" t="s">
-        <v>1083</v>
+        <v>1076</v>
       </c>
       <c r="C386" s="8" t="s">
-        <v>1084</v>
+        <v>1077</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="E386" s="7">
         <v>0</v>
       </c>
       <c r="F386" s="15">
-        <v>0</v>
+        <v>1192950</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B387" s="11" t="s">
-        <v>1053</v>
+        <v>1079</v>
       </c>
       <c r="C387" s="8" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
       <c r="E387" s="7">
         <v>0</v>
       </c>
       <c r="F387" s="15">
-        <v>397350</v>
+        <v>1510650</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B388" s="11" t="s">
-        <v>1088</v>
+        <v>1082</v>
       </c>
       <c r="C388" s="8" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="E388" s="7">
         <v>0</v>
       </c>
       <c r="F388" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B389" s="11" t="s">
-        <v>1053</v>
+        <v>1085</v>
       </c>
       <c r="C389" s="8" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E389" s="7">
         <v>0</v>
       </c>
       <c r="F389" s="15">
-        <v>0</v>
+        <v>1722150</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B390" s="11" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="C390" s="8" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E390" s="7">
         <v>0</v>
       </c>
       <c r="F390" s="15">
-        <v>0</v>
+        <v>2119500</v>
       </c>
     </row>
     <row r="391" spans="1:6">
-      <c r="A391" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A391" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B391" s="7"/>
+      <c r="C391" s="8"/>
+      <c r="D391" s="7"/>
+      <c r="E391" s="7"/>
+      <c r="F391" s="15"/>
     </row>
     <row r="392" spans="1:6">
-      <c r="A392" s="4">
-[...15 lines deleted...]
-        <v>1571040</v>
+      <c r="A392" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B392" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C392" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D392" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E392" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F392" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
-        <v>135</v>
+        <v>1</v>
       </c>
       <c r="B393" s="11" t="s">
-        <v>1102</v>
+        <v>1092</v>
       </c>
       <c r="C393" s="8" t="s">
-        <v>1103</v>
+        <v>1093</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>1104</v>
+        <v>1094</v>
       </c>
       <c r="E393" s="7">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F393" s="15">
-        <v>0</v>
+        <v>180</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
-        <v>136</v>
+        <v>2</v>
       </c>
       <c r="B394" s="11" t="s">
-        <v>1105</v>
+        <v>1095</v>
       </c>
       <c r="C394" s="8" t="s">
-        <v>1106</v>
+        <v>1096</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>1107</v>
+        <v>1097</v>
       </c>
       <c r="E394" s="7">
         <v>0</v>
       </c>
       <c r="F394" s="15">
-        <v>0</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
-        <v>137</v>
+        <v>3</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>1108</v>
+        <v>1098</v>
       </c>
       <c r="C395" s="8" t="s">
-        <v>1109</v>
+        <v>1099</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>1110</v>
+        <v>1100</v>
       </c>
       <c r="E395" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F395" s="15">
-        <v>0</v>
+        <v>36810</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>1111</v>
+        <v>1101</v>
       </c>
       <c r="C396" s="8" t="s">
-        <v>1112</v>
+        <v>1102</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>1113</v>
+        <v>1103</v>
       </c>
       <c r="E396" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F396" s="15">
-        <v>297900</v>
+        <v>45900</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
-        <v>139</v>
+        <v>5</v>
       </c>
       <c r="B397" s="11" t="s">
-        <v>1114</v>
+        <v>1104</v>
       </c>
       <c r="C397" s="8" t="s">
-        <v>1115</v>
+        <v>1105</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>1116</v>
+        <v>1106</v>
       </c>
       <c r="E397" s="7">
         <v>0</v>
       </c>
       <c r="F397" s="15">
-        <v>552600</v>
+        <v>66600</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
-        <v>140</v>
+        <v>6</v>
       </c>
       <c r="B398" s="11" t="s">
-        <v>1117</v>
+        <v>1107</v>
       </c>
       <c r="C398" s="8" t="s">
-        <v>1118</v>
+        <v>1108</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>1119</v>
+        <v>1109</v>
       </c>
       <c r="E398" s="7">
         <v>0</v>
       </c>
       <c r="F398" s="15">
-        <v>1066500</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
-        <v>141</v>
+        <v>7</v>
       </c>
       <c r="B399" s="11" t="s">
-        <v>1120</v>
+        <v>1110</v>
       </c>
       <c r="C399" s="8" t="s">
-        <v>1121</v>
+        <v>1111</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>1122</v>
+        <v>1112</v>
       </c>
       <c r="E399" s="7">
         <v>0</v>
       </c>
       <c r="F399" s="15">
-        <v>1433700</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="B400" s="11" t="s">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="C400" s="8" t="s">
-        <v>1124</v>
+        <v>1114</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>1125</v>
+        <v>1115</v>
       </c>
       <c r="E400" s="7">
         <v>0</v>
       </c>
       <c r="F400" s="15">
-        <v>1613250</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
-        <v>143</v>
+        <v>9</v>
       </c>
       <c r="B401" s="11" t="s">
-        <v>1126</v>
+        <v>1116</v>
       </c>
       <c r="C401" s="8" t="s">
-        <v>1127</v>
+        <v>1117</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>1128</v>
+        <v>1118</v>
       </c>
       <c r="E401" s="7">
         <v>0</v>
       </c>
       <c r="F401" s="15">
-        <v>2056050</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
-        <v>144</v>
+        <v>10</v>
       </c>
       <c r="B402" s="11" t="s">
-        <v>1129</v>
+        <v>1119</v>
       </c>
       <c r="C402" s="8" t="s">
-        <v>1130</v>
+        <v>1120</v>
       </c>
       <c r="D402" s="7" t="s">
-        <v>1131</v>
+        <v>1121</v>
       </c>
       <c r="E402" s="7">
         <v>0</v>
       </c>
       <c r="F402" s="15">
-        <v>572850</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="B403" s="11" t="s">
-        <v>1132</v>
+        <v>1122</v>
       </c>
       <c r="C403" s="8" t="s">
-        <v>1133</v>
+        <v>1123</v>
       </c>
       <c r="D403" s="7" t="s">
-        <v>1134</v>
+        <v>1124</v>
       </c>
       <c r="E403" s="7">
         <v>0</v>
       </c>
       <c r="F403" s="15">
-        <v>825750</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="B404" s="11" t="s">
-        <v>1135</v>
+        <v>1125</v>
       </c>
       <c r="C404" s="8" t="s">
-        <v>1136</v>
+        <v>1126</v>
       </c>
       <c r="D404" s="7" t="s">
-        <v>1137</v>
+        <v>1127</v>
       </c>
       <c r="E404" s="7">
         <v>0</v>
       </c>
       <c r="F404" s="15">
-        <v>0</v>
+        <v>89640</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
-        <v>147</v>
+        <v>13</v>
       </c>
       <c r="B405" s="11" t="s">
-        <v>1138</v>
+        <v>1128</v>
       </c>
       <c r="C405" s="8" t="s">
-        <v>1139</v>
+        <v>1129</v>
       </c>
       <c r="D405" s="7" t="s">
-        <v>1140</v>
+        <v>1130</v>
       </c>
       <c r="E405" s="7">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F405" s="15">
-        <v>1012500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
-        <v>148</v>
+        <v>14</v>
       </c>
       <c r="B406" s="11" t="s">
-        <v>1141</v>
+        <v>1131</v>
       </c>
       <c r="C406" s="8" t="s">
-        <v>1142</v>
+        <v>1132</v>
       </c>
       <c r="D406" s="7" t="s">
-        <v>1143</v>
+        <v>1133</v>
       </c>
       <c r="E406" s="7">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F406" s="15">
-        <v>1192950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
-        <v>149</v>
+        <v>15</v>
       </c>
       <c r="B407" s="11" t="s">
-        <v>1144</v>
+        <v>1134</v>
       </c>
       <c r="C407" s="8" t="s">
-        <v>1145</v>
+        <v>1135</v>
       </c>
       <c r="D407" s="7" t="s">
-        <v>1146</v>
+        <v>1136</v>
       </c>
       <c r="E407" s="7">
         <v>0</v>
       </c>
       <c r="F407" s="15">
-        <v>1510650</v>
+        <v>97650</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
-        <v>150</v>
+        <v>16</v>
       </c>
       <c r="B408" s="11" t="s">
-        <v>1147</v>
+        <v>1137</v>
       </c>
       <c r="C408" s="8" t="s">
-        <v>1148</v>
+        <v>1138</v>
       </c>
       <c r="D408" s="7" t="s">
-        <v>1149</v>
+        <v>1139</v>
       </c>
       <c r="E408" s="7">
         <v>0</v>
       </c>
       <c r="F408" s="15">
-        <v>0</v>
+        <v>108900</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="B409" s="11" t="s">
-        <v>1150</v>
+        <v>1137</v>
       </c>
       <c r="C409" s="8" t="s">
-        <v>1151</v>
+        <v>1140</v>
       </c>
       <c r="D409" s="7" t="s">
-        <v>1152</v>
+        <v>1141</v>
       </c>
       <c r="E409" s="7">
         <v>0</v>
       </c>
       <c r="F409" s="15">
-        <v>1722150</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="B410" s="11" t="s">
-        <v>1153</v>
+        <v>1137</v>
       </c>
       <c r="C410" s="8" t="s">
-        <v>1154</v>
+        <v>1142</v>
       </c>
       <c r="D410" s="7" t="s">
-        <v>1155</v>
+        <v>1143</v>
       </c>
       <c r="E410" s="7">
         <v>0</v>
       </c>
       <c r="F410" s="15">
-        <v>2119500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="411" spans="1:6">
-      <c r="A411" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F411" s="15"/>
+      <c r="A411" s="4">
+        <v>19</v>
+      </c>
+      <c r="B411" s="11" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C411" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D411" s="7" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E411" s="7">
+        <v>0</v>
+      </c>
+      <c r="F411" s="15">
+        <v>585000</v>
+      </c>
     </row>
     <row r="412" spans="1:6">
-      <c r="A412" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A412" s="4">
+        <v>20</v>
+      </c>
+      <c r="B412" s="11" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C412" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D412" s="7" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E412" s="7">
+        <v>0</v>
+      </c>
+      <c r="F412" s="15">
+        <v>585000</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B413" s="11" t="s">
-        <v>1157</v>
+        <v>1150</v>
       </c>
       <c r="C413" s="8" t="s">
-        <v>1158</v>
+        <v>1151</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>1159</v>
+        <v>1152</v>
       </c>
       <c r="E413" s="7">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F413" s="15">
-        <v>180</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B414" s="11" t="s">
-        <v>1160</v>
+        <v>1153</v>
       </c>
       <c r="C414" s="8" t="s">
-        <v>1161</v>
+        <v>1154</v>
       </c>
       <c r="D414" s="7" t="s">
-        <v>1162</v>
+        <v>1155</v>
       </c>
       <c r="E414" s="7">
         <v>0</v>
       </c>
       <c r="F414" s="15">
-        <v>26100</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
+        <v>23</v>
+      </c>
+      <c r="B415" s="11" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C415" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D415" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E415" s="7">
+        <v>0</v>
+      </c>
+      <c r="F415" s="15">
+        <v>585000</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6">
+      <c r="A416" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B416" s="7"/>
+      <c r="C416" s="8"/>
+      <c r="D416" s="7"/>
+      <c r="E416" s="7"/>
+      <c r="F416" s="15"/>
+    </row>
+    <row r="417" spans="1:6">
+      <c r="A417" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B417" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B415" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A416" s="4">
+      <c r="C417" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B416" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A417" s="4">
+      <c r="D417" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B417" s="11" t="s">
-[...12 lines deleted...]
-        <v>66600</v>
+      <c r="E417" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F417" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B418" s="11" t="s">
-        <v>1172</v>
+        <v>1160</v>
       </c>
       <c r="C418" s="8" t="s">
-        <v>1173</v>
+        <v>1161</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>1174</v>
+        <v>1162</v>
       </c>
       <c r="E418" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F418" s="15">
-        <v>89640</v>
+        <v>189000</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B419" s="11" t="s">
-        <v>1175</v>
+        <v>1163</v>
       </c>
       <c r="C419" s="8" t="s">
-        <v>1176</v>
+        <v>1164</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>1177</v>
+        <v>1165</v>
       </c>
       <c r="E419" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F419" s="15">
-        <v>89640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B420" s="11" t="s">
-        <v>1178</v>
+        <v>1166</v>
       </c>
       <c r="C420" s="8" t="s">
-        <v>1179</v>
+        <v>1167</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>1180</v>
+        <v>1168</v>
       </c>
       <c r="E420" s="7">
         <v>0</v>
       </c>
       <c r="F420" s="15">
-        <v>89640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B421" s="11" t="s">
-        <v>1181</v>
+        <v>1169</v>
       </c>
       <c r="C421" s="8" t="s">
-        <v>1182</v>
+        <v>1170</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>1183</v>
+        <v>1171</v>
       </c>
       <c r="E421" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F421" s="15">
-        <v>89640</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B422" s="11" t="s">
-        <v>1184</v>
+        <v>1172</v>
       </c>
       <c r="C422" s="8" t="s">
-        <v>1185</v>
+        <v>1173</v>
       </c>
       <c r="D422" s="7" t="s">
-        <v>1186</v>
+        <v>1174</v>
       </c>
       <c r="E422" s="7">
         <v>0</v>
       </c>
       <c r="F422" s="15">
-        <v>89640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B423" s="11" t="s">
-        <v>1187</v>
+        <v>1175</v>
       </c>
       <c r="C423" s="8" t="s">
-        <v>1188</v>
+        <v>1176</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>1189</v>
+        <v>1177</v>
       </c>
       <c r="E423" s="7">
         <v>0</v>
       </c>
       <c r="F423" s="15">
-        <v>89640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B424" s="11" t="s">
-        <v>1190</v>
+        <v>1178</v>
       </c>
       <c r="C424" s="8" t="s">
-        <v>1191</v>
+        <v>1179</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>1192</v>
+        <v>1180</v>
       </c>
       <c r="E424" s="7">
         <v>0</v>
       </c>
       <c r="F424" s="15">
-        <v>89640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B425" s="11" t="s">
-        <v>1193</v>
+        <v>1181</v>
       </c>
       <c r="C425" s="8" t="s">
-        <v>1194</v>
+        <v>1182</v>
       </c>
       <c r="D425" s="7" t="s">
-        <v>1195</v>
+        <v>1183</v>
       </c>
       <c r="E425" s="7">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F425" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B426" s="11" t="s">
-        <v>1196</v>
+        <v>1184</v>
       </c>
       <c r="C426" s="8" t="s">
-        <v>1197</v>
+        <v>1185</v>
       </c>
       <c r="D426" s="7" t="s">
-        <v>1198</v>
+        <v>1186</v>
       </c>
       <c r="E426" s="7">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F426" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B427" s="11" t="s">
-        <v>1199</v>
+        <v>1187</v>
       </c>
       <c r="C427" s="8" t="s">
-        <v>1200</v>
+        <v>1188</v>
       </c>
       <c r="D427" s="7" t="s">
-        <v>1201</v>
+        <v>1189</v>
       </c>
       <c r="E427" s="7">
         <v>0</v>
       </c>
       <c r="F427" s="15">
-        <v>97650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B428" s="11" t="s">
-        <v>1202</v>
+        <v>1190</v>
       </c>
       <c r="C428" s="8" t="s">
-        <v>1203</v>
+        <v>1191</v>
       </c>
       <c r="D428" s="7" t="s">
-        <v>1204</v>
+        <v>1192</v>
       </c>
       <c r="E428" s="7">
         <v>0</v>
       </c>
       <c r="F428" s="15">
-        <v>108900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B429" s="11" t="s">
-        <v>1202</v>
+        <v>1193</v>
       </c>
       <c r="C429" s="8" t="s">
-        <v>1205</v>
+        <v>1194</v>
       </c>
       <c r="D429" s="7" t="s">
-        <v>1206</v>
+        <v>1195</v>
       </c>
       <c r="E429" s="7">
         <v>0</v>
       </c>
       <c r="F429" s="15">
-        <v>114300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B430" s="11" t="s">
-        <v>1202</v>
+        <v>1196</v>
       </c>
       <c r="C430" s="8" t="s">
-        <v>1207</v>
+        <v>1197</v>
       </c>
       <c r="D430" s="7" t="s">
-        <v>1208</v>
+        <v>1198</v>
       </c>
       <c r="E430" s="7">
         <v>0</v>
       </c>
       <c r="F430" s="15">
-        <v>4500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B431" s="11" t="s">
-        <v>1209</v>
+        <v>1199</v>
       </c>
       <c r="C431" s="8" t="s">
-        <v>1210</v>
+        <v>1200</v>
       </c>
       <c r="D431" s="7" t="s">
-        <v>1211</v>
+        <v>1201</v>
       </c>
       <c r="E431" s="7">
         <v>0</v>
       </c>
       <c r="F431" s="15">
-        <v>585000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B432" s="11" t="s">
-        <v>1212</v>
+        <v>1202</v>
       </c>
       <c r="C432" s="8" t="s">
-        <v>1213</v>
+        <v>1203</v>
       </c>
       <c r="D432" s="7" t="s">
-        <v>1214</v>
+        <v>1204</v>
       </c>
       <c r="E432" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F432" s="15">
-        <v>585000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B433" s="11" t="s">
-        <v>1215</v>
+        <v>1205</v>
       </c>
       <c r="C433" s="8" t="s">
-        <v>1216</v>
+        <v>1206</v>
       </c>
       <c r="D433" s="7" t="s">
-        <v>1217</v>
+        <v>1207</v>
       </c>
       <c r="E433" s="7">
         <v>0</v>
       </c>
       <c r="F433" s="15">
-        <v>585000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B434" s="11" t="s">
-        <v>1218</v>
+        <v>1208</v>
       </c>
       <c r="C434" s="8" t="s">
-        <v>1219</v>
+        <v>1209</v>
       </c>
       <c r="D434" s="7" t="s">
-        <v>1220</v>
+        <v>1210</v>
       </c>
       <c r="E434" s="7">
         <v>0</v>
       </c>
       <c r="F434" s="15">
-        <v>585000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B435" s="11" t="s">
-        <v>1221</v>
+        <v>1160</v>
       </c>
       <c r="C435" s="8" t="s">
-        <v>1222</v>
+        <v>1211</v>
       </c>
       <c r="D435" s="7" t="s">
-        <v>1223</v>
+        <v>1212</v>
       </c>
       <c r="E435" s="7">
         <v>0</v>
       </c>
       <c r="F435" s="15">
-        <v>585000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:6">
-      <c r="A436" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F436" s="15"/>
+      <c r="A436" s="4">
+        <v>19</v>
+      </c>
+      <c r="B436" s="11" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C436" s="8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D436" s="7" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E436" s="7">
+        <v>0</v>
+      </c>
+      <c r="F436" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="437" spans="1:6">
-      <c r="A437" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A437" s="4">
+        <v>20</v>
+      </c>
+      <c r="B437" s="11" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C437" s="8" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D437" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E437" s="7">
+        <v>0</v>
+      </c>
+      <c r="F437" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B438" s="11" t="s">
-        <v>1225</v>
+        <v>1219</v>
       </c>
       <c r="C438" s="8" t="s">
-        <v>1226</v>
+        <v>1220</v>
       </c>
       <c r="D438" s="7" t="s">
-        <v>1227</v>
+        <v>1221</v>
       </c>
       <c r="E438" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F438" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B439" s="11" t="s">
-        <v>1228</v>
+        <v>1208</v>
       </c>
       <c r="C439" s="8" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="D439" s="7" t="s">
-        <v>1230</v>
+        <v>1223</v>
       </c>
       <c r="E439" s="7">
         <v>0</v>
       </c>
       <c r="F439" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="B440" s="11" t="s">
-        <v>1231</v>
+        <v>1213</v>
       </c>
       <c r="C440" s="8" t="s">
-        <v>1232</v>
+        <v>1224</v>
       </c>
       <c r="D440" s="7" t="s">
-        <v>1233</v>
+        <v>1225</v>
       </c>
       <c r="E440" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F440" s="15">
-        <v>135000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B441" s="11" t="s">
-        <v>1234</v>
+        <v>1226</v>
       </c>
       <c r="C441" s="8" t="s">
-        <v>1235</v>
+        <v>1227</v>
       </c>
       <c r="D441" s="7" t="s">
-        <v>1236</v>
+        <v>1228</v>
       </c>
       <c r="E441" s="7">
         <v>0</v>
       </c>
       <c r="F441" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="B442" s="11" t="s">
-        <v>1237</v>
+        <v>1208</v>
       </c>
       <c r="C442" s="8" t="s">
-        <v>1238</v>
+        <v>1229</v>
       </c>
       <c r="D442" s="7" t="s">
-        <v>1239</v>
+        <v>1230</v>
       </c>
       <c r="E442" s="7">
         <v>0</v>
       </c>
       <c r="F442" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B443" s="11" t="s">
-        <v>1240</v>
+        <v>1231</v>
       </c>
       <c r="C443" s="8" t="s">
-        <v>1241</v>
+        <v>1232</v>
       </c>
       <c r="D443" s="7" t="s">
-        <v>1242</v>
+        <v>1233</v>
       </c>
       <c r="E443" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F443" s="15">
-        <v>170100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="B444" s="11" t="s">
-        <v>1243</v>
+        <v>1234</v>
       </c>
       <c r="C444" s="8" t="s">
-        <v>1244</v>
+        <v>1235</v>
       </c>
       <c r="D444" s="7" t="s">
-        <v>1245</v>
+        <v>1236</v>
       </c>
       <c r="E444" s="7">
         <v>0</v>
       </c>
       <c r="F444" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="B445" s="11" t="s">
-        <v>1246</v>
+        <v>1213</v>
       </c>
       <c r="C445" s="8" t="s">
-        <v>1247</v>
+        <v>1237</v>
       </c>
       <c r="D445" s="7" t="s">
-        <v>1248</v>
+        <v>1238</v>
       </c>
       <c r="E445" s="7">
         <v>0</v>
       </c>
       <c r="F445" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="B446" s="11" t="s">
-        <v>1249</v>
+        <v>1239</v>
       </c>
       <c r="C446" s="8" t="s">
-        <v>1250</v>
+        <v>1240</v>
       </c>
       <c r="D446" s="7" t="s">
-        <v>1251</v>
+        <v>1241</v>
       </c>
       <c r="E446" s="7">
         <v>0</v>
       </c>
       <c r="F446" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="B447" s="11" t="s">
-        <v>1252</v>
+        <v>1242</v>
       </c>
       <c r="C447" s="8" t="s">
-        <v>1253</v>
+        <v>1243</v>
       </c>
       <c r="D447" s="7" t="s">
-        <v>1254</v>
+        <v>1244</v>
       </c>
       <c r="E447" s="7">
         <v>0</v>
       </c>
       <c r="F447" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="B448" s="11" t="s">
-        <v>1255</v>
+        <v>1245</v>
       </c>
       <c r="C448" s="8" t="s">
-        <v>1256</v>
+        <v>1246</v>
       </c>
       <c r="D448" s="7" t="s">
-        <v>1257</v>
+        <v>1247</v>
       </c>
       <c r="E448" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F448" s="15">
-        <v>0</v>
+        <v>189000</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="B449" s="11" t="s">
-        <v>1258</v>
+        <v>1248</v>
       </c>
       <c r="C449" s="8" t="s">
-        <v>1259</v>
+        <v>1249</v>
       </c>
       <c r="D449" s="7" t="s">
-        <v>1260</v>
+        <v>1250</v>
       </c>
       <c r="E449" s="7">
         <v>0</v>
       </c>
       <c r="F449" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="B450" s="11" t="s">
-        <v>1261</v>
+        <v>1251</v>
       </c>
       <c r="C450" s="8" t="s">
-        <v>1262</v>
+        <v>1252</v>
       </c>
       <c r="D450" s="7" t="s">
-        <v>1263</v>
+        <v>1253</v>
       </c>
       <c r="E450" s="7">
         <v>0</v>
       </c>
       <c r="F450" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:6">
-      <c r="A451" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A451" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B451" s="7"/>
+      <c r="C451" s="8"/>
+      <c r="D451" s="7"/>
+      <c r="E451" s="7"/>
+      <c r="F451" s="15"/>
     </row>
     <row r="452" spans="1:6">
-      <c r="A452" s="4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A452" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B452" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C452" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D452" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E452" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F452" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B453" s="11" t="s">
-        <v>1270</v>
+        <v>1255</v>
       </c>
       <c r="C453" s="8" t="s">
-        <v>1271</v>
+        <v>1256</v>
       </c>
       <c r="D453" s="7" t="s">
-        <v>1272</v>
+        <v>1257</v>
       </c>
       <c r="E453" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F453" s="15">
-        <v>0</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B454" s="11" t="s">
-        <v>1273</v>
+        <v>1258</v>
       </c>
       <c r="C454" s="8" t="s">
-        <v>1274</v>
+        <v>1259</v>
       </c>
       <c r="D454" s="7" t="s">
-        <v>1275</v>
+        <v>1260</v>
       </c>
       <c r="E454" s="7">
         <v>0</v>
       </c>
       <c r="F454" s="15">
-        <v>0</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B455" s="11" t="s">
-        <v>1240</v>
+        <v>1261</v>
       </c>
       <c r="C455" s="8" t="s">
-        <v>1276</v>
+        <v>1262</v>
       </c>
       <c r="D455" s="7" t="s">
-        <v>1277</v>
+        <v>1263</v>
       </c>
       <c r="E455" s="7">
         <v>0</v>
       </c>
       <c r="F455" s="15">
-        <v>0</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B456" s="11" t="s">
-        <v>1278</v>
+        <v>1264</v>
       </c>
       <c r="C456" s="8" t="s">
-        <v>1279</v>
+        <v>1265</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>1280</v>
+        <v>1266</v>
       </c>
       <c r="E456" s="7">
         <v>0</v>
       </c>
       <c r="F456" s="15">
-        <v>0</v>
+        <v>328500</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B457" s="11" t="s">
-        <v>1281</v>
+        <v>1267</v>
       </c>
       <c r="C457" s="8" t="s">
-        <v>1282</v>
+        <v>1268</v>
       </c>
       <c r="D457" s="7" t="s">
-        <v>1283</v>
+        <v>1269</v>
       </c>
       <c r="E457" s="7">
         <v>0</v>
       </c>
       <c r="F457" s="15">
-        <v>0</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="B458" s="11" t="s">
-        <v>1284</v>
+        <v>1270</v>
       </c>
       <c r="C458" s="8" t="s">
-        <v>1285</v>
+        <v>1271</v>
       </c>
       <c r="D458" s="7" t="s">
-        <v>1286</v>
+        <v>1272</v>
       </c>
       <c r="E458" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F458" s="15">
-        <v>0</v>
+        <v>498150</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B459" s="11" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="C459" s="8" t="s">
-        <v>1287</v>
+        <v>1274</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>1288</v>
+        <v>1275</v>
       </c>
       <c r="E459" s="7">
         <v>0</v>
       </c>
       <c r="F459" s="15">
-        <v>0</v>
+        <v>66150</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="B460" s="11" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C460" s="8" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D460" s="7" t="s">
         <v>1278</v>
       </c>
-      <c r="C460" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E460" s="7">
         <v>0</v>
       </c>
       <c r="F460" s="15">
-        <v>0</v>
+        <v>84150</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B461" s="11" t="s">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="C461" s="8" t="s">
-        <v>1291</v>
+        <v>1280</v>
       </c>
       <c r="D461" s="7" t="s">
-        <v>1292</v>
+        <v>1281</v>
       </c>
       <c r="E461" s="7">
         <v>0</v>
       </c>
       <c r="F461" s="15">
-        <v>0</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B462" s="11" t="s">
-        <v>1293</v>
+        <v>1282</v>
       </c>
       <c r="C462" s="8" t="s">
-        <v>1294</v>
+        <v>1283</v>
       </c>
       <c r="D462" s="7" t="s">
-        <v>1295</v>
+        <v>1284</v>
       </c>
       <c r="E462" s="7">
         <v>0</v>
       </c>
       <c r="F462" s="15">
-        <v>0</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B463" s="11" t="s">
-        <v>1296</v>
+        <v>1285</v>
       </c>
       <c r="C463" s="8" t="s">
-        <v>1297</v>
+        <v>1286</v>
       </c>
       <c r="D463" s="7" t="s">
-        <v>1298</v>
+        <v>1287</v>
       </c>
       <c r="E463" s="7">
         <v>0</v>
       </c>
       <c r="F463" s="15">
-        <v>0</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="B464" s="11" t="s">
-        <v>1299</v>
+        <v>1288</v>
       </c>
       <c r="C464" s="8" t="s">
-        <v>1300</v>
+        <v>1289</v>
       </c>
       <c r="D464" s="7" t="s">
-        <v>1301</v>
+        <v>1290</v>
       </c>
       <c r="E464" s="7">
         <v>0</v>
       </c>
       <c r="F464" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="B465" s="11" t="s">
-        <v>1278</v>
+        <v>1291</v>
       </c>
       <c r="C465" s="8" t="s">
-        <v>1302</v>
+        <v>1292</v>
       </c>
       <c r="D465" s="7" t="s">
-        <v>1303</v>
+        <v>1293</v>
       </c>
       <c r="E465" s="7">
         <v>0</v>
       </c>
       <c r="F465" s="15">
-        <v>0</v>
+        <v>354600</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="B466" s="11" t="s">
-        <v>1304</v>
+        <v>1294</v>
       </c>
       <c r="C466" s="8" t="s">
-        <v>1305</v>
+        <v>1295</v>
       </c>
       <c r="D466" s="7" t="s">
-        <v>1306</v>
+        <v>1296</v>
       </c>
       <c r="E466" s="7">
         <v>0</v>
       </c>
       <c r="F466" s="15">
-        <v>0</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="B467" s="11" t="s">
-        <v>1307</v>
+        <v>1297</v>
       </c>
       <c r="C467" s="8" t="s">
-        <v>1308</v>
+        <v>1298</v>
       </c>
       <c r="D467" s="7" t="s">
-        <v>1309</v>
+        <v>1299</v>
       </c>
       <c r="E467" s="7">
         <v>0</v>
       </c>
       <c r="F467" s="15">
-        <v>0</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="B468" s="11" t="s">
-        <v>1310</v>
+        <v>1297</v>
       </c>
       <c r="C468" s="8" t="s">
-        <v>1311</v>
+        <v>1300</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>1312</v>
+        <v>1301</v>
       </c>
       <c r="E468" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F468" s="15">
-        <v>189000</v>
+        <v>285300</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="B469" s="11" t="s">
-        <v>1313</v>
+        <v>1297</v>
       </c>
       <c r="C469" s="8" t="s">
-        <v>1314</v>
+        <v>1302</v>
       </c>
       <c r="D469" s="7" t="s">
-        <v>1315</v>
+        <v>1303</v>
       </c>
       <c r="E469" s="7">
         <v>0</v>
       </c>
       <c r="F469" s="15">
-        <v>0</v>
+        <v>345600</v>
       </c>
     </row>
     <row r="470" spans="1:6">
-      <c r="A470" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A470" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B470" s="7"/>
+      <c r="C470" s="8"/>
+      <c r="D470" s="7"/>
+      <c r="E470" s="7"/>
+      <c r="F470" s="15"/>
     </row>
     <row r="471" spans="1:6">
-      <c r="A471" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F471" s="15"/>
+      <c r="A471" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B471" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C471" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D471" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E471" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F471" s="16" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="472" spans="1:6">
-      <c r="A472" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A472" s="4">
+        <v>1</v>
+      </c>
+      <c r="B472" s="11" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C472" s="8" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D472" s="7" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E472" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F472" s="15">
+        <v>171900</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>1320</v>
+        <v>1308</v>
       </c>
       <c r="C473" s="8" t="s">
-        <v>1321</v>
+        <v>1309</v>
       </c>
       <c r="D473" s="7" t="s">
-        <v>1322</v>
+        <v>1310</v>
       </c>
       <c r="E473" s="7">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F473" s="15">
-        <v>345600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
+        <v>3</v>
+      </c>
+      <c r="B474" s="11" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C474" s="8" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D474" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E474" s="7">
+        <v>0</v>
+      </c>
+      <c r="F474" s="15">
+        <v>252900</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6">
+      <c r="A475" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B475" s="7"/>
+      <c r="C475" s="8"/>
+      <c r="D475" s="7"/>
+      <c r="E475" s="7"/>
+      <c r="F475" s="15"/>
+    </row>
+    <row r="476" spans="1:6">
+      <c r="A476" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B474" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A475" s="4">
+      <c r="B476" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B475" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A476" s="4">
+      <c r="C476" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B476" s="11" t="s">
-[...12 lines deleted...]
-        <v>328500</v>
+      <c r="D476" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E476" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F476" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B477" s="11" t="s">
-        <v>1332</v>
+        <v>1315</v>
       </c>
       <c r="C477" s="8" t="s">
-        <v>1333</v>
+        <v>1316</v>
       </c>
       <c r="D477" s="7" t="s">
-        <v>1334</v>
+        <v>1317</v>
       </c>
       <c r="E477" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F477" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B478" s="11" t="s">
-        <v>1335</v>
+        <v>1318</v>
       </c>
       <c r="C478" s="8" t="s">
-        <v>1336</v>
+        <v>1319</v>
       </c>
       <c r="D478" s="7" t="s">
-        <v>1337</v>
+        <v>1320</v>
       </c>
       <c r="E478" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F478" s="15">
-        <v>0</v>
+        <v>126000</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B479" s="11" t="s">
-        <v>1338</v>
+        <v>1321</v>
       </c>
       <c r="C479" s="8" t="s">
-        <v>1339</v>
+        <v>1322</v>
       </c>
       <c r="D479" s="7" t="s">
-        <v>1340</v>
+        <v>1323</v>
       </c>
       <c r="E479" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F479" s="15">
-        <v>66150</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B480" s="11" t="s">
-        <v>1341</v>
+        <v>1324</v>
       </c>
       <c r="C480" s="8" t="s">
-        <v>1342</v>
+        <v>1325</v>
       </c>
       <c r="D480" s="7" t="s">
-        <v>1343</v>
+        <v>1326</v>
       </c>
       <c r="E480" s="7">
         <v>0</v>
       </c>
       <c r="F480" s="15">
-        <v>84150</v>
+        <v>183150</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B481" s="11" t="s">
-        <v>1344</v>
+        <v>1318</v>
       </c>
       <c r="C481" s="8" t="s">
-        <v>1345</v>
+        <v>1327</v>
       </c>
       <c r="D481" s="7" t="s">
-        <v>1346</v>
+        <v>1328</v>
       </c>
       <c r="E481" s="7">
         <v>0</v>
       </c>
       <c r="F481" s="15">
-        <v>105300</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B482" s="11" t="s">
-        <v>1347</v>
+        <v>1329</v>
       </c>
       <c r="C482" s="8" t="s">
-        <v>1348</v>
+        <v>1330</v>
       </c>
       <c r="D482" s="7" t="s">
-        <v>1349</v>
+        <v>1331</v>
       </c>
       <c r="E482" s="7">
         <v>0</v>
       </c>
       <c r="F482" s="15">
-        <v>168300</v>
+        <v>234000</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B483" s="11" t="s">
-        <v>1350</v>
+        <v>1332</v>
       </c>
       <c r="C483" s="8" t="s">
-        <v>1351</v>
+        <v>1333</v>
       </c>
       <c r="D483" s="7" t="s">
-        <v>1352</v>
+        <v>1334</v>
       </c>
       <c r="E483" s="7">
         <v>0</v>
       </c>
       <c r="F483" s="15">
-        <v>195300</v>
+        <v>84150</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B484" s="11" t="s">
-        <v>1353</v>
+        <v>1335</v>
       </c>
       <c r="C484" s="8" t="s">
-        <v>1354</v>
+        <v>1336</v>
       </c>
       <c r="D484" s="7" t="s">
-        <v>1355</v>
+        <v>1337</v>
       </c>
       <c r="E484" s="7">
         <v>0</v>
       </c>
       <c r="F484" s="15">
-        <v>0</v>
+        <v>120150</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B485" s="11" t="s">
-        <v>1356</v>
+        <v>1338</v>
       </c>
       <c r="C485" s="8" t="s">
-        <v>1357</v>
+        <v>1339</v>
       </c>
       <c r="D485" s="7" t="s">
-        <v>1358</v>
+        <v>1340</v>
       </c>
       <c r="E485" s="7">
         <v>0</v>
       </c>
       <c r="F485" s="15">
-        <v>354600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B486" s="11" t="s">
-        <v>1359</v>
+        <v>1341</v>
       </c>
       <c r="C486" s="8" t="s">
-        <v>1360</v>
+        <v>1342</v>
       </c>
       <c r="D486" s="7" t="s">
-        <v>1361</v>
+        <v>1343</v>
       </c>
       <c r="E486" s="7">
         <v>0</v>
       </c>
       <c r="F486" s="15">
-        <v>345600</v>
+        <v>219150</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B487" s="11" t="s">
-        <v>1362</v>
+        <v>1344</v>
       </c>
       <c r="C487" s="8" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="D487" s="7" t="s">
-        <v>1364</v>
+        <v>1346</v>
       </c>
       <c r="E487" s="7">
         <v>0</v>
       </c>
       <c r="F487" s="15">
-        <v>225000</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B488" s="11" t="s">
-        <v>1362</v>
+        <v>1347</v>
       </c>
       <c r="C488" s="8" t="s">
-        <v>1365</v>
+        <v>1348</v>
       </c>
       <c r="D488" s="7" t="s">
-        <v>1366</v>
+        <v>1349</v>
       </c>
       <c r="E488" s="7">
         <v>0</v>
       </c>
       <c r="F488" s="15">
-        <v>285300</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B489" s="11" t="s">
-        <v>1362</v>
+        <v>1350</v>
       </c>
       <c r="C489" s="8" t="s">
-        <v>1367</v>
+        <v>1351</v>
       </c>
       <c r="D489" s="7" t="s">
-        <v>1368</v>
+        <v>1352</v>
       </c>
       <c r="E489" s="7">
         <v>0</v>
       </c>
       <c r="F489" s="15">
-        <v>345600</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="490" spans="1:6">
-      <c r="A490" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F490" s="15"/>
+      <c r="A490" s="4">
+        <v>14</v>
+      </c>
+      <c r="B490" s="11" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C490" s="8" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D490" s="7" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E490" s="7">
+        <v>0</v>
+      </c>
+      <c r="F490" s="15">
+        <v>72000</v>
+      </c>
     </row>
     <row r="491" spans="1:6">
-      <c r="A491" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A491" s="4">
+        <v>15</v>
+      </c>
+      <c r="B491" s="11" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C491" s="8" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D491" s="7" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E491" s="7">
+        <v>0</v>
+      </c>
+      <c r="F491" s="15">
+        <v>57150</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B492" s="11" t="s">
-        <v>1370</v>
+        <v>1358</v>
       </c>
       <c r="C492" s="8" t="s">
-        <v>1371</v>
+        <v>1359</v>
       </c>
       <c r="D492" s="7" t="s">
-        <v>1372</v>
+        <v>1360</v>
       </c>
       <c r="E492" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F492" s="15">
-        <v>171900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B493" s="11" t="s">
-        <v>1373</v>
+        <v>1361</v>
       </c>
       <c r="C493" s="8" t="s">
-        <v>1374</v>
+        <v>1362</v>
       </c>
       <c r="D493" s="7" t="s">
-        <v>1375</v>
+        <v>1363</v>
       </c>
       <c r="E493" s="7">
         <v>0</v>
       </c>
       <c r="F493" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
+        <v>18</v>
+      </c>
+      <c r="B494" s="11" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C494" s="8" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D494" s="7" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E494" s="7">
+        <v>0</v>
+      </c>
+      <c r="F494" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6">
+      <c r="A495" s="4">
+        <v>19</v>
+      </c>
+      <c r="B495" s="11" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C495" s="8" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D495" s="7" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E495" s="7">
+        <v>0</v>
+      </c>
+      <c r="F495" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="496" spans="1:6">
+      <c r="A496" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B496" s="7"/>
+      <c r="C496" s="8"/>
+      <c r="D496" s="7"/>
+      <c r="E496" s="7"/>
+      <c r="F496" s="15"/>
+    </row>
+    <row r="497" spans="1:6">
+      <c r="A497" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B497" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B494" s="11" t="s">
-[...32 lines deleted...]
-      <c r="C496" s="12" t="s">
+      <c r="C497" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D496" s="13" t="s">
+      <c r="D497" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E496" s="14" t="s">
+      <c r="E497" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F496" s="16" t="s">
+      <c r="F497" s="16" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B498" s="11" t="s">
-        <v>1383</v>
+        <v>1371</v>
       </c>
       <c r="C498" s="8" t="s">
-        <v>1384</v>
+        <v>1372</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>1385</v>
+        <v>1373</v>
       </c>
       <c r="E498" s="7">
         <v>0</v>
       </c>
       <c r="F498" s="15">
-        <v>126000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B499" s="11" t="s">
-        <v>1386</v>
+        <v>1374</v>
       </c>
       <c r="C499" s="8" t="s">
-        <v>1387</v>
+        <v>1375</v>
       </c>
       <c r="D499" s="7" t="s">
-        <v>1388</v>
+        <v>1376</v>
       </c>
       <c r="E499" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F499" s="15">
-        <v>75150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B500" s="11" t="s">
-        <v>1389</v>
+        <v>1377</v>
       </c>
       <c r="C500" s="8" t="s">
-        <v>1390</v>
+        <v>1378</v>
       </c>
       <c r="D500" s="7" t="s">
-        <v>1391</v>
+        <v>1379</v>
       </c>
       <c r="E500" s="7">
         <v>0</v>
       </c>
       <c r="F500" s="15">
-        <v>183150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B501" s="11" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="C501" s="8" t="s">
-        <v>1392</v>
+        <v>1381</v>
       </c>
       <c r="D501" s="7" t="s">
-        <v>1393</v>
+        <v>1382</v>
       </c>
       <c r="E501" s="7">
         <v>0</v>
       </c>
       <c r="F501" s="15">
-        <v>63000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B502" s="11" t="s">
-        <v>1394</v>
+        <v>1383</v>
       </c>
       <c r="C502" s="8" t="s">
-        <v>1395</v>
+        <v>1384</v>
       </c>
       <c r="D502" s="7" t="s">
-        <v>1396</v>
+        <v>1385</v>
       </c>
       <c r="E502" s="7">
         <v>0</v>
       </c>
       <c r="F502" s="15">
-        <v>234000</v>
+        <v>97650</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B503" s="11" t="s">
-        <v>1397</v>
+        <v>1386</v>
       </c>
       <c r="C503" s="8" t="s">
-        <v>1398</v>
+        <v>1387</v>
       </c>
       <c r="D503" s="7" t="s">
-        <v>1399</v>
+        <v>1388</v>
       </c>
       <c r="E503" s="7">
         <v>0</v>
       </c>
       <c r="F503" s="15">
-        <v>84150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B504" s="11" t="s">
-        <v>1400</v>
+        <v>1371</v>
       </c>
       <c r="C504" s="8" t="s">
-        <v>1401</v>
+        <v>1389</v>
       </c>
       <c r="D504" s="7" t="s">
-        <v>1402</v>
+        <v>1390</v>
       </c>
       <c r="E504" s="7">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F504" s="15">
-        <v>120150</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B505" s="11" t="s">
-        <v>1403</v>
+        <v>1391</v>
       </c>
       <c r="C505" s="8" t="s">
-        <v>1404</v>
+        <v>1392</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1405</v>
+        <v>1393</v>
       </c>
       <c r="E505" s="7">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F505" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B506" s="11" t="s">
-        <v>1406</v>
+        <v>1394</v>
       </c>
       <c r="C506" s="8" t="s">
-        <v>1407</v>
+        <v>1395</v>
       </c>
       <c r="D506" s="7" t="s">
-        <v>1408</v>
+        <v>1396</v>
       </c>
       <c r="E506" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F506" s="15">
-        <v>219150</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B507" s="11" t="s">
-        <v>1409</v>
+        <v>1397</v>
       </c>
       <c r="C507" s="8" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="D507" s="7" t="s">
-        <v>1411</v>
+        <v>1399</v>
       </c>
       <c r="E507" s="7">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F507" s="15">
-        <v>60300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:6">
-      <c r="A508" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A508" s="5" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B508" s="7"/>
+      <c r="C508" s="8"/>
+      <c r="D508" s="7"/>
+      <c r="E508" s="7"/>
+      <c r="F508" s="15"/>
     </row>
     <row r="509" spans="1:6">
-      <c r="A509" s="4">
-[...15 lines deleted...]
-        <v>57150</v>
+      <c r="A509" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B509" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C509" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D509" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E509" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F509" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B510" s="11" t="s">
-        <v>1409</v>
+        <v>1401</v>
       </c>
       <c r="C510" s="8" t="s">
-        <v>1418</v>
+        <v>1402</v>
       </c>
       <c r="D510" s="7" t="s">
-        <v>1419</v>
+        <v>1403</v>
       </c>
       <c r="E510" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F510" s="15">
-        <v>72000</v>
+        <v>80100</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B511" s="11" t="s">
-        <v>1420</v>
+        <v>1404</v>
       </c>
       <c r="C511" s="8" t="s">
-        <v>1421</v>
+        <v>1405</v>
       </c>
       <c r="D511" s="7" t="s">
-        <v>1422</v>
+        <v>1406</v>
       </c>
       <c r="E511" s="7">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F511" s="15">
-        <v>57150</v>
+        <v>88200</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B512" s="11" t="s">
-        <v>1423</v>
+        <v>1407</v>
       </c>
       <c r="C512" s="8" t="s">
-        <v>1424</v>
+        <v>1408</v>
       </c>
       <c r="D512" s="7" t="s">
-        <v>1425</v>
+        <v>1409</v>
       </c>
       <c r="E512" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F512" s="15">
-        <v>0</v>
+        <v>107550</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B513" s="11" t="s">
-        <v>1426</v>
+        <v>1410</v>
       </c>
       <c r="C513" s="8" t="s">
-        <v>1427</v>
+        <v>1411</v>
       </c>
       <c r="D513" s="7" t="s">
-        <v>1428</v>
+        <v>1412</v>
       </c>
       <c r="E513" s="7">
         <v>0</v>
       </c>
       <c r="F513" s="15">
-        <v>0</v>
+        <v>118350</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B514" s="11" t="s">
-        <v>1429</v>
+        <v>1413</v>
       </c>
       <c r="C514" s="8" t="s">
-        <v>1430</v>
+        <v>1414</v>
       </c>
       <c r="D514" s="7" t="s">
-        <v>1431</v>
+        <v>1415</v>
       </c>
       <c r="E514" s="7">
         <v>0</v>
       </c>
       <c r="F514" s="15">
-        <v>0</v>
+        <v>1512450</v>
       </c>
     </row>
     <row r="515" spans="1:6">
-      <c r="A515" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A515" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B515" s="7"/>
+      <c r="C515" s="8"/>
+      <c r="D515" s="7"/>
+      <c r="E515" s="7"/>
+      <c r="F515" s="15"/>
     </row>
     <row r="516" spans="1:6">
-      <c r="A516" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F516" s="15"/>
+      <c r="A516" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B516" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C516" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D516" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E516" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F516" s="16" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="517" spans="1:6">
-      <c r="A517" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A517" s="4">
+        <v>1</v>
+      </c>
+      <c r="B517" s="11" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C517" s="8" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D517" s="7" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E517" s="7">
+        <v>0</v>
+      </c>
+      <c r="F517" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B518" s="11" t="s">
-        <v>1436</v>
+        <v>1420</v>
       </c>
       <c r="C518" s="8" t="s">
-        <v>1437</v>
+        <v>1421</v>
       </c>
       <c r="D518" s="7" t="s">
-        <v>1438</v>
+        <v>1422</v>
       </c>
       <c r="E518" s="7">
         <v>0</v>
       </c>
       <c r="F518" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B519" s="11" t="s">
-        <v>1439</v>
+        <v>1423</v>
       </c>
       <c r="C519" s="8" t="s">
-        <v>1440</v>
+        <v>1424</v>
       </c>
       <c r="D519" s="7" t="s">
-        <v>1441</v>
+        <v>1425</v>
       </c>
       <c r="E519" s="7">
         <v>0</v>
       </c>
       <c r="F519" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B520" s="11" t="s">
-        <v>1442</v>
+        <v>1426</v>
       </c>
       <c r="C520" s="8" t="s">
-        <v>1443</v>
+        <v>1427</v>
       </c>
       <c r="D520" s="7" t="s">
-        <v>1444</v>
+        <v>1428</v>
       </c>
       <c r="E520" s="7">
         <v>0</v>
       </c>
       <c r="F520" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B521" s="11" t="s">
-        <v>1445</v>
+        <v>1429</v>
       </c>
       <c r="C521" s="8" t="s">
-        <v>1446</v>
+        <v>1430</v>
       </c>
       <c r="D521" s="7" t="s">
-        <v>1447</v>
+        <v>1431</v>
       </c>
       <c r="E521" s="7">
         <v>0</v>
       </c>
       <c r="F521" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B522" s="11" t="s">
-        <v>1448</v>
+        <v>1432</v>
       </c>
       <c r="C522" s="8" t="s">
-        <v>1449</v>
+        <v>1433</v>
       </c>
       <c r="D522" s="7" t="s">
-        <v>1450</v>
+        <v>1434</v>
       </c>
       <c r="E522" s="7">
         <v>0</v>
       </c>
       <c r="F522" s="15">
-        <v>97650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B523" s="11" t="s">
-        <v>1451</v>
+        <v>1435</v>
       </c>
       <c r="C523" s="8" t="s">
-        <v>1452</v>
+        <v>1436</v>
       </c>
       <c r="D523" s="7" t="s">
-        <v>1453</v>
+        <v>1437</v>
       </c>
       <c r="E523" s="7">
         <v>0</v>
       </c>
       <c r="F523" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B524" s="11" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="C524" s="8" t="s">
-        <v>1454</v>
+        <v>1439</v>
       </c>
       <c r="D524" s="7" t="s">
-        <v>1455</v>
+        <v>1440</v>
       </c>
       <c r="E524" s="7">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F524" s="15">
-        <v>141300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B525" s="11" t="s">
-        <v>1456</v>
+        <v>1441</v>
       </c>
       <c r="C525" s="8" t="s">
-        <v>1457</v>
+        <v>1442</v>
       </c>
       <c r="D525" s="7" t="s">
-        <v>1458</v>
+        <v>1443</v>
       </c>
       <c r="E525" s="7">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F525" s="15">
-        <v>0</v>
+        <v>237600</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B526" s="11" t="s">
-        <v>1459</v>
+        <v>1444</v>
       </c>
       <c r="C526" s="8" t="s">
-        <v>1460</v>
+        <v>1445</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>1461</v>
+        <v>1446</v>
       </c>
       <c r="E526" s="7">
+        <v>0</v>
+      </c>
+      <c r="F526" s="15">
+        <v>298800</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6">
+      <c r="A527" s="5" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B527" s="7"/>
+      <c r="C527" s="8"/>
+      <c r="D527" s="7"/>
+      <c r="E527" s="7"/>
+      <c r="F527" s="15"/>
+    </row>
+    <row r="528" spans="1:6">
+      <c r="A528" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="F526" s="15">
-[...31 lines deleted...]
-      <c r="F528" s="15"/>
+      <c r="B528" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C528" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D528" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E528" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F528" s="16" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="529" spans="1:6">
-      <c r="A529" s="3" t="s">
+      <c r="A529" s="4">
+        <v>1</v>
+      </c>
+      <c r="B529" s="11" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C529" s="8" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D529" s="7" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E529" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F529" s="15">
+        <v>234000</v>
+      </c>
+    </row>
+    <row r="530" spans="1:6">
+      <c r="A530" s="5" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B530" s="7"/>
+      <c r="C530" s="8"/>
+      <c r="D530" s="7"/>
+      <c r="E530" s="7"/>
+      <c r="F530" s="15"/>
+    </row>
+    <row r="531" spans="1:6">
+      <c r="A531" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B529" s="10" t="s">
+      <c r="B531" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C529" s="12" t="s">
+      <c r="C531" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D529" s="13" t="s">
+      <c r="D531" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E529" s="14" t="s">
+      <c r="E531" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F529" s="16" t="s">
+      <c r="F531" s="16" t="s">
         <v>7</v>
-      </c>
-[...38 lines deleted...]
-        <v>88200</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B532" s="11" t="s">
-        <v>1472</v>
+        <v>1452</v>
       </c>
       <c r="C532" s="8" t="s">
-        <v>1473</v>
+        <v>1453</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>1474</v>
+        <v>1454</v>
       </c>
       <c r="E532" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F532" s="15">
-        <v>107550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B533" s="11" t="s">
-        <v>1475</v>
+        <v>1455</v>
       </c>
       <c r="C533" s="8" t="s">
-        <v>1476</v>
+        <v>1456</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1477</v>
+        <v>1457</v>
       </c>
       <c r="E533" s="7">
         <v>0</v>
       </c>
       <c r="F533" s="15">
-        <v>118350</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
+        <v>3</v>
+      </c>
+      <c r="B534" s="11" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C534" s="8" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D534" s="7" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E534" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F534" s="15">
+        <v>540000</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6">
+      <c r="A535" s="4">
+        <v>4</v>
+      </c>
+      <c r="B535" s="11" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C535" s="8" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D535" s="7" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E535" s="7">
+        <v>0</v>
+      </c>
+      <c r="F535" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536" spans="1:6">
+      <c r="A536" s="4">
         <v>5</v>
       </c>
-      <c r="B534" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A536" s="3" t="s">
+      <c r="B536" s="11" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C536" s="8" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D536" s="7" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E536" s="7">
+        <v>0</v>
+      </c>
+      <c r="F536" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6">
+      <c r="A537" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B537" s="7"/>
+      <c r="C537" s="8"/>
+      <c r="D537" s="7"/>
+      <c r="E537" s="7"/>
+      <c r="F537" s="15"/>
+    </row>
+    <row r="538" spans="1:6">
+      <c r="A538" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B536" s="10" t="s">
+      <c r="B538" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C536" s="12" t="s">
+      <c r="C538" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D536" s="13" t="s">
+      <c r="D538" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E536" s="14" t="s">
+      <c r="E538" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F536" s="16" t="s">
+      <c r="F538" s="16" t="s">
         <v>7</v>
-      </c>
-[...38 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B539" s="11" t="s">
-        <v>1488</v>
+        <v>1468</v>
       </c>
       <c r="C539" s="8" t="s">
-        <v>1489</v>
+        <v>1469</v>
       </c>
       <c r="D539" s="7" t="s">
-        <v>1490</v>
+        <v>1470</v>
       </c>
       <c r="E539" s="7">
         <v>0</v>
       </c>
       <c r="F539" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B540" s="11" t="s">
-        <v>1491</v>
+        <v>1471</v>
       </c>
       <c r="C540" s="8" t="s">
-        <v>1492</v>
+        <v>1472</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>1493</v>
+        <v>1473</v>
       </c>
       <c r="E540" s="7">
         <v>0</v>
       </c>
       <c r="F540" s="15">
-        <v>0</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B541" s="11" t="s">
-        <v>1494</v>
+        <v>1474</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>1495</v>
+        <v>1475</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1496</v>
+        <v>1476</v>
       </c>
       <c r="E541" s="7">
         <v>0</v>
       </c>
       <c r="F541" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B542" s="11" t="s">
-        <v>1497</v>
+        <v>1477</v>
       </c>
       <c r="C542" s="8" t="s">
-        <v>1498</v>
+        <v>1478</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>1499</v>
+        <v>1479</v>
       </c>
       <c r="E542" s="7">
         <v>0</v>
       </c>
       <c r="F542" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B543" s="11" t="s">
-        <v>1500</v>
+        <v>1480</v>
       </c>
       <c r="C543" s="8" t="s">
-        <v>1501</v>
+        <v>1481</v>
       </c>
       <c r="D543" s="7" t="s">
-        <v>1502</v>
+        <v>1482</v>
       </c>
       <c r="E543" s="7">
         <v>0</v>
       </c>
       <c r="F543" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B544" s="11" t="s">
-        <v>1503</v>
+        <v>1483</v>
       </c>
       <c r="C544" s="8" t="s">
-        <v>1504</v>
+        <v>1484</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>1505</v>
+        <v>1485</v>
       </c>
       <c r="E544" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F544" s="15">
-        <v>0</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B545" s="11" t="s">
-        <v>1506</v>
+        <v>1486</v>
       </c>
       <c r="C545" s="8" t="s">
-        <v>1507</v>
+        <v>1487</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>1508</v>
+        <v>1488</v>
       </c>
       <c r="E545" s="7">
         <v>0</v>
       </c>
       <c r="F545" s="15">
-        <v>237600</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
+        <v>8</v>
+      </c>
+      <c r="B546" s="11" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C546" s="8" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D546" s="7" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E546" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F546" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547" s="4">
+        <v>9</v>
+      </c>
+      <c r="B547" s="11" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C547" s="8" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D547" s="7" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E547" s="7">
+        <v>0</v>
+      </c>
+      <c r="F547" s="15">
+        <v>94500</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6">
+      <c r="A548" s="4">
         <v>10</v>
       </c>
-      <c r="B546" s="11" t="s">
-[...42 lines deleted...]
-        <v>7</v>
+      <c r="B548" s="11" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C548" s="8" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D548" s="7" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E548" s="7">
+        <v>0</v>
+      </c>
+      <c r="F548" s="15">
+        <v>45000</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
+        <v>11</v>
+      </c>
+      <c r="B549" s="11" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C549" s="8" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D549" s="7" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E549" s="7">
+        <v>0</v>
+      </c>
+      <c r="F549" s="15">
+        <v>60300</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
+      <c r="A550" s="4">
+        <v>12</v>
+      </c>
+      <c r="B550" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C550" s="8" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D550" s="7" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E550" s="7">
         <v>1</v>
       </c>
-      <c r="B549" s="11" t="s">
-[...23 lines deleted...]
-      <c r="F550" s="15"/>
+      <c r="F550" s="15">
+        <v>31500</v>
+      </c>
     </row>
     <row r="551" spans="1:6">
-      <c r="A551" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A551" s="4">
+        <v>13</v>
+      </c>
+      <c r="B551" s="11" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C551" s="8" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D551" s="7" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E551" s="7">
+        <v>0</v>
+      </c>
+      <c r="F551" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4">
+        <v>14</v>
+      </c>
+      <c r="B552" s="11" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C552" s="8" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D552" s="7" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E552" s="7">
         <v>1</v>
       </c>
-      <c r="B552" s="11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F552" s="15">
-        <v>0</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B553" s="11" t="s">
-        <v>1520</v>
+        <v>1510</v>
       </c>
       <c r="C553" s="8" t="s">
-        <v>1521</v>
+        <v>1511</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>1522</v>
+        <v>1512</v>
       </c>
       <c r="E553" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F553" s="15">
-        <v>168300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B554" s="11" t="s">
-        <v>1523</v>
+        <v>1513</v>
       </c>
       <c r="C554" s="8" t="s">
-        <v>1524</v>
+        <v>1514</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1525</v>
+        <v>1515</v>
       </c>
       <c r="E554" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F554" s="15">
-        <v>540000</v>
+        <v>1158750</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B555" s="11" t="s">
-        <v>1526</v>
+        <v>1516</v>
       </c>
       <c r="C555" s="8" t="s">
-        <v>1527</v>
+        <v>1517</v>
       </c>
       <c r="D555" s="7" t="s">
-        <v>1528</v>
+        <v>1518</v>
       </c>
       <c r="E555" s="7">
         <v>0</v>
       </c>
       <c r="F555" s="15">
-        <v>0</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B556" s="11" t="s">
-        <v>1529</v>
+        <v>1519</v>
       </c>
       <c r="C556" s="8" t="s">
-        <v>1530</v>
+        <v>1520</v>
       </c>
       <c r="D556" s="7" t="s">
-        <v>1531</v>
+        <v>1521</v>
       </c>
       <c r="E556" s="7">
         <v>0</v>
       </c>
       <c r="F556" s="15">
-        <v>0</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="557" spans="1:6">
-      <c r="A557" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F557" s="15"/>
+      <c r="A557" s="4">
+        <v>19</v>
+      </c>
+      <c r="B557" s="11" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C557" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D557" s="7" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E557" s="7">
+        <v>0</v>
+      </c>
+      <c r="F557" s="15">
+        <v>69300</v>
+      </c>
     </row>
     <row r="558" spans="1:6">
-      <c r="A558" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A558" s="4">
+        <v>20</v>
+      </c>
+      <c r="B558" s="11" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C558" s="8" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D558" s="7" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E558" s="7">
+        <v>0</v>
+      </c>
+      <c r="F558" s="15">
+        <v>69300</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B559" s="11" t="s">
-        <v>1533</v>
+        <v>1528</v>
       </c>
       <c r="C559" s="8" t="s">
-        <v>1534</v>
+        <v>1529</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1535</v>
+        <v>1530</v>
       </c>
       <c r="E559" s="7">
         <v>0</v>
       </c>
       <c r="F559" s="15">
-        <v>0</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>1536</v>
+        <v>1531</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>1537</v>
+        <v>1532</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1538</v>
+        <v>1533</v>
       </c>
       <c r="E560" s="7">
         <v>0</v>
       </c>
       <c r="F560" s="15">
-        <v>36000</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="B561" s="11" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="C561" s="8" t="s">
-        <v>1540</v>
+        <v>1535</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1541</v>
+        <v>1536</v>
       </c>
       <c r="E561" s="7">
         <v>0</v>
       </c>
       <c r="F561" s="15">
-        <v>0</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B562" s="11" t="s">
-        <v>1542</v>
+        <v>1537</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>1543</v>
+        <v>1538</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1544</v>
+        <v>1539</v>
       </c>
       <c r="E562" s="7">
         <v>0</v>
       </c>
       <c r="F562" s="15">
-        <v>0</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
+        <v>25</v>
+      </c>
+      <c r="B563" s="11" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C563" s="8" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D563" s="7" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E563" s="7">
+        <v>0</v>
+      </c>
+      <c r="F563" s="15">
+        <v>81000</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" s="5" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B564" s="7"/>
+      <c r="C564" s="8"/>
+      <c r="D564" s="7"/>
+      <c r="E564" s="7"/>
+      <c r="F564" s="15"/>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B565" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C565" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D565" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B563" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A564" s="4">
+      <c r="E565" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B564" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A565" s="4">
+      <c r="F565" s="16" t="s">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>23400</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B566" s="11" t="s">
-        <v>1554</v>
+        <v>1544</v>
       </c>
       <c r="C566" s="8" t="s">
-        <v>1555</v>
+        <v>1545</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1556</v>
+        <v>1546</v>
       </c>
       <c r="E566" s="7">
         <v>0</v>
       </c>
       <c r="F566" s="15">
-        <v>72000</v>
+        <v>91800</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B567" s="11" t="s">
-        <v>1557</v>
+        <v>1547</v>
       </c>
       <c r="C567" s="8" t="s">
-        <v>1558</v>
+        <v>1548</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1559</v>
+        <v>1549</v>
       </c>
       <c r="E567" s="7">
         <v>0</v>
       </c>
       <c r="F567" s="15">
-        <v>94500</v>
+        <v>1285200</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B568" s="11" t="s">
-        <v>1560</v>
+        <v>1550</v>
       </c>
       <c r="C568" s="8" t="s">
-        <v>1561</v>
+        <v>1551</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>1562</v>
+        <v>1552</v>
       </c>
       <c r="E568" s="7">
         <v>0</v>
       </c>
       <c r="F568" s="15">
-        <v>0</v>
+        <v>128700</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B569" s="11" t="s">
-        <v>1563</v>
+        <v>1553</v>
       </c>
       <c r="C569" s="8" t="s">
-        <v>1564</v>
+        <v>1554</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>1565</v>
+        <v>1555</v>
       </c>
       <c r="E569" s="7">
         <v>0</v>
       </c>
       <c r="F569" s="15">
-        <v>45000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B570" s="11" t="s">
-        <v>1566</v>
+        <v>1556</v>
       </c>
       <c r="C570" s="8" t="s">
-        <v>1567</v>
+        <v>1557</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1568</v>
+        <v>1558</v>
       </c>
       <c r="E570" s="7">
         <v>0</v>
       </c>
       <c r="F570" s="15">
-        <v>60300</v>
+        <v>1727100</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B571" s="11" t="s">
-        <v>1569</v>
+        <v>1559</v>
       </c>
       <c r="C571" s="8" t="s">
-        <v>1570</v>
+        <v>1560</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1571</v>
+        <v>1561</v>
       </c>
       <c r="E571" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F571" s="15">
-        <v>31500</v>
+        <v>1502100</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B572" s="11" t="s">
-        <v>1572</v>
+        <v>1562</v>
       </c>
       <c r="C572" s="8" t="s">
-        <v>1573</v>
+        <v>1563</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1574</v>
+        <v>1564</v>
       </c>
       <c r="E572" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F572" s="15">
-        <v>23400</v>
+        <v>59400</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B573" s="11" t="s">
-        <v>1575</v>
+        <v>1565</v>
       </c>
       <c r="C573" s="8" t="s">
-        <v>1576</v>
+        <v>1566</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>1577</v>
+        <v>1567</v>
       </c>
       <c r="E573" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F573" s="15">
-        <v>0</v>
+        <v>1542600</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B574" s="11" t="s">
-        <v>1578</v>
+        <v>1568</v>
       </c>
       <c r="C574" s="8" t="s">
-        <v>1579</v>
+        <v>1569</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1580</v>
+        <v>1570</v>
       </c>
       <c r="E574" s="7">
         <v>0</v>
       </c>
       <c r="F574" s="15">
-        <v>1158750</v>
+        <v>1527300</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>1581</v>
+        <v>1571</v>
       </c>
       <c r="C575" s="8" t="s">
-        <v>1582</v>
+        <v>1572</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1583</v>
+        <v>1573</v>
       </c>
       <c r="E575" s="7">
         <v>0</v>
       </c>
       <c r="F575" s="15">
-        <v>135000</v>
+        <v>67500</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B576" s="11" t="s">
-        <v>1584</v>
+        <v>1574</v>
       </c>
       <c r="C576" s="8" t="s">
-        <v>1585</v>
+        <v>1575</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1586</v>
+        <v>1576</v>
       </c>
       <c r="E576" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F576" s="15">
-        <v>384300</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B577" s="11" t="s">
-        <v>1587</v>
+        <v>1577</v>
       </c>
       <c r="C577" s="8" t="s">
-        <v>1588</v>
+        <v>1578</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1589</v>
+        <v>1579</v>
       </c>
       <c r="E577" s="7">
         <v>0</v>
       </c>
       <c r="F577" s="15">
-        <v>69300</v>
+        <v>128700</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B578" s="11" t="s">
-        <v>1590</v>
+        <v>1580</v>
       </c>
       <c r="C578" s="8" t="s">
-        <v>1591</v>
+        <v>1581</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>1592</v>
+        <v>1582</v>
       </c>
       <c r="E578" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F578" s="15">
-        <v>69300</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B579" s="11" t="s">
-        <v>1593</v>
+        <v>1583</v>
       </c>
       <c r="C579" s="8" t="s">
-        <v>1594</v>
+        <v>1584</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>1595</v>
+        <v>1585</v>
       </c>
       <c r="E579" s="7">
         <v>0</v>
       </c>
       <c r="F579" s="15">
-        <v>45000</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B580" s="11" t="s">
-        <v>1596</v>
+        <v>1586</v>
       </c>
       <c r="C580" s="8" t="s">
-        <v>1597</v>
+        <v>1587</v>
       </c>
       <c r="D580" s="7" t="s">
-        <v>1598</v>
+        <v>1588</v>
       </c>
       <c r="E580" s="7">
         <v>0</v>
       </c>
       <c r="F580" s="15">
-        <v>72000</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B581" s="11" t="s">
-        <v>1599</v>
+        <v>1589</v>
       </c>
       <c r="C581" s="8" t="s">
-        <v>1600</v>
+        <v>1590</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1601</v>
+        <v>1591</v>
       </c>
       <c r="E581" s="7">
         <v>0</v>
       </c>
       <c r="F581" s="15">
-        <v>49500</v>
+        <v>78300</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B582" s="11" t="s">
-        <v>1602</v>
+        <v>1592</v>
       </c>
       <c r="C582" s="8" t="s">
-        <v>1603</v>
+        <v>1593</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1604</v>
+        <v>1594</v>
       </c>
       <c r="E582" s="7">
         <v>0</v>
       </c>
       <c r="F582" s="15">
-        <v>60300</v>
-[...368 lines deleted...]
-      <c r="F601" s="15">
         <v>186300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A52:F52"/>
     <mergeCell ref="A193:F193"/>
     <mergeCell ref="A196:F196"/>
-    <mergeCell ref="A241:F241"/>
-[...13 lines deleted...]
-    <mergeCell ref="A583:F583"/>
+    <mergeCell ref="A199:F199"/>
+    <mergeCell ref="A244:F244"/>
+    <mergeCell ref="A250:F250"/>
+    <mergeCell ref="A261:F261"/>
+    <mergeCell ref="A391:F391"/>
+    <mergeCell ref="A416:F416"/>
+    <mergeCell ref="A451:F451"/>
+    <mergeCell ref="A470:F470"/>
+    <mergeCell ref="A475:F475"/>
+    <mergeCell ref="A496:F496"/>
+    <mergeCell ref="A508:F508"/>
+    <mergeCell ref="A515:F515"/>
+    <mergeCell ref="A527:F527"/>
+    <mergeCell ref="A530:F530"/>
+    <mergeCell ref="A537:F537"/>
+    <mergeCell ref="A564:F564"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
@@ -17429,423 +16854,402 @@
     <hyperlink ref="D170" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_185"/>
-    <hyperlink ref="D199" r:id="rId_hyperlink_186"/>
-[...40 lines deleted...]
-    <hyperlink ref="D240" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_228"/>
-    <hyperlink ref="D244" r:id="rId_hyperlink_229"/>
-[...1 lines deleted...]
-    <hyperlink ref="D246" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D249" r:id="rId_hyperlink_232"/>
-    <hyperlink ref="D250" r:id="rId_hyperlink_233"/>
-[...5 lines deleted...]
-    <hyperlink ref="D256" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_241"/>
-    <hyperlink ref="D261" r:id="rId_hyperlink_242"/>
-[...315 lines deleted...]
-    <hyperlink ref="D601" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D395" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D411" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D412" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D438" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D443" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D465" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D474" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D478" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D479" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D482" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D485" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D490" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="D499" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="D500" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D536" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_537"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>