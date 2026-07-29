--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,139 +12,139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="767">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Игровое оборудование</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro9459</t>
+  </si>
+  <si>
+    <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном  диаметром 3м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/</t>
+  </si>
+  <si>
+    <t>attro8755</t>
+  </si>
+  <si>
+    <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном ⌀ 3 м, дно из 0,6 мм ПВХ</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/</t>
+  </si>
+  <si>
+    <t>attro8872</t>
+  </si>
+  <si>
+    <t>Надувная Дискотека 5,5*5*4,3 (палатка) 5*7*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-diskoteka/</t>
+  </si>
+  <si>
+    <t>attro323</t>
+  </si>
+  <si>
+    <t>Прозрачная палатка ATTRO Bubble Tree</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/palatka-bubble-tree/</t>
+  </si>
+  <si>
+    <t>attro8921</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная прозрачная палатка без надувного дна 3,9*3*2,2 м 4,3*3*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami-39322/</t>
+  </si>
+  <si>
+    <t>attro8747</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная прозрачная палатка "Бабл хаус" без надувного дна 2,2м 4,3*3*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/</t>
+  </si>
+  <si>
     <t>attro8758</t>
   </si>
   <si>
     <t>Надувная прозрачная палатка без надувного дна 7*5*4 м 5*7*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-bez-naduvnogo-dna-575/</t>
   </si>
   <si>
-    <t>attro9459</t>
-[...52 lines deleted...]
-  <si>
     <t>attro9460</t>
   </si>
   <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном  диаметром 4м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/?sku=9460</t>
   </si>
   <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном ⌀ 3 м, дно из 0,9 мм ПВХ</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9465</t>
   </si>
   <si>
     <t>attro8873</t>
   </si>
   <si>
     <t>Надувная Дискотека 5,5*5*4,3 (палатка) комплект оборудования</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-diskoteka/?sku=8873</t>
   </si>
   <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном ⌀ 4 м, дно из 0,6 мм ПВХ</t>
@@ -155,167 +155,194 @@
   <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном ⌀ 4 м, дно из 0,9 мм ПВХ</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9467</t>
   </si>
   <si>
     <t>attro6531</t>
   </si>
   <si>
     <t>Интерактивная система кнопок</t>
   </si>
   <si>
     <t>https://water-games.ru/product/interaktivnaya-sistema-knopok/</t>
   </si>
   <si>
     <t>attro9245</t>
   </si>
   <si>
     <t>Надувная сцена с подсветкой 8,9*3,8*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-stsena-s-podsvetkoy/</t>
   </si>
   <si>
+    <t>Мобильные аттракционы</t>
+  </si>
+  <si>
+    <t>attro9475</t>
+  </si>
+  <si>
+    <t>Надувной батут "Большая стирка" 4*2,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8419/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Профессор" 4*2,5*2,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/</t>
+  </si>
+  <si>
     <t>Для дома и дачи</t>
   </si>
   <si>
     <t>attro8949</t>
   </si>
   <si>
     <t>Надувная мебель (стол и стулья)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/</t>
   </si>
   <si>
     <t>attro9385</t>
   </si>
   <si>
     <t>Надувная мебель "Кресло Bote Aero"  70*75*60 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/</t>
   </si>
   <si>
-    <t>a</t>
+    <t>attro9397</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная мебель "Диван Bote Aero"  142*78*73 см </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/</t>
   </si>
   <si>
+    <t>attro9424</t>
+  </si>
+  <si>
+    <t>Надувной шезлонг 217*75*10 см 160*75 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/</t>
+  </si>
+  <si>
     <t xml:space="preserve"> attro8688</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной спортивный батут (Китай) 2*2*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/sportivnyy-batut-kitay/</t>
   </si>
   <si>
     <t>Оборудование для игровых центров</t>
   </si>
   <si>
     <t>attro9334</t>
   </si>
   <si>
     <t>Надувные комнаты для шариков</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-komnaty-dlya-sharikov/</t>
   </si>
   <si>
     <t>Сухие аквапарки</t>
   </si>
   <si>
+    <t>attro6386</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувные качели" 1,6м арбуз</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli/</t>
+  </si>
+  <si>
+    <t>attro6390</t>
+  </si>
+  <si>
+    <t>Надувной водный Батут "Черепаха" 2,2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/batut-cherepakha/</t>
+  </si>
+  <si>
+    <t>attro6382</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувные лошадки"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-loshadki/</t>
+  </si>
+  <si>
+    <t>attro6391</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувные качели Дельфины" 1,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/</t>
+  </si>
+  <si>
+    <t>attro6383</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувные фигуры"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-figury/</t>
+  </si>
+  <si>
+    <t>attro6384</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувная золотая рыбка"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/goldfish/</t>
+  </si>
+  <si>
     <t>attro6385</t>
   </si>
   <si>
     <t>Аттракцион "Надувной дельфин" 1,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-naduvnoy-delfin/</t>
   </si>
   <si>
-    <t>attro6386</t>
-[...52 lines deleted...]
-  <si>
     <t>attro7822</t>
   </si>
   <si>
     <t>Аттракцион "Надувные качели" 1,6м банан</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822</t>
   </si>
   <si>
     <t>attro7823</t>
   </si>
   <si>
     <t>Аттракцион "Надувные качели" 1,6м апельсин</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823</t>
   </si>
   <si>
     <t>Аттракцион "Надувные качели" 1,6м дельфин</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824</t>
   </si>
   <si>
     <t>attro6380jb</t>
@@ -917,95 +944,95 @@
   <si>
     <t>Надувная акробатическая дорожка 10*3*0,8 м 15*3*0,8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9450</t>
   </si>
   <si>
     <t>Надувная акробатическая дорожка 10*3*0,8 м 20*3*0,8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9451</t>
   </si>
   <si>
     <t>attro1346</t>
   </si>
   <si>
     <t>Надувной гимнастический цилиндр 1*0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1956/</t>
   </si>
   <si>
     <t>Бампербол</t>
   </si>
   <si>
+    <t>attro1924</t>
+  </si>
+  <si>
+    <t>Бизнес набор "Бампербол 8+"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bumper-ball-business-set-8/</t>
+  </si>
+  <si>
+    <t>attro1925</t>
+  </si>
+  <si>
+    <t>Бизнес набор "Бампербол 10"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/biznes-nabor-bamperbol-102/</t>
+  </si>
+  <si>
+    <t>8190</t>
+  </si>
+  <si>
+    <t>Бампербол взрослый 150 см синий</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm/</t>
+  </si>
+  <si>
     <t>attro9461</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  синий</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/</t>
   </si>
   <si>
     <t>attro13</t>
   </si>
   <si>
     <t>Бампербол детский 90см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bumper-ball/</t>
   </si>
   <si>
-    <t>attro1924</t>
-[...25 lines deleted...]
-  <si>
     <t>attro9462</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  красный</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см красный</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190</t>
   </si>
   <si>
     <t>attro9463</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  желтый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463</t>
   </si>
   <si>
     <t>attro9464</t>
@@ -1529,68 +1556,68 @@
   <si>
     <t>https://water-games.ru/product/2244/</t>
   </si>
   <si>
     <t>Родео аттракцион</t>
   </si>
   <si>
     <t>attro463sh</t>
   </si>
   <si>
     <t>Аттракцион "Акула родео" 5*5*2 м акула родео (без надувной арены)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-akula-rodeo-552-m/</t>
   </si>
   <si>
     <t>attro463bull</t>
   </si>
   <si>
     <t>Аттракцион Бык родео 5*5*2,5 м бык родео (без надувной арены)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-byk-rodeo/</t>
   </si>
   <si>
+    <t>attro463in</t>
+  </si>
+  <si>
+    <t>Аттракцион Бык родео 5*5*2,5 м надувная арена 5*5*2,5м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9216</t>
+  </si>
+  <si>
     <t>attro463un</t>
   </si>
   <si>
     <t>Аттракцион "Акула родео" 5*5*2 м надувная арена 5*5*2,5м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9219</t>
   </si>
   <si>
-    <t>attro463in</t>
-[...7 lines deleted...]
-  <si>
     <t>attro463</t>
   </si>
   <si>
     <t>Аттракцион Бык родео 5*5*2,5 м бык+арена</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9217</t>
   </si>
   <si>
     <t>Аттракцион "Акула родео" 5*5*2 м акула+арена</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9220</t>
   </si>
   <si>
     <t>attro1174</t>
   </si>
   <si>
     <t>Аттракцион "Мяч Родео" 5*5*1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-myach-rodeo/</t>
   </si>
   <si>
     <t>attro1175</t>
@@ -1649,131 +1676,131 @@
   <si>
     <t>https://water-games.ru/product/1163/</t>
   </si>
   <si>
     <t>attro769</t>
   </si>
   <si>
     <t>Роботизированный динозавр маленький</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1403/</t>
   </si>
   <si>
     <t>attro1047</t>
   </si>
   <si>
     <t>Костюм динозавра 3,2*1,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1657/</t>
   </si>
   <si>
     <t>Надувные игры</t>
   </si>
   <si>
+    <t>attro6637</t>
+  </si>
+  <si>
+    <t>Надувная горка Вулкан, размер 10*10*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6996/</t>
+  </si>
+  <si>
+    <t>attro1704</t>
+  </si>
+  <si>
+    <t>Надувная игра "Прыжок со скалы" 5*6,5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2310/</t>
+  </si>
+  <si>
+    <t>attro52663</t>
+  </si>
+  <si>
+    <t>Надувная игра ATTRO Зона Сноса 6*6*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attrakcion-zona-snosa/</t>
+  </si>
+  <si>
+    <t>attro1708</t>
+  </si>
+  <si>
+    <t>Надувная игра "Кроты" 4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igra-kroty-5-m/?sku=7231</t>
+  </si>
+  <si>
+    <t>attro5959</t>
+  </si>
+  <si>
+    <t>Надувная вышка с подушкой "Прыжок с высоты" 14*6*7,3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6438/</t>
+  </si>
+  <si>
+    <t>attro5527</t>
+  </si>
+  <si>
+    <t>Надувная игра "Увернись от палки" 9*9*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igra-uvernis-ot-palki-992-m/</t>
+  </si>
+  <si>
+    <t>attro1697</t>
+  </si>
+  <si>
+    <t>Надувная игра "Ипподром большой" 17*9*4,5м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igra-ippodrom-bolshoy-17945m/</t>
+  </si>
+  <si>
+    <t>attro8237</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка крабик</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/</t>
+  </si>
+  <si>
     <t>attro1685</t>
   </si>
   <si>
     <t>Надувная игра "Банджи бег" 8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-igra-bandzhi-beg-8-m/</t>
   </si>
   <si>
-    <t>attro6637</t>
-[...70 lines deleted...]
-  <si>
     <t>attro7235</t>
   </si>
   <si>
     <t>Надувная игра "Кроты" 5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-igra-kroty-5-m/</t>
   </si>
   <si>
     <t>attro8491</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка лягушка</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491</t>
   </si>
   <si>
     <t>attro8490</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка черепаха</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490</t>
@@ -1793,66 +1820,66 @@
   <si>
     <t>Надувной батут-тарзанка ATTRO Bungee 10*10*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bungee-bouncer/</t>
   </si>
   <si>
     <t>Attro-12/144</t>
   </si>
   <si>
     <t>Надувной аттракцион Аэростат 4,5*4,5*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attro-aerostat/</t>
   </si>
   <si>
     <t>attro470</t>
   </si>
   <si>
     <t>Надувная футбольная площадка зимняя 22,5*13*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/</t>
   </si>
   <si>
+    <t>attro1256</t>
+  </si>
+  <si>
+    <t>Надувная площадка для панно футбола 7*9*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1866/</t>
+  </si>
+  <si>
     <t>Attro-12/146</t>
   </si>
   <si>
     <t>Надувной аттракцион ATTRO Деньги 1,3*1,3*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attro-cash-cube/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://water-games.ru/product/1866/</t>
   </si>
   <si>
     <t>attro499</t>
   </si>
   <si>
     <t>Надувная игра "Баскетбол мини" 2*3,5*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1208/</t>
   </si>
   <si>
     <t>attro506</t>
   </si>
   <si>
     <t>Надувная игра "Гольф" 2*3,5*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1309/</t>
   </si>
   <si>
     <t>attro517</t>
   </si>
   <si>
     <t>Надувная игра "Хоккейные ворота" 2*2*1,5 м</t>
   </si>
@@ -2727,62 +2754,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-bez-naduvnogo-dna-575/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/palatka-bubble-tree/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami-39322/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/?sku=9460" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9465" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/?sku=8873" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9466" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9467" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-stsena-s-podsvetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-komnaty-dlya-sharikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnoy-delfin/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-loshadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-figury/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/goldfish/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sukhoy-akvapark-kruglyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-attro-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-odinarnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-double-water-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8354" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8355" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8356" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5731" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5732" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-161612-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-arbuzik/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-adult-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-flamingo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-arbyz-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-minon/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mickey/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-iron-man/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-iron-man/?sku=6209" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-captain/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-grusha/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mario/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-kungfu-panda-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-kungfu-panda-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-lev/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-tigr/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-shchenok/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-zebra/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-drakonchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-spiderman/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-donuld-duck/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-donuld-duck/?sku=6226" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-batman/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mickey-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-skalodrom-model-pl141/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskiy-mat-6602-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akrobaticheskiy-mat-8802-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-20202-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8023" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8022" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8021" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8020" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8019" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8018" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8017" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9450" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9451" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1956/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball-business-set-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-bamperbol-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9464" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-14-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=648" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8904" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8905" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zorb-hill-rampa-slide/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rampa-zorb-slide/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1177/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1186/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1248/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1273/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1218/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-1414265-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-119-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-119-m_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-105825-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-20203-m-na-podduve/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-1414265-m-na-podduvebez-dna/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-1414265-m-germetichnyy-bez-dna/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-20203-m-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-141425-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/realistichniy-kostum-dinozavra-robot-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-dinozavr-velo&#1089;eraptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-robot-dinozavr-karnotavr/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/robotizirovannyy-kostyum-drakona-gromgilda/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-dinozavra-tireks-s-zakrytymi-nogam/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/inflatable-paintball-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1466/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1467/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1467/?sku=9382" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1442/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1443/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1444/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1445/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1446/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1447/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1448/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1449/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1450/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1451/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1452/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1453/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1455/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1456/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1457/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1458/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1459/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1460/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1461/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1462/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1463/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9219" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9216" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9217" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9220" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-myach-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-doska-serfing/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-dinozavr-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-mototsikl/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1875/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1837/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1163/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1403/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1657/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-bandzhi-beg-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-kroty-5-m/?sku=7231" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6438/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-uvernis-ot-palki-992-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-ippodrom-bolshoy-17945m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-kroty-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bungee-bouncer/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-aerostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-cash-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1866/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1208/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1309/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1262/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1279/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1280/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vyshka-s-podushkoy-pryzhok-s-vysoty-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1310/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1320/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1333/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1344/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1351/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1271/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1338/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1680/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1691/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1694/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1849/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1851/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1847/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1844/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1835/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1826/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1822/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1902/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1903/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1873/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1876/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1878/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1890/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1868/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2036/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1322/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2433/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2432/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2721/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bossabol/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tarzanka-na-odnogo-cheloveka/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6127/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6217/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6224/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=5886" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=5887" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=8888" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6397/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6476/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol-germetichnyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol-germetichnyy_1/?sku=9368" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aeromat-AM01/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/palatka-bubble-tree/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami-39322/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-bez-naduvnogo-dna-575/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/?sku=9460" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9465" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/?sku=8873" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9466" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9467" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-stsena-s-podsvetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-komnaty-dlya-sharikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-loshadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-figury/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/goldfish/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnoy-delfin/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sukhoy-akvapark-kruglyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-attro-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-odinarnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-double-water-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8354" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8355" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8356" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5731" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5732" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-161612-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-arbuzik/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-adult-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-flamingo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-arbyz-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-minon/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mickey/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-iron-man/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-iron-man/?sku=6209" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-captain/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-grusha/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mario/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-kungfu-panda-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-kungfu-panda-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-lev/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-tigr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-shchenok/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-zebra/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-drakonchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-spiderman/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-donuld-duck/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-donuld-duck/?sku=6226" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-batman/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mickey-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-skalodrom-model-pl141/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskiy-mat-6602-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akrobaticheskiy-mat-8802-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-20202-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8023" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8022" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8021" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8020" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8019" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8018" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8017" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9450" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9451" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1956/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball-business-set-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-bamperbol-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9464" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-14-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=648" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8904" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8905" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zorb-hill-rampa-slide/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rampa-zorb-slide/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1177/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1186/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1248/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1273/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1218/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-1414265-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-119-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-119-m_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-105825-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-20203-m-na-podduve/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-1414265-m-na-podduvebez-dna/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-1414265-m-germetichnyy-bez-dna/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-20203-m-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-141425-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/realistichniy-kostum-dinozavra-robot-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-dinozavr-velo&#1089;eraptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-robot-dinozavr-karnotavr/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/robotizirovannyy-kostyum-drakona-gromgilda/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-dinozavra-tireks-s-zakrytymi-nogam/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/inflatable-paintball-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1466/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1467/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1467/?sku=9382" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1442/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1443/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1444/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1445/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1446/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1447/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1448/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1449/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1450/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1451/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1452/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1453/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1455/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1456/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1457/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1458/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1459/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1460/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1461/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1462/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1463/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9216" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9219" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9217" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9220" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-myach-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-doska-serfing/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-dinozavr-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-mototsikl/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1875/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1837/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1163/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1403/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1657/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-kroty-5-m/?sku=7231" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6438/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-uvernis-ot-palki-992-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-ippodrom-bolshoy-17945m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-bandzhi-beg-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-kroty-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bungee-bouncer/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-aerostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1866/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-cash-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1208/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1309/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1262/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1279/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1280/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vyshka-s-podushkoy-pryzhok-s-vysoty-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1310/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1320/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1333/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1344/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1351/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1271/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1338/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1680/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1691/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1694/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1849/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1851/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1847/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1844/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1835/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1826/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1822/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1902/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1903/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1873/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1876/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1878/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1890/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1868/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2036/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1322/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2433/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2432/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2721/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bossabol/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tarzanka-na-odnogo-cheloveka/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6127/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6217/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6224/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=5886" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=5887" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=8888" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6397/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6476/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol-germetichnyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol-germetichnyy_1/?sku=9368" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aeromat-AM01/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F289"/>
+  <dimension ref="A1:F294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F289" sqref="F289"/>
+      <selection activeCell="F294" sqref="F294"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2808,91 +2835,91 @@
       </c>
       <c r="E5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="7">
         <v>0</v>
       </c>
       <c r="F6" s="15">
-        <v>0</v>
+        <v>111600</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="15">
-        <v>111600</v>
+        <v>223200</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="7">
         <v>0</v>
       </c>
       <c r="F8" s="15">
-        <v>223200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="7">
         <v>0</v>
       </c>
       <c r="F9" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
@@ -2905,162 +2932,162 @@
       </c>
       <c r="D10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="7">
         <v>0</v>
       </c>
       <c r="F10" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" s="15">
-        <v>0</v>
+        <v>189540</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12" s="15">
-        <v>180000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="7">
         <v>0</v>
       </c>
       <c r="F13" s="15">
         <v>160200</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="7">
         <v>0</v>
       </c>
       <c r="F14" s="15">
         <v>237600</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="7">
         <v>0</v>
       </c>
       <c r="F15" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="7">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>286200</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="7">
         <v>0</v>
       </c>
       <c r="F17" s="15">
         <v>300600</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="7" t="s">
@@ -3115,5539 +3142,5633 @@
       </c>
       <c r="D21" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>1</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="7">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F22" s="15">
-        <v>96750</v>
+        <v>157050</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>2</v>
       </c>
       <c r="B23" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C23" s="8" t="s">
+      <c r="D23" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7">
+        <v>0</v>
+      </c>
+      <c r="F23" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="E23" s="7">
-[...24 lines deleted...]
-      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="15"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>1</v>
       </c>
       <c r="B26" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" s="7">
+        <v>1</v>
+      </c>
+      <c r="F26" s="15">
+        <v>87030</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4">
+        <v>2</v>
+      </c>
+      <c r="B27" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="C26" s="8" t="s">
+      <c r="C27" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D26" s="7" t="s">
+      <c r="D27" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E26" s="7">
-[...7 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="E27" s="7">
+        <v>1</v>
+      </c>
+      <c r="F27" s="15">
+        <v>13050</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4">
+        <v>3</v>
+      </c>
+      <c r="B28" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="C28" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E28" s="7">
+        <v>1</v>
+      </c>
+      <c r="F28" s="15">
+        <v>21600</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
+        <v>4</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="7">
+        <v>2</v>
+      </c>
+      <c r="F29" s="15">
+        <v>19350</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F30" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4">
         <v>1</v>
       </c>
-      <c r="B29" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="B31" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" s="7">
+        <v>0</v>
+      </c>
+      <c r="F31" s="15">
+        <v>126900</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="15"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="10" t="s">
+      <c r="B33" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C31" s="12" t="s">
+      <c r="C33" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="13" t="s">
+      <c r="D33" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E31" s="14" t="s">
+      <c r="E33" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F31" s="16" t="s">
+      <c r="F33" s="16" t="s">
         <v>7</v>
-      </c>
-[...38 lines deleted...]
-        <v>60300</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
+        <v>1</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" s="7">
+        <v>0</v>
+      </c>
+      <c r="F34" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="15"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B34" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A35" s="4">
+      <c r="C36" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B35" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A36" s="4">
+      <c r="D36" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B36" s="11" t="s">
-[...12 lines deleted...]
-        <v>72000</v>
+      <c r="E36" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F36" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E37" s="7">
         <v>0</v>
       </c>
       <c r="F37" s="15">
-        <v>0</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B38" s="11" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E38" s="7">
         <v>0</v>
       </c>
       <c r="F38" s="15">
-        <v>0</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B39" s="11" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="E39" s="7">
         <v>0</v>
       </c>
       <c r="F39" s="15">
-        <v>57150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E40" s="7">
         <v>0</v>
       </c>
       <c r="F40" s="15">
-        <v>57150</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B41" s="11" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E41" s="7">
         <v>0</v>
       </c>
       <c r="F41" s="15">
-        <v>72000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E42" s="7">
         <v>0</v>
       </c>
       <c r="F42" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B43" s="11" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="E43" s="7">
         <v>0</v>
       </c>
       <c r="F43" s="15">
-        <v>63000</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="E44" s="7">
         <v>0</v>
       </c>
       <c r="F44" s="15">
-        <v>242100</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B45" s="11" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E45" s="7">
         <v>0</v>
       </c>
       <c r="F45" s="15">
-        <v>106200</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B46" s="11" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="E46" s="7">
         <v>0</v>
       </c>
       <c r="F46" s="15">
-        <v>183150</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E47" s="7">
         <v>0</v>
       </c>
       <c r="F47" s="15">
-        <v>84150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B48" s="11" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E48" s="7">
         <v>0</v>
       </c>
       <c r="F48" s="15">
-        <v>120150</v>
+        <v>63000</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="E49" s="7">
         <v>0</v>
       </c>
       <c r="F49" s="15">
-        <v>66150</v>
+        <v>242100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B50" s="11" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="E50" s="7">
         <v>0</v>
       </c>
       <c r="F50" s="15">
-        <v>84150</v>
+        <v>106200</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B51" s="11" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E51" s="7">
         <v>0</v>
       </c>
       <c r="F51" s="15">
-        <v>105300</v>
+        <v>183150</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="E52" s="7">
         <v>0</v>
       </c>
       <c r="F52" s="15">
-        <v>168300</v>
+        <v>84150</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B53" s="11" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E53" s="7">
         <v>0</v>
       </c>
       <c r="F53" s="15">
-        <v>195300</v>
+        <v>120150</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B54" s="11" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E54" s="7">
         <v>0</v>
       </c>
       <c r="F54" s="15">
-        <v>0</v>
+        <v>66150</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="E55" s="7">
         <v>0</v>
       </c>
       <c r="F55" s="15">
-        <v>0</v>
+        <v>84150</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="E56" s="7">
         <v>0</v>
       </c>
       <c r="F56" s="15">
-        <v>97650</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="E57" s="7">
         <v>0</v>
       </c>
       <c r="F57" s="15">
-        <v>0</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="E58" s="7">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F58" s="15">
-        <v>141300</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B59" s="11" t="s">
-        <v>97</v>
+        <v>139</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="E59" s="7">
         <v>0</v>
       </c>
       <c r="F59" s="15">
-        <v>126000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B60" s="11" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E60" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F60" s="15">
-        <v>75150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B61" s="11" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="E61" s="7">
         <v>0</v>
       </c>
       <c r="F61" s="15">
-        <v>60300</v>
+        <v>97650</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B62" s="11" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="E62" s="7">
         <v>0</v>
       </c>
       <c r="F62" s="15">
-        <v>49500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B63" s="11" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E63" s="7">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F63" s="15">
-        <v>72000</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B64" s="11" t="s">
-        <v>159</v>
+        <v>106</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="E64" s="7">
         <v>0</v>
       </c>
       <c r="F64" s="15">
-        <v>69300</v>
+        <v>126000</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E65" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F65" s="15">
-        <v>69300</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B66" s="11" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="E66" s="7">
         <v>0</v>
       </c>
       <c r="F66" s="15">
-        <v>45000</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B67" s="11" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E67" s="7">
         <v>0</v>
       </c>
       <c r="F67" s="15">
-        <v>36000</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B68" s="11" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="E68" s="7">
         <v>0</v>
       </c>
       <c r="F68" s="15">
-        <v>45000</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B69" s="11" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="E69" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F69" s="15">
-        <v>23400</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E70" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70" s="15">
-        <v>31050</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B71" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="E71" s="7">
+        <v>0</v>
+      </c>
+      <c r="F71" s="15">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="4">
+        <v>36</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="E72" s="7">
+        <v>0</v>
+      </c>
+      <c r="F72" s="15">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="4">
+        <v>37</v>
+      </c>
+      <c r="B73" s="11" t="s">
         <v>180</v>
       </c>
-      <c r="C71" s="8" t="s">
+      <c r="C73" s="8" t="s">
         <v>181</v>
       </c>
-      <c r="D71" s="7" t="s">
+      <c r="D73" s="7" t="s">
         <v>182</v>
       </c>
-      <c r="E71" s="7">
-[...33 lines deleted...]
-        <v>7</v>
+      <c r="E73" s="7">
+        <v>0</v>
+      </c>
+      <c r="F73" s="15">
+        <v>45000</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
+        <v>38</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E74" s="7">
         <v>1</v>
       </c>
-      <c r="B74" s="11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F74" s="15">
-        <v>0</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
-        <v>2</v>
+        <v>39</v>
       </c>
       <c r="B75" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="C75" s="8" t="s">
         <v>187</v>
       </c>
-      <c r="C75" s="8" t="s">
+      <c r="D75" s="7" t="s">
         <v>188</v>
       </c>
-      <c r="D75" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F75" s="15">
-        <v>0</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
+        <v>40</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E76" s="7">
+        <v>1</v>
+      </c>
+      <c r="F76" s="15">
+        <v>23400</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="B77" s="7"/>
+      <c r="C77" s="8"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="15"/>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B76" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A77" s="4">
+      <c r="C78" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B77" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A78" s="4">
+      <c r="D78" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B78" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="E78" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F78" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B79" s="11" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E79" s="7">
         <v>0</v>
       </c>
       <c r="F79" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B80" s="11" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="E80" s="7">
         <v>0</v>
       </c>
       <c r="F80" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B81" s="11" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="E81" s="7">
         <v>0</v>
       </c>
       <c r="F81" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="E82" s="7">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B83" s="11" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="E83" s="7">
         <v>0</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="E84" s="7">
         <v>0</v>
       </c>
       <c r="F84" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="E85" s="7">
         <v>0</v>
       </c>
       <c r="F85" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B86" s="11" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E86" s="7">
         <v>0</v>
       </c>
       <c r="F86" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B87" s="11" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="E87" s="7">
         <v>0</v>
       </c>
       <c r="F87" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B88" s="11" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E88" s="7">
         <v>0</v>
       </c>
       <c r="F88" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B89" s="11" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E89" s="7">
         <v>0</v>
       </c>
       <c r="F89" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B90" s="11" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="E90" s="7">
         <v>0</v>
       </c>
       <c r="F90" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B91" s="11" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E91" s="7">
         <v>0</v>
       </c>
       <c r="F91" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B92" s="11" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E92" s="7">
         <v>0</v>
       </c>
       <c r="F92" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B93" s="11" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="E93" s="7">
         <v>0</v>
       </c>
       <c r="F93" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B94" s="11" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="E94" s="7">
         <v>0</v>
       </c>
       <c r="F94" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="E95" s="7">
         <v>0</v>
       </c>
       <c r="F95" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="E96" s="7">
         <v>0</v>
       </c>
       <c r="F96" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
-      <c r="A97" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A97" s="4">
+        <v>19</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E97" s="7">
+        <v>0</v>
+      </c>
+      <c r="F97" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B98" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E98" s="7">
+        <v>0</v>
+      </c>
+      <c r="F98" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="4">
+        <v>21</v>
+      </c>
+      <c r="B99" s="11" t="s">
         <v>253</v>
       </c>
-      <c r="C98" s="8" t="s">
+      <c r="C99" s="8" t="s">
         <v>254</v>
       </c>
-      <c r="D98" s="7" t="s">
+      <c r="D99" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="E98" s="7">
-[...7 lines deleted...]
-      <c r="A99" s="5" t="s">
+      <c r="E99" s="7">
+        <v>0</v>
+      </c>
+      <c r="F99" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="4">
+        <v>22</v>
+      </c>
+      <c r="B100" s="11" t="s">
         <v>256</v>
       </c>
-      <c r="B99" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="C100" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E100" s="7">
+        <v>0</v>
+      </c>
+      <c r="F100" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C101" s="8" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E101" s="7">
         <v>0</v>
       </c>
       <c r="F101" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="4">
+      <c r="A102" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B102" s="11" t="s">
-[...12 lines deleted...]
-        <v>480150</v>
+      <c r="B102" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D102" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E102" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F102" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
+        <v>1</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E103" s="7">
+        <v>0</v>
+      </c>
+      <c r="F103" s="15">
+        <v>787500</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B104" s="7"/>
+      <c r="C104" s="8"/>
+      <c r="D104" s="7"/>
+      <c r="E104" s="7"/>
+      <c r="F104" s="15"/>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B105" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B103" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A104" s="4">
+      <c r="C105" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B104" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A105" s="4">
+      <c r="D105" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B105" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="E105" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F105" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B106" s="11" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="E106" s="7">
         <v>0</v>
       </c>
       <c r="F106" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B107" s="11" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="E107" s="7">
         <v>0</v>
       </c>
       <c r="F107" s="15">
-        <v>0</v>
+        <v>480150</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="E108" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F108" s="15">
-        <v>0</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B109" s="11" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="C109" s="8" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E109" s="7">
         <v>0</v>
       </c>
       <c r="F109" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B110" s="11" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="E110" s="7">
         <v>0</v>
       </c>
       <c r="F110" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B111" s="11" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="E111" s="7">
         <v>0</v>
       </c>
       <c r="F111" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="E112" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F112" s="15">
-        <v>328050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="E113" s="7">
         <v>0</v>
       </c>
       <c r="F113" s="15">
-        <v>478350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>290</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E114" s="7">
         <v>0</v>
       </c>
       <c r="F114" s="15">
-        <v>623250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B115" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E115" s="7">
+        <v>0</v>
+      </c>
+      <c r="F115" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="4">
+        <v>11</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="C116" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="C115" s="8" t="s">
+      <c r="D116" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="D115" s="7" t="s">
+      <c r="E116" s="7">
+        <v>0</v>
+      </c>
+      <c r="F116" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="4">
+        <v>12</v>
+      </c>
+      <c r="B117" s="11" t="s">
         <v>299</v>
       </c>
-      <c r="E115" s="7">
-[...7 lines deleted...]
-      <c r="A116" s="5" t="s">
+      <c r="C117" s="8" t="s">
         <v>300</v>
       </c>
-      <c r="B116" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="D117" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E117" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F117" s="15">
+        <v>328050</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>302</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E118" s="7">
         <v>0</v>
       </c>
       <c r="F118" s="15">
-        <v>51480</v>
+        <v>478350</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B119" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C119" s="8" t="s">
         <v>304</v>
       </c>
-      <c r="C119" s="8" t="s">
+      <c r="D119" s="7" t="s">
         <v>305</v>
       </c>
-      <c r="D119" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="7">
         <v>0</v>
       </c>
       <c r="F119" s="15">
-        <v>0</v>
+        <v>623250</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
+        <v>15</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E120" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F120" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="B121" s="7"/>
+      <c r="C121" s="8"/>
+      <c r="D121" s="7"/>
+      <c r="E121" s="7"/>
+      <c r="F121" s="15"/>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B122" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B120" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A121" s="4">
+      <c r="C122" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B121" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A122" s="4">
+      <c r="D122" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B122" s="11" t="s">
-[...12 lines deleted...]
-        <v>33750</v>
+      <c r="E122" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F122" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="E123" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F123" s="15">
-        <v>51480</v>
+        <v>352800</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>313</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E124" s="7">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="F124" s="15">
-        <v>33750</v>
+        <v>490500</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E125" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F125" s="15">
-        <v>51480</v>
+        <v>30330</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E126" s="7">
         <v>0</v>
       </c>
       <c r="F126" s="15">
         <v>51480</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="C127" s="8" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E127" s="7">
         <v>0</v>
       </c>
       <c r="F127" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B128" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="D128" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E128" s="7">
+        <v>0</v>
+      </c>
+      <c r="F128" s="15">
+        <v>51480</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="4">
+        <v>7</v>
+      </c>
+      <c r="B129" s="11" t="s">
+        <v>316</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E129" s="7">
+        <v>3</v>
+      </c>
+      <c r="F129" s="15">
+        <v>30330</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="4">
+        <v>8</v>
+      </c>
+      <c r="B130" s="11" t="s">
         <v>330</v>
       </c>
-      <c r="C128" s="8" t="s">
+      <c r="C130" s="8" t="s">
         <v>331</v>
       </c>
-      <c r="D128" s="7" t="s">
+      <c r="D130" s="7" t="s">
         <v>332</v>
       </c>
-      <c r="E128" s="7">
-[...33 lines deleted...]
-        <v>7</v>
+      <c r="E130" s="7">
+        <v>0</v>
+      </c>
+      <c r="F130" s="15">
+        <v>51480</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B131" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="C131" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="C131" s="8" t="s">
+      <c r="D131" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="D131" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="7">
         <v>0</v>
       </c>
       <c r="F131" s="15">
-        <v>573300</v>
+        <v>51480</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
+        <v>10</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E132" s="7">
+        <v>0</v>
+      </c>
+      <c r="F132" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="4">
+        <v>11</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E133" s="7">
+        <v>-8</v>
+      </c>
+      <c r="F133" s="15">
+        <v>45540</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="B134" s="7"/>
+      <c r="C134" s="8"/>
+      <c r="D134" s="7"/>
+      <c r="E134" s="7"/>
+      <c r="F134" s="15"/>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B132" s="11" t="s">
-[...29 lines deleted...]
-      <c r="B134" s="10" t="s">
+      <c r="B135" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C134" s="12" t="s">
+      <c r="C135" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D134" s="13" t="s">
+      <c r="D135" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E134" s="14" t="s">
+      <c r="E135" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F134" s="16" t="s">
+      <c r="F135" s="16" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>278100</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B136" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="C136" s="8" t="s">
         <v>344</v>
       </c>
-      <c r="C136" s="8" t="s">
+      <c r="D136" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="D136" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="7">
         <v>0</v>
       </c>
       <c r="F136" s="15">
-        <v>0</v>
+        <v>573300</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
+        <v>2</v>
+      </c>
+      <c r="B137" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="D137" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E137" s="7">
+        <v>0</v>
+      </c>
+      <c r="F137" s="15">
+        <v>372600</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="B138" s="7"/>
+      <c r="C138" s="8"/>
+      <c r="D138" s="7"/>
+      <c r="E138" s="7"/>
+      <c r="F138" s="15"/>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B139" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B137" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A138" s="4">
+      <c r="C139" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B138" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A139" s="4">
+      <c r="D139" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B139" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="E139" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F139" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B140" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="D140" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E140" s="7">
+        <v>0</v>
+      </c>
+      <c r="F140" s="15">
+        <v>278100</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="4">
+        <v>2</v>
+      </c>
+      <c r="B141" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E141" s="7">
+        <v>0</v>
+      </c>
+      <c r="F141" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="4">
+        <v>3</v>
+      </c>
+      <c r="B142" s="11" t="s">
         <v>356</v>
       </c>
-      <c r="C140" s="8" t="s">
+      <c r="C142" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="D140" s="7" t="s">
+      <c r="D142" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="E140" s="7">
-[...33 lines deleted...]
-        <v>7</v>
+      <c r="E142" s="7">
+        <v>0</v>
+      </c>
+      <c r="F142" s="15">
+        <v>208800</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B143" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="C143" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="C143" s="8" t="s">
+      <c r="D143" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="E143" s="7">
         <v>0</v>
       </c>
       <c r="F143" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B144" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="C144" s="8" t="s">
         <v>363</v>
       </c>
-      <c r="C144" s="8" t="s">
+      <c r="D144" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="E144" s="7">
         <v>0</v>
       </c>
       <c r="F144" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
+        <v>6</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E145" s="7">
+        <v>0</v>
+      </c>
+      <c r="F145" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B146" s="7"/>
+      <c r="C146" s="8"/>
+      <c r="D146" s="7"/>
+      <c r="E146" s="7"/>
+      <c r="F146" s="15"/>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B147" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B145" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A146" s="4">
+      <c r="C147" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B146" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A147" s="4">
+      <c r="D147" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B147" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="E147" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F147" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="E148" s="7">
         <v>0</v>
       </c>
       <c r="F148" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B149" s="11" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="E149" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F149" s="15">
-        <v>567000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B150" s="11" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="E150" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F150" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E151" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F151" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="E152" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F152" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E153" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F153" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="C154" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="D154" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="E154" s="7">
         <v>-1</v>
       </c>
       <c r="F154" s="15">
-        <v>0</v>
+        <v>567000</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E155" s="7">
         <v>-1</v>
       </c>
       <c r="F155" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="C156" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D156" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="E156" s="7">
         <v>-1</v>
       </c>
       <c r="F156" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C157" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D157" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="E157" s="7">
         <v>-1</v>
       </c>
       <c r="F157" s="15">
-        <v>794700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
-      <c r="A158" s="5" t="s">
+      <c r="A158" s="4">
+        <v>11</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="D158" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="B158" s="7"/>
-[...3 lines deleted...]
-      <c r="F158" s="15"/>
+      <c r="E158" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F158" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A159" s="4">
+        <v>12</v>
+      </c>
+      <c r="B159" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="E159" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F159" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E160" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F160" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>403</v>
       </c>
       <c r="E161" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F161" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B162" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="C162" s="8" t="s">
         <v>404</v>
       </c>
-      <c r="C162" s="8" t="s">
+      <c r="D162" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="E162" s="7">
         <v>-1</v>
       </c>
       <c r="F162" s="15">
-        <v>0</v>
+        <v>794700</v>
       </c>
     </row>
     <row r="163" spans="1:6">
-      <c r="A163" s="4">
+      <c r="A163" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="B163" s="7"/>
+      <c r="C163" s="8"/>
+      <c r="D163" s="7"/>
+      <c r="E163" s="7"/>
+      <c r="F163" s="15"/>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C164" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B163" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A164" s="4">
+      <c r="D164" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B164" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="E164" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F164" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B165" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="E165" s="7">
+        <v>0</v>
+      </c>
+      <c r="F165" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="4">
+        <v>2</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="E166" s="7">
+        <v>0</v>
+      </c>
+      <c r="F166" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" s="4">
+        <v>3</v>
+      </c>
+      <c r="B167" s="11" t="s">
         <v>413</v>
       </c>
-      <c r="C165" s="8" t="s">
+      <c r="C167" s="8" t="s">
         <v>414</v>
       </c>
-      <c r="D165" s="7" t="s">
+      <c r="D167" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="E165" s="7">
-[...33 lines deleted...]
-        <v>7</v>
+      <c r="E167" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F167" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B168" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="C168" s="8" t="s">
         <v>417</v>
       </c>
-      <c r="C168" s="8" t="s">
+      <c r="D168" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="D168" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E168" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F168" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B169" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="C169" s="8" t="s">
         <v>420</v>
       </c>
-      <c r="C169" s="8" t="s">
+      <c r="D169" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="D169" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E169" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F169" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
+        <v>6</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="D170" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E170" s="7">
+        <v>-3</v>
+      </c>
+      <c r="F170" s="15">
+        <v>762300</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B171" s="7"/>
+      <c r="C171" s="8"/>
+      <c r="D171" s="7"/>
+      <c r="E171" s="7"/>
+      <c r="F171" s="15"/>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B172" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B170" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A171" s="4">
+      <c r="C172" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B171" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A172" s="4">
+      <c r="D172" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B172" s="11" t="s">
-[...12 lines deleted...]
-        <v>3901500</v>
+      <c r="E172" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F172" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B173" s="11" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="E173" s="7">
         <v>0</v>
       </c>
       <c r="F173" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B174" s="11" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="E174" s="7">
         <v>0</v>
       </c>
       <c r="F174" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B175" s="11" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="E175" s="7">
         <v>0</v>
       </c>
       <c r="F175" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B176" s="11" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="C176" s="8" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="E176" s="7">
         <v>0</v>
       </c>
       <c r="F176" s="15">
-        <v>0</v>
+        <v>3300300</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B177" s="11" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="C177" s="8" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="E177" s="7">
         <v>0</v>
       </c>
       <c r="F177" s="15">
-        <v>0</v>
+        <v>3901500</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="E178" s="7">
         <v>0</v>
       </c>
       <c r="F178" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B179" s="11" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="E179" s="7">
         <v>0</v>
       </c>
       <c r="F179" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B180" s="11" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="E180" s="7">
         <v>0</v>
       </c>
       <c r="F180" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="E181" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F181" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="E182" s="7">
         <v>0</v>
       </c>
       <c r="F182" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B183" s="11" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="E183" s="7">
         <v>0</v>
       </c>
       <c r="F183" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="E184" s="7">
         <v>0</v>
       </c>
       <c r="F184" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="E185" s="7">
         <v>0</v>
       </c>
       <c r="F185" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="E186" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F186" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="E187" s="7">
         <v>0</v>
       </c>
       <c r="F187" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B188" s="11" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="E188" s="7">
         <v>0</v>
       </c>
       <c r="F188" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E189" s="7">
         <v>0</v>
       </c>
       <c r="F189" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="E190" s="7">
         <v>0</v>
       </c>
       <c r="F190" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B191" s="11" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="C191" s="8" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E191" s="7">
         <v>0</v>
       </c>
       <c r="F191" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B192" s="11" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E192" s="7">
         <v>0</v>
       </c>
       <c r="F192" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="C193" s="8" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="E193" s="7">
         <v>0</v>
       </c>
       <c r="F193" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B194" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="D194" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="E194" s="7">
+        <v>0</v>
+      </c>
+      <c r="F194" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" s="4">
+        <v>23</v>
+      </c>
+      <c r="B195" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="C195" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="D195" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="E195" s="7">
+        <v>0</v>
+      </c>
+      <c r="F195" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" s="4">
+        <v>24</v>
+      </c>
+      <c r="B196" s="11" t="s">
         <v>495</v>
       </c>
-      <c r="C194" s="8" t="s">
+      <c r="C196" s="8" t="s">
         <v>496</v>
       </c>
-      <c r="D194" s="7" t="s">
+      <c r="D196" s="7" t="s">
         <v>497</v>
       </c>
-      <c r="E194" s="7">
-[...33 lines deleted...]
-        <v>7</v>
+      <c r="E196" s="7">
+        <v>0</v>
+      </c>
+      <c r="F196" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B197" s="11" t="s">
+        <v>498</v>
+      </c>
+      <c r="C197" s="8" t="s">
         <v>499</v>
       </c>
-      <c r="C197" s="8" t="s">
+      <c r="D197" s="7" t="s">
         <v>500</v>
       </c>
-      <c r="D197" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E197" s="7">
         <v>0</v>
       </c>
       <c r="F197" s="15">
-        <v>711000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="B198" s="11" t="s">
+        <v>501</v>
+      </c>
+      <c r="C198" s="8" t="s">
         <v>502</v>
       </c>
-      <c r="C198" s="8" t="s">
+      <c r="D198" s="7" t="s">
         <v>503</v>
       </c>
-      <c r="D198" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E198" s="7">
         <v>0</v>
       </c>
       <c r="F198" s="15">
-        <v>585000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
+        <v>27</v>
+      </c>
+      <c r="B199" s="11" t="s">
+        <v>504</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="D199" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="E199" s="7">
+        <v>0</v>
+      </c>
+      <c r="F199" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="B200" s="7"/>
+      <c r="C200" s="8"/>
+      <c r="D200" s="7"/>
+      <c r="E200" s="7"/>
+      <c r="F200" s="15"/>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B201" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B199" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A200" s="4">
+      <c r="C201" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B200" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A201" s="4">
+      <c r="D201" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B201" s="11" t="s">
-[...12 lines deleted...]
-        <v>801000</v>
+      <c r="E201" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F201" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="E202" s="7">
         <v>0</v>
       </c>
       <c r="F202" s="15">
-        <v>910800</v>
+        <v>711000</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B203" s="11" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="E203" s="7">
         <v>0</v>
       </c>
       <c r="F203" s="15">
-        <v>0</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="E204" s="7">
         <v>0</v>
       </c>
       <c r="F204" s="15">
-        <v>0</v>
+        <v>265500</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="E205" s="7">
         <v>0</v>
       </c>
       <c r="F205" s="15">
-        <v>0</v>
+        <v>265500</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="E206" s="7">
         <v>0</v>
       </c>
       <c r="F206" s="15">
-        <v>0</v>
+        <v>801000</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B207" s="11" t="s">
+        <v>520</v>
+      </c>
+      <c r="C207" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="D207" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="E207" s="7">
+        <v>0</v>
+      </c>
+      <c r="F207" s="15">
+        <v>910800</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="4">
+        <v>7</v>
+      </c>
+      <c r="B208" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="D208" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="E208" s="7">
+        <v>0</v>
+      </c>
+      <c r="F208" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="4">
+        <v>8</v>
+      </c>
+      <c r="B209" s="11" t="s">
         <v>528</v>
       </c>
-      <c r="C207" s="8" t="s">
+      <c r="C209" s="8" t="s">
         <v>529</v>
       </c>
-      <c r="D207" s="7" t="s">
+      <c r="D209" s="7" t="s">
         <v>530</v>
       </c>
-      <c r="E207" s="7">
-[...33 lines deleted...]
-        <v>7</v>
+      <c r="E209" s="7">
+        <v>0</v>
+      </c>
+      <c r="F209" s="15">
+        <v>635850</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B210" s="11" t="s">
+        <v>531</v>
+      </c>
+      <c r="C210" s="8" t="s">
         <v>532</v>
       </c>
-      <c r="C210" s="8" t="s">
+      <c r="D210" s="7" t="s">
         <v>533</v>
       </c>
-      <c r="D210" s="7" t="s">
+      <c r="E210" s="7">
+        <v>0</v>
+      </c>
+      <c r="F210" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" s="4">
+        <v>10</v>
+      </c>
+      <c r="B211" s="11" t="s">
         <v>534</v>
       </c>
-      <c r="E210" s="7">
-[...23 lines deleted...]
-        <v>7</v>
+      <c r="C211" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="D211" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="E211" s="7">
+        <v>0</v>
+      </c>
+      <c r="F211" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="E212" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F212" s="15">
-        <v>535500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
-      <c r="A213" s="3" t="s">
+      <c r="A213" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B213" s="7"/>
+      <c r="C213" s="8"/>
+      <c r="D213" s="7"/>
+      <c r="E213" s="7"/>
+      <c r="F213" s="15"/>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B213" s="10" t="s">
+      <c r="B214" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C213" s="12" t="s">
+      <c r="C214" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D213" s="13" t="s">
+      <c r="D214" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E213" s="14" t="s">
+      <c r="E214" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F213" s="16" t="s">
+      <c r="F214" s="16" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>541</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E215" s="7">
         <v>0</v>
       </c>
       <c r="F215" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
-      <c r="A216" s="5" t="s">
+      <c r="A216" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D216" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E216" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F216" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" s="4">
+        <v>1</v>
+      </c>
+      <c r="B217" s="11" t="s">
         <v>544</v>
       </c>
-      <c r="B216" s="7"/>
-[...6 lines deleted...]
-      <c r="A217" s="3" t="s">
+      <c r="C217" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="D217" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="E217" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F217" s="15">
+        <v>535500</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B217" s="10" t="s">
+      <c r="B218" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C217" s="12" t="s">
+      <c r="C218" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D217" s="13" t="s">
+      <c r="D218" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E217" s="14" t="s">
+      <c r="E218" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F217" s="16" t="s">
+      <c r="F218" s="16" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B219" s="11" t="s">
+        <v>547</v>
+      </c>
+      <c r="C219" s="8" t="s">
         <v>548</v>
       </c>
-      <c r="C219" s="8" t="s">
+      <c r="D219" s="7" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="E219" s="7">
         <v>0</v>
       </c>
       <c r="F219" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
+        <v>2</v>
+      </c>
+      <c r="B220" s="11" t="s">
+        <v>550</v>
+      </c>
+      <c r="C220" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="D220" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="E220" s="7">
+        <v>0</v>
+      </c>
+      <c r="F220" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="B221" s="7"/>
+      <c r="C221" s="8"/>
+      <c r="D221" s="7"/>
+      <c r="E221" s="7"/>
+      <c r="F221" s="15"/>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B222" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B220" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A221" s="4">
+      <c r="C222" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B221" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A222" s="4">
+      <c r="D222" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B222" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="E222" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F222" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B223" s="11" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E223" s="7">
         <v>0</v>
       </c>
       <c r="F223" s="15">
-        <v>1131300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E224" s="7">
         <v>0</v>
       </c>
       <c r="F224" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B225" s="11" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="E225" s="7">
         <v>0</v>
       </c>
       <c r="F225" s="15">
-        <v>0</v>
+        <v>425700</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="E226" s="7">
         <v>0</v>
       </c>
       <c r="F226" s="15">
-        <v>79020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="E227" s="7">
         <v>0</v>
       </c>
       <c r="F227" s="15">
-        <v>0</v>
+        <v>1131300</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="E228" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F228" s="15">
-        <v>79020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="E229" s="7">
         <v>0</v>
       </c>
       <c r="F229" s="15">
-        <v>79020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B230" s="11" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="E230" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F230" s="15">
-        <v>79020</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B231" s="11" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="C231" s="8" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="E231" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F231" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="E232" s="7">
         <v>0</v>
       </c>
       <c r="F232" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B233" s="11" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="E233" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F233" s="15">
-        <v>412650</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B234" s="11" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="C234" s="8" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="E234" s="7">
         <v>0</v>
       </c>
       <c r="F234" s="15">
-        <v>0</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B235" s="11" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="C235" s="8" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="E235" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F235" s="15">
-        <v>0</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="E236" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F236" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B237" s="11" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="C237" s="8" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="E237" s="7">
         <v>0</v>
       </c>
       <c r="F237" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B238" s="11" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="E238" s="7">
         <v>0</v>
       </c>
       <c r="F238" s="15">
-        <v>0</v>
+        <v>412650</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="C239" s="8" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="E239" s="7">
         <v>0</v>
       </c>
       <c r="F239" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="C240" s="8" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="E240" s="7">
         <v>0</v>
       </c>
       <c r="F240" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="E241" s="7">
         <v>0</v>
       </c>
       <c r="F241" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="C242" s="8" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="E242" s="7">
         <v>0</v>
       </c>
       <c r="F242" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C243" s="8" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="E243" s="7">
         <v>0</v>
       </c>
       <c r="F243" s="15">
-        <v>838800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B244" s="11" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="C244" s="8" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="E244" s="7">
         <v>0</v>
       </c>
       <c r="F244" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B245" s="11" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="C245" s="8" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E245" s="7">
         <v>0</v>
       </c>
       <c r="F245" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="C246" s="8" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E246" s="7">
         <v>0</v>
       </c>
       <c r="F246" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B247" s="11" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C247" s="8" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="E247" s="7">
         <v>0</v>
       </c>
       <c r="F247" s="15">
-        <v>172800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B248" s="11" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="C248" s="8" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="E248" s="7">
         <v>0</v>
       </c>
       <c r="F248" s="15">
-        <v>0</v>
+        <v>838800</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="C249" s="8" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="E249" s="7">
         <v>0</v>
       </c>
       <c r="F249" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B250" s="11" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="C250" s="8" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="E250" s="7">
         <v>0</v>
       </c>
       <c r="F250" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B251" s="11" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="C251" s="8" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E251" s="7">
         <v>0</v>
       </c>
       <c r="F251" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B252" s="11" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="C252" s="8" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E252" s="7">
         <v>0</v>
       </c>
       <c r="F252" s="15">
-        <v>0</v>
+        <v>172800</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E253" s="7">
         <v>0</v>
       </c>
       <c r="F253" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="C254" s="8" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E254" s="7">
         <v>0</v>
       </c>
       <c r="F254" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="C255" s="8" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E255" s="7">
         <v>0</v>
       </c>
       <c r="F255" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B256" s="11" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="C256" s="8" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="E256" s="7">
         <v>0</v>
       </c>
       <c r="F256" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B257" s="11" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="C257" s="8" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="E257" s="7">
         <v>0</v>
       </c>
       <c r="F257" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B258" s="11" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="C258" s="8" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="E258" s="7">
         <v>0</v>
       </c>
       <c r="F258" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B259" s="11" t="s">
-        <v>668</v>
+        <v>662</v>
       </c>
       <c r="C259" s="8" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="E259" s="7">
         <v>0</v>
       </c>
       <c r="F259" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B260" s="11" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="C260" s="8" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="E260" s="7">
         <v>0</v>
       </c>
       <c r="F260" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B261" s="11" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="C261" s="8" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="E261" s="7">
         <v>0</v>
       </c>
       <c r="F261" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B262" s="11" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="C262" s="8" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="E262" s="7">
         <v>0</v>
       </c>
       <c r="F262" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B263" s="11" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="C263" s="8" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="E263" s="7">
         <v>0</v>
       </c>
       <c r="F263" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="C264" s="8" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="E264" s="7">
         <v>0</v>
       </c>
       <c r="F264" s="15">
-        <v>180000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="C265" s="8" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="E265" s="7">
         <v>0</v>
       </c>
       <c r="F265" s="15">
-        <v>180000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="C266" s="8" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="E266" s="7">
         <v>0</v>
       </c>
       <c r="F266" s="15">
-        <v>173250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B267" s="11" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="C267" s="8" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="E267" s="7">
         <v>0</v>
       </c>
       <c r="F267" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="E268" s="7">
         <v>0</v>
       </c>
       <c r="F268" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="E269" s="7">
         <v>0</v>
       </c>
       <c r="F269" s="15">
-        <v>0</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="C270" s="8" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="E270" s="7">
         <v>0</v>
       </c>
       <c r="F270" s="15">
-        <v>0</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="C271" s="8" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="E271" s="7">
         <v>0</v>
       </c>
       <c r="F271" s="15">
-        <v>0</v>
+        <v>173250</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="C272" s="8" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="E272" s="7">
         <v>0</v>
       </c>
       <c r="F272" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="C273" s="8" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="E273" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F273" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="C274" s="8" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="E274" s="7">
         <v>0</v>
       </c>
       <c r="F274" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="C275" s="8" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="E275" s="7">
         <v>0</v>
       </c>
       <c r="F275" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="C276" s="8" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="E276" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F276" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="C277" s="8" t="s">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="E277" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F277" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="C278" s="8" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="E278" s="7">
         <v>-1</v>
       </c>
       <c r="F278" s="15">
-        <v>95850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="C279" s="8" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="E279" s="7">
         <v>0</v>
       </c>
       <c r="F279" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="E280" s="7">
         <v>0</v>
       </c>
       <c r="F280" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="C281" s="8" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="E281" s="7">
         <v>-1</v>
       </c>
       <c r="F281" s="15">
-        <v>208800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="C282" s="8" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="E282" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F282" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B283" s="11" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="C283" s="8" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="E283" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F283" s="15">
-        <v>0</v>
+        <v>95850</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="C284" s="8" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="E284" s="7">
         <v>0</v>
       </c>
       <c r="F284" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="C285" s="8" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="E285" s="7">
         <v>0</v>
       </c>
       <c r="F285" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
       <c r="C286" s="8" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="E286" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F286" s="15">
-        <v>0</v>
+        <v>208800</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="C287" s="8" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="E287" s="7">
         <v>0</v>
       </c>
       <c r="F287" s="15">
-        <v>410400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="C288" s="8" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="E288" s="7">
         <v>0</v>
       </c>
       <c r="F288" s="15">
-        <v>464400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
+        <v>67</v>
+      </c>
+      <c r="B289" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="C289" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="D289" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="E289" s="7">
+        <v>0</v>
+      </c>
+      <c r="F289" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6">
+      <c r="A290" s="4">
+        <v>68</v>
+      </c>
+      <c r="B290" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C290" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="D290" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="E290" s="7">
+        <v>0</v>
+      </c>
+      <c r="F290" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6">
+      <c r="A291" s="4">
+        <v>69</v>
+      </c>
+      <c r="B291" s="11" t="s">
+        <v>758</v>
+      </c>
+      <c r="C291" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="D291" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="E291" s="7">
+        <v>0</v>
+      </c>
+      <c r="F291" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6">
+      <c r="A292" s="4">
+        <v>70</v>
+      </c>
+      <c r="B292" s="11" t="s">
+        <v>749</v>
+      </c>
+      <c r="C292" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="D292" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="E292" s="7">
+        <v>0</v>
+      </c>
+      <c r="F292" s="15">
+        <v>410400</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6">
+      <c r="A293" s="4">
+        <v>71</v>
+      </c>
+      <c r="B293" s="11" t="s">
+        <v>749</v>
+      </c>
+      <c r="C293" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="D293" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="E293" s="7">
+        <v>0</v>
+      </c>
+      <c r="F293" s="15">
+        <v>464400</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6">
+      <c r="A294" s="4">
         <v>72</v>
       </c>
-      <c r="B289" s="11" t="s">
-[...11 lines deleted...]
-      <c r="F289" s="15">
+      <c r="B294" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C294" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="D294" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="E294" s="7">
+        <v>0</v>
+      </c>
+      <c r="F294" s="15">
         <v>739800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A20:F20"/>
-    <mergeCell ref="A27:F27"/>
-[...11 lines deleted...]
-    <mergeCell ref="A216:F216"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A77:F77"/>
+    <mergeCell ref="A104:F104"/>
+    <mergeCell ref="A121:F121"/>
+    <mergeCell ref="A134:F134"/>
+    <mergeCell ref="A138:F138"/>
+    <mergeCell ref="A146:F146"/>
+    <mergeCell ref="A163:F163"/>
+    <mergeCell ref="A171:F171"/>
+    <mergeCell ref="A200:F200"/>
+    <mergeCell ref="A213:F213"/>
+    <mergeCell ref="A221:F221"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
-[...3 lines deleted...]
-    <hyperlink ref="D33" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D35" r:id="rId_hyperlink_23"/>
-[...35 lines deleted...]
-    <hyperlink ref="D71" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="D77" r:id="rId_hyperlink_63"/>
-[...21 lines deleted...]
-    <hyperlink ref="D102" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_86"/>
-    <hyperlink ref="D104" r:id="rId_hyperlink_87"/>
-[...10 lines deleted...]
-    <hyperlink ref="D115" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_101"/>
-    <hyperlink ref="D121" r:id="rId_hyperlink_102"/>
-[...6 lines deleted...]
-    <hyperlink ref="D128" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_111"/>
-    <hyperlink ref="D135" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_114"/>
-    <hyperlink ref="D138" r:id="rId_hyperlink_115"/>
-[...1 lines deleted...]
-    <hyperlink ref="D140" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_120"/>
-    <hyperlink ref="D146" r:id="rId_hyperlink_121"/>
-[...10 lines deleted...]
-    <hyperlink ref="D157" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_135"/>
-    <hyperlink ref="D163" r:id="rId_hyperlink_136"/>
-[...1 lines deleted...]
-    <hyperlink ref="D165" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_141"/>
-    <hyperlink ref="D171" r:id="rId_hyperlink_142"/>
-[...22 lines deleted...]
-    <hyperlink ref="D194" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_168"/>
-    <hyperlink ref="D200" r:id="rId_hyperlink_169"/>
-[...6 lines deleted...]
-    <hyperlink ref="D207" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_177"/>
-    <hyperlink ref="D212" r:id="rId_hyperlink_178"/>
-    <hyperlink ref="D214" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_180"/>
-    <hyperlink ref="D218" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_183"/>
-    <hyperlink ref="D221" r:id="rId_hyperlink_184"/>
-[...67 lines deleted...]
-    <hyperlink ref="D289" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_255"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>