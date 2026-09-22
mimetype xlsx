--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -12,169 +12,205 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="767">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="779">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Игровое оборудование</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro323</t>
+  </si>
+  <si>
+    <t>Прозрачная палатка ATTRO Bubble Tree</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/palatka-bubble-tree/</t>
+  </si>
+  <si>
+    <t>attro8921</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная прозрачная палатка без надувного дна 3,9*3*2,2 м 4,3*3*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami-39322/</t>
+  </si>
+  <si>
+    <t>attro9564</t>
+  </si>
+  <si>
+    <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном 6*4 м ⌀ 3 м, дно из 0,6 мм ПВХ</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom-6-4-m/</t>
+  </si>
+  <si>
+    <t>attro8747</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная прозрачная палатка "Бабл хаус" без надувного дна 2,2м 4,3*3*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/</t>
+  </si>
+  <si>
+    <t>attro8758</t>
+  </si>
+  <si>
+    <t>Надувная прозрачная палатка без надувного дна 7*5*4 м 5*7*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-bez-naduvnogo-dna-575/</t>
+  </si>
+  <si>
     <t>attro9459</t>
   </si>
   <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном  диаметром 3м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/</t>
   </si>
   <si>
     <t>attro8755</t>
   </si>
   <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном ⌀ 3 м, дно из 0,6 мм ПВХ</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/</t>
   </si>
   <si>
     <t>attro8872</t>
   </si>
   <si>
     <t>Надувная Дискотека 5,5*5*4,3 (палатка) 5*7*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-diskoteka/</t>
   </si>
   <si>
-    <t>attro323</t>
-[...32 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-bez-naduvnogo-dna-575/</t>
+    <t>attro9570</t>
+  </si>
+  <si>
+    <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном 6*4 м ⌀ 4 м, дно из 0,6 мм ПВХ</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom-6-4-m/?sku=9570</t>
   </si>
   <si>
     <t>attro9460</t>
   </si>
   <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном  диаметром 4м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/?sku=9460</t>
   </si>
   <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном ⌀ 3 м, дно из 0,9 мм ПВХ</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9465</t>
   </si>
   <si>
     <t>attro8873</t>
   </si>
   <si>
     <t>Надувная Дискотека 5,5*5*4,3 (палатка) комплект оборудования</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-diskoteka/?sku=8873</t>
   </si>
   <si>
+    <t>attro9611</t>
+  </si>
+  <si>
+    <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном  диаметром 5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/?sku=9611</t>
+  </si>
+  <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном ⌀ 4 м, дно из 0,6 мм ПВХ</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9466</t>
   </si>
   <si>
+    <t>attro9571</t>
+  </si>
+  <si>
+    <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном 6*4 м ⌀ 5 м, дно из 0,6 мм ПВХ</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom-6-4-m/?sku=9571</t>
+  </si>
+  <si>
     <t>Надувная прозрачная палатка "Бабл хаус" с надувным дном ⌀ 4 м, дно из 0,9 мм ПВХ</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9467</t>
   </si>
   <si>
     <t>attro6531</t>
   </si>
   <si>
     <t>Интерактивная система кнопок</t>
   </si>
   <si>
     <t>https://water-games.ru/product/interaktivnaya-sistema-knopok/</t>
   </si>
   <si>
     <t>attro9245</t>
   </si>
   <si>
     <t>Надувная сцена с подсветкой 8,9*3,8*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-stsena-s-podsvetkoy/</t>
   </si>
   <si>
     <t>Мобильные аттракционы</t>
@@ -185,164 +221,164 @@
   <si>
     <t>Надувной батут "Большая стирка" 4*2,5*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8419/</t>
   </si>
   <si>
     <t>Надувной батут "Профессор" 4*2,5*2,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/</t>
   </si>
   <si>
     <t>Для дома и дачи</t>
   </si>
   <si>
     <t>attro8949</t>
   </si>
   <si>
     <t>Надувная мебель (стол и стулья)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/</t>
   </si>
   <si>
+    <t>attro9397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная мебель "Диван Bote Aero"  142*78*73 см </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/</t>
+  </si>
+  <si>
     <t>attro9385</t>
   </si>
   <si>
     <t>Надувная мебель "Кресло Bote Aero"  70*75*60 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/</t>
   </si>
   <si>
-    <t>attro9397</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9424</t>
   </si>
   <si>
-    <t>Надувной шезлонг 217*75*10 см 160*75 см</t>
+    <t>Надувной шезлонг 2,17*0,75*0,10 м 160*75 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/</t>
   </si>
   <si>
     <t xml:space="preserve"> attro8688</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной спортивный батут (Китай) 2*2*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/sportivnyy-batut-kitay/</t>
   </si>
   <si>
     <t>Оборудование для игровых центров</t>
   </si>
   <si>
     <t>attro9334</t>
   </si>
   <si>
     <t>Надувные комнаты для шариков</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-komnaty-dlya-sharikov/</t>
   </si>
   <si>
     <t>Сухие аквапарки</t>
   </si>
   <si>
+    <t>attro6382</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувные лошадки"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-loshadki/</t>
+  </si>
+  <si>
+    <t>attro6383</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувные фигуры"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-figury/</t>
+  </si>
+  <si>
+    <t>attro6384</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувная золотая рыбка"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/goldfish/</t>
+  </si>
+  <si>
+    <t>attro6385</t>
+  </si>
+  <si>
+    <t>Аттракцион "Надувной дельфин" 1,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attraktsion-naduvnoy-delfin/</t>
+  </si>
+  <si>
+    <t>attro6390</t>
+  </si>
+  <si>
+    <t>Надувной водный Батут "Черепаха" 2,2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/batut-cherepakha/</t>
+  </si>
+  <si>
     <t>attro6386</t>
   </si>
   <si>
     <t>Аттракцион "Надувные качели" 1,6м арбуз</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli/</t>
   </si>
   <si>
-    <t>attro6390</t>
-[...16 lines deleted...]
-  <si>
     <t>attro6391</t>
   </si>
   <si>
     <t>Аттракцион "Надувные качели Дельфины" 1,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/</t>
   </si>
   <si>
-    <t>attro6383</t>
-[...25 lines deleted...]
-  <si>
     <t>attro7822</t>
   </si>
   <si>
     <t>Аттракцион "Надувные качели" 1,6м банан</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822</t>
   </si>
   <si>
     <t>attro7823</t>
   </si>
   <si>
     <t>Аттракцион "Надувные качели" 1,6м апельсин</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823</t>
   </si>
   <si>
     <t>Аттракцион "Надувные качели" 1,6м дельфин</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824</t>
   </si>
   <si>
     <t>attro6380jb</t>
@@ -800,98 +836,89 @@
   <si>
     <t>Набор модульных блоков "Donuld Duck" синий</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nabor-modulnykh-blokov-donuld-duck/?sku=6226</t>
   </si>
   <si>
     <t>attro6227s</t>
   </si>
   <si>
     <t>Набор модульных блоков "Batman"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nabor-modulnykh-blokov-batman/</t>
   </si>
   <si>
     <t>attro6228s</t>
   </si>
   <si>
     <t>Набор модульных блоков "Mickey 2"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nabor-modulnykh-blokov-mickey-2/</t>
   </si>
   <si>
-    <t>attro8553</t>
-[...7 lines deleted...]
-  <si>
     <t>Акробатические дорожки</t>
   </si>
   <si>
+    <t>attro1302</t>
+  </si>
+  <si>
+    <t>Надувная акробатическая дорожка 20*2*0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-20202-m/</t>
+  </si>
+  <si>
+    <t>attro8024</t>
+  </si>
+  <si>
+    <t>Надувная акробатическая дорожка  10х2х0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/akrobaticheskaya-dorozhka/</t>
+  </si>
+  <si>
     <t>attro787</t>
   </si>
   <si>
     <t>Надувной акробатический мат 6*6*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/akrobaticheskiy-mat-6602-m/</t>
   </si>
   <si>
     <t>attro1299</t>
   </si>
   <si>
     <t>Надувной акробатический мат 8*8*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akrobaticheskiy-mat-8802-m/</t>
   </si>
   <si>
-    <t>attro1302</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8023</t>
   </si>
   <si>
     <t>Надувная акробатическая дорожка  12х2х0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8023</t>
   </si>
   <si>
     <t>attro8022</t>
   </si>
   <si>
     <t>Надувная акробатическая дорожка  15х2х0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8022</t>
   </si>
   <si>
     <t>attro8021</t>
   </si>
   <si>
     <t>Надувная акробатическая дорожка  20х2х0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8021</t>
@@ -944,110 +971,110 @@
   <si>
     <t>Надувная акробатическая дорожка 10*3*0,8 м 15*3*0,8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9450</t>
   </si>
   <si>
     <t>Надувная акробатическая дорожка 10*3*0,8 м 20*3*0,8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9451</t>
   </si>
   <si>
     <t>attro1346</t>
   </si>
   <si>
     <t>Надувной гимнастический цилиндр 1*0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1956/</t>
   </si>
   <si>
     <t>Бампербол</t>
   </si>
   <si>
+    <t>8190</t>
+  </si>
+  <si>
+    <t>Бампербол взрослый 150 см синий</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm/</t>
+  </si>
+  <si>
+    <t>attro9461</t>
+  </si>
+  <si>
+    <t>Бампербол взрослый 150 см  синий</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/</t>
+  </si>
+  <si>
+    <t>attro13</t>
+  </si>
+  <si>
+    <t>Бампербол детский 90см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bumper-ball/</t>
+  </si>
+  <si>
     <t>attro1924</t>
   </si>
   <si>
     <t>Бизнес набор "Бампербол 8+"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bumper-ball-business-set-8/</t>
   </si>
   <si>
     <t>attro1925</t>
   </si>
   <si>
     <t>Бизнес набор "Бампербол 10"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/biznes-nabor-bamperbol-102/</t>
   </si>
   <si>
-    <t>8190</t>
-[...23 lines deleted...]
-    <t>https://water-games.ru/product/bumper-ball/</t>
+    <t>Бампербол взрослый 150 см красный</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190</t>
   </si>
   <si>
     <t>attro9462</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  красный</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462</t>
   </si>
   <si>
-    <t>Бампербол взрослый 150 см красный</t>
-[...4 lines deleted...]
-  <si>
     <t>attro9463</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  желтый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463</t>
   </si>
   <si>
     <t>attro9464</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  зеленый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9464</t>
   </si>
   <si>
     <t>attro431</t>
   </si>
   <si>
     <t>Надувная арена для бамперболов 10*10*1,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1150/</t>
@@ -1289,50 +1316,68 @@
   <si>
     <t>Костюм-робот Динозавр Карнотавр</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kostyum-robot-dinozavr-karnotavr/</t>
   </si>
   <si>
     <t>attro1871</t>
   </si>
   <si>
     <t>Роботизированный костюм дракона Громгильда</t>
   </si>
   <si>
     <t>https://water-games.ru/product/robotizirovannyy-kostyum-drakona-gromgilda/</t>
   </si>
   <si>
     <t>attro1923</t>
   </si>
   <si>
     <t>Костюм динозавра "Тирекс" с закрытыми ногами</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kostyum-dinozavra-tireks-s-zakrytymi-nogam/</t>
   </si>
   <si>
+    <t>attro1047</t>
+  </si>
+  <si>
+    <t>Костюм динозавра 3,2*1,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1657/</t>
+  </si>
+  <si>
+    <t>attro769</t>
+  </si>
+  <si>
+    <t>Роботизированный динозавр маленький</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1403/</t>
+  </si>
+  <si>
     <t>Пейнтбол</t>
   </si>
   <si>
     <t>attro481</t>
   </si>
   <si>
     <t>Надувная фигура "Реальный Танк" для пейнтбола</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1200/</t>
   </si>
   <si>
     <t>attro485</t>
   </si>
   <si>
     <t>Надувное поле для пейнтбола "База А" 26 фигур</t>
   </si>
   <si>
     <t>https://water-games.ru/product/inflatable-paintball-a/</t>
   </si>
   <si>
     <t>attro836</t>
   </si>
   <si>
     <t>Надувная арена для пейнтбола 30*15*7 м</t>
@@ -1556,83 +1601,83 @@
   <si>
     <t>https://water-games.ru/product/2244/</t>
   </si>
   <si>
     <t>Родео аттракцион</t>
   </si>
   <si>
     <t>attro463sh</t>
   </si>
   <si>
     <t>Аттракцион "Акула родео" 5*5*2 м акула родео (без надувной арены)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-akula-rodeo-552-m/</t>
   </si>
   <si>
     <t>attro463bull</t>
   </si>
   <si>
     <t>Аттракцион Бык родео 5*5*2,5 м бык родео (без надувной арены)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-byk-rodeo/</t>
   </si>
   <si>
+    <t>attro463un</t>
+  </si>
+  <si>
+    <t>Аттракцион "Акула родео" 5*5*2 м надувная арена 5*5*2,5м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9219</t>
+  </si>
+  <si>
     <t>attro463in</t>
   </si>
   <si>
     <t>Аттракцион Бык родео 5*5*2,5 м надувная арена 5*5*2,5м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9216</t>
   </si>
   <si>
-    <t>attro463un</t>
-[...7 lines deleted...]
-  <si>
     <t>attro463</t>
   </si>
   <si>
+    <t>Аттракцион "Акула родео" 5*5*2 м акула+арена</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9220</t>
+  </si>
+  <si>
     <t>Аттракцион Бык родео 5*5*2,5 м бык+арена</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9217</t>
   </si>
   <si>
-    <t>Аттракцион "Акула родео" 5*5*2 м акула+арена</t>
-[...4 lines deleted...]
-  <si>
     <t>attro1174</t>
   </si>
   <si>
     <t>Аттракцион "Мяч Родео" 5*5*1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-myach-rodeo/</t>
   </si>
   <si>
     <t>attro1175</t>
   </si>
   <si>
     <t>Аттракцион "Доска серфинг"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-doska-serfing/</t>
   </si>
   <si>
     <t>attro1179</t>
   </si>
   <si>
     <t>Аттракцион "Динозавр Родео" 5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attraktsion-dinozavr-rodeo/</t>
@@ -1655,170 +1700,152 @@
   <si>
     <t>https://water-games.ru/product/1875/</t>
   </si>
   <si>
     <t>Для авто</t>
   </si>
   <si>
     <t>attro1227</t>
   </si>
   <si>
     <t>Надувная  мойка для машины 10*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1837/</t>
   </si>
   <si>
     <t>attro444</t>
   </si>
   <si>
     <t>Надувная трасса для машинок 14*7*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1163/</t>
   </si>
   <si>
-    <t>attro769</t>
-[...16 lines deleted...]
-  <si>
     <t>Надувные игры</t>
   </si>
   <si>
+    <t>attro1708</t>
+  </si>
+  <si>
+    <t>Надувная игра "Кроты" 4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igra-kroty-5-m/?sku=7231</t>
+  </si>
+  <si>
+    <t>attro5959</t>
+  </si>
+  <si>
+    <t>Надувная вышка с подушкой "Прыжок с высоты" 14*6*7,3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6438/</t>
+  </si>
+  <si>
+    <t>attro5527</t>
+  </si>
+  <si>
+    <t>Надувная игра "Увернись от палки" 9*9*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igra-uvernis-ot-palki-992-m/</t>
+  </si>
+  <si>
+    <t>attro1697</t>
+  </si>
+  <si>
+    <t>Надувная игра "Ипподром большой" 17*9*4,5м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igra-ippodrom-bolshoy-17945m/</t>
+  </si>
+  <si>
+    <t>attro8237</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка крабик</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8492</t>
+  </si>
+  <si>
+    <t>attro1685</t>
+  </si>
+  <si>
+    <t>Надувная игра "Банджи бег" 8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-igra-bandzhi-beg-8-m/</t>
+  </si>
+  <si>
+    <t>attro52663</t>
+  </si>
+  <si>
+    <t>Надувная игра ATTRO Зона Сноса 6*6*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attrakcion-zona-snosa/</t>
+  </si>
+  <si>
     <t>attro6637</t>
   </si>
   <si>
     <t>Надувная горка Вулкан, размер 10*10*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6996/</t>
   </si>
   <si>
     <t>attro1704</t>
   </si>
   <si>
     <t>Надувная игра "Прыжок со скалы" 5*6,5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2310/</t>
   </si>
   <si>
-    <t>attro52663</t>
-[...47 lines deleted...]
-    <t>Надувной аттракцион Рыбалочка крабик</t>
+    <t>attro8491</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка лягушка</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/</t>
   </si>
   <si>
-    <t>attro1685</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7235</t>
   </si>
   <si>
     <t>Надувная игра "Кроты" 5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-igra-kroty-5-m/</t>
   </si>
   <si>
-    <t>attro8491</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8490</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка черепаха</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490</t>
   </si>
   <si>
     <t>attro8981</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка осьминог</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981</t>
   </si>
   <si>
     <t>attro142</t>
   </si>
   <si>
     <t>Надувной батут-тарзанка ATTRO Bungee 10*10*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bungee-bouncer/</t>
@@ -2120,54 +2147,63 @@
   <si>
     <t>https://water-games.ru/product/1902/</t>
   </si>
   <si>
     <t>attro1293</t>
   </si>
   <si>
     <t>Надувная игра "Тир на Диком западе" 3,5*3,5*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1903/</t>
   </si>
   <si>
     <t>attro1263</t>
   </si>
   <si>
     <t>Надувная игра "Канатоходец" 7*3*1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1873/</t>
   </si>
   <si>
     <t>attro1266</t>
   </si>
   <si>
-    <t>Надувной аттракцион "Кенгуру" 3,5*3,5*5 м</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/1876/</t>
+    <t>Надувной аттракцион "Кенгуру"  Надувной аттракцион "Кенгуру" 3,5*3,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-attraktsion-kenguru/</t>
+  </si>
+  <si>
+    <t>attro9568</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион "Кенгуру"  Надувной аттракцион "Кенгуру" 6*6*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-attraktsion-kenguru/?sku=9568</t>
   </si>
   <si>
     <t>attro1268</t>
   </si>
   <si>
     <t>Надувной аттракцион "Горячая картошка" 4,5*1*1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1878/</t>
   </si>
   <si>
     <t>attro1280</t>
   </si>
   <si>
     <t>Надувная игра "Лимбо танцы" 3,5*1,5*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1890/</t>
   </si>
   <si>
     <t>attro1258</t>
   </si>
   <si>
     <t>Надувное кресло-трон 1*1*2 м</t>
   </si>
@@ -2754,62 +2790,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/palatka-bubble-tree/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami-39322/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-bez-naduvnogo-dna-575/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/?sku=9460" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9465" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/?sku=8873" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9466" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9467" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-stsena-s-podsvetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-komnaty-dlya-sharikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-loshadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-figury/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/goldfish/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnoy-delfin/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sukhoy-akvapark-kruglyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-attro-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-odinarnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-double-water-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8354" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8355" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8356" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5731" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5732" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-161612-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-arbuzik/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-adult-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-flamingo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-arbyz-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-minon/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mickey/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-iron-man/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-iron-man/?sku=6209" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-captain/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-grusha/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mario/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-kungfu-panda-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-kungfu-panda-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-lev/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-tigr/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-shchenok/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-zebra/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-drakonchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-spiderman/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-donuld-duck/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-donuld-duck/?sku=6226" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-batman/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mickey-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-skalodrom-model-pl141/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskiy-mat-6602-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akrobaticheskiy-mat-8802-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-20202-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8023" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8022" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8021" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8020" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8019" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8018" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8017" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9450" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9451" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1956/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball-business-set-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-bamperbol-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9464" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-14-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=648" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8904" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8905" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zorb-hill-rampa-slide/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rampa-zorb-slide/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1177/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1186/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1248/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1273/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1218/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-1414265-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-119-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-119-m_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-105825-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-20203-m-na-podduve/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-1414265-m-na-podduvebez-dna/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-1414265-m-germetichnyy-bez-dna/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-20203-m-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-141425-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/realistichniy-kostum-dinozavra-robot-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-dinozavr-velo&#1089;eraptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-robot-dinozavr-karnotavr/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/robotizirovannyy-kostyum-drakona-gromgilda/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-dinozavra-tireks-s-zakrytymi-nogam/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/inflatable-paintball-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1466/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1467/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1467/?sku=9382" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1442/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1443/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1444/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1445/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1446/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1447/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1448/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1449/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1450/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1451/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1452/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1453/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1455/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1456/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1457/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1458/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1459/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1460/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1461/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1462/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1463/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9216" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9219" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9217" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9220" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-myach-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-doska-serfing/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-dinozavr-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-mototsikl/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1875/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1837/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1163/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1403/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1657/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-kroty-5-m/?sku=7231" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6438/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-uvernis-ot-palki-992-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-ippodrom-bolshoy-17945m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-bandzhi-beg-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-kroty-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bungee-bouncer/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-aerostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1866/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-cash-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1208/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1309/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1262/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1279/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1280/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vyshka-s-podushkoy-pryzhok-s-vysoty-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1310/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1320/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1333/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1344/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1351/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1271/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1338/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1680/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1691/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1694/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1849/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1851/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1847/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1844/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1835/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1826/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1822/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1902/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1903/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1873/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1876/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1878/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1890/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1868/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2036/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1322/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2433/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2432/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2721/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bossabol/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tarzanka-na-odnogo-cheloveka/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6127/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6217/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6224/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=5886" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=5887" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=8888" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6397/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6476/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol-germetichnyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol-germetichnyy_1/?sku=9368" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aeromat-AM01/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/palatka-bubble-tree/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami-39322/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom-6-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-bez-naduvnogo-dna-575/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom-6-4-m/?sku=9570" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/?sku=9460" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9465" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/?sku=8873" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom/?sku=9611" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9466" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-babl-khaus-s-naduvnym-dnom-6-4-m/?sku=9571" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-naduvnym-dnom/?sku=9467" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-stsena-s-podsvetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-komnaty-dlya-sharikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-loshadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-figury/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/goldfish/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnoy-delfin/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batut-cherepakha/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli-delfiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7822" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7823" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-naduvnye-kacheli/?sku=7824" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sukhoy-akvapark-kruglyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-malaya-attro-422-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-slide-attro-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-saturn/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-odinarnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-double-water-totter/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8354" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8355" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8356" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-batut-s-bandzhi-trosom/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5731" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraction-belka-koleso/?sku=5732" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-161612-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-vodnye-kacheli-arbuzik/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-water-totter-adult-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-utochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-flamingo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-arbyz-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igrovaya-figura-v-basseyn-krug/?sku=9062" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-minon/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mickey/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-iron-man/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-iron-man/?sku=6209" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-captain/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-grusha/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mario/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-kungfu-panda-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-kungfu-panda-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-lev/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-tigr/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-shchenok/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-zebra/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-drakonchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-spiderman/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-donuld-duck/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-donuld-duck/?sku=6226" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-batman/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nabor-modulnykh-blokov-mickey-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-20202-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskiy-mat-6602-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akrobaticheskiy-mat-8802-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8023" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8022" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8021" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8020" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8019" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8018" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/akrobaticheskaya-dorozhka/?sku=8017" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9450" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-akrobaticheskaya-dorozhka-10308-m/?sku=9451" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1956/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball-business-set-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-bamperbol-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9464" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1150/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-14-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=648" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8904" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8905" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zorb-hill-rampa-slide/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rampa-zorb-slide/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1177/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1186/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1248/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1273/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1218/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1856/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-1414265-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-119-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-119-m_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-105825-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-20203-m-na-podduve/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-1414265-m-na-podduvebez-dna/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-1414265-m-germetichnyy-bez-dna/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-avtodrom-20203-m-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-trassa-dlya-elektromobiley-141425-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/realistichniy-kostum-dinozavra-robot-t-rex/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1406/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-dinozavr-velo&#1089;eraptor/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-robot-dinozavr-karnotavr/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/robotizirovannyy-kostyum-drakona-gromgilda/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kostyum-dinozavra-tireks-s-zakrytymi-nogam/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1657/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1403/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/inflatable-paintball-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1466/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1467/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1467/?sku=9382" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1442/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1443/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1444/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1445/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1446/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1447/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1448/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1449/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1450/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1451/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1452/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1453/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1455/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1456/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1457/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1458/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1459/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1460/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1461/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1462/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1463/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2244/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9219" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9216" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-akula-rodeo-552-m/?sku=9220" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-byk-rodeo/?sku=9217" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-myach-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-doska-serfing/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-dinozavr-rodeo/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attraktsion-mototsikl/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1875/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1837/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1163/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-kroty-5-m/?sku=7231" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6438/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-uvernis-ot-palki-992-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-ippodrom-bolshoy-17945m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8492" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-bandzhi-beg-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-kroty-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bungee-bouncer/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-aerostat/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1866/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-cash-cube/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1208/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1309/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1262/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1264/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1279/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1280/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vyshka-s-podushkoy-pryzhok-s-vysoty-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1305/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1310/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1320/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1333/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1344/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1351/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1271/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1338/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1680/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1691/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1694/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1849/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1850/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1851/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1847/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1848/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1844/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1835/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1826/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1822/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1902/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1903/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1873/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-attraktsion-kenguru/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-attraktsion-kenguru/?sku=9568" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1878/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1890/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1868/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2036/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1322/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2433/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2432/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2721/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bossabol/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tarzanka-na-odnogo-cheloveka/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6127/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6217/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6224/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=5886" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=5887" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol/?sku=8888" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6397/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6476/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol-germetichnyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-igra-skolzkiy-futbol-germetichnyy_1/?sku=9368" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aeromat-AM01/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F294"/>
+  <dimension ref="A1:F296"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F294" sqref="F294"/>
+      <selection activeCell="F296" sqref="F296"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2835,5940 +2871,5984 @@
       </c>
       <c r="E5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="7">
         <v>0</v>
       </c>
       <c r="F6" s="15">
-        <v>111600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="15">
-        <v>223200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="7">
         <v>0</v>
       </c>
       <c r="F8" s="15">
-        <v>0</v>
+        <v>244350</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9" s="15">
-        <v>0</v>
+        <v>210600</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="7">
         <v>0</v>
       </c>
       <c r="F10" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11" s="15">
-        <v>189540</v>
+        <v>111600</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="7">
         <v>0</v>
       </c>
       <c r="F12" s="15">
-        <v>0</v>
+        <v>223200</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="7">
         <v>0</v>
       </c>
       <c r="F13" s="15">
-        <v>160200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" s="7">
         <v>0</v>
       </c>
       <c r="F14" s="15">
-        <v>237600</v>
+        <v>292050</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" s="7">
         <v>0</v>
       </c>
       <c r="F15" s="15">
-        <v>0</v>
+        <v>160200</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" s="7">
         <v>0</v>
       </c>
       <c r="F16" s="15">
-        <v>286200</v>
+        <v>237600</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E17" s="7">
         <v>0</v>
       </c>
       <c r="F17" s="15">
-        <v>300600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E18" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F18" s="15">
-        <v>234900</v>
+        <v>212850</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E19" s="7">
         <v>0</v>
       </c>
       <c r="F19" s="15">
-        <v>242100</v>
+        <v>286200</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F20" s="15"/>
+      <c r="A20" s="4">
+        <v>15</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="7">
+        <v>0</v>
+      </c>
+      <c r="F20" s="15">
+        <v>324900</v>
+      </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A21" s="4">
+        <v>16</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="7">
+        <v>0</v>
+      </c>
+      <c r="F21" s="15">
+        <v>300600</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E22" s="7">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F22" s="15">
-        <v>157050</v>
+        <v>234900</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E23" s="7">
         <v>0</v>
       </c>
       <c r="F23" s="15">
-        <v>0</v>
+        <v>242100</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="15"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>1</v>
       </c>
       <c r="B26" s="11" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E26" s="7">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F26" s="15">
-        <v>87030</v>
+        <v>161550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>2</v>
       </c>
       <c r="B27" s="11" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E27" s="7">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15">
+        <v>192150</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="15"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F29" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4">
         <v>1</v>
       </c>
-      <c r="F27" s="15">
-[...16 lines deleted...]
-      <c r="E28" s="7">
+      <c r="B30" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="E30" s="7">
         <v>1</v>
       </c>
-      <c r="F28" s="15">
-[...40 lines deleted...]
-        <v>7</v>
+      <c r="F30" s="15">
+        <v>96750</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
+        <v>2</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E31" s="7">
         <v>1</v>
       </c>
-      <c r="B31" s="11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F31" s="15">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="4">
+        <v>3</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" s="7">
+        <v>1</v>
+      </c>
+      <c r="F32" s="15">
+        <v>14500</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4">
+        <v>4</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="E33" s="7">
+        <v>2</v>
+      </c>
+      <c r="F33" s="15">
+        <v>22050</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F34" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="4">
+        <v>1</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E35" s="7">
+        <v>0</v>
+      </c>
+      <c r="F35" s="15">
         <v>126900</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
-[...10 lines deleted...]
-      <c r="A33" s="3" t="s">
+    <row r="36" spans="1:6">
+      <c r="A36" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="15"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B33" s="10" t="s">
+      <c r="B37" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C33" s="12" t="s">
+      <c r="C37" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D33" s="13" t="s">
+      <c r="D37" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E33" s="14" t="s">
+      <c r="E37" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F33" s="16" t="s">
+      <c r="F37" s="16" t="s">
         <v>7</v>
-      </c>
-[...68 lines deleted...]
-        <v>60300</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
+        <v>1</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E38" s="7">
+        <v>0</v>
+      </c>
+      <c r="F38" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="15"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B38" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A39" s="4">
+      <c r="B40" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B39" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A40" s="4">
+      <c r="C40" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B40" s="11" t="s">
-[...12 lines deleted...]
-        <v>72000</v>
+      <c r="D40" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>88</v>
       </c>
       <c r="E41" s="7">
         <v>0</v>
       </c>
       <c r="F41" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>89</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E42" s="7">
         <v>0</v>
       </c>
       <c r="F42" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="7">
         <v>0</v>
       </c>
       <c r="F43" s="15">
-        <v>57150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E44" s="7">
         <v>0</v>
       </c>
       <c r="F44" s="15">
         <v>57150</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>98</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E45" s="7">
         <v>0</v>
       </c>
       <c r="F45" s="15">
-        <v>57150</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B46" s="11" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E46" s="7">
         <v>0</v>
       </c>
       <c r="F46" s="15">
-        <v>72000</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E47" s="7">
         <v>0</v>
       </c>
       <c r="F47" s="15">
-        <v>0</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B48" s="11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E48" s="7">
         <v>0</v>
       </c>
       <c r="F48" s="15">
-        <v>63000</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E49" s="7">
         <v>0</v>
       </c>
       <c r="F49" s="15">
-        <v>242100</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B50" s="11" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E50" s="7">
         <v>0</v>
       </c>
       <c r="F50" s="15">
-        <v>106200</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E51" s="7">
         <v>0</v>
       </c>
       <c r="F51" s="15">
-        <v>183150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>120</v>
       </c>
       <c r="E52" s="7">
         <v>0</v>
       </c>
       <c r="F52" s="15">
-        <v>84150</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>123</v>
       </c>
       <c r="E53" s="7">
         <v>0</v>
       </c>
       <c r="F53" s="15">
-        <v>120150</v>
+        <v>242100</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>125</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>126</v>
       </c>
       <c r="E54" s="7">
         <v>0</v>
       </c>
       <c r="F54" s="15">
-        <v>66150</v>
+        <v>106200</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E55" s="7">
         <v>0</v>
       </c>
       <c r="F55" s="15">
-        <v>84150</v>
+        <v>183150</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>131</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>132</v>
       </c>
       <c r="E56" s="7">
         <v>0</v>
       </c>
       <c r="F56" s="15">
-        <v>105300</v>
+        <v>84150</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>135</v>
       </c>
       <c r="E57" s="7">
         <v>0</v>
       </c>
       <c r="F57" s="15">
-        <v>168300</v>
+        <v>120150</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>137</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E58" s="7">
         <v>0</v>
       </c>
       <c r="F58" s="15">
-        <v>195300</v>
+        <v>66150</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>141</v>
       </c>
       <c r="E59" s="7">
         <v>0</v>
       </c>
       <c r="F59" s="15">
-        <v>0</v>
+        <v>84150</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>143</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E60" s="7">
         <v>0</v>
       </c>
       <c r="F60" s="15">
-        <v>0</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>145</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>147</v>
       </c>
       <c r="E61" s="7">
         <v>0</v>
       </c>
       <c r="F61" s="15">
-        <v>97650</v>
+        <v>168300</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E62" s="7">
         <v>0</v>
       </c>
       <c r="F62" s="15">
-        <v>0</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>153</v>
       </c>
       <c r="E63" s="7">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F63" s="15">
-        <v>141300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B64" s="11" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E64" s="7">
         <v>0</v>
       </c>
       <c r="F64" s="15">
-        <v>126000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E65" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F65" s="15">
-        <v>75150</v>
+        <v>97650</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B66" s="11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E66" s="7">
         <v>0</v>
       </c>
       <c r="F66" s="15">
-        <v>60300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B67" s="11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E67" s="7">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F67" s="15">
-        <v>49500</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B68" s="11" t="s">
-        <v>165</v>
+        <v>118</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E68" s="7">
         <v>0</v>
       </c>
       <c r="F68" s="15">
-        <v>72000</v>
+        <v>126000</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E69" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F69" s="15">
-        <v>69300</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E70" s="7">
         <v>0</v>
       </c>
       <c r="F70" s="15">
-        <v>69300</v>
+        <v>60300</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E71" s="7">
         <v>0</v>
       </c>
       <c r="F71" s="15">
-        <v>45000</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E72" s="7">
         <v>0</v>
       </c>
       <c r="F72" s="15">
-        <v>36000</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E73" s="7">
         <v>0</v>
       </c>
       <c r="F73" s="15">
-        <v>45000</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E74" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F74" s="15">
-        <v>23400</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E75" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75" s="15">
-        <v>31500</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E76" s="7">
+        <v>0</v>
+      </c>
+      <c r="F76" s="15">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="4">
+        <v>37</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E77" s="7">
+        <v>0</v>
+      </c>
+      <c r="F77" s="15">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="4">
+        <v>38</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E78" s="7">
         <v>1</v>
       </c>
-      <c r="F76" s="15">
+      <c r="F78" s="15">
         <v>23400</v>
-      </c>
-[...28 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
+        <v>39</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E79" s="7">
         <v>1</v>
       </c>
-      <c r="B79" s="11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F79" s="15">
-        <v>0</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
+        <v>40</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E80" s="7">
+        <v>1</v>
+      </c>
+      <c r="F80" s="15">
+        <v>23400</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B81" s="7"/>
+      <c r="C81" s="8"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="15"/>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B80" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A81" s="4">
+      <c r="B82" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B81" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A82" s="4">
+      <c r="C82" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B82" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="D82" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E82" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F82" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>205</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>207</v>
       </c>
       <c r="E83" s="7">
         <v>0</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>208</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E84" s="7">
         <v>0</v>
       </c>
       <c r="F84" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>211</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>213</v>
       </c>
       <c r="E85" s="7">
         <v>0</v>
       </c>
       <c r="F85" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>214</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>216</v>
       </c>
       <c r="E86" s="7">
         <v>0</v>
       </c>
       <c r="F86" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>217</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E87" s="7">
         <v>0</v>
       </c>
       <c r="F87" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>220</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>222</v>
       </c>
       <c r="E88" s="7">
         <v>0</v>
       </c>
       <c r="F88" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>223</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>224</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E89" s="7">
         <v>0</v>
       </c>
       <c r="F89" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>226</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>228</v>
       </c>
       <c r="E90" s="7">
         <v>0</v>
       </c>
       <c r="F90" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>229</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>231</v>
       </c>
       <c r="E91" s="7">
         <v>0</v>
       </c>
       <c r="F91" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>232</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>234</v>
       </c>
       <c r="E92" s="7">
         <v>0</v>
       </c>
       <c r="F92" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>237</v>
       </c>
       <c r="E93" s="7">
         <v>0</v>
       </c>
       <c r="F93" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>238</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>240</v>
       </c>
       <c r="E94" s="7">
         <v>0</v>
       </c>
       <c r="F94" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>241</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>243</v>
       </c>
       <c r="E95" s="7">
         <v>0</v>
       </c>
       <c r="F95" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>244</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E96" s="7">
         <v>0</v>
       </c>
       <c r="F96" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>249</v>
       </c>
       <c r="E97" s="7">
         <v>0</v>
       </c>
       <c r="F97" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E98" s="7">
         <v>0</v>
       </c>
       <c r="F98" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>255</v>
       </c>
       <c r="E99" s="7">
         <v>0</v>
       </c>
       <c r="F99" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>256</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>258</v>
       </c>
       <c r="E100" s="7">
         <v>0</v>
       </c>
       <c r="F100" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>259</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>261</v>
       </c>
       <c r="E101" s="7">
         <v>0</v>
       </c>
       <c r="F101" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A102" s="4">
+        <v>20</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E102" s="7">
+        <v>0</v>
+      </c>
+      <c r="F102" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E103" s="7">
         <v>0</v>
       </c>
       <c r="F103" s="15">
-        <v>787500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F104" s="15"/>
+      <c r="A104" s="4">
+        <v>22</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E104" s="7">
+        <v>0</v>
+      </c>
+      <c r="F104" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="105" spans="1:6">
-      <c r="A105" s="3" t="s">
+      <c r="A105" s="4">
+        <v>23</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E105" s="7">
+        <v>0</v>
+      </c>
+      <c r="F105" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B106" s="7"/>
+      <c r="C106" s="8"/>
+      <c r="D106" s="7"/>
+      <c r="E106" s="7"/>
+      <c r="F106" s="15"/>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B105" s="10" t="s">
+      <c r="B107" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C105" s="12" t="s">
+      <c r="C107" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D105" s="13" t="s">
+      <c r="D107" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E105" s="14" t="s">
+      <c r="E107" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F105" s="16" t="s">
+      <c r="F107" s="16" t="s">
         <v>7</v>
-      </c>
-[...38 lines deleted...]
-        <v>480150</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="E108" s="7">
         <v>-1</v>
       </c>
       <c r="F108" s="15">
         <v>414000</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B109" s="11" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C109" s="8" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E109" s="7">
         <v>0</v>
       </c>
       <c r="F109" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B110" s="11" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E110" s="7">
         <v>0</v>
       </c>
       <c r="F110" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B111" s="11" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E111" s="7">
         <v>0</v>
       </c>
       <c r="F111" s="15">
-        <v>0</v>
+        <v>480150</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E112" s="7">
         <v>0</v>
       </c>
       <c r="F112" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E113" s="7">
         <v>0</v>
       </c>
       <c r="F113" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E114" s="7">
         <v>0</v>
       </c>
       <c r="F114" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E115" s="7">
         <v>0</v>
       </c>
       <c r="F115" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B116" s="11" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="E116" s="7">
         <v>0</v>
       </c>
       <c r="F116" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B117" s="11" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E117" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F117" s="15">
-        <v>328050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="E118" s="7">
         <v>0</v>
       </c>
       <c r="F118" s="15">
-        <v>478350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E119" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F119" s="15">
-        <v>623250</v>
+        <v>328050</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
+        <v>13</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E120" s="7">
+        <v>0</v>
+      </c>
+      <c r="F120" s="15">
+        <v>478350</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="4">
+        <v>14</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E121" s="7">
+        <v>0</v>
+      </c>
+      <c r="F121" s="15">
+        <v>623250</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="4">
         <v>15</v>
       </c>
-      <c r="B120" s="11" t="s">
-[...8 lines deleted...]
-      <c r="E120" s="7">
+      <c r="B122" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D122" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E122" s="7">
         <v>-1</v>
       </c>
-      <c r="F120" s="15">
-[...14 lines deleted...]
-      <c r="A122" s="3" t="s">
+      <c r="F122" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="8"/>
+      <c r="D123" s="7"/>
+      <c r="E123" s="7"/>
+      <c r="F123" s="15"/>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B122" s="10" t="s">
+      <c r="B124" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C122" s="12" t="s">
+      <c r="C124" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D122" s="13" t="s">
+      <c r="D124" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E122" s="14" t="s">
+      <c r="E124" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F122" s="16" t="s">
+      <c r="F124" s="16" t="s">
         <v>7</v>
-      </c>
-[...38 lines deleted...]
-        <v>490500</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E125" s="7">
         <v>1</v>
       </c>
       <c r="F125" s="15">
-        <v>30330</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E126" s="7">
         <v>0</v>
       </c>
       <c r="F126" s="15">
-        <v>51480</v>
+        <v>54180</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C127" s="8" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E127" s="7">
         <v>0</v>
       </c>
       <c r="F127" s="15">
-        <v>0</v>
+        <v>36180</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B128" s="11" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E128" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F128" s="15">
-        <v>51480</v>
+        <v>352800</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E129" s="7">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="F129" s="15">
-        <v>30330</v>
+        <v>490500</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E130" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F130" s="15">
-        <v>51480</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C131" s="8" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E131" s="7">
         <v>0</v>
       </c>
       <c r="F131" s="15">
-        <v>51480</v>
+        <v>54180</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C132" s="8" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E132" s="7">
         <v>0</v>
       </c>
       <c r="F132" s="15">
-        <v>0</v>
+        <v>54180</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
+        <v>9</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E133" s="7">
+        <v>0</v>
+      </c>
+      <c r="F133" s="15">
+        <v>54180</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="4">
+        <v>10</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E134" s="7">
+        <v>0</v>
+      </c>
+      <c r="F134" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="4">
         <v>11</v>
       </c>
-      <c r="B133" s="11" t="s">
-[...8 lines deleted...]
-      <c r="E133" s="7">
+      <c r="B135" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="D135" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E135" s="7">
         <v>-8</v>
       </c>
-      <c r="F133" s="15">
-[...14 lines deleted...]
-      <c r="A135" s="3" t="s">
+      <c r="F135" s="15">
+        <v>46800</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="B136" s="7"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="7"/>
+      <c r="E136" s="7"/>
+      <c r="F136" s="15"/>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B135" s="10" t="s">
+      <c r="B137" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C135" s="12" t="s">
+      <c r="C137" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D135" s="13" t="s">
+      <c r="D137" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E135" s="14" t="s">
+      <c r="E137" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F135" s="16" t="s">
+      <c r="F137" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="136" spans="1:6">
-      <c r="A136" s="4">
+    <row r="138" spans="1:6">
+      <c r="A138" s="4">
         <v>1</v>
       </c>
-      <c r="B136" s="11" t="s">
-[...11 lines deleted...]
-      <c r="F136" s="15">
+      <c r="B138" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E138" s="7">
+        <v>0</v>
+      </c>
+      <c r="F138" s="15">
         <v>573300</v>
       </c>
     </row>
-    <row r="137" spans="1:6">
-      <c r="A137" s="4">
+    <row r="139" spans="1:6">
+      <c r="A139" s="4">
         <v>2</v>
       </c>
-      <c r="B137" s="11" t="s">
-[...11 lines deleted...]
-      <c r="F137" s="15">
+      <c r="B139" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D139" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E139" s="7">
+        <v>0</v>
+      </c>
+      <c r="F139" s="15">
         <v>372600</v>
       </c>
     </row>
-    <row r="138" spans="1:6">
-[...10 lines deleted...]
-      <c r="A139" s="3" t="s">
+    <row r="140" spans="1:6">
+      <c r="A140" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="B140" s="7"/>
+      <c r="C140" s="8"/>
+      <c r="D140" s="7"/>
+      <c r="E140" s="7"/>
+      <c r="F140" s="15"/>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B139" s="10" t="s">
+      <c r="B141" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C139" s="12" t="s">
+      <c r="C141" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D139" s="13" t="s">
+      <c r="D141" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E139" s="14" t="s">
+      <c r="E141" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F139" s="16" t="s">
+      <c r="F141" s="16" t="s">
         <v>7</v>
-      </c>
-[...38 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E142" s="7">
         <v>0</v>
       </c>
       <c r="F142" s="15">
-        <v>208800</v>
+        <v>341550</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B143" s="11" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E143" s="7">
         <v>0</v>
       </c>
       <c r="F143" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E144" s="7">
         <v>0</v>
       </c>
       <c r="F144" s="15">
-        <v>0</v>
+        <v>208800</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
+        <v>4</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="E145" s="7">
+        <v>0</v>
+      </c>
+      <c r="F145" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" s="4">
+        <v>5</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="E146" s="7">
+        <v>0</v>
+      </c>
+      <c r="F146" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" s="4">
         <v>6</v>
       </c>
-      <c r="B145" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A147" s="3" t="s">
+      <c r="B147" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="D147" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="E147" s="7">
+        <v>0</v>
+      </c>
+      <c r="F147" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="B148" s="7"/>
+      <c r="C148" s="8"/>
+      <c r="D148" s="7"/>
+      <c r="E148" s="7"/>
+      <c r="F148" s="15"/>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B147" s="10" t="s">
+      <c r="B149" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C147" s="12" t="s">
+      <c r="C149" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D147" s="13" t="s">
+      <c r="D149" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E147" s="14" t="s">
+      <c r="E149" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F147" s="16" t="s">
+      <c r="F149" s="16" t="s">
         <v>7</v>
-      </c>
-[...38 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B150" s="11" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E150" s="7">
         <v>0</v>
       </c>
       <c r="F150" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E151" s="7">
         <v>0</v>
       </c>
       <c r="F151" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E152" s="7">
         <v>0</v>
       </c>
       <c r="F152" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="E153" s="7">
         <v>0</v>
       </c>
       <c r="F153" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E154" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F154" s="15">
-        <v>567000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E155" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F155" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E156" s="7">
         <v>-1</v>
       </c>
       <c r="F156" s="15">
-        <v>0</v>
+        <v>567000</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="E157" s="7">
         <v>-1</v>
       </c>
       <c r="F157" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E158" s="7">
         <v>-1</v>
       </c>
       <c r="F158" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="E159" s="7">
         <v>-1</v>
       </c>
       <c r="F159" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="E160" s="7">
         <v>-1</v>
       </c>
       <c r="F160" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="E161" s="7">
         <v>-1</v>
       </c>
       <c r="F161" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E162" s="7">
         <v>-1</v>
       </c>
       <c r="F162" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" s="4">
+        <v>14</v>
+      </c>
+      <c r="B163" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="D163" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="E163" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F163" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" s="4">
+        <v>15</v>
+      </c>
+      <c r="B164" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="D164" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="E164" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F164" s="15">
         <v>794700</v>
       </c>
     </row>
-    <row r="163" spans="1:6">
-[...10 lines deleted...]
-      <c r="A164" s="3" t="s">
+    <row r="165" spans="1:6">
+      <c r="A165" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B165" s="7"/>
+      <c r="C165" s="8"/>
+      <c r="D165" s="7"/>
+      <c r="E165" s="7"/>
+      <c r="F165" s="15"/>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B164" s="10" t="s">
+      <c r="B166" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C164" s="12" t="s">
+      <c r="C166" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D164" s="13" t="s">
+      <c r="D166" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E164" s="14" t="s">
+      <c r="E166" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F164" s="16" t="s">
+      <c r="F166" s="16" t="s">
         <v>7</v>
-      </c>
-[...38 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E167" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F167" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E168" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F168" s="15">
-        <v>0</v>
+        <v>656100</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="E169" s="7">
         <v>-1</v>
       </c>
       <c r="F169" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
+        <v>4</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="D170" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="E170" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F170" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" s="4">
+        <v>5</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="E171" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F171" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" s="4">
         <v>6</v>
       </c>
-      <c r="B170" s="11" t="s">
-[...8 lines deleted...]
-      <c r="E170" s="7">
+      <c r="B172" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="D172" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="E172" s="7">
         <v>-3</v>
       </c>
-      <c r="F170" s="15">
+      <c r="F172" s="15">
         <v>762300</v>
-      </c>
-[...28 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B173" s="11" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="E173" s="7">
         <v>0</v>
       </c>
       <c r="F173" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
+        <v>8</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>437</v>
+      </c>
+      <c r="C174" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="D174" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="E174" s="7">
+        <v>0</v>
+      </c>
+      <c r="F174" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="B175" s="7"/>
+      <c r="C175" s="8"/>
+      <c r="D175" s="7"/>
+      <c r="E175" s="7"/>
+      <c r="F175" s="15"/>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B174" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A175" s="4">
+      <c r="B176" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B175" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A176" s="4">
+      <c r="C176" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B176" s="11" t="s">
-[...12 lines deleted...]
-        <v>3300300</v>
+      <c r="D176" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E176" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F176" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B177" s="11" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C177" s="8" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E177" s="7">
         <v>0</v>
       </c>
       <c r="F177" s="15">
-        <v>3901500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E178" s="7">
         <v>0</v>
       </c>
       <c r="F178" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B179" s="11" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E179" s="7">
         <v>0</v>
       </c>
       <c r="F179" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B180" s="11" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="E180" s="7">
         <v>0</v>
       </c>
       <c r="F180" s="15">
-        <v>0</v>
+        <v>3300300</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="E181" s="7">
         <v>0</v>
       </c>
       <c r="F181" s="15">
-        <v>0</v>
+        <v>3901500</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="E182" s="7">
         <v>0</v>
       </c>
       <c r="F182" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B183" s="11" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="E183" s="7">
         <v>0</v>
       </c>
       <c r="F183" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E184" s="7">
         <v>0</v>
       </c>
       <c r="F184" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E185" s="7">
         <v>0</v>
       </c>
       <c r="F185" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="E186" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F186" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="E187" s="7">
         <v>0</v>
       </c>
       <c r="F187" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B188" s="11" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="E188" s="7">
         <v>0</v>
       </c>
       <c r="F188" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="E189" s="7">
         <v>0</v>
       </c>
       <c r="F189" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="E190" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F190" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B191" s="11" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C191" s="8" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E191" s="7">
         <v>0</v>
       </c>
       <c r="F191" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B192" s="11" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="E192" s="7">
         <v>0</v>
       </c>
       <c r="F192" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C193" s="8" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="E193" s="7">
         <v>0</v>
       </c>
       <c r="F193" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C194" s="8" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="E194" s="7">
         <v>0</v>
       </c>
       <c r="F194" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="E195" s="7">
         <v>0</v>
       </c>
       <c r="F195" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B196" s="11" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C196" s="8" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="E196" s="7">
         <v>0</v>
       </c>
       <c r="F196" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B197" s="11" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E197" s="7">
         <v>0</v>
       </c>
       <c r="F197" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="E198" s="7">
         <v>0</v>
       </c>
       <c r="F198" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B199" s="11" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C199" s="8" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E199" s="7">
         <v>0</v>
       </c>
       <c r="F199" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
-      <c r="A200" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F200" s="15"/>
+      <c r="A200" s="4">
+        <v>24</v>
+      </c>
+      <c r="B200" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="D200" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="E200" s="7">
+        <v>0</v>
+      </c>
+      <c r="F200" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="201" spans="1:6">
-      <c r="A201" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A201" s="4">
+        <v>25</v>
+      </c>
+      <c r="B201" s="11" t="s">
+        <v>513</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="D201" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="E201" s="7">
+        <v>0</v>
+      </c>
+      <c r="F201" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="E202" s="7">
         <v>0</v>
       </c>
       <c r="F202" s="15">
-        <v>711000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
+        <v>27</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="D203" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="E203" s="7">
+        <v>0</v>
+      </c>
+      <c r="F203" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="B204" s="7"/>
+      <c r="C204" s="8"/>
+      <c r="D204" s="7"/>
+      <c r="E204" s="7"/>
+      <c r="F204" s="15"/>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B203" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A204" s="4">
+      <c r="B205" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B204" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A205" s="4">
+      <c r="C205" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B205" s="11" t="s">
-[...12 lines deleted...]
-        <v>265500</v>
+      <c r="D205" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E205" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F205" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E206" s="7">
         <v>0</v>
       </c>
       <c r="F206" s="15">
-        <v>801000</v>
+        <v>711000</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="C207" s="8" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E207" s="7">
         <v>0</v>
       </c>
       <c r="F207" s="15">
-        <v>910800</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B208" s="11" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="E208" s="7">
         <v>0</v>
       </c>
       <c r="F208" s="15">
-        <v>0</v>
+        <v>265500</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="E209" s="7">
         <v>0</v>
       </c>
       <c r="F209" s="15">
-        <v>635850</v>
+        <v>265500</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C210" s="8" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E210" s="7">
         <v>0</v>
       </c>
       <c r="F210" s="15">
-        <v>0</v>
+        <v>910800</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C211" s="8" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="E211" s="7">
         <v>0</v>
       </c>
       <c r="F211" s="15">
-        <v>0</v>
+        <v>801000</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="E212" s="7">
         <v>0</v>
       </c>
       <c r="F212" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
-      <c r="A213" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F213" s="15"/>
+      <c r="A213" s="4">
+        <v>8</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="C213" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="D213" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="E213" s="7">
+        <v>0</v>
+      </c>
+      <c r="F213" s="15">
+        <v>635850</v>
+      </c>
     </row>
     <row r="214" spans="1:6">
-      <c r="A214" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A214" s="4">
+        <v>9</v>
+      </c>
+      <c r="B214" s="11" t="s">
+        <v>546</v>
+      </c>
+      <c r="C214" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="D214" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="E214" s="7">
+        <v>0</v>
+      </c>
+      <c r="F214" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="E215" s="7">
         <v>0</v>
       </c>
       <c r="F215" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
-      <c r="A216" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A216" s="4">
+        <v>11</v>
+      </c>
+      <c r="B216" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="C216" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="D216" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="E216" s="7">
+        <v>0</v>
+      </c>
+      <c r="F216" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
-      <c r="A217" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A217" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="B217" s="7"/>
+      <c r="C217" s="8"/>
+      <c r="D217" s="7"/>
+      <c r="E217" s="7"/>
+      <c r="F217" s="15"/>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C218" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D218" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E218" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F218" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>1</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="E219" s="7">
         <v>0</v>
       </c>
       <c r="F219" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
-      <c r="A220" s="4">
+      <c r="A220" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B220" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="B220" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C220" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D220" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E220" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F220" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:6">
-      <c r="A221" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F221" s="15"/>
+      <c r="A221" s="4">
+        <v>1</v>
+      </c>
+      <c r="B221" s="11" t="s">
+        <v>559</v>
+      </c>
+      <c r="C221" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="D221" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="E221" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F221" s="15">
+        <v>535500</v>
+      </c>
     </row>
     <row r="222" spans="1:6">
-      <c r="A222" s="3" t="s">
+      <c r="A222" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="B222" s="7"/>
+      <c r="C222" s="8"/>
+      <c r="D222" s="7"/>
+      <c r="E222" s="7"/>
+      <c r="F222" s="15"/>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B222" s="10" t="s">
+      <c r="B223" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C222" s="12" t="s">
+      <c r="C223" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D222" s="13" t="s">
+      <c r="D223" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E222" s="14" t="s">
+      <c r="E223" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F222" s="16" t="s">
+      <c r="F223" s="16" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="E224" s="7">
         <v>0</v>
       </c>
       <c r="F224" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B225" s="11" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="E225" s="7">
         <v>0</v>
       </c>
       <c r="F225" s="15">
-        <v>425700</v>
+        <v>1131300</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="E226" s="7">
         <v>0</v>
       </c>
       <c r="F226" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="E227" s="7">
         <v>0</v>
       </c>
       <c r="F227" s="15">
-        <v>1131300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="E228" s="7">
         <v>0</v>
       </c>
       <c r="F228" s="15">
-        <v>0</v>
+        <v>128700</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="E229" s="7">
         <v>0</v>
       </c>
       <c r="F229" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B230" s="11" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="E230" s="7">
         <v>0</v>
       </c>
       <c r="F230" s="15">
-        <v>117000</v>
+        <v>425700</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B231" s="11" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="C231" s="8" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="E231" s="7">
         <v>0</v>
       </c>
       <c r="F231" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="E232" s="7">
         <v>0</v>
       </c>
       <c r="F232" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B233" s="11" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="E233" s="7">
         <v>3</v>
       </c>
       <c r="F233" s="15">
-        <v>105300</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B234" s="11" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="C234" s="8" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="E234" s="7">
         <v>0</v>
       </c>
       <c r="F234" s="15">
-        <v>117000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B235" s="11" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="C235" s="8" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="E235" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F235" s="15">
-        <v>105300</v>
+        <v>128700</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="E236" s="7">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F236" s="15">
-        <v>0</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B237" s="11" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="C237" s="8" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="E237" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F237" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B238" s="11" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="E238" s="7">
         <v>0</v>
       </c>
       <c r="F238" s="15">
-        <v>412650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="C239" s="8" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="E239" s="7">
         <v>0</v>
       </c>
       <c r="F239" s="15">
-        <v>0</v>
+        <v>412650</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="C240" s="8" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="E240" s="7">
         <v>0</v>
       </c>
       <c r="F240" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="E241" s="7">
         <v>0</v>
       </c>
       <c r="F241" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C242" s="8" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="E242" s="7">
         <v>0</v>
       </c>
       <c r="F242" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="C243" s="8" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="E243" s="7">
         <v>0</v>
       </c>
       <c r="F243" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B244" s="11" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="C244" s="8" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="E244" s="7">
         <v>0</v>
       </c>
       <c r="F244" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B245" s="11" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="C245" s="8" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="E245" s="7">
         <v>0</v>
       </c>
       <c r="F245" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="C246" s="8" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="E246" s="7">
         <v>0</v>
       </c>
       <c r="F246" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B247" s="11" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="C247" s="8" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="E247" s="7">
         <v>0</v>
       </c>
       <c r="F247" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B248" s="11" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="C248" s="8" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="E248" s="7">
         <v>0</v>
       </c>
       <c r="F248" s="15">
-        <v>838800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="C249" s="8" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="E249" s="7">
         <v>0</v>
       </c>
       <c r="F249" s="15">
-        <v>0</v>
+        <v>838800</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B250" s="11" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="C250" s="8" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="E250" s="7">
         <v>0</v>
       </c>
       <c r="F250" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B251" s="11" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="C251" s="8" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="E251" s="7">
         <v>0</v>
       </c>
       <c r="F251" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B252" s="11" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="C252" s="8" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="E252" s="7">
         <v>0</v>
       </c>
       <c r="F252" s="15">
-        <v>172800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="E253" s="7">
         <v>0</v>
       </c>
       <c r="F253" s="15">
-        <v>0</v>
+        <v>172800</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="C254" s="8" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="E254" s="7">
         <v>0</v>
       </c>
       <c r="F254" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="C255" s="8" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="E255" s="7">
         <v>0</v>
       </c>
       <c r="F255" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B256" s="11" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="C256" s="8" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="E256" s="7">
         <v>0</v>
       </c>
       <c r="F256" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B257" s="11" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="C257" s="8" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="E257" s="7">
         <v>0</v>
       </c>
       <c r="F257" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B258" s="11" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="C258" s="8" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="E258" s="7">
         <v>0</v>
       </c>
       <c r="F258" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B259" s="11" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="C259" s="8" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="E259" s="7">
         <v>0</v>
       </c>
       <c r="F259" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B260" s="11" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="C260" s="8" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="E260" s="7">
         <v>0</v>
       </c>
       <c r="F260" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B261" s="11" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="C261" s="8" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="E261" s="7">
         <v>0</v>
       </c>
       <c r="F261" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B262" s="11" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="C262" s="8" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="E262" s="7">
         <v>0</v>
       </c>
       <c r="F262" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B263" s="11" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="C263" s="8" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="E263" s="7">
         <v>0</v>
       </c>
       <c r="F263" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="C264" s="8" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="E264" s="7">
         <v>0</v>
       </c>
       <c r="F264" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="C265" s="8" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="E265" s="7">
         <v>0</v>
       </c>
       <c r="F265" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="C266" s="8" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="E266" s="7">
         <v>0</v>
       </c>
       <c r="F266" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B267" s="11" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="C267" s="8" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="E267" s="7">
         <v>0</v>
       </c>
       <c r="F267" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="E268" s="7">
         <v>0</v>
       </c>
       <c r="F268" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="E269" s="7">
         <v>0</v>
       </c>
       <c r="F269" s="15">
-        <v>180000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="C270" s="8" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="E270" s="7">
         <v>0</v>
       </c>
       <c r="F270" s="15">
         <v>180000</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="C271" s="8" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="E271" s="7">
         <v>0</v>
       </c>
       <c r="F271" s="15">
-        <v>173250</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="C272" s="8" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="E272" s="7">
         <v>0</v>
       </c>
       <c r="F272" s="15">
-        <v>0</v>
+        <v>173250</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="C273" s="8" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="E273" s="7">
         <v>0</v>
       </c>
       <c r="F273" s="15">
-        <v>0</v>
+        <v>350000</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="C274" s="8" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="E274" s="7">
         <v>0</v>
       </c>
       <c r="F274" s="15">
-        <v>0</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="C275" s="8" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="E275" s="7">
         <v>0</v>
       </c>
       <c r="F275" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="C276" s="8" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="E276" s="7">
         <v>0</v>
       </c>
       <c r="F276" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="C277" s="8" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="E277" s="7">
         <v>0</v>
       </c>
       <c r="F277" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="C278" s="8" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="E278" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F278" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="C279" s="8" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="E279" s="7">
         <v>0</v>
       </c>
       <c r="F279" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="E280" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F280" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="C281" s="8" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="E281" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F281" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="C282" s="8" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="E282" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F282" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B283" s="11" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="C283" s="8" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="E283" s="7">
         <v>-1</v>
       </c>
       <c r="F283" s="15">
-        <v>95850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="C284" s="8" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="E284" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F284" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="C285" s="8" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="E285" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F285" s="15">
-        <v>0</v>
+        <v>95850</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="C286" s="8" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="E286" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F286" s="15">
-        <v>208800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="C287" s="8" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="E287" s="7">
         <v>0</v>
       </c>
       <c r="F287" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="C288" s="8" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E288" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F288" s="15">
-        <v>0</v>
+        <v>208800</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B289" s="11" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="C289" s="8" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E289" s="7">
         <v>0</v>
       </c>
       <c r="F289" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="C290" s="8" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="E290" s="7">
         <v>0</v>
       </c>
       <c r="F290" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="C291" s="8" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E291" s="7">
         <v>0</v>
       </c>
       <c r="F291" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B292" s="11" t="s">
-        <v>749</v>
+        <v>767</v>
       </c>
       <c r="C292" s="8" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="E292" s="7">
         <v>0</v>
       </c>
       <c r="F292" s="15">
-        <v>410400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B293" s="11" t="s">
-        <v>749</v>
+        <v>770</v>
       </c>
       <c r="C293" s="8" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="E293" s="7">
         <v>0</v>
       </c>
       <c r="F293" s="15">
-        <v>464400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
+        <v>71</v>
+      </c>
+      <c r="B294" s="11" t="s">
+        <v>761</v>
+      </c>
+      <c r="C294" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="D294" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="E294" s="7">
+        <v>0</v>
+      </c>
+      <c r="F294" s="15">
+        <v>410400</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6">
+      <c r="A295" s="4">
         <v>72</v>
       </c>
-      <c r="B294" s="11" t="s">
-[...11 lines deleted...]
-      <c r="F294" s="15">
+      <c r="B295" s="11" t="s">
+        <v>761</v>
+      </c>
+      <c r="C295" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="D295" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="E295" s="7">
+        <v>0</v>
+      </c>
+      <c r="F295" s="15">
+        <v>464400</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6">
+      <c r="A296" s="4">
+        <v>73</v>
+      </c>
+      <c r="B296" s="11" t="s">
+        <v>767</v>
+      </c>
+      <c r="C296" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="D296" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="E296" s="7">
+        <v>0</v>
+      </c>
+      <c r="F296" s="15">
         <v>739800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A20:F20"/>
     <mergeCell ref="A24:F24"/>
-    <mergeCell ref="A32:F32"/>
-[...11 lines deleted...]
-    <mergeCell ref="A221:F221"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="A81:F81"/>
+    <mergeCell ref="A106:F106"/>
+    <mergeCell ref="A123:F123"/>
+    <mergeCell ref="A136:F136"/>
+    <mergeCell ref="A140:F140"/>
+    <mergeCell ref="A148:F148"/>
+    <mergeCell ref="A165:F165"/>
+    <mergeCell ref="A175:F175"/>
+    <mergeCell ref="A204:F204"/>
+    <mergeCell ref="A217:F217"/>
+    <mergeCell ref="A222:F222"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
-    <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
-[...10 lines deleted...]
-    <hyperlink ref="D40" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="D79" r:id="rId_hyperlink_63"/>
-[...2 lines deleted...]
-    <hyperlink ref="D82" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_85"/>
-    <hyperlink ref="D103" r:id="rId_hyperlink_86"/>
-[...168 lines deleted...]
-    <hyperlink ref="D294" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_259"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>