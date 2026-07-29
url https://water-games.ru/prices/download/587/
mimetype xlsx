--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,112 +12,112 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Зимние аттракционы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro5596</t>
+  </si>
+  <si>
+    <t>Зимняя надувная горка "Снежный склон" 16*8*12 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snezhnyi-sklon-PL63/</t>
+  </si>
+  <si>
     <t>attro8989</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Ледниковый период" 24*8*13,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-lednikovyy-period-PL80/</t>
   </si>
   <si>
+    <t>attro8990</t>
+  </si>
+  <si>
+    <t>Зимняя надувная горка "Снежный склон" 12*6*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zimnyaya-naduvnaya-gorka-snezhnyy-sklon/</t>
+  </si>
+  <si>
     <t>attro8824</t>
   </si>
   <si>
     <t>Надувной батут "Снеговик" 4,5*4,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-snegovik-PL/</t>
   </si>
   <si>
-    <t>attro8990</t>
-[...16 lines deleted...]
-  <si>
     <t>attro5595</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Эверест" 16*8*12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest/</t>
   </si>
   <si>
     <t>attro7718</t>
   </si>
   <si>
     <t>Надувной батут "Новогоднее веселье" 16*7*5,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/</t>
   </si>
   <si>
     <t>attro644</t>
   </si>
   <si>
     <t>Всесезонный зорб ATTRO Zorb Ø 3 м, установлена</t>
   </si>
   <si>
     <t>https://water-games.ru/product/all-season-zorb/</t>
@@ -281,83 +281,92 @@
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-tyubing/</t>
   </si>
   <si>
     <t>attro2092</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Экстрим в джунглях" 27*4,5*9,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/</t>
   </si>
   <si>
     <t>attro1725</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Залесье" 19,5*4,5*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoj-batut-zimnyaya-gorka-zalese/</t>
   </si>
   <si>
     <t>Зимние горки</t>
   </si>
   <si>
+    <t>attro9549</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зимняя горка "Пряничный домик" 11*6*8,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pryanichnyy-domik-11-6-8-3-m/</t>
+  </si>
+  <si>
+    <t>attro2093</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка для тюбинга "Спайдермэн 2" 11,5*4*6,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen-2-115467-m/</t>
+  </si>
+  <si>
     <t>attro7806</t>
   </si>
   <si>
     <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка с выкатом 13*10*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/</t>
   </si>
   <si>
     <t>attro1682</t>
   </si>
   <si>
     <t>Надувная горка "Залесье Макси" 27*4,5*9,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-zalese-maksi-pl81/</t>
   </si>
   <si>
-    <t>attro2093</t>
-[...1 lines deleted...]
-  <si>
     <t>Надувная зимняя горка для тюбинга "Спайдермэн" 20*6*11 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen/</t>
   </si>
   <si>
-    <t>Надувная зимняя горка для тюбинга "Спайдермэн 2" 11,5*4*6,7 м</t>
-[...4 lines deleted...]
-  <si>
     <t>attro7807</t>
   </si>
   <si>
     <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка + финишная полоса 22*7</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807</t>
   </si>
   <si>
     <t>attro7808</t>
   </si>
   <si>
     <t>Всесезонный батут-трансформер «Спанч боб» Летний батут с площадкой 15*7*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808</t>
   </si>
   <si>
     <t>attro8250</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Новогодняя" 10*6*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-novogodnyaya/</t>
@@ -374,170 +383,170 @@
   <si>
     <t>Надувная зимняя горка "Пингвин на севере" 13*9*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pingvin-na-severe/</t>
   </si>
   <si>
     <t>attro7731</t>
   </si>
   <si>
     <t>Всесезонный надувной батут «Спайдермен» 12,5*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/</t>
   </si>
   <si>
     <t>attro7726</t>
   </si>
   <si>
     <t>Надувной батут "Новогодняя горка" 5*5*4,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/</t>
   </si>
   <si>
+    <t>attro8497</t>
+  </si>
+  <si>
+    <t>Надувная горка "Русский дом" 27*4,5*10,4м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/</t>
+  </si>
+  <si>
     <t>attro8500</t>
   </si>
   <si>
     <t>Надувная горка "Рождество" 27*4,5*9,6м (зима/лето)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/</t>
   </si>
   <si>
     <t>attro8501</t>
   </si>
   <si>
     <t>Надувная горка "Радуга" 27*4,5*9,8м (зима/лето)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/</t>
   </si>
   <si>
-    <t>attro8497</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7779</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Спайдермен 6" 13*10*11 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/</t>
   </si>
   <si>
     <t>attro8832</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Новогодние игры" 14,5*9*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-/</t>
   </si>
   <si>
     <t>attro8833</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Новогодние игры" 11,5*9*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-pl/</t>
   </si>
   <si>
     <t>attro1956</t>
   </si>
   <si>
     <t>Надувная горка "Снежный лес" 12*6*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-snezhnyi-les/</t>
   </si>
   <si>
     <t>Новогодние батуты</t>
   </si>
   <si>
+    <t>attro8826</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сани деда мороза" 9*5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-batut-sani-deda-moroza/</t>
+  </si>
+  <si>
+    <t>attro7727</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Новогодние забавы" 49*21,5*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/</t>
+  </si>
+  <si>
+    <t>attro8823</t>
+  </si>
+  <si>
+    <t>Надувной батут "Эльф" 4,5*4,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-elf/</t>
+  </si>
+  <si>
     <t>attro8822</t>
   </si>
   <si>
     <t>Надувной батут "Дед мороз" 5,5*4,5*6 м 5,5*4,5*6</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/</t>
   </si>
   <si>
+    <t>attro9550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Печенька" 12*4,5*6,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pechenka-12-4-5-6-3-m/</t>
+  </si>
+  <si>
     <t>attro7721</t>
   </si>
   <si>
     <t>Надувной батут "Новогодний леденец" 5,3*5,3*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/</t>
   </si>
   <si>
-    <t>attro8825</t>
-[...34 lines deleted...]
-  <si>
     <t>attro8896</t>
   </si>
   <si>
     <t>Надувной батут "Дед мороз" 5,5*4,5*6 м 3,5*3,5*5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/?sku=8896</t>
   </si>
   <si>
     <t>attro7722</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Зимняя сказка" 9*6*6,6 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/</t>
   </si>
   <si>
     <t>attro7728</t>
   </si>
   <si>
     <t>Надувная полоса препятствий "Новогодние приключения" 57,5*4*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/</t>
@@ -557,66 +566,66 @@
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/</t>
   </si>
   <si>
     <t>attro7725</t>
   </si>
   <si>
     <t>Надувной тент "Новогодний подарок" 4*4*6,1 м ПВХ (уличный)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829</t>
   </si>
   <si>
     <t>attro8802</t>
   </si>
   <si>
     <t>Надувная горка "Новогодний сюрприз" 4*3*2,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz- PL69/</t>
   </si>
   <si>
     <t>Зимние игры</t>
   </si>
   <si>
+    <t>attro9461</t>
+  </si>
+  <si>
+    <t>Бампербол взрослый 150 см  синий</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/</t>
+  </si>
+  <si>
     <t>attro470</t>
   </si>
   <si>
     <t>Надувная футбольная площадка зимняя 22,5*13*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/</t>
   </si>
   <si>
     <t>attro9462</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  красный</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462</t>
   </si>
   <si>
     <t>attro9463</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  желтый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463</t>
   </si>
   <si>
     <t>attro9464</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  зеленый</t>
   </si>
@@ -1056,62 +1065,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-lednikovyy-period-PL80/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-naduvnaya-gorka-snezhnyy-sklon/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snezhnyi-sklon-PL63/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=648" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8904" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8905" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-14-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball-business-set-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-bamperbol-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-tyubing/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoj-batut-zimnyaya-gorka-zalese/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zalese-maksi-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen-2-115467-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-novogodnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snowzilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pingvin-na-severe/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-snezhnyi-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pechenka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-batut-sani-deda-moroza/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/?sku=8896" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodnyaya-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9464" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snezhnyi-sklon-PL63/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-lednikovyy-period-PL80/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-naduvnaya-gorka-snezhnyy-sklon/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=648" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8904" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8905" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-14-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball-business-set-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-bamperbol-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-tyubing/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoj-batut-zimnyaya-gorka-zalese/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pryanichnyy-domik-11-6-8-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen-2-115467-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zalese-maksi-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-novogodnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snowzilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pingvin-na-severe/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-snezhnyi-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-batut-sani-deda-moroza/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pechenka-12-4-5-6-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/?sku=8896" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodnyaya-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9464" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F77"/>
+  <dimension ref="A1:F78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F77" sqref="F77"/>
+      <selection activeCell="F78" sqref="F78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1137,111 +1146,111 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>0</v>
+        <v>2588400</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <v>381600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="14">
-        <v>1120050</v>
+        <v>1234800</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="14">
-        <v>2588400</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="14">
         <v>2588400</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
@@ -1357,71 +1366,71 @@
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="6">
         <v>1</v>
       </c>
       <c r="F17" s="14">
-        <v>33750</v>
+        <v>30330</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="6">
         <v>3</v>
       </c>
       <c r="F18" s="14">
-        <v>33750</v>
+        <v>30330</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="6">
         <v>-8</v>
       </c>
       <c r="F19" s="14">
         <v>45540</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
@@ -1707,271 +1716,271 @@
       </c>
       <c r="E34" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>1</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="14">
-        <v>1260000</v>
+        <v>1093950</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>2</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E36" s="6">
         <v>0</v>
       </c>
       <c r="F36" s="14">
-        <v>1826100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>3</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="14">
-        <v>1921950</v>
+        <v>1260000</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>4</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="14">
-        <v>0</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>5</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
-        <v>1732500</v>
+        <v>1921950</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>6</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
-        <v>1625400</v>
+        <v>1732500</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>7</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="14">
-        <v>1066500</v>
+        <v>1625400</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>8</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="14">
-        <v>2758500</v>
+        <v>1066500</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>9</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="14">
-        <v>0</v>
+        <v>2758500</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>10</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
-        <v>1548000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>11</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="14">
-        <v>376200</v>
+        <v>1548000</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>12</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="14">
-        <v>1826100</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>13</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="14">
         <v>1826100</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>14</v>
@@ -1987,669 +1996,690 @@
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
         <v>1826100</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>15</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>1620000</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>16</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>1994400</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>17</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>1594800</v>
+        <v>1994400</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>18</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>1120050</v>
+        <v>1594800</v>
       </c>
     </row>
     <row r="53" spans="1:6">
-      <c r="A53" s="5" t="s">
+      <c r="A53" s="4">
+        <v>19</v>
+      </c>
+      <c r="B53" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="B53" s="6"/>
-[...3 lines deleted...]
-      <c r="F53" s="14"/>
+      <c r="C53" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E53" s="6">
+        <v>0</v>
+      </c>
+      <c r="F53" s="14">
+        <v>1234800</v>
+      </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="3" t="s">
+      <c r="A54" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" s="6"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="6"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="14"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="9" t="s">
+      <c r="B55" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C54" s="11" t="s">
+      <c r="C55" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D54" s="12" t="s">
+      <c r="D55" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E54" s="13" t="s">
+      <c r="E55" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F54" s="15" t="s">
+      <c r="F55" s="15" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>436950</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
-        <v>380250</v>
+        <v>703800</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>657000</v>
+        <v>8088300</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
         <v>381600</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>703800</v>
+        <v>436950</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
-        <v>8088300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="14">
-        <v>381600</v>
+        <v>392850</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="14">
-        <v>787500</v>
+        <v>381600</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E63" s="6">
         <v>0</v>
       </c>
       <c r="F63" s="14">
-        <v>4022100</v>
+        <v>806040</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="14">
-        <v>2386350</v>
+        <v>4022100</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>117</v>
+        <v>172</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E65" s="6">
         <v>0</v>
       </c>
       <c r="F65" s="14">
-        <v>0</v>
+        <v>2386350</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>174</v>
+        <v>120</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E66" s="6">
         <v>0</v>
       </c>
       <c r="F66" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="4">
+        <v>13</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="E68" s="6">
+        <v>0</v>
+      </c>
+      <c r="F68" s="14">
         <v>180000</v>
       </c>
     </row>
-    <row r="68" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="3" t="s">
+      <c r="A69" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B69" s="6"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="6"/>
+      <c r="E69" s="6"/>
+      <c r="F69" s="14"/>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B69" s="9" t="s">
+      <c r="B70" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C69" s="11" t="s">
+      <c r="C70" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D69" s="12" t="s">
+      <c r="D70" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E69" s="13" t="s">
+      <c r="E70" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F69" s="15" t="s">
+      <c r="F70" s="15" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>412650</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E71" s="6">
         <v>0</v>
       </c>
       <c r="F71" s="14">
         <v>51480</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E72" s="6">
         <v>0</v>
       </c>
       <c r="F72" s="14">
-        <v>51480</v>
+        <v>412650</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E73" s="6">
         <v>0</v>
       </c>
       <c r="F73" s="14">
         <v>51480</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E74" s="6">
         <v>0</v>
       </c>
       <c r="F74" s="14">
         <v>51480</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E75" s="6">
         <v>0</v>
       </c>
       <c r="F75" s="14">
-        <v>126900</v>
+        <v>51480</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E76" s="6">
         <v>0</v>
       </c>
       <c r="F76" s="14">
-        <v>160200</v>
+        <v>126900</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E77" s="6">
         <v>0</v>
       </c>
       <c r="F77" s="14">
+        <v>160200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="4">
+        <v>8</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="E78" s="6">
+        <v>0</v>
+      </c>
+      <c r="F78" s="14">
         <v>2137050</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A33:F33"/>
-    <mergeCell ref="A53:F53"/>
-    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A69:F69"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_45"/>
-    <hyperlink ref="D55" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_58"/>
-    <hyperlink ref="D70" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_67"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>