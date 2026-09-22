--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -12,103 +12,112 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Зимние аттракционы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>attro5596</t>
   </si>
   <si>
     <t>Зимняя надувная горка "Снежный склон" 16*8*12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snezhnyi-sklon-PL63/</t>
   </si>
   <si>
-    <t>attro8989</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-lednikovyy-period-PL80/</t>
+    <t>attro9574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зимняя горка "Маламут" 18,5*10*11,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-malamut-18-5-10-11-2-m/</t>
   </si>
   <si>
     <t>attro8990</t>
   </si>
   <si>
-    <t>Зимняя надувная горка "Снежный склон" 12*6*10 м</t>
+    <t>Зимняя надувная горка "Арктический склон" 12*6*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/zimnyaya-naduvnaya-gorka-snezhnyy-sklon/</t>
   </si>
   <si>
+    <t>attro9557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Снеговичок" 4,5*4,5*6,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-snegovichok-4-5-4-5-6-2-m/</t>
+  </si>
+  <si>
     <t>attro8824</t>
   </si>
   <si>
     <t>Надувной батут "Снеговик" 4,5*4,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-snegovik-PL/</t>
   </si>
   <si>
     <t>attro5595</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Эверест" 16*8*12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest/</t>
   </si>
   <si>
     <t>attro7718</t>
   </si>
   <si>
     <t>Надувной батут "Новогоднее веселье" 16*7*5,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/</t>
@@ -278,354 +287,492 @@
   <si>
     <t>Надувная зимняя горка "Тюбинг" 20*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-tyubing/</t>
   </si>
   <si>
     <t>attro2092</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Экстрим в джунглях" 27*4,5*9,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/</t>
   </si>
   <si>
     <t>attro1725</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Залесье" 19,5*4,5*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoj-batut-zimnyaya-gorka-zalese/</t>
   </si>
   <si>
+    <t>attro7728</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Новогодние приключения" 57,5*4*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/</t>
+  </si>
+  <si>
+    <t>attro9589</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9589</t>
+  </si>
+  <si>
+    <t>attro9590</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  4</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9590</t>
+  </si>
+  <si>
+    <t>attro9591</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  5</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/</t>
+  </si>
+  <si>
+    <t>attro9592</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9592</t>
+  </si>
+  <si>
+    <t>attro9593</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  7</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9593</t>
+  </si>
+  <si>
+    <t>attro9594</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  8</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9594</t>
+  </si>
+  <si>
+    <t>attro9595</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  9</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9595</t>
+  </si>
+  <si>
+    <t>attro9596</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  10</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9596</t>
+  </si>
+  <si>
+    <t>attro9597</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  дубль 8</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9597</t>
+  </si>
+  <si>
+    <t>attro9598</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  дубль 10</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9598</t>
+  </si>
+  <si>
+    <t>attro9599</t>
+  </si>
+  <si>
+    <t>Банан - зимний аттракцион  дубль 12</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9599</t>
+  </si>
+  <si>
     <t>Зимние горки</t>
   </si>
   <si>
+    <t>attro1682</t>
+  </si>
+  <si>
+    <t>Надувная горка "Залесье Макси" 27*4,5*9,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zalese-maksi-pl81/</t>
+  </si>
+  <si>
+    <t>attro2093</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка для тюбинга "Спайдермэн 2" 11,5*4*6,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen-2-115467-m/</t>
+  </si>
+  <si>
+    <t>attro7806</t>
+  </si>
+  <si>
+    <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка с выкатом 13*10*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/</t>
+  </si>
+  <si>
     <t>attro9549</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная зимняя горка "Пряничный домик" 11*6*8,3 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pryanichnyy-domik-11-6-8-3-m/</t>
   </si>
   <si>
-    <t>attro2093</t>
-[...25 lines deleted...]
-  <si>
     <t>Надувная зимняя горка для тюбинга "Спайдермэн" 20*6*11 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen/</t>
   </si>
   <si>
     <t>attro7807</t>
   </si>
   <si>
     <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка + финишная полоса 22*7</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807</t>
   </si>
   <si>
     <t>attro7808</t>
   </si>
   <si>
     <t>Всесезонный батут-трансформер «Спанч боб» Летний батут с площадкой 15*7*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808</t>
   </si>
   <si>
     <t>attro8250</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Новогодняя" 10*6*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-novogodnyaya/</t>
   </si>
   <si>
     <t>Зимняя надувная горка для тюбинга "Сноузилла" 25*8*7.5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snowzilla/</t>
   </si>
   <si>
-    <t>attro5585</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7731</t>
   </si>
   <si>
     <t>Всесезонный надувной батут «Спайдермен» 12,5*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/</t>
   </si>
   <si>
+    <t>attro8501</t>
+  </si>
+  <si>
+    <t>Надувная горка "Радуга" 27*4,5*9,8м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/</t>
+  </si>
+  <si>
+    <t>attro8497</t>
+  </si>
+  <si>
+    <t>Надувная горка "Русский дом" 27*4,5*10,4м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/</t>
+  </si>
+  <si>
+    <t>attro8500</t>
+  </si>
+  <si>
+    <t>Надувная горка "Рождество" 27*4,5*9,6м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/</t>
+  </si>
+  <si>
+    <t>attro7779</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка "Спайдермен 6" 13*10*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/</t>
+  </si>
+  <si>
+    <t>attro8832</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка "Новогодние игры" 14,5*9*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-/</t>
+  </si>
+  <si>
+    <t>attro8833</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка "Новогодние игры" 11,5*9*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-pl/</t>
+  </si>
+  <si>
+    <t>attro1956</t>
+  </si>
+  <si>
+    <t>Надувная горка "Снежный лес" 12*6*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-snezhnyi-les/</t>
+  </si>
+  <si>
+    <t>attro8827</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор" зима/лето, 12*5*7,6 м  Зимняя горка с выкатом 9*5*7,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор" зима/лето, 12*5*7,6 м  Всесезонный (горка + выкат + площадка)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/?sku=9404</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор" зима/лето, 12*5*7,6 м  Летний батут с площадкой 12*5*7,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/?sku=9406</t>
+  </si>
+  <si>
+    <t>Новогодние батуты</t>
+  </si>
+  <si>
+    <t>attro8826</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сани деда мороза" 9*5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-batut-sani-deda-moroza/</t>
+  </si>
+  <si>
+    <t>attro8823</t>
+  </si>
+  <si>
+    <t>Надувной батут "Эльф" 4,5*4,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-elf/</t>
+  </si>
+  <si>
+    <t>attro7727</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Новогодние забавы" 49*21,5*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/</t>
+  </si>
+  <si>
+    <t>attro9561</t>
+  </si>
+  <si>
+    <t>Надувной батут "Щелкунчик" 5*5*2,4 м  5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-shchelkunchik-5-5-2-2-m/</t>
+  </si>
+  <si>
+    <t>attro8822</t>
+  </si>
+  <si>
+    <t>Надувной батут "Санта Клаус" 5,5*4,5*6 м 5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-santa-klau-5-5-4-5-6-m/</t>
+  </si>
+  <si>
+    <t>attro9563</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пряничный переполох" 5*4*4,1 м   5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-pryanichnyy-perepolokh-5-4-5-4-m/</t>
+  </si>
+  <si>
+    <t>attro9550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Печенька" 12*4,5*6,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pechenka-12-4-5-6-3-m/</t>
+  </si>
+  <si>
+    <t>attro7721</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодний леденец" 5,3*5,3*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/</t>
+  </si>
+  <si>
+    <t>attro9558</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дед мороз" 5,5*4,5*6,5 м  5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ded-moroz-5-5-4-5-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro8896</t>
+  </si>
+  <si>
+    <t>Надувной батут "Санта Клаус" 5,5*4,5*6 м 3,5*3,5*5</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-santa-klau-5-5-4-5-6-m/?sku=8896</t>
+  </si>
+  <si>
+    <t>attro7722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Зимняя сказка" 9*6*6,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/</t>
+  </si>
+  <si>
     <t>attro7726</t>
   </si>
   <si>
     <t>Надувной батут "Новогодняя горка" 5*5*4,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/</t>
   </si>
   <si>
-    <t>attro8497</t>
-[...145 lines deleted...]
-  <si>
     <t>attro8828</t>
   </si>
   <si>
     <t>Надувная горка "Новогодняя ночь" 25*7*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-novogodnyaya-noch/</t>
   </si>
   <si>
+    <t>attro7725</t>
+  </si>
+  <si>
+    <t>Надувной тент "Новогодний подарок" 4*4*6,1 м ПВХ (уличный)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/</t>
+  </si>
+  <si>
     <t>Надувной тент "Новогодний подарок" 4*4*6,1 м нейлон (для помещений)</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/</t>
-[...8 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829</t>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=7725</t>
   </si>
   <si>
     <t>attro8802</t>
   </si>
   <si>
-    <t>Надувная горка "Новогодний сюрприз" 4*3*2,4 м</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz- PL69/</t>
+    <t>Надувной батут "Новогодний сюрприз" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/</t>
   </si>
   <si>
     <t>Зимние игры</t>
   </si>
   <si>
+    <t>attro470</t>
+  </si>
+  <si>
+    <t>Надувная футбольная площадка зимняя 22,5*13*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/</t>
+  </si>
+  <si>
     <t>attro9461</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  синий</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/</t>
   </si>
   <si>
     <t>attro9462</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  красный</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462</t>
   </si>
   <si>
     <t>attro9463</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  желтый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463</t>
   </si>
   <si>
     <t>attro9464</t>
   </si>
   <si>
     <t>Бампербол взрослый 150 см  зеленый</t>
   </si>
@@ -1065,62 +1212,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snezhnyi-sklon-PL63/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-lednikovyy-period-PL80/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-naduvnaya-gorka-snezhnyy-sklon/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=648" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8904" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8905" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-14-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball-business-set-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-bamperbol-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-tyubing/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoj-batut-zimnyaya-gorka-zalese/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pryanichnyy-domik-11-6-8-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen-2-115467-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zalese-maksi-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-novogodnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snowzilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pingvin-na-severe/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-snezhnyi-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-batut-sani-deda-moroza/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pechenka-12-4-5-6-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/?sku=8896" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodnyaya-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9464" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snezhnyi-sklon-PL63/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-malamut-18-5-10-11-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-naduvnaya-gorka-snezhnyy-sklon/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovichok-4-5-4-5-6-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=648" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8904" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/all-season-zorb/?sku=8905" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-14-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attr-bumper-car-on-ice-kids/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumper-ball-business-set-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-nabor-bamperbol-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-tyubing/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoj-batut-zimnyaya-gorka-zalese/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9589" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9590" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9592" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9593" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9594" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9595" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9596" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9597" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9598" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-zimniy-attraktsion/?sku=9599" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zalese-maksi-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen-2-115467-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pryanichnyy-domik-11-6-8-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-novogodnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snowzilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-snezhnyi-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/?sku=9404" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/?sku=9406" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-batut-sani-deda-moroza/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-shchelkunchik-5-5-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-santa-klau-5-5-4-5-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pryanichnyy-perepolokh-5-4-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pechenka-12-4-5-6-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-5-5-4-5-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-santa-klau-5-5-4-5-6-m/?sku=8896" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodnyaya-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=7725" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-futbolnaya-ploshchadka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9462" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9463" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm_2/?sku=9464" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F78"/>
+  <dimension ref="A1:F95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F78" sqref="F78"/>
+      <selection activeCell="F95" sqref="F95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1146,1540 +1293,1897 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>2588400</v>
+        <v>2759400</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <v>0</v>
+        <v>3021750</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="14">
-        <v>1234800</v>
+        <v>1320750</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9" s="14">
-        <v>400500</v>
+        <v>406350</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="14">
-        <v>2588400</v>
+        <v>406350</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="14">
-        <v>1754550</v>
+        <v>2759400</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="14">
-        <v>278100</v>
+        <v>1903500</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="14">
-        <v>0</v>
+        <v>341550</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="14">
-        <v>208800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>0</v>
+        <v>208800</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17" s="14">
-        <v>30330</v>
+        <v>36180</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E18" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F18" s="14">
-        <v>30330</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="6">
-        <v>-8</v>
+        <v>3</v>
       </c>
       <c r="F19" s="14">
-        <v>45540</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="6">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F20" s="14">
-        <v>425700</v>
+        <v>46800</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="14">
-        <v>573300</v>
+        <v>425700</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
-        <v>372600</v>
+        <v>573300</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F23" s="14">
-        <v>352800</v>
+        <v>372600</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="6">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F24" s="14">
-        <v>490500</v>
+        <v>352800</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F25" s="14">
-        <v>2187000</v>
+        <v>490500</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
-        <v>1172250</v>
+        <v>2349000</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="14">
-        <v>830250</v>
+        <v>1199700</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="14">
-        <v>1296000</v>
+        <v>924210</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="14">
-        <v>1669500</v>
+        <v>1376100</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="14">
-        <v>3213000</v>
+        <v>1816200</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="14">
-        <v>1847250</v>
+        <v>3384450</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="6">
         <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>1215000</v>
+        <v>1998000</v>
       </c>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="4">
+        <v>28</v>
+      </c>
+      <c r="B33" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="B33" s="6"/>
-[...3 lines deleted...]
-      <c r="F33" s="14"/>
+      <c r="C33" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" s="6">
+        <v>0</v>
+      </c>
+      <c r="F33" s="14">
+        <v>1341450</v>
+      </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A34" s="4">
+        <v>29</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="E34" s="6">
+        <v>0</v>
+      </c>
+      <c r="F34" s="14">
+        <v>4329000</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="14">
-        <v>1093950</v>
+        <v>92500</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E36" s="6">
         <v>0</v>
       </c>
       <c r="F36" s="14">
-        <v>0</v>
+        <v>107100</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="14">
-        <v>1260000</v>
+        <v>128000</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="14">
-        <v>1826100</v>
+        <v>155000</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
-        <v>1921950</v>
+        <v>180600</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
-        <v>1732500</v>
+        <v>207000</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="14">
-        <v>1625400</v>
+        <v>232200</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="14">
-        <v>1066500</v>
+        <v>258000</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="14">
-        <v>2758500</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
-        <v>0</v>
+        <v>276200</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="14">
-        <v>1548000</v>
+        <v>334500</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A46" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="6"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="14"/>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="4">
-[...15 lines deleted...]
-        <v>1826100</v>
+      <c r="A47" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E47" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
-        <v>1826100</v>
+        <v>2016000</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>1826100</v>
+        <v>749700</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>1620000</v>
+        <v>1395000</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>1994400</v>
+        <v>1116000</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>1594800</v>
+        <v>2065500</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
-        <v>1234800</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F54" s="14"/>
+      <c r="A54" s="4">
+        <v>7</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="E54" s="6">
+        <v>0</v>
+      </c>
+      <c r="F54" s="14">
+        <v>1752840</v>
+      </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A55" s="4">
+        <v>8</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="E55" s="6">
+        <v>0</v>
+      </c>
+      <c r="F55" s="14">
+        <v>1179000</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
-        <v>703800</v>
+        <v>2929590</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>8088300</v>
+        <v>1624500</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>381600</v>
+        <v>2016000</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>436950</v>
+        <v>2016000</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
-        <v>0</v>
+        <v>2016000</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="14">
-        <v>392850</v>
+        <v>1755000</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="14">
-        <v>381600</v>
+        <v>2139750</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E63" s="6">
         <v>0</v>
       </c>
       <c r="F63" s="14">
-        <v>806040</v>
+        <v>1721250</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="14">
-        <v>4022100</v>
+        <v>1320750</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E65" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F65" s="14">
-        <v>2386350</v>
+        <v>761400</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="E66" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F66" s="14">
-        <v>0</v>
+        <v>1098000</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A68" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B68" s="6"/>
+      <c r="C68" s="7"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="14"/>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F69" s="14"/>
+      <c r="A69" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E69" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F69" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A70" s="4">
+        <v>1</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="E70" s="6">
+        <v>0</v>
+      </c>
+      <c r="F70" s="14">
+        <v>748350</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E71" s="6">
         <v>0</v>
       </c>
       <c r="F71" s="14">
-        <v>51480</v>
+        <v>435150</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E72" s="6">
         <v>0</v>
       </c>
       <c r="F72" s="14">
-        <v>412650</v>
+        <v>8640000</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E73" s="6">
         <v>0</v>
       </c>
       <c r="F73" s="14">
-        <v>51480</v>
+        <v>375750</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E74" s="6">
         <v>0</v>
       </c>
       <c r="F74" s="14">
-        <v>51480</v>
+        <v>435150</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E75" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F75" s="14">
-        <v>51480</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E76" s="6">
         <v>0</v>
       </c>
       <c r="F76" s="14">
-        <v>126900</v>
+        <v>846900</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E77" s="6">
         <v>0</v>
       </c>
       <c r="F77" s="14">
-        <v>160200</v>
+        <v>400050</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
+        <v>9</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="6">
+        <v>1</v>
+      </c>
+      <c r="F78" s="14">
+        <v>435150</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="4">
+        <v>10</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="6">
+        <v>0</v>
+      </c>
+      <c r="F79" s="14">
+        <v>381600</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="4">
+        <v>11</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="6">
+        <v>0</v>
+      </c>
+      <c r="F80" s="14">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="4">
+        <v>12</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="6">
+        <v>0</v>
+      </c>
+      <c r="F81" s="14">
+        <v>391770</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="4">
+        <v>13</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="E82" s="6">
+        <v>0</v>
+      </c>
+      <c r="F82" s="14">
+        <v>2637000</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="4">
+        <v>14</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="E83" s="6">
+        <v>0</v>
+      </c>
+      <c r="F83" s="14">
+        <v>317250</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="4">
+        <v>15</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="E84" s="6">
+        <v>0</v>
+      </c>
+      <c r="F84" s="14">
+        <v>164700</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="4">
+        <v>16</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="E85" s="6">
+        <v>1</v>
+      </c>
+      <c r="F85" s="14">
+        <v>197550</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="B86" s="6"/>
+      <c r="C86" s="7"/>
+      <c r="D86" s="6"/>
+      <c r="E86" s="6"/>
+      <c r="F86" s="14"/>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E87" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F87" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="4">
+        <v>1</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="6">
+        <v>0</v>
+      </c>
+      <c r="F88" s="14">
+        <v>412650</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="4">
+        <v>2</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="E89" s="6">
+        <v>0</v>
+      </c>
+      <c r="F89" s="14">
+        <v>54180</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="4">
+        <v>3</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E90" s="6">
+        <v>0</v>
+      </c>
+      <c r="F90" s="14">
+        <v>54180</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="4">
+        <v>4</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="E91" s="6">
+        <v>0</v>
+      </c>
+      <c r="F91" s="14">
+        <v>54180</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="4">
+        <v>5</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="E92" s="6">
+        <v>0</v>
+      </c>
+      <c r="F92" s="14">
+        <v>54180</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="4">
+        <v>6</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E93" s="6">
+        <v>0</v>
+      </c>
+      <c r="F93" s="14">
+        <v>126900</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="4">
+        <v>7</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="E94" s="6">
+        <v>0</v>
+      </c>
+      <c r="F94" s="14">
+        <v>160200</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="4">
         <v>8</v>
       </c>
-      <c r="B78" s="10" t="s">
-[...12 lines deleted...]
-        <v>2137050</v>
+      <c r="B95" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="E95" s="6">
+        <v>0</v>
+      </c>
+      <c r="F95" s="14">
+        <v>2241000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A33:F33"/>
-[...1 lines deleted...]
-    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A86:F86"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D35" r:id="rId_hyperlink_28"/>
-[...11 lines deleted...]
-    <hyperlink ref="D47" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_46"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_47"/>
-[...19 lines deleted...]
-    <hyperlink ref="D78" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_84"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>