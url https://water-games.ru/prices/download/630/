--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,202 +12,229 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2655">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2704">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Надувные батуты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro7972</t>
+  </si>
+  <si>
+    <t>Надувной батут «Праздник», размер 4,5*3,5*2,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-prazdnik-razmer-453529-m/</t>
+  </si>
+  <si>
+    <t>attro9481</t>
+  </si>
+  <si>
+    <t>Надувной батут "На пляже" 6*5,5*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8424/</t>
+  </si>
+  <si>
     <t>attro7995</t>
   </si>
   <si>
     <t>Надувной батут «Замок», размер 5*5*3 метров</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zamok-PL53/</t>
   </si>
   <si>
+    <t>attro8063</t>
+  </si>
+  <si>
+    <t>Надувная горка "Подводная жизнь" 6*3*3,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/</t>
+  </si>
+  <si>
+    <t>attro8553</t>
+  </si>
+  <si>
+    <t>Надувной скалодром 12*6*3,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-skalodrom-model-pl141/</t>
+  </si>
+  <si>
     <t>attro9388</t>
   </si>
   <si>
     <t>Надувная горка "Миньоны" 15,5*7,5*8,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-model-pl184-artikul-pl184-002-minony-razmer-15-5-7-5-8-5-m/</t>
   </si>
   <si>
+    <t>attro8800</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari- PL69/</t>
+  </si>
+  <si>
+    <t>attro8802</t>
+  </si>
+  <si>
+    <t>Надувная горка "Новогодний сюрприз" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz- PL69/</t>
+  </si>
+  <si>
+    <t>attro5511</t>
+  </si>
+  <si>
+    <t>Надувной батут "Винни-Пух" 8*6*5,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pl36/</t>
+  </si>
+  <si>
+    <t>attro9409</t>
+  </si>
+  <si>
+    <t>Надувной батут "Магнитофон" 8*8*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-model-pl186-artikul-pl186-020-magnitofon-razmer-8-8-m/</t>
+  </si>
+  <si>
+    <t>attro6337</t>
+  </si>
+  <si>
+    <t>Надувной батут "Подводная жизнь" 6*4*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/</t>
+  </si>
+  <si>
+    <t>attro9475</t>
+  </si>
+  <si>
+    <t>Надувной батут "Профессор" 4*2,5*2,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/</t>
+  </si>
+  <si>
+    <t>attro8801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Морской бриз" 4*3*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/</t>
+  </si>
+  <si>
+    <t>attro9479</t>
+  </si>
+  <si>
+    <t>Надувной батут "Зоопарк" 6*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zoopark-6-5-5-m/</t>
+  </si>
+  <si>
     <t>attro5521</t>
   </si>
   <si>
     <t>Надувной батут "3 миньона" 6*4*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/</t>
   </si>
   <si>
+    <t>attro5522</t>
+  </si>
+  <si>
+    <t>Надувной батут "Винни-Пух под крышей" 8*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pod-kryshey-pl01/</t>
+  </si>
+  <si>
     <t>attro6531</t>
   </si>
   <si>
     <t>Интерактивная система кнопок</t>
   </si>
   <si>
     <t>https://water-games.ru/product/interaktivnaya-sistema-knopok/</t>
   </si>
   <si>
-    <t>attro5522</t>
-[...88 lines deleted...]
-  <si>
     <t>attro5508</t>
   </si>
   <si>
     <t>Надувной батут "Пряничный домик" 5*7*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/domashniy-naduvnoy-batut-pryanichnyy-domik/</t>
   </si>
   <si>
     <t>attro5509</t>
   </si>
   <si>
     <t>Надувной батут "Неприступная крепость 2" 6*5,2*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/domashniy-naduvnoy-batut-nepristupnaya-krepost-2-6526-m/</t>
   </si>
   <si>
     <t>attro5512</t>
   </si>
   <si>
     <t>Надувной батут "Неприступная крепость 1" 7*7*5,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/domashniy-naduvnoy-batut-nepristupnaya-krepost-1-7754-m/</t>
@@ -227,86 +254,2855 @@
   <si>
     <t>Полоса препятствий "Городские джунгли" 25*16*6,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/polosa-prepyatstviy-gorodskie-dzhungli-251667-m/</t>
   </si>
   <si>
     <t>attro7224</t>
   </si>
   <si>
     <t>Надувной батут "Осьминог" 16*9*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7093/</t>
   </si>
   <si>
     <t>attro6652</t>
   </si>
   <si>
     <t>Надувной лабиринт 12*12*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-labirint-PL140/</t>
   </si>
   <si>
+    <t>attro5748</t>
+  </si>
+  <si>
+    <t>Надувной батут "Военная машина 2" 10*4*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-voennaya-mashina-2-10455-m/</t>
+  </si>
+  <si>
     <t>attro5751</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Военная машина 1" 9*4*5,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-voennaya-mashina-1-9455-m-/</t>
   </si>
   <si>
-    <t>attro5748</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8393</t>
   </si>
   <si>
     <t xml:space="preserve">Упаковочная сумка для батута </t>
   </si>
   <si>
     <t>https://water-games.ru/product/upakovochnaya-sumka-dlya-batuta/</t>
   </si>
   <si>
     <t>attro8395</t>
   </si>
   <si>
     <t>Надувной пандус для батута</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-pandus-dlya-batuta/</t>
   </si>
   <si>
+    <t>Надувные полосы препятствий</t>
+  </si>
+  <si>
+    <t>attro851</t>
+  </si>
+  <si>
+    <t>Надувная горка "Африка" 14*4*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-afrika/</t>
+  </si>
+  <si>
+    <t>attro1269</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Автофура" 14*3,5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1879/</t>
+  </si>
+  <si>
+    <t>attro532</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Адреналин 2" 13*13*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1241/</t>
+  </si>
+  <si>
+    <t>attro525</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Адреналин 4" 10,5*9,5*3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-adrenalin-4/</t>
+  </si>
+  <si>
+    <t>attro5546</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Армейская" 12*3*4.5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-armeiskaya/</t>
+  </si>
+  <si>
+    <t>attro5541</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Армейская" 9*3*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-armeyskaya-934-m/</t>
+  </si>
+  <si>
+    <t>attro1476</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Бегемотики" 12*7*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2086/</t>
+  </si>
+  <si>
+    <t>attro1696</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Бесконечность" 39*3,6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2302/</t>
+  </si>
+  <si>
+    <t>attro362</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Блеск" 11*4*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-blesk/</t>
+  </si>
+  <si>
+    <t>attro501</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Вперед" 29*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vpered/</t>
+  </si>
+  <si>
+    <t>attro8671</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Гигантская" 48*18*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-gigantskaya-4818/</t>
+  </si>
+  <si>
+    <t>attro605</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Две горы" 9,5*4*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-dve-gory/</t>
+  </si>
+  <si>
+    <t>attro1824</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Дядя Сэм" 21*5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2430/</t>
+  </si>
+  <si>
+    <t>attro603</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Классик" 8,5*4*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-klassik/</t>
+  </si>
+  <si>
+    <t>attro8006</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Малая"  13*6,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-malaya-pl1365/</t>
+  </si>
+  <si>
+    <t>attro514</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Милитари" 10*4*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-militari/</t>
+  </si>
+  <si>
+    <t>attro8849</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Монстрическая" 8,2*7,7*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/</t>
+  </si>
+  <si>
+    <t>attro7676</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Ниндзя курс" 34*18,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7371/</t>
+  </si>
+  <si>
+    <t>attro2129</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Ниндзя" 38*3,6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2735/</t>
+  </si>
+  <si>
+    <t>attro9081</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Остров мечты" 20*3,3*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/</t>
+  </si>
+  <si>
+    <t>attro527</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Пиратский корабль" 10*3,5*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskii-korabl/</t>
+  </si>
+  <si>
+    <t>attro513</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Подводный рай" 10*3,5*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnyi-ray/</t>
+  </si>
+  <si>
+    <t>attro9082</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Покоритель Джунглей" 12,2*3,3*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/</t>
+  </si>
+  <si>
+    <t>attro5618</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Разбег" 30*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6216/</t>
+  </si>
+  <si>
+    <t>attro9080</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Сквозь Джунгли" 17*3,3*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/</t>
+  </si>
+  <si>
+    <t>attro1002</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "СНП-01" 10*3*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-01/</t>
+  </si>
+  <si>
+    <t>attro1008</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "СНП-10" 15х3х3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-10/</t>
+  </si>
+  <si>
+    <t>attro5981</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Средневековье" 12*3*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-srednevekove-1235m/</t>
+  </si>
+  <si>
+    <t>attro8672</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Старт" 23,6*8,6*3,8</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-start-2368638-/</t>
+  </si>
+  <si>
+    <t>attro382</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Трансформер" 10*8*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-transformer/</t>
+  </si>
+  <si>
+    <t>attro1949</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Туда-обратно" 10*3*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tyda-obratno/</t>
+  </si>
+  <si>
+    <t>attro8127</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Туда-обратно" 10*4*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/polosa-prepyatstviy-tuda-obratno-PL14/</t>
+  </si>
+  <si>
+    <t>attro9083</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Финишируй" 34,3*11,6*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/</t>
+  </si>
+  <si>
+    <t>attro8149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная полоса препятствий "Хаки" 16*8*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/</t>
+  </si>
+  <si>
+    <t>attro7193</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Хаки" 17*8*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/</t>
+  </si>
+  <si>
+    <t>attro2265</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Экстрим" 14*4*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2871/</t>
+  </si>
+  <si>
+    <t>attro9088</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «300 метров» 75*37,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/</t>
+  </si>
+  <si>
+    <t>attro9090</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Вторжение роботов» 17*3,3*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/</t>
+  </si>
+  <si>
+    <t>attro9159</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Забытые пирамиды» 25*10*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/</t>
+  </si>
+  <si>
+    <t>attro9087</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Зов джунглей» 30*3,3*5,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/</t>
+  </si>
+  <si>
+    <t>attro9084</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Котолёт» 21,3*8,7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/</t>
+  </si>
+  <si>
+    <t>attro9089</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Подводное царство» 25,5*12,3*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/</t>
+  </si>
+  <si>
+    <t>attro9091</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Спорт Квест» 27,5*6,2*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/</t>
+  </si>
+  <si>
+    <t>attro9086</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Тропический Квест» 27,5*6,2*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/</t>
+  </si>
+  <si>
+    <t>attro9085</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Электрическая» 36,3*13*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/</t>
+  </si>
+  <si>
+    <t>attro7679</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий для тимбилдинга "Веселый монстр" 34*18,5*6 40*18,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7374/</t>
+  </si>
+  <si>
+    <t>attro9079</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий с горкой "Цыпа-борд" 17*3,3*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/</t>
+  </si>
+  <si>
+    <t>attro5610</t>
+  </si>
+  <si>
+    <t>Надувной батут "Автовоз" 14*3,6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6208/</t>
+  </si>
+  <si>
+    <t>attro2240</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье гонок со скалодромом" 12*4,3*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье пиратов" 12*4,3*5,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vesele-piratov-PL131/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье сафари" 12*4,3*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-vesele-safari-12436-m/</t>
+  </si>
+  <si>
+    <t>attro5543</t>
+  </si>
+  <si>
+    <t>Надувной батут "Военная база" 7,5*7*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6145/</t>
+  </si>
+  <si>
+    <t>attro1899</t>
+  </si>
+  <si>
+    <t>Надувной батут "Горилла" 14*4*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-gorilla-1446-m/</t>
+  </si>
+  <si>
+    <t>attro1951</t>
+  </si>
+  <si>
+    <t>Надувной батут "Город драконов" 23*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2557/</t>
+  </si>
+  <si>
+    <t>attro1422</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дисней парк" 10*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-disney-park/</t>
+  </si>
+  <si>
+    <t>attro6252</t>
+  </si>
+  <si>
+    <t>Надувной батут "Лабиринтус" 20*7*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6717/</t>
+  </si>
+  <si>
+    <t>attro1983</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мультиплэй" 20*8*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2589/</t>
+  </si>
+  <si>
+    <t>attro5716</t>
+  </si>
+  <si>
+    <t>Надувной батут "Побег в джунглях" 21*4,5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-pobeg-v-dzhunglyakh-2166-m/</t>
+  </si>
+  <si>
+    <t>attro2076</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пожар" 11*9*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2682/</t>
+  </si>
+  <si>
+    <t>attro5623</t>
+  </si>
+  <si>
+    <t>Надувной батут "Полоса препятствий ZOO"15*4*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6221/</t>
+  </si>
+  <si>
+    <t>attro2055</t>
+  </si>
+  <si>
+    <t>Надувной батут "Тропикана 2" 20*8*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tropikana-2-20865-m/</t>
+  </si>
+  <si>
+    <t>attro5624</t>
+  </si>
+  <si>
+    <t>Надувной батут "Финальный вызов" 15*3,4*4,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6222/</t>
+  </si>
+  <si>
+    <t>attro5503</t>
+  </si>
+  <si>
+    <t>Полоса препятствий "Пляжная" 10*3,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6106/</t>
+  </si>
+  <si>
+    <t>Надувные батутные парки</t>
+  </si>
+  <si>
+    <t>attro373</t>
+  </si>
+  <si>
+    <t>Батутный комплекс "Победитель" 18,5*20*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/batutnyy-kompleks-pobeditel-1852057-m/</t>
+  </si>
+  <si>
+    <t>attro8377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Парк космоса" 18*12*5,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/</t>
+  </si>
+  <si>
+    <t>attro8376</t>
+  </si>
+  <si>
+    <t>Надувная горка "Парк монстров" 18*9*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/</t>
+  </si>
+  <si>
+    <t>attro6263</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джунгли парк" 23*14*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6728/</t>
+  </si>
+  <si>
+    <t>attro2011</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 25*23*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2617/</t>
+  </si>
+  <si>
+    <t>attro2071</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мега парк" 20*20*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2677/</t>
+  </si>
+  <si>
+    <t>attro1950</t>
+  </si>
+  <si>
+    <t>Надувной батут "Огромный мир животных" 40*10*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2556/</t>
+  </si>
+  <si>
+    <t>attro5677</t>
+  </si>
+  <si>
+    <t>Надувной батут "Стройка" 20*20*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6267/</t>
+  </si>
+  <si>
+    <t>attro8749</t>
+  </si>
+  <si>
+    <t>Надувной батутный парк "Игро парк"  23,6*15*4,75 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batutnyy-park-igro-park-23-6-15-4-75-m/</t>
+  </si>
+  <si>
+    <t>attro872</t>
+  </si>
+  <si>
+    <t>Надувной батутный парк "Лес чудес"  45*15*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/</t>
+  </si>
+  <si>
+    <t>attro6165</t>
+  </si>
+  <si>
+    <t>Надувной батутный парк "Пёрпл" 30*25*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batutnyy-park-pyorpl-30256-m/</t>
+  </si>
+  <si>
+    <t>Надувной батутный парк "Спортивный уголок" 25*25*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6637/</t>
+  </si>
+  <si>
+    <t>Надувной батутный парк "Фиолетово" 44*20*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-fioletovo-/</t>
+  </si>
+  <si>
+    <t>attro8675</t>
+  </si>
+  <si>
+    <t>Надувной парк "Космонавт и Монстр" 18*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-kosmonavt-i-monster/</t>
+  </si>
+  <si>
+    <t>attro9359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной парк "Космонавт" 24*12*6,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-kosmonavt-24-12-6-4-m/</t>
+  </si>
+  <si>
+    <t>Надувной парк "Космонавты" 38*24*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-kosmonavty-38-24-7-5-m/</t>
+  </si>
+  <si>
+    <t>attro8499</t>
+  </si>
+  <si>
+    <t>Надувной парк "Монстер" 20*20*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-monster/</t>
+  </si>
+  <si>
+    <t>attro8674</t>
+  </si>
+  <si>
+    <t>Надувной парк "Монстерс 2" 18*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-monsters-2/</t>
+  </si>
+  <si>
+    <t>attro8498</t>
+  </si>
+  <si>
+    <t>Надувной парк "Монстерс" 18*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-monsters/</t>
+  </si>
+  <si>
+    <t>attro7678</t>
+  </si>
+  <si>
+    <t>Надувной парк развлечений "Зеленая миля" 38*30*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7373/</t>
+  </si>
+  <si>
+    <t>attro5161</t>
+  </si>
+  <si>
+    <t>Надувной тематический парк "Грин" 36*17*4,76 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/batutnyy-kompleks-grin-3617476-m/</t>
+  </si>
+  <si>
+    <t>attro7724</t>
+  </si>
+  <si>
+    <t>Надувной тематический парк "Огонь" 19*18*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7396/</t>
+  </si>
+  <si>
+    <t>attro7723</t>
+  </si>
+  <si>
+    <t>Надувной тематический парк "Радуга" 23*17*6,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7395/</t>
+  </si>
+  <si>
+    <t>Надувные батуты в наличии</t>
+  </si>
+  <si>
+    <t>attro9477</t>
+  </si>
+  <si>
+    <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м (Б/У)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/</t>
+  </si>
+  <si>
+    <t>attro8827</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор" зима/лето, 12*5*7,6 м  Всесезонный (горка + выкат + площадка)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/</t>
+  </si>
+  <si>
+    <t>attro8927</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрята" 5*5*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/</t>
+  </si>
+  <si>
+    <t>attro8860</t>
+  </si>
+  <si>
+    <t>Надувная горка "Под куполом цирка" 4*4*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/</t>
+  </si>
+  <si>
+    <t>attro8913</t>
+  </si>
+  <si>
+    <t>Надувная горка "Рыцарский турнир" 8*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/</t>
+  </si>
+  <si>
+    <t>attro8639</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари" 8*7*5,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-PL153/</t>
+  </si>
+  <si>
+    <t>attro8590</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 7*5*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/</t>
+  </si>
+  <si>
+    <t>attro8571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Супергерои" 5*5*3,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/</t>
+  </si>
+  <si>
+    <t>attro8302</t>
+  </si>
+  <si>
+    <t>Надувной батут "Бананас" 10*10*7,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-bananas-pl46/</t>
+  </si>
+  <si>
+    <t>attro8883</t>
+  </si>
+  <si>
+    <t>Надувной батут "В гостях у краба" 5*5*3,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/</t>
+  </si>
+  <si>
+    <t>attro8578</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джуманджи" 10*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/</t>
+  </si>
+  <si>
+    <t>attro9213</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джурасик" 4,5*4,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/</t>
+  </si>
+  <si>
+    <t>attro8407</t>
+  </si>
+  <si>
+    <t>Надувной батут "Комбо С3" 4,5*4,2*4м (Ninja jump) Принцессы</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/</t>
+  </si>
+  <si>
+    <t>attro8576</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор" 10*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/</t>
+  </si>
+  <si>
+    <t>attro7339</t>
+  </si>
+  <si>
+    <t>Надувной батут "Коралловый риф" 7*5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/</t>
+  </si>
+  <si>
+    <t>attro8681</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 14*7*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/</t>
+  </si>
+  <si>
+    <t>attro7143</t>
+  </si>
+  <si>
+    <t>Надувной батут "Океан" 12*6*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-okean-pl110/</t>
+  </si>
+  <si>
+    <t>attro7144</t>
+  </si>
+  <si>
+    <t>Надувной батут "Океан" 14*7*6,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ocean-pl42/</t>
+  </si>
+  <si>
+    <t>attro7323</t>
+  </si>
+  <si>
+    <t>Надувной батут "Парк динозавров" 11*6*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/</t>
+  </si>
+  <si>
+    <t>attro8525</t>
+  </si>
+  <si>
+    <t>Надувной батут "Рентор аква" 5,5*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/</t>
+  </si>
+  <si>
+    <t>attro8527</t>
+  </si>
+  <si>
+    <t>Надувной батут "Рентор космос" 5,5*4*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/</t>
+  </si>
+  <si>
+    <t>attro7589</t>
+  </si>
+  <si>
+    <t>Надувной батут "Саванна" 14*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-savanna-pl147/</t>
+  </si>
+  <si>
+    <t>attro7142</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари" 12*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-pl126/</t>
+  </si>
+  <si>
+    <t>attro8830</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Слоники" 3,5*3,5*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/</t>
+  </si>
+  <si>
+    <t>attro8759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Супергерои" 5*5*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/</t>
+  </si>
+  <si>
+    <t>attro8682</t>
+  </si>
+  <si>
+    <t>Надувной батут "Тачки конструктор" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/</t>
+  </si>
+  <si>
+    <t>attro9165</t>
+  </si>
+  <si>
+    <t>Надувной свадебный батут 2,3*2,1*2,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-svadebnyy-batut/</t>
+  </si>
+  <si>
+    <t>Надувные батуты до 500 т.р.</t>
+  </si>
+  <si>
+    <t>attro5720</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Надувной батут "Сафари Джунгли" 5*5*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-dzhungli-pl111/</t>
+  </si>
+  <si>
+    <t>attro5500</t>
+  </si>
+  <si>
+    <t>Надувная горка "В джунглях" 5*3*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-v-dzhunglyah-PL157/</t>
+  </si>
+  <si>
+    <t>attro9059</t>
+  </si>
+  <si>
+    <t>Надувная горка "Гости из космоса" 7*5*3,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/</t>
+  </si>
+  <si>
+    <t>attro8169</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джек воробей", размер 7*4*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/</t>
+  </si>
+  <si>
+    <t>attro7973</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джуманджи" 7*4*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/</t>
+  </si>
+  <si>
+    <t>attro8066</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 4*4*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/</t>
+  </si>
+  <si>
+    <t>attro5853</t>
+  </si>
+  <si>
+    <t>Надувная горка "Динолэнд" 7*5*2,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dinolend-pl33/</t>
+  </si>
+  <si>
+    <t>attro8191</t>
+  </si>
+  <si>
+    <t>Надувная горка "Дождь в лесу" 9*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dogd-v-lesu-pl68/</t>
+  </si>
+  <si>
+    <t>attro8474</t>
+  </si>
+  <si>
+    <t>Надувная горка "Индиан" 8*4*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-indian-pl134/</t>
+  </si>
+  <si>
+    <t>attro8235</t>
+  </si>
+  <si>
+    <t>Надувная горка "Кевин и Боб" 6*6,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/</t>
+  </si>
+  <si>
+    <t>attro5661</t>
+  </si>
+  <si>
+    <t>Надувная горка "Лесная сказка" 7*5*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/</t>
+  </si>
+  <si>
+    <t>attro9006</t>
+  </si>
+  <si>
+    <t>Надувная горка "Матрешка" 7*5*3,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-matreshka-/</t>
+  </si>
+  <si>
+    <t>attro8929</t>
+  </si>
+  <si>
+    <t>Надувная горка "Миньоны в лесу" 9*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/</t>
+  </si>
+  <si>
+    <t>attro8894</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрики" 7*5*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/</t>
+  </si>
+  <si>
+    <t>attro8851</t>
+  </si>
+  <si>
+    <t>Надувная горка "Морской аквариум" 4*4*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/</t>
+  </si>
+  <si>
+    <t>attro5699</t>
+  </si>
+  <si>
+    <t>Надувная горка "Нападение акулы" 7*6,5*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-napadenie-akuly/</t>
+  </si>
+  <si>
+    <t>attro9510</t>
+  </si>
+  <si>
+    <t>Надувная горка "Новый уровень" размер 9*3,5*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-noviy-uroven-9-3-3/</t>
+  </si>
+  <si>
+    <t>attro9230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Остров чудес" 6,5*5*3,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/</t>
+  </si>
+  <si>
+    <t>attro8187</t>
+  </si>
+  <si>
+    <t>Надувная горка "Подводная братва" 7*5*4,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-podvodnaya-bratva-pl67-/</t>
+  </si>
+  <si>
+    <t>attro7347</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пожарная машина" 7*4*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/firecar745/</t>
+  </si>
+  <si>
+    <t>attro8597</t>
+  </si>
+  <si>
+    <t>Надувная горка "Приручить дракона" 7*5*5,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/</t>
+  </si>
+  <si>
+    <t>attro8642</t>
+  </si>
+  <si>
+    <t>Надувная горка "Путешествие в саванну" 5*5*2,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/puteshestvie-v-savannu-PL82/</t>
+  </si>
+  <si>
+    <t>attro5713</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари Джунгли" 6,5*3,5*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/</t>
+  </si>
+  <si>
+    <t>attro8192</t>
+  </si>
+  <si>
+    <t>Надувная горка "Светофор" 4*3*2,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-svetofor-pl69/</t>
+  </si>
+  <si>
+    <t>attro8487</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сладости" 5*4*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/</t>
+  </si>
+  <si>
+    <t>attro560</t>
+  </si>
+  <si>
+    <t>Надувная горка "Стандарт" 7,5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-standart/</t>
+  </si>
+  <si>
+    <t>attro5627</t>
+  </si>
+  <si>
+    <t>Надувная горка "Тачки Маквин" 7*4*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6225/</t>
+  </si>
+  <si>
+    <t>attro2306</t>
+  </si>
+  <si>
+    <t>Надувная горка "Юрский район" 7*6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-yurskii-raion/</t>
+  </si>
+  <si>
+    <t>attro9125</t>
+  </si>
+  <si>
+    <t>Надувная горка «Сокровища моря» 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/20250422/</t>
+  </si>
+  <si>
+    <t>Надувная горка «Сокровища моря» 6*5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/</t>
+  </si>
+  <si>
+    <t>attro9335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка «Таити» 6*6,5*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/</t>
+  </si>
+  <si>
+    <t>attro52663</t>
+  </si>
+  <si>
+    <t>Надувная игра ATTRO Зона Сноса 6*6*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attrakcion-zona-snosa/</t>
+  </si>
+  <si>
+    <t>attro8135</t>
+  </si>
+  <si>
+    <t>Надувной батут " Апельсин" 2,8*2*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-apelsin-PL47/</t>
+  </si>
+  <si>
+    <t>attro8847</t>
+  </si>
+  <si>
+    <t>Надувной батут "Башня дракона" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/</t>
+  </si>
+  <si>
+    <t>attro2038</t>
+  </si>
+  <si>
+    <t>Надувной батут "Белый мишка" 7*5*2,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2644/</t>
+  </si>
+  <si>
+    <t>attro5528</t>
+  </si>
+  <si>
+    <t>Надувной батут "Бен и Холли" 7*5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6130/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Большая стирка" 4*2,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8419/</t>
+  </si>
+  <si>
+    <t>attro9330</t>
+  </si>
+  <si>
+    <t>Надувной батут "В цирке" 6*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8333/</t>
+  </si>
+  <si>
+    <t>attro5601</t>
+  </si>
+  <si>
+    <t>Надувной батут "Вкусный тортик" 6*6*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6199/</t>
+  </si>
+  <si>
+    <t>attro2400</t>
+  </si>
+  <si>
+    <t>Надувной батут "Волшебство" 4*3,5*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-volshebstvo-PL29/</t>
+  </si>
+  <si>
+    <t>attro8108</t>
+  </si>
+  <si>
+    <t>Надувной батут "Гадкий Я" 3,5*3,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/</t>
+  </si>
+  <si>
+    <t>attro1705</t>
+  </si>
+  <si>
+    <t>Надувной батут "Гадкий Я" 4*4*2,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-4423-m/</t>
+  </si>
+  <si>
+    <t>attro9401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Галактика" 6,1*6,1*4,65 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/</t>
+  </si>
+  <si>
+    <t>attro5510</t>
+  </si>
+  <si>
+    <t>Надувной батут "Галактика" 7*5*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/domashniy-naduvnoy-batut-galaktika-/</t>
+  </si>
+  <si>
+    <t>attro8822</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дед мороз" 5,5*4,5*6 м 5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/</t>
+  </si>
+  <si>
+    <t>attro1522</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джунгли попугаи" 7*4*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2132/</t>
+  </si>
+  <si>
+    <t>attro2174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Дино комбо" 4*4*4,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dino-kombo/</t>
+  </si>
+  <si>
+    <t>attro8848</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дино" 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dino-pl96/</t>
+  </si>
+  <si>
+    <t>attro2283</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дори" 3*3*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2889/</t>
+  </si>
+  <si>
+    <t>attro8141</t>
+  </si>
+  <si>
+    <t>Надувной батут "Замок" 5*5*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zamok--PL53/</t>
+  </si>
+  <si>
+    <t>attro8058</t>
+  </si>
+  <si>
+    <t>Надувной батут "Индиан" 7*4*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-indian-PL44-/</t>
+  </si>
+  <si>
+    <t>attro1993</t>
+  </si>
+  <si>
+    <t>Надувной батут "Индиан" 7*4*5,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-indian-PL44/</t>
+  </si>
+  <si>
+    <t>attro1810</t>
+  </si>
+  <si>
+    <t>Надувной батут "Кевин и Боб", размер 7*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/</t>
+  </si>
+  <si>
+    <t>attro1964</t>
+  </si>
+  <si>
+    <t>Надувной батут "Ковбойчик" 3*3*2,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2570/</t>
+  </si>
+  <si>
+    <t>attro5918</t>
+  </si>
+  <si>
+    <t>Надувной батут "Макака" 4*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6399/</t>
+  </si>
+  <si>
+    <t>attro2379</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мини Монстр Трак" 6*4*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-mini-monstr-trak-6455-m/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны" 4*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-miniony-444-m/</t>
+  </si>
+  <si>
+    <t>attro8136</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мишка в лесу" 7*5*2,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-mishka-v-lesu-/</t>
+  </si>
+  <si>
+    <t>attro979</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морское царство" 3,5*3,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-morskoe-tsarstvo-PL01/</t>
+  </si>
+  <si>
+    <t>attro1298</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мячик" 5*5*4,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1908/</t>
+  </si>
+  <si>
+    <t>attro5923</t>
+  </si>
+  <si>
+    <t>Надувной батут "На взлет" 4*4*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6404/</t>
+  </si>
+  <si>
+    <t>attro7721</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодний леденец" 5,3*5,3*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/</t>
+  </si>
+  <si>
+    <t>attro7726</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодняя горка" 5*5*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/</t>
+  </si>
+  <si>
+    <t>attro7687</t>
+  </si>
+  <si>
+    <t>Надувной батут "Океан парк" 7*4*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7381/</t>
+  </si>
+  <si>
+    <t>attro8564</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пиратская гавань" 8,5*7*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/</t>
+  </si>
+  <si>
+    <t>attro5920</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пляжный" 4*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6401/</t>
+  </si>
+  <si>
+    <t>attro1773</t>
+  </si>
+  <si>
+    <t>Надувной батут "Праздник" 6*6*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2379/</t>
+  </si>
+  <si>
+    <t>attro8818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Праздник" 7*5*3,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/</t>
+  </si>
+  <si>
+    <t>attro8526</t>
+  </si>
+  <si>
+    <t>Надувной батут "Рентор авто" 5,5*4*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-batyt- rentor-avto-pl113/</t>
+  </si>
+  <si>
+    <t>attro8524</t>
+  </si>
+  <si>
+    <t>Надувной батут "Рентор джунгли" 5,5*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/</t>
+  </si>
+  <si>
+    <t>attro8285</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сладости" 4*2,4*2,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-sladosti-PL105/</t>
+  </si>
+  <si>
+    <t>attro8124</t>
+  </si>
+  <si>
+    <t>Надувной батут "Слоняра с крышей" 6*5*5,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/</t>
+  </si>
+  <si>
+    <t>attro5582</t>
+  </si>
+  <si>
+    <t>Надувной батут "Слоняра" 7*5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6184/</t>
+  </si>
+  <si>
+    <t>attro8824</t>
+  </si>
+  <si>
+    <t>Надувной батут "Снеговик" 4,5*4,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-snegovik-PL/</t>
+  </si>
+  <si>
+    <t>attro8768</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдер" 5*5*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spayder/</t>
+  </si>
+  <si>
+    <t>attro7811</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 7*5*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/</t>
+  </si>
+  <si>
+    <t>attro1995</t>
+  </si>
+  <si>
+    <t>Надувной батут "Тигра" 3*3*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2601/</t>
+  </si>
+  <si>
+    <t>attro6333</t>
+  </si>
+  <si>
+    <t>Надувной батут "Тролли" 7*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-trolli-PL106/</t>
+  </si>
+  <si>
+    <t>attro8911330</t>
+  </si>
+  <si>
+    <t>Надувной батут "Цветные приключения" 8*4*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/</t>
+  </si>
+  <si>
+    <t>attro7976</t>
+  </si>
+  <si>
+    <t>Надувной батут "Цирк" 6*4*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsirk/</t>
+  </si>
+  <si>
+    <t>attro8823</t>
+  </si>
+  <si>
+    <t>Надувной батут "Эльф" 4,5*4,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-elf/</t>
+  </si>
+  <si>
+    <t>attro8565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Тропический лес» 5*4,5*4,2 м  </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/</t>
+  </si>
+  <si>
+    <t>attro1885</t>
+  </si>
+  <si>
+    <t>Надувной батут с горкой "Законы джунглей" 6*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-gorkoy-zakony-dzhungley-PL43/</t>
+  </si>
+  <si>
+    <t>attro1220</t>
+  </si>
+  <si>
+    <t>Надувной батут-шар "Немо" 5*6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1830/</t>
+  </si>
+  <si>
+    <t>attro1623</t>
+  </si>
+  <si>
+    <t>Надувной корабль "Джек Воробей" 7*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-korabl-dzhek-vorobey-PL12/</t>
+  </si>
+  <si>
+    <t>attro1442</t>
+  </si>
+  <si>
+    <t>Надувной лабиринт 10*6*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-labirint/</t>
+  </si>
+  <si>
+    <t>attro1094</t>
+  </si>
+  <si>
+    <t>Надувной лабиринт ATTRO 10*6*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1704/</t>
+  </si>
+  <si>
+    <t>attro9214</t>
+  </si>
+  <si>
+    <t>Надувной свадебный батут 5х4</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/Svadebnyy-batut-PL152/</t>
+  </si>
+  <si>
+    <t>attro8495</t>
+  </si>
+  <si>
+    <t>Надувной свадебный батут 3*3 м Б/У 3х3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/</t>
+  </si>
+  <si>
+    <t>attro8889</t>
+  </si>
+  <si>
+    <t>Надувной свадебный батут куполообразный  5,9х5,9х6,1</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> attro8688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной спортивный батут (Китай) 2*2*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/sportivnyy-batut-kitay/</t>
+  </si>
+  <si>
+    <t>attro8232</t>
+  </si>
+  <si>
+    <t>Надувной спортивный батут с сеткой 4*3*2,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/</t>
+  </si>
+  <si>
+    <t>Надувные батуты до 300 т.р.</t>
+  </si>
+  <si>
+    <t>Надувной свадебный батут 3х3</t>
+  </si>
+  <si>
+    <t>Надувной свадебный батут куполообразный  5,1х4х4,9</t>
+  </si>
+  <si>
+    <t>Надувные батуты RB-4</t>
+  </si>
+  <si>
+    <t>attro982</t>
+  </si>
+  <si>
+    <t>Надувной батут "Замок" 5*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zamok/</t>
+  </si>
+  <si>
+    <t>Надувной тент "Новогодний подарок" 4*4*6,1 м нейлон (для помещений)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/</t>
+  </si>
+  <si>
+    <t>attro7777</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдермен" 8*8*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spaydermen/</t>
+  </si>
+  <si>
+    <t>attro7842</t>
+  </si>
+  <si>
+    <t>Надувной батут «Спайдер 8» 10,5*10*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spayder-8/</t>
+  </si>
+  <si>
+    <t>attro8276</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 8*6*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/</t>
+  </si>
+  <si>
+    <t>attro8392</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 7*5*2,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Лес мечты" 8*6*4,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/</t>
+  </si>
+  <si>
+    <t>attro8845</t>
+  </si>
+  <si>
+    <t>Надувной батут "Герои в городе" 6*6*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/</t>
+  </si>
+  <si>
+    <t>attro8916</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 10*6*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/</t>
+  </si>
+  <si>
+    <t>attro9092</t>
+  </si>
+  <si>
+    <t>Надувной батут "Черноморец", 20*5*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-chernomorets-pl172/</t>
+  </si>
+  <si>
+    <t>attro9262</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор РБ4" 10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-konstruktor/</t>
+  </si>
+  <si>
+    <t>attro8101</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Веселый" 6*6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro9551</t>
+  </si>
+  <si>
+    <t>Надувная горка "Диномир" 3,5*3,5*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dino-mir-3-5-3-5-2-4-m/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Классика" 4*4*3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-klassika-4-4-3-m/</t>
+  </si>
+  <si>
+    <t>Надувные батуты с крышей</t>
+  </si>
+  <si>
+    <t>attro9440</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Супергерои" 8*7*7м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8405/</t>
+  </si>
+  <si>
+    <t>attro9441</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Формула 1" 8*7*7м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8406/</t>
+  </si>
+  <si>
+    <t>attro9362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Остров Динозавров» 19*9*8,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ostrov-dinozavrov-19-9-8-2-m/</t>
+  </si>
+  <si>
+    <t>attro8873</t>
+  </si>
+  <si>
+    <t>Надувная Дискотека 5,5*5*4,3 (палатка) комплект оборудования</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-diskoteka/</t>
+  </si>
+  <si>
+    <t>attro5504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Сафари с крышей" 12*6*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-s-kryshey-1266-m-/</t>
+  </si>
+  <si>
+    <t>attro5202</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны" 11*8*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-miniony-PL100/</t>
+  </si>
+  <si>
+    <t>attro8284</t>
+  </si>
+  <si>
+    <t>Надувная горка "Радуга" 11*11*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/</t>
+  </si>
+  <si>
+    <t>attro8283</t>
+  </si>
+  <si>
+    <t>Надувная горка "Замок"  11*11*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/</t>
+  </si>
+  <si>
+    <t>attro8280</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сказочный лес" 24*10*7,5м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/</t>
+  </si>
+  <si>
+    <t>attro8201</t>
+  </si>
+  <si>
+    <t>Надувной батут "Динопарк" 11*9*7,2 м (с крышей)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/</t>
+  </si>
+  <si>
+    <t>attro5962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут с крышей "Город детства" 11*6*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/</t>
+  </si>
+  <si>
+    <t>attro8129</t>
+  </si>
+  <si>
+    <t>Надувной батут с горкой "Джунгли" 16,5*11*9,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Веселый Роджер" 10*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/</t>
+  </si>
+  <si>
+    <t>attro7804</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сказочный лес" 22*12*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/</t>
+  </si>
+  <si>
+    <t>attro7780</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мадагаскар 2" с крышей 14*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/</t>
+  </si>
+  <si>
+    <t>attro7775</t>
+  </si>
+  <si>
+    <t>Надувной батут "Субмарина" 20*8*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7427/</t>
+  </si>
+  <si>
+    <t>attro7725</t>
+  </si>
+  <si>
+    <t>Надувной тент "Новогодний подарок" 4*4*6,1 м ПВХ (уличный)</t>
+  </si>
+  <si>
+    <t>attro7722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Зимняя сказка" 9*6*6,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/</t>
+  </si>
+  <si>
+    <t>attro7718</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогоднее веселье" 16*7*5,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/</t>
+  </si>
+  <si>
+    <t>attro7549</t>
+  </si>
+  <si>
+    <t>Надувной батут-робот "Радуга парк 2" 15*14*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/</t>
+  </si>
+  <si>
+    <t>attro7350</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей «Шапито»  5*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-shapito-razmer-5445-metrov/</t>
+  </si>
+  <si>
+    <t>attro5960</t>
+  </si>
+  <si>
+    <t>Надувной батут "Домик Миньонов" 12*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-domik-minonov-pl04/</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Город детства" 12*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-gorod-detstva-1266-m/</t>
+  </si>
+  <si>
+    <t>attro6423</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье Миньонов под крышей" 8*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/</t>
+  </si>
+  <si>
+    <t>attro7197</t>
+  </si>
+  <si>
+    <t>Надувной батут "Динопарк с крышей" 12*10*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/</t>
+  </si>
+  <si>
+    <t>attro7288</t>
+  </si>
+  <si>
+    <t>Надувной батут «Радуга парк 3»  15*12*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy batut-raduga-park-PL168/</t>
+  </si>
+  <si>
+    <t>attro6420</t>
+  </si>
+  <si>
+    <t>Надувной батут "Игры с Миньонами под крышей" 12*6*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/</t>
+  </si>
+  <si>
+    <t>attro6418</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мультяшный мир" 9*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/</t>
+  </si>
+  <si>
+    <t>attro5961</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Домик Миньонов 2" 12*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/</t>
+  </si>
+  <si>
+    <t>attro6394</t>
+  </si>
+  <si>
+    <t>Надувной батут "Парк дикой природы" 14,5*8*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-park-dikoy-prirody-model-pl02-1458-m/</t>
+  </si>
+  <si>
+    <t>attro6277</t>
+  </si>
+  <si>
+    <t>Надувной батут "Лимпопо" 10*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-limpopo/</t>
+  </si>
+  <si>
+    <t>attro1892</t>
+  </si>
+  <si>
+    <t>Надувной батут "Рождественский" 5*4*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-rozhdestvenskiy-545-m/</t>
+  </si>
+  <si>
+    <t>attro5953</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дом призраков" 13*7*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dom-prizrakov/</t>
+  </si>
+  <si>
+    <t>attro5578</t>
+  </si>
+  <si>
+    <t>Надувной батут "На морском дне" 9*5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-na-morskom-dne-956-m/</t>
+  </si>
+  <si>
+    <t>attro5893</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пирамида" 12*12*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6374/</t>
+  </si>
+  <si>
+    <t>attro2225</t>
+  </si>
+  <si>
+    <t>Надувной батут "Лев Под крышей" 6*5,5*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-lev-pod-kryshey-65535-m/</t>
+  </si>
+  <si>
+    <t>attro5501</t>
+  </si>
+  <si>
+    <t>Надувной корабль "Веселый Роджер" 9*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-955-m/</t>
+  </si>
+  <si>
+    <t>attro5715</t>
+  </si>
+  <si>
+    <t>Надувной батут "Русские сказки" 12,5*6,5*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-russkie-skazki-1256565-m/</t>
+  </si>
+  <si>
+    <t>attro5662</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари под крышей" 12*11*6,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-pod-kryshey-121166-m/</t>
+  </si>
+  <si>
+    <t>attro5608</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Город детства" 12*8*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-gorod-detstva-12875-m/</t>
+  </si>
+  <si>
+    <t>attro5657</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Зверята" 11*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zveryata-/</t>
+  </si>
+  <si>
+    <t>attro5609</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мадагаскар с крышей" 14*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6207/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дельфинарий с крышей" 11*8*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6206/</t>
+  </si>
+  <si>
+    <t>attro5580</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морской бриз с крышей" 12*8*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-morskoy-briz-s-kryshey-1287-m/</t>
+  </si>
+  <si>
+    <t>Надувной корабль "Веселый Роджер" 10*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-PL26/</t>
+  </si>
+  <si>
+    <t>attro2399</t>
+  </si>
+  <si>
+    <t>Надувной батут "Волчонок" 4*3*2,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-volchonok-4328-m/</t>
+  </si>
+  <si>
+    <t>attro2258</t>
+  </si>
+  <si>
+    <t>Надувной батут "День рождения" 20*17*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2864/</t>
+  </si>
+  <si>
+    <t>attro2261</t>
+  </si>
+  <si>
+    <t>Надувной батут "Ярмарка" 20*17*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2867/</t>
+  </si>
+  <si>
+    <t>attro2154</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спорткомплекс" 7*7*4.5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-sportkomplek-7745-m/</t>
+  </si>
+  <si>
+    <t>attro1514</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пираты Green" 8*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2124/</t>
+  </si>
+  <si>
+    <t>attro1482</t>
+  </si>
+  <si>
+    <t>Надувной батут "Слоненок" 5*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2092/</t>
+  </si>
+  <si>
+    <t>attro1485</t>
+  </si>
+  <si>
+    <t>Надувной батут "Обезьяна в джунглях" 5*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2095/</t>
+  </si>
+  <si>
+    <t>attro1295</t>
+  </si>
+  <si>
+    <t>Надувной батут с пушками "Кинг-конг" 8,5*5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1905/</t>
+  </si>
+  <si>
+    <t>attro1296</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пираты" 10*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1906/</t>
+  </si>
+  <si>
+    <t>attro1219</t>
+  </si>
+  <si>
+    <t>Надувной батут-шар "Тачки" 5*6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1829/</t>
+  </si>
+  <si>
+    <t>attro1107</t>
+  </si>
+  <si>
+    <t>Надувная горка "Веселый Роджер" 13,5*7,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-veselyi-rodzher/</t>
+  </si>
+  <si>
+    <t>attro1082</t>
+  </si>
+  <si>
+    <t>Надувной батут "Танцпол" 4,5*4,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tantspol/</t>
+  </si>
+  <si>
+    <t>attro999</t>
+  </si>
+  <si>
+    <t>Надувная горка «Волшебный замок» 8*6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-volshebnyy-zamok/</t>
+  </si>
+  <si>
+    <t>attro992</t>
+  </si>
+  <si>
+    <t>Надувная горка "Восточный замок" 8*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-vostochnyy-zamok/</t>
+  </si>
+  <si>
+    <t>attro732</t>
+  </si>
+  <si>
+    <t>Надувная горка "Динозавр" 12*8*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dinozavr/</t>
+  </si>
+  <si>
+    <t>attro565</t>
+  </si>
+  <si>
+    <t>Надувной батут с горкой "Дикий лес" 6,5*5,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dikii-les/</t>
+  </si>
+  <si>
+    <t>attro602</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстр трак" 11,5*6,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstr-trak/</t>
+  </si>
+  <si>
+    <t>attro607</t>
+  </si>
+  <si>
+    <t>Надувной туннель лабиринт "Космолет" 10*5,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-labirint-labirint-kosmolet/</t>
+  </si>
+  <si>
+    <t>attro608</t>
+  </si>
+  <si>
+    <t>Надувной туннель лабиринт "Космический корабль" 6,5*5,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-tunnel-labirint-kosmicheskii-korabl/</t>
+  </si>
+  <si>
+    <t>attro610</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джингл" 6,5*5,5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhingl/</t>
+  </si>
+  <si>
+    <t>attro634</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мордор" 6,5*5,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-mordor/</t>
+  </si>
+  <si>
+    <t>attro374</t>
+  </si>
+  <si>
+    <t>Надувной лабиринт Хэллоуин 12,5*7*3,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-labifint-halloween/</t>
+  </si>
+  <si>
+    <t>Надувные батуты корабли</t>
+  </si>
+  <si>
+    <t>attro1380</t>
+  </si>
+  <si>
+    <t>Надувная горка "Маленькие пираты" 7,5*4*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/</t>
+  </si>
+  <si>
+    <t>attro8389</t>
+  </si>
+  <si>
+    <t>Надувная горка "Маленькие пираты" 7,6*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/</t>
+  </si>
+  <si>
+    <t>attro8115</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пиратский корабль" 10*5*6,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/piratskiy-korabl-PL35/</t>
+  </si>
+  <si>
+    <t>attro8226</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пираты"  12*9*4,2 м из 2 частей</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/</t>
+  </si>
+  <si>
+    <t>attro8770</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пираты" 12*9*4,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/</t>
+  </si>
+  <si>
+    <t>attro1109</t>
+  </si>
+  <si>
+    <t>Надувная горка "Русалка" 8*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-rusalka/</t>
+  </si>
+  <si>
+    <t>attro1692</t>
+  </si>
+  <si>
+    <t>Надувной батут "Корабль осминог" 8,5*5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2298/</t>
+  </si>
+  <si>
+    <t>attro2042</t>
+  </si>
+  <si>
+    <t>Надувной батут "Кракен" 8*5*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kraken-8564-m/</t>
+  </si>
+  <si>
+    <t>attro1738</t>
+  </si>
+  <si>
+    <t>Надувной батут "Маленький кораблик" 5*3*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2344/</t>
+  </si>
+  <si>
+    <t>attro6156</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морская битва" 12*10*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6628/</t>
+  </si>
+  <si>
+    <t>attro5616</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пиратский пароход" 7,5*5,5*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6214/</t>
+  </si>
+  <si>
+    <t>attro1487</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пиратский погром" 8*4*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2097/</t>
+  </si>
+  <si>
+    <t>attro8488</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пираты" 14*12*9м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7864/</t>
+  </si>
+  <si>
+    <t>attro5995</t>
+  </si>
+  <si>
+    <t>Надувной батут "Подводная жизнь" 15*8*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6474/</t>
+  </si>
+  <si>
+    <t>attro7265</t>
+  </si>
+  <si>
+    <t>Надувной батут корабль "Осьминог" 14*7*8,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7124/</t>
+  </si>
+  <si>
+    <t>attro6164</t>
+  </si>
+  <si>
+    <t>Надувной батут корабль "Покоритель морей" 18*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-pokoritel-morey-1887m/</t>
+  </si>
+  <si>
+    <t>attro1622</t>
+  </si>
+  <si>
+    <t>Надувной корабль "Веселый Роджер" 13*6*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-bez-kryshi-135757-m/</t>
+  </si>
+  <si>
+    <t>attro1890</t>
+  </si>
+  <si>
+    <t>Надувной корабль "Добро пожаловать" 6*3,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2416/</t>
+  </si>
+  <si>
+    <t>attro1624</t>
+  </si>
+  <si>
+    <t>Надувной корабль "Капитан Морган" 9*5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-korabl-kapitan-morgan-957-m/</t>
+  </si>
+  <si>
+    <t>attro1806</t>
+  </si>
+  <si>
+    <t>Надувной корабль "Побег из зоопарка" 12*6*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2412/</t>
+  </si>
+  <si>
+    <t>Надувной корабль "Фрегат" 6,8*4,5*5,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-korabl-fregat-684552-m/</t>
+  </si>
+  <si>
+    <t>attro1961</t>
+  </si>
+  <si>
+    <t>Надувной корабль "Фрегат" 8*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2567/</t>
+  </si>
+  <si>
+    <t>attro1281</t>
+  </si>
+  <si>
+    <t>Надувной корабль с пушками "Пираты" 14*6,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1891/</t>
+  </si>
+  <si>
+    <t>attro407</t>
+  </si>
+  <si>
+    <t>Надувной пиратский корабль "Пират" 12*4,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-piratskii-korabl-pirat/</t>
+  </si>
+  <si>
     <t>Проекты надувных батутов и аквапарков</t>
   </si>
   <si>
     <t>attro9256</t>
   </si>
   <si>
     <t>Проект надувного батута «Жираф»</t>
   </si>
   <si>
     <t>https://water-games.ru/product/proekt-naduvnogo-batuta-zhiraf/</t>
   </si>
   <si>
     <t>attro9257</t>
   </si>
   <si>
     <t>Проект надувного батута «Однажды в океане»</t>
   </si>
   <si>
     <t>https://water-games.ru/product/proekt-naduvnogo-batuta-odnazhdy-v-okeane/</t>
   </si>
   <si>
     <t>attro9258</t>
   </si>
   <si>
     <t>Проект надувного аквапарка «Голубое море»</t>
@@ -722,1385 +3518,719 @@
   <si>
     <t>attro9360</t>
   </si>
   <si>
     <t>Проект надувного батута "Сердце джунглей"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8354/</t>
   </si>
   <si>
     <t>attro9361</t>
   </si>
   <si>
     <t>Проект надувного батута "Природа России"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8355/</t>
   </si>
   <si>
     <t>Проект надувного аквапарка «Серфинг»</t>
   </si>
   <si>
     <t>https://water-games.ru/product/proekt-naduvnogo-akvaparka-serfing/</t>
   </si>
   <si>
-    <t>Надувные батуты RB-4</t>
-[...361 lines deleted...]
-  <si>
     <t>Авторские батуты</t>
   </si>
   <si>
-    <t>attro872</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/</t>
+    <t>attro7161</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари" 14*7*6,6 м Стандарт</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-PL42/</t>
+  </si>
+  <si>
+    <t>attro9185</t>
+  </si>
+  <si>
+    <t>Надувная горка "Русские сказки" 15*9*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-russkie-skazki-pl174/</t>
+  </si>
+  <si>
+    <t>attro7828</t>
+  </si>
+  <si>
+    <t>Надувной батут «Сафари с иллюминаторами»  16*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/</t>
+  </si>
+  <si>
+    <t>attro6290</t>
+  </si>
+  <si>
+    <t>Надувной батут «Как приручить дракона» 18*13*11,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kak-priruchit-drakona/</t>
+  </si>
+  <si>
+    <t>attro9007</t>
+  </si>
+  <si>
+    <t>Надувной батут «Наши в космосе»  15*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-nashi-v-kosmose-/</t>
+  </si>
+  <si>
+    <t>attro8496</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Баунс" 53*15*14,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7869/</t>
+  </si>
+  <si>
+    <t>attro8500</t>
+  </si>
+  <si>
+    <t>Надувная горка "Рождество" 27*4,5*9,6м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/</t>
+  </si>
+  <si>
+    <t>attro8555</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 2" зима/лето, 14*7*8,6 м  Зимняя горка с выкатом 12*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/</t>
+  </si>
+  <si>
+    <t>attro6506</t>
+  </si>
+  <si>
+    <t>Надувной батут "Детский праздник", размер 13*13*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-detskiy-prazdnik-model-pl02-razmer-1321428-m_1/</t>
+  </si>
+  <si>
+    <t>attro7196</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари с мостиком" 14*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-s-mostikom-PL42/</t>
+  </si>
+  <si>
+    <t>attro9301</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 22*17*13,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli/</t>
+  </si>
+  <si>
+    <t>attro7340</t>
+  </si>
+  <si>
+    <t>Надувной батут "Приручить дракона" 18*13*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-181311-m/</t>
+  </si>
+  <si>
+    <t>attro2318</t>
+  </si>
+  <si>
+    <t>Надувной батут "Скорый поезд" 24,5*12*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-skoryy-poezd-245181285-m/</t>
+  </si>
+  <si>
+    <t>attro9019</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдермен в городе" 8*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spayder-PL28/</t>
+  </si>
+  <si>
+    <t>attro7162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Мишки" 11*4,5*4,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-mishki-114545-m-/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Амазония" 8*5*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-amazoniya-856-m-/</t>
+  </si>
+  <si>
+    <t>attro7141</t>
+  </si>
+  <si>
+    <t>Надувной батут «Сафари Сайд»  16*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/</t>
+  </si>
+  <si>
+    <t>attro7198</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Дисней" 6*5*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-disney-PL02/</t>
+  </si>
+  <si>
+    <t>attro8150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "HOT Wheels" 17,5*8*10.5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-robot-hot-wheels-1758105-m-1/</t>
   </si>
   <si>
     <t>attro9377</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Смоленская крепость" 12*8*6,8 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-8-6-8-m/</t>
   </si>
   <si>
-    <t>attro8749</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli/</t>
+    <t>attro8497</t>
+  </si>
+  <si>
+    <t>Надувная горка "Русский дом" 27*4,5*10,4м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/</t>
+  </si>
+  <si>
+    <t>attro8832</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка "Новогодние игры" 14,5*9*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-/</t>
+  </si>
+  <si>
+    <t>attro8591</t>
+  </si>
+  <si>
+    <t>Надувная горка "Бургер" 12*8,5*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-burger-pl16/</t>
+  </si>
+  <si>
+    <t>attro7159</t>
+  </si>
+  <si>
+    <t>Надувной батут "Гадкий Я" 15*8*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-/</t>
+  </si>
+  <si>
+    <t>attro7779</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка "Спайдермен 6" 13*10*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/</t>
+  </si>
+  <si>
+    <t>attro8158</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" 11*6*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL55/</t>
+  </si>
+  <si>
+    <t>attro8826</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сани деда мороза" 9*5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-batut-sani-deda-moroza/</t>
   </si>
   <si>
     <t>attro6297</t>
   </si>
   <si>
     <t>Надувная зимняя горка «Эверест», 10*7*8 м + финиш 12*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest-pl02/</t>
   </si>
   <si>
+    <t>attro8281</t>
+  </si>
+  <si>
+    <t>Надувная горка "Космос парк" 18*15*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kosmos-park-PL94/</t>
+  </si>
+  <si>
+    <t>attro2320</t>
+  </si>
+  <si>
+    <t>Надувной батут "Цирк" 15*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsirk-1588-m/</t>
+  </si>
+  <si>
+    <t>attro8195</t>
+  </si>
+  <si>
+    <t>Надувная горка "Лего" 12*8*5,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-lego-PL70/</t>
+  </si>
+  <si>
+    <t>attro8833</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка "Новогодние игры" 11,5*9*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-pl/</t>
+  </si>
+  <si>
+    <t>attro2093</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка для тюбинга "Спайдермэн" 20*6*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Приручить дракона" 12*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-1277m/</t>
+  </si>
+  <si>
+    <t>attro9025</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Всесезонный комплект (горка + выкат + площадка)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374</t>
+  </si>
+  <si>
     <t>attro7199</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Тропики" 8*8*5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/</t>
   </si>
   <si>
-    <t>attro9185</t>
-[...86 lines deleted...]
-    <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/</t>
+    <t>attro7590</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Бульдозер" 16,5*9*10 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-buldozer-165910-m-/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морская жизнь" 12*7*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-robot-morskaya-zhizn-12785-m/</t>
+  </si>
+  <si>
+    <t>attro9387</t>
+  </si>
+  <si>
+    <t>Надувной батут "Грибная полянка" 8*8*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/</t>
+  </si>
+  <si>
+    <t>attro8885</t>
+  </si>
+  <si>
+    <t>Надувной батут «Океан с иллюминаторами»  16*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/</t>
+  </si>
+  <si>
+    <t>attro7195</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Мишки" 10*4,5*4,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-mishki-model-pl02-104545-m-/</t>
+  </si>
+  <si>
+    <t>attro5599</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка "Тюбинг" 20*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-tyubing/</t>
+  </si>
+  <si>
+    <t>attro7731</t>
+  </si>
+  <si>
+    <t>Всесезонный надувной батут «Спайдермен» 12,5*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/</t>
+  </si>
+  <si>
+    <t>attro1276</t>
+  </si>
+  <si>
+    <t>Надувная горка "Зимняя" 8,5*5*6,5</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zimnyaya/</t>
   </si>
   <si>
     <t>attro8828</t>
   </si>
   <si>
     <t>Надувная горка "Новогодняя ночь" 25*7*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-novogodnyaya-noch/</t>
   </si>
   <si>
-    <t>attro7590</t>
-[...332 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-/</t>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Зимняя горка с выкатом 12*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/</t>
+  </si>
+  <si>
+    <t>attro8896</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дед мороз" 5,5*4,5*6 м 3,5*3,5*5</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/?sku=8896</t>
   </si>
   <si>
     <t>attro8556</t>
   </si>
   <si>
     <t>Надувная горка "Конструктор - 2" зима/лето, 14*7*8,6 м  Летний батут с площадкой 14*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556</t>
   </si>
   <si>
-    <t>attro8896</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8557</t>
   </si>
   <si>
     <t>Надувная горка "Конструктор - 2" зима/лето, 14*7*8,6 м  Всесезонный комплект (горка + выкат + площадка)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557</t>
   </si>
   <si>
-    <t>Надувной батутный парк "Фиолетово" 44*20*4 м</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-fioletovo-/</t>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Летний батут с площадкой 14*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372</t>
   </si>
   <si>
     <t>attro6431</t>
   </si>
   <si>
     <t>Надувная горка-робот "Муха-Цокотуха" 14*9*7</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-robot-mukha-tsokotukha-1497/</t>
   </si>
   <si>
     <t>attro7158</t>
   </si>
   <si>
     <t>Надувной батут "Сафари" 7*6*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safari-pl160/</t>
   </si>
   <si>
-    <t>attro7142</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7588</t>
   </si>
   <si>
     <t>Надувной батут-робот "Мега трактор" 16,5*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-robot-mega-traktor/</t>
   </si>
   <si>
     <t>attro1682</t>
   </si>
   <si>
     <t>Надувная горка "Залесье Макси" 27*4,5*9,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-zalese-maksi-pl81/</t>
   </si>
   <si>
     <t>attro1725</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Залесье" 19,5*4,5*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoj-batut-zimnyaya-gorka-zalese/</t>
   </si>
   <si>
     <t>Зимняя надувная горка для тюбинга "Сноузилла" 25*8*7.5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snowzilla/</t>
   </si>
   <si>
     <t>attro5596</t>
   </si>
   <si>
     <t>Зимняя надувная горка "Снежный склон" 16*8*12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snezhnyi-sklon-PL63/</t>
   </si>
   <si>
-    <t>attro8929</t>
-[...7 lines deleted...]
-  <si>
     <t>Надувная зимняя горка для тюбинга "Спайдермэн 2" 11,5*4*6,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen-2-115467-m/</t>
   </si>
   <si>
-    <t>attro52663</t>
-[...13 lines deleted...]
-  <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829</t>
   </si>
   <si>
     <t>attro9371</t>
   </si>
   <si>
     <t>Надувная горка "Смоленская крепость" 12,5*10*6,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-10-6-7-m/</t>
   </si>
   <si>
     <t>Надувные парки</t>
   </si>
   <si>
-    <t>attro8376</t>
-[...58 lines deleted...]
-  <si>
     <t xml:space="preserve">Надувной парк "Цветной" 20*19,3*4,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-park-tsvetnoy-20-19-3-4-5-m/</t>
   </si>
   <si>
-    <t>attro373</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Надувной парк "Небо" 20*20*6,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-park-nebo-20-20-6-5-m/</t>
   </si>
   <si>
     <t>Надувной парк "Монстры" 35*30*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-park-monstry-35-30-7-m/</t>
   </si>
   <si>
     <t>Батуты для помещения</t>
   </si>
   <si>
+    <t>attro5538</t>
+  </si>
+  <si>
+    <t>Надувной батут "Горка Дракошка" 6*2.15*2.85</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6140/</t>
+  </si>
+  <si>
+    <t>attro2384</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джунгли 2" 3,9*3,5*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhungli-2-393524-m/</t>
+  </si>
+  <si>
+    <t>attro2030</t>
+  </si>
+  <si>
+    <t>Надувной батут "Зайчишка" 5*5*2,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zaichishka-PL82/</t>
+  </si>
+  <si>
+    <t>attro5865</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодний" 6*4,5*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6358/</t>
+  </si>
+  <si>
+    <t>attro8561</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Пиратский корабль" 10*3*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskiy-korabl-PL142/</t>
+  </si>
+  <si>
+    <t>attro1426</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор" 5*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-PL59/</t>
+  </si>
+  <si>
+    <t>attro8186</t>
+  </si>
+  <si>
+    <t>Надувная горка "Морское приключение" 7*6*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/morskoe-priklyuchenie-pl66/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мега джунгли" 3,5*3,9*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-mega-jungle-353925/</t>
+  </si>
+  <si>
+    <t>attro5496</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселый малыш" 3*2,8*2,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-veseliy-malysh-9371/</t>
+  </si>
+  <si>
     <t>attro5497</t>
   </si>
   <si>
+    <t>Надувной батут "Мега горка - Немо" 6*2,15*2,85 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-mega-gorka---nemo-6215285-m-/</t>
+  </si>
+  <si>
     <t>Надувной батут "Мега горка" 6*2,15*2,85 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-mega-gorka-6215285-m/</t>
   </si>
   <si>
-    <t>Надувной батут "Новогодняя горка" 5*5*4,1 м</t>
-[...80 lines deleted...]
-    <t>https://water-games.ru/product/6358/</t>
+    <t>attro55052</t>
+  </si>
+  <si>
+    <t>Надувной батут "Домик" 3,7*3*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-domik-37325-m_2/</t>
+  </si>
+  <si>
+    <t>attro5569</t>
+  </si>
+  <si>
+    <t>Надувной батут "Потерянный остров" 5,5*5,5*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6171/</t>
   </si>
   <si>
     <t>attro949</t>
   </si>
   <si>
     <t>Надувной батут с горкой "Принцессы" 5,8*4*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1565/</t>
   </si>
   <si>
-    <t>Надувной батут "Мега джунгли" 3,5*3,9*2,5 м</t>
-[...94 lines deleted...]
-  <si>
     <t>attro5562</t>
   </si>
   <si>
     <t>Надувной батут "Лесной дворик" 5,5*5,3*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-lesnoi-dvorik-PL09/</t>
   </si>
   <si>
-    <t>attro1082</t>
-[...34 lines deleted...]
-  <si>
     <t>attro2072</t>
   </si>
   <si>
     <t>Надувной батут "Джунгли с горкой" 4*3*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2678/</t>
   </si>
   <si>
     <t>attro5565</t>
   </si>
   <si>
     <t>Надувной батут "Крабик" 5.2*5.8*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6167/</t>
   </si>
   <si>
     <t>attro5564</t>
   </si>
   <si>
     <t>Надувной батут "Яркий городок" 5,5*5,5*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6166/</t>
@@ -2135,185 +4265,140 @@
   <si>
     <t>attro1723</t>
   </si>
   <si>
     <t>Надувной батут "Детский уголок" 9*6*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2329/</t>
   </si>
   <si>
     <t>Надувной батут "Гадкий Я" 5*5*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-gadkii-ya-PL30/</t>
   </si>
   <si>
     <t>attro1771</t>
   </si>
   <si>
     <t>Надувной батут "Водопад в джунглях" 9*6*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2377/</t>
   </si>
   <si>
-    <t>attro7811</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8342</t>
   </si>
   <si>
     <t>Надувная горка "Майкл и Минерва" 5*5*3,2м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-maikl- i-minerva-PL111/</t>
   </si>
   <si>
-    <t>attro5720</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2022</t>
   </si>
   <si>
     <t>Надувной батут "Синее море" 4*4*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2628/</t>
   </si>
   <si>
     <t>attro2013</t>
   </si>
   <si>
     <t>Надувной батут "Зоопарк в джунглях" 6*6*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2619/</t>
   </si>
   <si>
     <t>attro2000</t>
   </si>
   <si>
     <t>Надувной батут "Винни пух" 3*3*2,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2606/</t>
   </si>
   <si>
     <t>attro1979</t>
   </si>
   <si>
     <t>Надувной батут "Стволы деревьев" 4,5*3,5*2,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2585/</t>
   </si>
   <si>
-    <t>attro1964</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2152</t>
   </si>
   <si>
     <t>Надувной батут "Четыре зверя" 7,5*3*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-chetyre-zverya-7533-m/</t>
   </si>
   <si>
     <t>attro2128</t>
   </si>
   <si>
     <t>Надувной батут "Пожарные" 5,5*5,5*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2734/</t>
   </si>
   <si>
-    <t>attro2038</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2053</t>
   </si>
   <si>
     <t>Надувная горка "Мульти горка" 6*3*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2659/</t>
   </si>
   <si>
     <t>attro1242</t>
   </si>
   <si>
     <t>Надувная водная горка "Дельфины" 6,5*2*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1852/</t>
   </si>
   <si>
     <t>attro1996</t>
   </si>
   <si>
     <t>Надувной батут "Сафари пучеглазые" 4*3*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2602/</t>
   </si>
   <si>
-    <t>attro1995</t>
-[...7 lines deleted...]
-  <si>
     <t>attro1481</t>
   </si>
   <si>
     <t>Надувной батут "Торт" 4*4,5*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2091/</t>
   </si>
   <si>
     <t>attro2007</t>
   </si>
   <si>
     <t>Надувная полоса препятствий "Тхэквондо" 10*3*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2613/</t>
   </si>
   <si>
     <t>attro5502</t>
   </si>
   <si>
     <t>Надувной батут "С Днем Рождения" 6*5*2.8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-s-dnem-rozhdeniya-6528-m/</t>
@@ -2342,77 +4427,50 @@
   <si>
     <t>Надувной батут "Джунгли-мунгли" 3,9*3,5*2,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-mega-dzhungli-2-353926-m-1/</t>
   </si>
   <si>
     <t>attro5691</t>
   </si>
   <si>
     <t>Надувной батут "Джунгли с горкой" 4*4*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-dzhungli-s-gorkoy-4425-m/</t>
   </si>
   <si>
     <t>attro1250</t>
   </si>
   <si>
     <t>Надувной Учебный и Творческий центр обучения 6*6*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1860/</t>
   </si>
   <si>
-    <t>attro8136</t>
-[...25 lines deleted...]
-  <si>
     <t>attro5621</t>
   </si>
   <si>
     <t>Надувной батут "Конфетный мир" 5*5*2,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-konfetnyy-mir-5527-m/</t>
   </si>
   <si>
     <t>Надувной батут "Джунгли парк" 4,5*3,5*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-dzhungli-park-453525-m/</t>
   </si>
   <si>
     <t>attro5714</t>
   </si>
   <si>
     <t xml:space="preserve"> Надувной батут "Приключения в сафари" 5*5*3 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/-naduvnoy-batut-priklyucheniya-v-safari-553/</t>
   </si>
   <si>
     <t>attro1423</t>
@@ -2447,77 +4505,50 @@
   <si>
     <t>Надувной батут "Единорог" 4*3*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-5554-m/</t>
   </si>
   <si>
     <t>attro1428</t>
   </si>
   <si>
     <t>Надувной батут "Формула 1" 3,55*3,3*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-formula-1-3553325-m/</t>
   </si>
   <si>
     <t>attro2383</t>
   </si>
   <si>
     <t>Надувной батут "Дисней" 4*3,5*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-disney43525-m/</t>
   </si>
   <si>
-    <t>attro5918</t>
-[...25 lines deleted...]
-  <si>
     <t>attro5597</t>
   </si>
   <si>
     <t>Надувная горка "Клоуны" 5*3*3,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6195/</t>
   </si>
   <si>
     <t>attro1813</t>
   </si>
   <si>
     <t>Надувная водная горка "Салют" 6*3*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2419/</t>
   </si>
   <si>
     <t>attro2147</t>
   </si>
   <si>
     <t>Надувной батут "Тачки 4в1" 5*4*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2753/</t>
@@ -2525,1769 +4556,1055 @@
   <si>
     <t>attro1215</t>
   </si>
   <si>
     <t>Надувная горка "Цирк" 6*3*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1825/</t>
   </si>
   <si>
     <t>attro5542</t>
   </si>
   <si>
     <t>Надувной батут "Хеликоптер"  7.5*3*5.5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6144/</t>
   </si>
   <si>
     <t>attro8872</t>
   </si>
   <si>
     <t>Надувная Дискотека 5,5*5*4,3 (палатка) 5*7*5 м</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/naduvnaya-diskoteka/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://water-games.ru/product/naduvnaya-diskoteka/?sku=8873</t>
   </si>
   <si>
     <t>Надувные городки</t>
   </si>
   <si>
-    <t>attro8129</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/</t>
+    <t>attro1055</t>
+  </si>
+  <si>
+    <t>Надувная горка "Тропическая" 19*12,5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/1665/</t>
+  </si>
+  <si>
+    <t>attro1513</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пещерный человек" 8*5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2123/</t>
+  </si>
+  <si>
+    <t>attro8673</t>
+  </si>
+  <si>
+    <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-PL110/</t>
+  </si>
+  <si>
+    <t>attro2058</t>
+  </si>
+  <si>
+    <t>Надувная горка"Мульти-Сафари-крокодил" 11*10*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/</t>
+  </si>
+  <si>
+    <t>attro8680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Конструктор" 14*7*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/</t>
+  </si>
+  <si>
+    <t>attro8334</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 12,5*8,5*9,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/</t>
+  </si>
+  <si>
+    <t>attro549</t>
+  </si>
+  <si>
+    <t>Батутный комплекс "Уголок" 7*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/batutnyi-kompleks-ugolok/</t>
+  </si>
+  <si>
+    <t>attro8197</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спанч боб" 9*8*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/</t>
+  </si>
+  <si>
+    <t>attro8560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Емеля" 11*6*8 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-yemelya-PL41/</t>
+  </si>
+  <si>
+    <t>attro1169</t>
+  </si>
+  <si>
+    <t>Надувная горка «Африка», 8*5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-afrika-/</t>
+  </si>
+  <si>
+    <t>attro5916</t>
+  </si>
+  <si>
+    <t>Надувная гора "Аэромат" 10*10*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/aeromat-AM01/</t>
+  </si>
+  <si>
+    <t>attro1730</t>
+  </si>
+  <si>
+    <t>Надувная горка "Неразбериха" 7*6*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-nerazberikha/</t>
+  </si>
+  <si>
+    <t>attro1056</t>
+  </si>
+  <si>
+    <t>Батутный комплекс "Райский уголок" 10*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-raiskiy-ygolok-PL57/</t>
+  </si>
+  <si>
+    <t>attro7843</t>
+  </si>
+  <si>
+    <t>Надувной батут «Джуманджи»  10*5*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/</t>
+  </si>
+  <si>
+    <t>attro609</t>
+  </si>
+  <si>
+    <t>Надувной батут "Крабик" 8*5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-krabik/</t>
+  </si>
+  <si>
+    <t>attro9343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Мадагаскар 2» 11*10*10 м   </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/</t>
+  </si>
+  <si>
+    <t>attro5557</t>
+  </si>
+  <si>
+    <t>Надувной батут "Саванна" 20*10*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-savanna/</t>
+  </si>
+  <si>
+    <t>attro7954</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Замок» размер 5*5*4,35 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/castle-55435/</t>
+  </si>
+  <si>
+    <t>attro863</t>
+  </si>
+  <si>
+    <t>Надувная горка "Робот" 12*6,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-robot/</t>
+  </si>
+  <si>
+    <t>attro8064</t>
+  </si>
+  <si>
+    <t>Надувной батут "Черный спайдермен" 12*8*9,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/</t>
+  </si>
+  <si>
+    <t>attro6413</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 10,5*14*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmos-1051465-m/</t>
+  </si>
+  <si>
+    <t>attro9426</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Морская сказка" 10*10*8,3 м Б/У </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/</t>
+  </si>
+  <si>
+    <t>attro8125</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морская сказка" 10*10*7,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/</t>
+  </si>
+  <si>
+    <t>attro7719</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны и Смайлы" 11*8*6,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-minony-i-smayly-11863-m/</t>
+  </si>
+  <si>
+    <t>attro1232</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" 12*4,3*7 м (из двух частей)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/</t>
+  </si>
+  <si>
+    <t>attro6421</t>
+  </si>
+  <si>
+    <t>Надувной батут "Прогулка Миньонов" 10*10*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-progulka-minonov-10106-m/</t>
+  </si>
+  <si>
+    <t>attro8846</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 6*6*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-/</t>
+  </si>
+  <si>
+    <t>attro9028</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" красный 12*4,3*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/</t>
+  </si>
+  <si>
+    <t>attro9341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Мадагаскар 2» 12*9*10 м  </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-9-10-m/</t>
+  </si>
+  <si>
+    <t>attro1992</t>
+  </si>
+  <si>
+    <t>Надувной батут "Муха цокотуха" 16*9*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-mukha-tsokotukha/</t>
+  </si>
+  <si>
+    <t>attro5552</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны в тропиках" 14*7*7,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/</t>
+  </si>
+  <si>
+    <t>attro6410</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны на волнах 1" 17*9*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-9179-m/</t>
+  </si>
+  <si>
+    <t>attro856</t>
+  </si>
+  <si>
+    <t>Батутный комплекс "Город Дисней" 14*5*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-gorod-disneya/</t>
+  </si>
+  <si>
+    <t>attro9318</t>
+  </si>
+  <si>
+    <t>Надувная вышка с подушкой "Прыжок с высоты" 12*6*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vyshka-s-podushkoy-pryzhok-s-vysoty-12-6-7-m/</t>
+  </si>
+  <si>
+    <t>attro8333</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джунгли" 12,5*8,5*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhungli/</t>
+  </si>
+  <si>
+    <t>attro6416</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье Миньонов" 8*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-866-m/</t>
+  </si>
+  <si>
+    <t>Надувная горка "Морская сказка" 10*10*8,3 м Б/У  (1)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/</t>
+  </si>
+  <si>
+    <t>attro1062</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пингвинчики" 8*6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pingvinchiki/</t>
+  </si>
+  <si>
+    <t>attro2153</t>
+  </si>
+  <si>
+    <t>Надувной батут "Зебра в пещере" 7*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zebra-v-pechere/</t>
   </si>
   <si>
     <t>attro1902</t>
   </si>
   <si>
     <t>Надувная горка «Слоники» 8*5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-sloniki-8x5x7-m/</t>
   </si>
   <si>
-    <t>attro9426</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/</t>
+    <t>attro6300</t>
+  </si>
+  <si>
+    <t>Надувной батут "Русские сказки" 10*6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-russkie-skazki-pl05/</t>
+  </si>
+  <si>
+    <t>attro6408</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 14*8*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-81475-m/</t>
+  </si>
+  <si>
+    <t>attro954</t>
+  </si>
+  <si>
+    <t>Надувная горка "Крокодилус" 16*9*7.5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-krokodilus/</t>
+  </si>
+  <si>
+    <t>attro6415</t>
+  </si>
+  <si>
+    <t>Надувная горка "Миньоны на волнах 2" 17*9*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/</t>
+  </si>
+  <si>
+    <t>attro9340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Мадагаскар 2» 12*10*10 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-10-10-m/</t>
+  </si>
+  <si>
+    <t>attro8065</t>
+  </si>
+  <si>
+    <t>Надувной батут "Эра роботов" 14*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/</t>
+  </si>
+  <si>
+    <t>attro8577</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 10*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 15*10*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-avtomobilnyy-10158-m/</t>
+  </si>
+  <si>
+    <t>attro7945</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны" 16*7*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/</t>
+  </si>
+  <si>
+    <t>attro384</t>
+  </si>
+  <si>
+    <t>Батутный комплекс "Роботы" 12*6,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/attro-bouncer-robots/</t>
+  </si>
+  <si>
+    <t>attro7257</t>
+  </si>
+  <si>
+    <t>Надувной батут "Король Миньонов" 13,5*9*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/</t>
+  </si>
+  <si>
+    <t>attro7352</t>
+  </si>
+  <si>
+    <t>Надувной батут «Сафари», 12*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-model-pl02-safari-razmer-12957-metrov/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морское веселье" 12*4,3*6,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/</t>
+  </si>
+  <si>
+    <t>attro1057</t>
+  </si>
+  <si>
+    <t>Надувная горка"Ралли мадагаскар" 12*7*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ralli-madagaskar/</t>
+  </si>
+  <si>
+    <t>attro5959</t>
+  </si>
+  <si>
+    <t>Надувная вышка с подушкой "Прыжок с высоты" 14*6*7,3</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6438/</t>
+  </si>
+  <si>
+    <t>attro1323</t>
+  </si>
+  <si>
+    <t>Надувной батут "Саванна макси" 18*10*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-savanna-maksi/</t>
+  </si>
+  <si>
+    <t>attro1745</t>
+  </si>
+  <si>
+    <t>Надувная горка "Игровая" 7*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-igrovaya/</t>
+  </si>
+  <si>
+    <t>attro8574</t>
+  </si>
+  <si>
+    <t>Надувной батут "Бананас" 12*10*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-bananas-pl148/</t>
+  </si>
+  <si>
+    <t>attro8131</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафария" 10*10*7,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safariya-pl46/</t>
+  </si>
+  <si>
+    <t>attro8117</t>
+  </si>
+  <si>
+    <t>Надувной батут "Подводное цартво" 17*12*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/podvodnoe-tsarstvo-PL38/</t>
+  </si>
+  <si>
+    <t>attro7239</t>
+  </si>
+  <si>
+    <t>Надувной батут «Вечеринка Миньонов» 10*10*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut--vecherinka-minonov-10106/</t>
+  </si>
+  <si>
+    <t>attro940</t>
+  </si>
+  <si>
+    <t>Надувная горка "Динолэнд" 14*13*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dinolend/</t>
+  </si>
+  <si>
+    <t>attro2182</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джуманджи SAFARI" 10*7*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL119/</t>
+  </si>
+  <si>
+    <t>attro524</t>
+  </si>
+  <si>
+    <t>Надувная горка "Клоуны" 8,5*8*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-klouny/</t>
+  </si>
+  <si>
+    <t>attro6411</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Миньоны на волнах 3" 14*8*8,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/</t>
   </si>
   <si>
     <t>Надувная горка «Спайдермен» 12,5*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/</t>
   </si>
   <si>
     <t>attro9018</t>
   </si>
   <si>
     <t>Надувной батут "Геймеры" 9*6*7,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-geymery-PL143/</t>
   </si>
   <si>
-    <t>attro8066</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/</t>
+    <t>attro5454</t>
+  </si>
+  <si>
+    <t>Надувной батут "Шапито" 12*9*6,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-osminozhka-9126-m/</t>
+  </si>
+  <si>
+    <t>attro5752</t>
+  </si>
+  <si>
+    <t>Надувной батут "Горилла в Сафари" 9*6,2*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zvezdnye-voyny-93863-m/</t>
+  </si>
+  <si>
+    <t>attro868</t>
+  </si>
+  <si>
+    <t>Надувная горка "Белый слоник" 12*6*6,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-belyi-slonik/</t>
+  </si>
+  <si>
+    <t>attro372</t>
+  </si>
+  <si>
+    <t>Надувной батут "Юрские приключения" 9*7,5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-yurskie-priklyucheniya-PL02/</t>
+  </si>
+  <si>
+    <t>attro8636</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" 12*4,3*7 м (из одной части)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/</t>
+  </si>
+  <si>
+    <t>attro536</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли комбо" 8*7,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-kombo/</t>
+  </si>
+  <si>
+    <t>attro2171</t>
+  </si>
+  <si>
+    <t>Надувная горка "Супер тачки 3D" 11*6*6,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-super-tachki-PL110/</t>
+  </si>
+  <si>
+    <t>attro5588</t>
+  </si>
+  <si>
+    <t>Надувная горка "Трактор" 14*7*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6190/</t>
+  </si>
+  <si>
+    <t>attro8278</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари" 10*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-PL05/</t>
   </si>
   <si>
     <t>attro1330</t>
   </si>
   <si>
     <t>Надувной батут "Лес мечты" 16*9*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-les-mechty-1699-m/</t>
   </si>
   <si>
-    <t>attro8860</t>
-[...86 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-afrika/</t>
+    <t>attro7949</t>
+  </si>
+  <si>
+    <t>Надувная горка "Город героев" 15*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-gorod geroev/</t>
+  </si>
+  <si>
+    <t>attro862</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пингвин" 10*9*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pingvin/</t>
+  </si>
+  <si>
+    <t>attro5754</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Звездные войны" 9,3*8*6,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmonavt-175629-m-/</t>
+  </si>
+  <si>
+    <t>attro2029</t>
+  </si>
+  <si>
+    <t>Надувной батут "Флинстоуны" 16*7*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2635/</t>
+  </si>
+  <si>
+    <t>attro1904</t>
+  </si>
+  <si>
+    <t>Надувной батут «Замок Диснея» 10*8*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zamok-disneya-1087-m/</t>
   </si>
   <si>
     <t>attro6158</t>
   </si>
   <si>
     <t>Надувной батут "Робостройка" 8*7*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6630/</t>
   </si>
   <si>
-    <t>attro8577</t>
-[...149 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/</t>
+    <t>attro8251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Цирк" 12*6*8 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-tsirk-PL76/</t>
+  </si>
+  <si>
+    <t>attro7846</t>
+  </si>
+  <si>
+    <t>Надувной батут «Джуманджи» 10*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-pl84/</t>
+  </si>
+  <si>
+    <t>attro996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Цирк" 8*6*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsirk-PL36/</t>
+  </si>
+  <si>
+    <t>attro397</t>
+  </si>
+  <si>
+    <t>Надувная горка "Океан" 9,5*9*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ocean/</t>
+  </si>
+  <si>
+    <t>attro1061</t>
+  </si>
+  <si>
+    <t>Надувная горка "Крокодил Данди" 12*6*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-krokodil-dandi/</t>
+  </si>
+  <si>
+    <t>attro1167</t>
+  </si>
+  <si>
+    <t>Надувной батут "Счастливый Марио", 4,5*4,5*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-schastlivyi-mario/</t>
+  </si>
+  <si>
+    <t>attro64245</t>
+  </si>
+  <si>
+    <t>Надувной батут "Гадкий Я" 11*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-gadkiy-ya/</t>
   </si>
   <si>
     <t>attro7686</t>
   </si>
   <si>
     <t>Надувной батут "Большой осьминог" 7*7*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7380/</t>
   </si>
   <si>
-    <t>attro609</t>
-[...245 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/</t>
+    <t>attro8137</t>
+  </si>
+  <si>
+    <t>Надувной батут "Коралловый риф" 8*5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl85/</t>
   </si>
   <si>
     <t>attro1297</t>
   </si>
   <si>
     <t>Надувной батут с пушками Мир джунглей 12*12*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1907/</t>
   </si>
   <si>
-    <t>attro64245</t>
-[...61 lines deleted...]
-  <si>
     <t>Надувной батут "Гора" 9*9*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6397/</t>
   </si>
   <si>
     <t>attro7806</t>
   </si>
   <si>
     <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка с выкатом 13*10*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/</t>
   </si>
   <si>
     <t>attro1486</t>
   </si>
   <si>
     <t>Надувной батут "Веселый клоун" 6*6*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2096/</t>
   </si>
   <si>
-    <t>attro8334</t>
-[...668 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-ralli-madagaskar/</t>
+    <t>attro7807</t>
+  </si>
+  <si>
+    <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка + финишная полоса 22*7</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807</t>
   </si>
   <si>
     <t>attro6796</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zamok-disneya-1087-m/?sku=6796</t>
   </si>
   <si>
-    <t>attro7807</t>
-[...13 lines deleted...]
-  <si>
     <t>attro7808</t>
   </si>
   <si>
     <t>Всесезонный батут-трансформер «Спанч боб» Летний батут с площадкой 15*7*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808</t>
   </si>
   <si>
-    <t>attro407</t>
-[...67 lines deleted...]
-  <si>
     <t>attro5547</t>
   </si>
   <si>
     <t>Надувной батут "Воздушный удар" 21*15*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6149/</t>
   </si>
   <si>
-    <t>attro2071</t>
-[...34 lines deleted...]
-  <si>
     <t>attro371</t>
   </si>
   <si>
     <t>Батутный комплекс "Арена джунгли" 11,5*8*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attro-jungle-arena/</t>
   </si>
   <si>
-    <t>attro1961</t>
-[...16 lines deleted...]
-  <si>
     <t>attro512</t>
   </si>
   <si>
     <t>Батутный комплекс "Подводный рай" 8*7,5*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/-batutnyi-kompleks-podvodnyi-rai/</t>
   </si>
   <si>
-    <t>attro8488</t>
-[...40 lines deleted...]
-  <si>
     <t>attro5711</t>
   </si>
   <si>
     <t>Надувной батут "Герои Марвел" 11*7*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-geroi-marvel-1176-m/</t>
   </si>
   <si>
+    <t>attro5524</t>
+  </si>
+  <si>
+    <t>Надувной батут "Старая Крепость" 8*8*6,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/</t>
+  </si>
+  <si>
     <t>attro5523</t>
   </si>
   <si>
     <t>Надувной батут "Крепость" 8*8*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-krepost-PL08/</t>
   </si>
   <si>
-    <t>attro5524</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7605</t>
   </si>
   <si>
     <t>Надувной батут космический корабль "Пандора" 19*15*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/spaceship-pandora-inflatable/</t>
   </si>
   <si>
     <t>attro7565</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут-робот "Миньоны в тропиках 2" 11,5*6,5*8,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-2-1156585-m-/</t>
   </si>
   <si>
-    <t>attro7549</t>
-[...7 lines deleted...]
-  <si>
     <t>attro1051</t>
   </si>
   <si>
     <t>Надувная горка "Банка Колы" 14,5*6*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-banka-koly/</t>
   </si>
   <si>
-    <t>attro7775</t>
-[...7 lines deleted...]
-  <si>
     <t>attro174</t>
   </si>
   <si>
     <t>Надувной батут "Подводный мир" 19*9*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/</t>
   </si>
   <si>
     <t>attro7996</t>
   </si>
   <si>
     <t>Надувной батут «Мегаполис» 17*9,5*9,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-megapolis-pl16955/</t>
   </si>
   <si>
     <t>attro1063</t>
   </si>
   <si>
     <t>Надувная горка "Ранго" 12*6*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-rango/</t>
   </si>
   <si>
     <t>attro990</t>
   </si>
   <si>
     <t xml:space="preserve"> Надувная горка «Атлантида» 6*6*3,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-atlantida/</t>
   </si>
   <si>
     <t>attro1274</t>
   </si>
   <si>
     <t>Батутный комплекс с пушками "Ковбойский"12*12*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1884/</t>
   </si>
   <si>
-    <t>attro1983</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8189</t>
   </si>
   <si>
     <t>Надувной батут "Подводный мир", размер 8*6*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/</t>
   </si>
   <si>
     <t>attro1325</t>
   </si>
   <si>
     <t>Надувной батут "Саванна" 14,5*8,5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1935/</t>
   </si>
   <si>
     <t>attro1390</t>
   </si>
   <si>
     <t>Надувной батут "Мото гонки" 17*10*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2000/</t>
@@ -4409,83 +5726,68 @@
   <si>
     <t>attro1805</t>
   </si>
   <si>
     <t>Надувной батут "Арабская ночь" 11,5*11,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2411/</t>
   </si>
   <si>
     <t>Надувной батут "Неразбериха" 7*7*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2336/</t>
   </si>
   <si>
     <t>attro1880</t>
   </si>
   <si>
     <t>Надувной батут "Драконы туннель макси" 20*12*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-drakony-tunnel-maksi-20129-m/</t>
   </si>
   <si>
-    <t>Надувной батут "Веселье гонок со скалодромом" 12*4,3*6,5 м</t>
-[...4 lines deleted...]
-  <si>
     <t>attro5558</t>
   </si>
   <si>
     <t>Надувной батут-робот "Радуга парк" 14*13,5*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-/</t>
   </si>
   <si>
     <t>attro7303</t>
   </si>
   <si>
     <t>Надувной батут «Остров пиратов» 11,5*6*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-ostrov-piratov-PL02/</t>
   </si>
   <si>
-    <t>attro7973</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8119</t>
   </si>
   <si>
     <t>Надувная горка "Кевин и боб красный" 7*5*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-krasnyi-pl37/</t>
   </si>
   <si>
     <t>attro1740</t>
   </si>
   <si>
     <t>Надувной батут "Замок Диснейлэнда" 10*8*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2346/</t>
   </si>
   <si>
     <t>attro6727</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2346/?sku=6727</t>
   </si>
   <si>
     <t>attro1727</t>
@@ -4502,68 +5804,50 @@
   <si>
     <t>Надувной батут "Варан" 14*6*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2343/</t>
   </si>
   <si>
     <t>attro1681</t>
   </si>
   <si>
     <t>Надувной батут "Байконур" 30*20*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2287/</t>
   </si>
   <si>
     <t>attro2402</t>
   </si>
   <si>
     <t>Надувная горка "Подводный мир" 14*7*8,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka--podvodnyy-mir-pl06/</t>
   </si>
   <si>
-    <t>attro8124</t>
-[...16 lines deleted...]
-  <si>
     <t>attro1906</t>
   </si>
   <si>
     <t>Надувной батут "Акула" 15*8*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-akula-1589-m/</t>
   </si>
   <si>
     <t>attro1934</t>
   </si>
   <si>
     <t>Надувной батут "Байконур" 20*10*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-baykonur-20107-m/</t>
   </si>
   <si>
     <t>attro2017</t>
   </si>
   <si>
     <t>Надувной батут "Бурундуки" 12*6*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2623/</t>
@@ -4592,86 +5876,74 @@
   <si>
     <t>Надувной батут "Лесной герой" 15*8*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2591/</t>
   </si>
   <si>
     <t>attro2101</t>
   </si>
   <si>
     <t>Надувной батут "Время назад" 15*10*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2707/</t>
   </si>
   <si>
     <t>attro2111</t>
   </si>
   <si>
     <t>Надувной батут "Паровозик" 12*7*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2717/</t>
   </si>
   <si>
-    <t>attro2055</t>
-[...1 lines deleted...]
-  <si>
     <t>Надувной батут "Тропикана" 16*8*6,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2661/</t>
   </si>
   <si>
     <t>attro852</t>
   </si>
   <si>
     <t>Надувной батут "Веселая ферма" 10*6*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-veselaya-ferma/</t>
   </si>
   <si>
     <t>attro2057</t>
   </si>
   <si>
     <t>Надувной батут "Остров сокровищ с акулой" 15,3*14*7,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2663/</t>
   </si>
   <si>
-    <t>attro6277</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7960</t>
   </si>
   <si>
     <t>Надувной батут «Подводный мир», 10*6*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02-/</t>
   </si>
   <si>
     <t>attro2079</t>
   </si>
   <si>
     <t>Надувной батут "Мадагаскар 3" 13*9*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2685/</t>
   </si>
   <si>
     <t>attro2080</t>
   </si>
   <si>
     <t>Надувной батут "Кинг-конг жив" 10*10*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2686/</t>
@@ -4700,95 +5972,68 @@
   <si>
     <t>Надувной батут "Строители" 8*6*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2720/</t>
   </si>
   <si>
     <t>attro2121</t>
   </si>
   <si>
     <t>Надувной батут "Подводные пираты" 10*10*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2727/</t>
   </si>
   <si>
     <t>attro2123</t>
   </si>
   <si>
     <t>Надувной батут "Вулкано" 13*11*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2729/</t>
   </si>
   <si>
-    <t>attro2076</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2081</t>
   </si>
   <si>
     <t>Надувной батут "Яркий спуск" 12*7*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2687/</t>
   </si>
   <si>
-    <t>attro7718</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2130</t>
   </si>
   <si>
     <t>Надувной батут "Чайник" 12*7*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2736/</t>
   </si>
   <si>
-    <t>attro2154</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2172</t>
   </si>
   <si>
     <t>Надувной батут "Супер тачки 3D с переходом" 9*6*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-s-perekhodom-PL143/</t>
   </si>
   <si>
     <t>attro2180</t>
   </si>
   <si>
     <t>Надувной батут "На тачках" 14*7*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-na-tachkakh-1477-m/</t>
   </si>
   <si>
     <t>attro2183</t>
   </si>
   <si>
     <t>Надувной батут "Джуманджи" 10*10*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-101045-m/</t>
@@ -4817,206 +6062,161 @@
   <si>
     <t>Надувной батут "Китайский дракон" 25*8*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2906/</t>
   </si>
   <si>
     <t>attro2295</t>
   </si>
   <si>
     <t>Надувной батут "Осьминог" 16*9*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2901/</t>
   </si>
   <si>
     <t>attro2305</t>
   </si>
   <si>
     <t>Надувной батут "Средневековье" 10*10*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2911/</t>
   </si>
   <si>
-    <t>attro2258</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2289</t>
   </si>
   <si>
     <t>Надувной батут "Золотой луг" 6*5,5*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2895/</t>
   </si>
   <si>
     <t>attro2254</t>
   </si>
   <si>
     <t>Надувной батут "Игровой зал" 20*17*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2860/</t>
   </si>
   <si>
     <t>attro2256</t>
   </si>
   <si>
     <t>Надувной батут "Циркус" 20*17.3*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2862/</t>
   </si>
   <si>
-    <t>attro2261</t>
-[...7 lines deleted...]
-  <si>
     <t>attro2264</t>
   </si>
   <si>
     <t>Надувной батут "Колизей" 20*17*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2870/</t>
   </si>
   <si>
     <t>attro2248</t>
   </si>
   <si>
     <t>Надувной батут "Циркач" 20*17*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2854/</t>
   </si>
   <si>
     <t>attro2251</t>
   </si>
   <si>
     <t>Надувной батут "Барашки" 18*12*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2857/</t>
   </si>
   <si>
     <t>Надувной батут "Веселье гонок" 12*4,3*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2846/</t>
   </si>
   <si>
-    <t>Надувной батут "Веселье сафари" 12*4,3*6 м</t>
-[...4 lines deleted...]
-  <si>
     <t>attro2401</t>
   </si>
   <si>
     <t>Батутный комплекс "Марио и Луиджи" 15*8*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/batutnyy-kompleks-mario-i-luidzhi-1589-m/</t>
   </si>
   <si>
     <t>attro5517</t>
   </si>
   <si>
     <t>Надувной батут "Джунгли лабиринт" 13,5*11*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6120/</t>
   </si>
   <si>
     <t>attro5535</t>
   </si>
   <si>
     <t>Надувной батут "Банана 2" 9*6,2*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6137/</t>
   </si>
   <si>
-    <t>attro5528</t>
-[...7 lines deleted...]
-  <si>
     <t>attro5530</t>
   </si>
   <si>
     <t>Надувной батут "Скорый в Джунгли" 7.5*3.5*4.5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6132/</t>
   </si>
   <si>
-    <t>attro5578</t>
-[...1 lines deleted...]
-  <si>
     <t>Надувной батут "Слоник в Сафари" 9*6,2*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-slonik-v-safari-966-m/</t>
   </si>
   <si>
     <t>attro5581</t>
   </si>
   <si>
     <t>Надувной батут "В гостях у бегемота"  8*5,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6183/</t>
   </si>
   <si>
-    <t>attro5582</t>
-[...7 lines deleted...]
-  <si>
     <t>attro5586</t>
   </si>
   <si>
     <t>Надувной батут "Футбольный матч" 10*7*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6188/</t>
   </si>
   <si>
     <t>attro5587</t>
   </si>
   <si>
     <t>Надувной батут "Твой подарок" 9*5,5*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6189/</t>
   </si>
   <si>
     <t>attro5571</t>
   </si>
   <si>
     <t>Надувной батут "Млечный Космодром" 30*20*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6173/</t>
@@ -5036,68 +6236,50 @@
   <si>
     <t>Надувной батут "Драконы" 15*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6155/</t>
   </si>
   <si>
     <t>attro5551</t>
   </si>
   <si>
     <t>Надувной батут "Мушу и его друг" 14*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6153/</t>
   </si>
   <si>
     <t>attro5607</t>
   </si>
   <si>
     <t>Надувной батут "Герои мультфильмов" 14*14*7,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6205/</t>
   </si>
   <si>
-    <t>attro5608</t>
-[...16 lines deleted...]
-  <si>
     <t>attro5637</t>
   </si>
   <si>
     <t>Надувной батут "Роберт" 9*9*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6235/</t>
   </si>
   <si>
     <t>attro5712</t>
   </si>
   <si>
     <t>Надувной батут "Мир миньонов и драконов" 18*11*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/-naduvnoy-batut-mir-minonov-i-drakonov-181110-m/</t>
   </si>
   <si>
     <t>attro5605</t>
   </si>
   <si>
     <t>Надувной батут "Монстрики" 9,5*9,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6203/</t>
@@ -5168,107 +6350,80 @@
   <si>
     <t>Надувной батут "Инопланетный" 8*7*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-inoplanetnyi/</t>
   </si>
   <si>
     <t>attro5643</t>
   </si>
   <si>
     <t>Надувной батут "Зимняя сказка" 17*12*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6241/</t>
   </si>
   <si>
     <t>attro5648</t>
   </si>
   <si>
     <t>Надувной батут "Веселые грибы" 12,5*8,5*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6246/</t>
   </si>
   <si>
-    <t>attro5657</t>
-[...7 lines deleted...]
-  <si>
     <t>Надувной батут "В погоне за бананом" 8*6,5*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-v-pogone-za-bananom-86555-m/</t>
   </si>
   <si>
-    <t>Надувной батут с крышей "Город детства" 12*8*7,5 м</t>
-[...4 lines deleted...]
-  <si>
     <t>attro5678</t>
   </si>
   <si>
     <t>Надувной батут "Мест хватит" 25*20*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6268/</t>
   </si>
   <si>
     <t>attro2077</t>
   </si>
   <si>
     <t>Надувной батут "Хамелеон" 10*6*6,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-hameleon/</t>
   </si>
   <si>
-    <t>attro5662</t>
-[...1 lines deleted...]
-  <si>
     <t>Надувной батут "Мульти сафари" 10,8*10*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6260/</t>
   </si>
   <si>
-    <t>attro5601</t>
-[...7 lines deleted...]
-  <si>
     <t>attro5602</t>
   </si>
   <si>
     <t>Надувной батут "Деревня" 8*6*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6200/</t>
   </si>
   <si>
     <t>attro5606</t>
   </si>
   <si>
     <t>Надувной батут "Ракеты" 8*5,5*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6204/</t>
   </si>
   <si>
     <t>attro5700</t>
   </si>
   <si>
     <t>Надувной батут "На ферме" 11*10*7,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6288/</t>
@@ -5285,185 +6440,149 @@
   <si>
     <t>attro5697</t>
   </si>
   <si>
     <t>Надувной батут "Каменный век" 10*10*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6285/</t>
   </si>
   <si>
     <t>attro5665</t>
   </si>
   <si>
     <t>Надувной батут "Заповедник" 7*4*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6263/</t>
   </si>
   <si>
     <t>Надувной батут "На тачках 2" 11*6*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-na-tachkakh-2-1167-m/</t>
   </si>
   <si>
-    <t>Надувной батут "Сафари под крышей" 12*11*6,6 м</t>
-[...13 lines deleted...]
-  <si>
     <t>attro5554</t>
   </si>
   <si>
     <t>Надувной батут-робот "Саванна дракон" 14*7*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6154_1/</t>
   </si>
   <si>
     <t>attro5740</t>
   </si>
   <si>
     <t>Надувной батут "Большой океан" 20*12*10,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6319/</t>
   </si>
   <si>
     <t>Надувной батут "Большой остров сокровищ" 12*12*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6304/</t>
   </si>
   <si>
     <t>attro5834</t>
   </si>
   <si>
     <t>Надувной батут "Джуманджи" 9*6*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6329/</t>
   </si>
   <si>
-    <t>Надувной батут "Тропикана 2" 20*8*6,5 м</t>
-[...4 lines deleted...]
-  <si>
     <t>attro5844</t>
   </si>
   <si>
     <t>Надувной батут "В гостях у робота" 8*5*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6337/</t>
   </si>
   <si>
     <t>attro5866</t>
   </si>
   <si>
     <t>Надувной батут "Футбольный стадион" 20*17*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6359/</t>
   </si>
   <si>
     <t>Надувной батут "Слоник в Сафари" 11,4*5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-slonik-v-safari-1145249-m/</t>
   </si>
   <si>
     <t>attro2405</t>
   </si>
   <si>
     <t>Надувной батут "Подводный рай" 12*7,6*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-podvodnyy-hf-12767-m/</t>
   </si>
   <si>
     <t>attro5891</t>
   </si>
   <si>
     <t>Надувной батут "Три дракона" 9*8*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-tri-drakona-9865-m/</t>
   </si>
   <si>
-    <t>attro5893</t>
-[...7 lines deleted...]
-  <si>
     <t>attro5898</t>
   </si>
   <si>
     <t>Надувной батут "Пасть тигра" 9*6*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6379/</t>
   </si>
   <si>
     <t>attro5909</t>
   </si>
   <si>
     <t>Надувной батут "Лесные друзья" 13*8*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6390/</t>
   </si>
   <si>
     <t>Надувной батут "Роберт" 7*7*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-robert-774-m/</t>
   </si>
   <si>
-    <t>Надувной батут "На морском дне" 9*5*6 м</t>
-[...4 lines deleted...]
-  <si>
     <t>attro2404</t>
   </si>
   <si>
     <t>Надувной батут "Супер тачки" 15*7*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-1579m/</t>
   </si>
   <si>
     <t>attro5917</t>
   </si>
   <si>
     <t>Надувной батут "Лесной тигр" 7*7*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6398/</t>
   </si>
   <si>
     <t>attro5987</t>
   </si>
   <si>
     <t>Надувной батут с подушкой "Трактор" 11*9*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6466/</t>
@@ -5522,51 +6641,51 @@
   <si>
     <t>Надувной батут "Осьминог и дракон" 12*8,5*8,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-osminog-i-drakon-128585-m/</t>
   </si>
   <si>
     <t>attro6161</t>
   </si>
   <si>
     <t>Надувной батут "Капитан Осьминог" 9*8*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6633/</t>
   </si>
   <si>
     <t>attro6157</t>
   </si>
   <si>
     <t>Надувной батут "Короли рептилий" 10*9*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6629/</t>
   </si>
   <si>
-    <t>Надувной батут "Неразбериха" 7*8*5 м</t>
+    <t>Надувной батут "Неразбериха" 8*7*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-nerazberikha-785-m-/</t>
   </si>
   <si>
     <t>attro6329</t>
   </si>
   <si>
     <t>Надувной батут "Трансформеры" 18*10*12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6797/</t>
   </si>
   <si>
     <t>attro6262</t>
   </si>
   <si>
     <t>Надувной батут "Аттракционы" 20*12*14 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6727/</t>
   </si>
   <si>
     <t>attro6265</t>
   </si>
@@ -5708,692 +6827,542 @@
   <si>
     <t>Надувной батут  "Гранд Саванна" 17*10*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-grand-savanna-razmer-17109-m/</t>
   </si>
   <si>
     <t>attro7932</t>
   </si>
   <si>
     <t>Надувной батут «Пчелка» 10*6*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-pchelka-model-pl149/</t>
   </si>
   <si>
     <t>attro7946</t>
   </si>
   <si>
     <t>Надувной батут "Джунгли" 16*7*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/jungle-1679/</t>
   </si>
   <si>
-    <t>attro5504</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8638</t>
   </si>
   <si>
     <t>Надувной батут "Спайдермен" 14*9*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-spaidermen/</t>
   </si>
   <si>
-    <t>attro9330</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9331</t>
   </si>
   <si>
     <t>Надувной батут "В цирке" 9*4*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8334/</t>
   </si>
   <si>
-    <t>attro9362</t>
-[...113 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-labirint-labirint-kosmolet/</t>
+    <t>Надувной батут "Новый уровень" 6*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8422/</t>
+  </si>
+  <si>
+    <t>attro9545</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морская волна"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8447/</t>
+  </si>
+  <si>
+    <t>attro9543</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морское приключение"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8445/</t>
+  </si>
+  <si>
+    <t>attro9544</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морская база"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8446/</t>
   </si>
   <si>
     <t>Надувные горки</t>
   </si>
   <si>
-    <t>attro8770</t>
-[...8 lines deleted...]
-    <t>attro5953</t>
+    <t>attro2176</t>
+  </si>
+  <si>
+    <t>Надувная горка "Злые птички" 6*3,5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zlye-ptichki-6355-m/</t>
+  </si>
+  <si>
+    <t>attro2099</t>
+  </si>
+  <si>
+    <t>Надувной батут "Жуткий особняк" 13*7*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2705/</t>
+  </si>
+  <si>
+    <t>attro5576</t>
+  </si>
+  <si>
+    <t>Надувной батут "Зебра и Жираф" 11*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zebra-i-zhiraf-1177-m/</t>
+  </si>
+  <si>
+    <t>attro1834</t>
+  </si>
+  <si>
+    <t>Надувной батут "Слон" 9*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-slon-9655-m/</t>
+  </si>
+  <si>
+    <t>attro5505</t>
+  </si>
+  <si>
+    <t>Надувная горка "В джунглях" 8*6*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-v-dzhunglyakh-868-m/</t>
+  </si>
+  <si>
+    <t>attro7606</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мега риф" 16*9*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/megarief/</t>
+  </si>
+  <si>
+    <t>attro9548</t>
+  </si>
+  <si>
+    <t>Надувная горка "В гостях у Осьминога"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-v-gostyakh-u-osminoga/</t>
+  </si>
+  <si>
+    <t>attro2178</t>
+  </si>
+  <si>
+    <t>Надувная горка "Ледниковый период" с переходом 6*5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-s-perekhodom-PL15/</t>
+  </si>
+  <si>
+    <t>attro6251</t>
+  </si>
+  <si>
+    <t>Надувная горка "Трансформеры" 18*4,5*12 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6716/</t>
+  </si>
+  <si>
+    <t>attro8383</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джек Воробей" 10*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhek-vorobey-PL122/</t>
+  </si>
+  <si>
+    <t>attro8332</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны под волной" 12,5*8,5*9,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/</t>
+  </si>
+  <si>
+    <t>attro5532</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мороженное"15*7*10</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6134/</t>
+  </si>
+  <si>
+    <t>attro7776</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 16*14*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen/</t>
+  </si>
+  <si>
+    <t>attro5654</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новый год" 13*6*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6252/</t>
+  </si>
+  <si>
+    <t>attro8067</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 12*8,5*9,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/</t>
+  </si>
+  <si>
+    <t>attro8368</t>
+  </si>
+  <si>
+    <t>Надувная горка "Динолэнд" 15*12*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-model-dinolend-pl117/</t>
   </si>
   <si>
     <t>Надувной батут "Дом призраков" 11*6*9м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-dom-prizrakov-1169m/</t>
   </si>
   <si>
+    <t>attro8301</t>
+  </si>
+  <si>
+    <t>Водная горка "Триппо" 35*15*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-gorka-trippo-PL95/</t>
+  </si>
+  <si>
+    <t>attro2014</t>
+  </si>
+  <si>
+    <t>Надувная горка "Робот" 8,3*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-robot-8355-m/</t>
+  </si>
+  <si>
+    <t>attro2124</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Слайд" 20*6*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2730/</t>
+  </si>
+  <si>
+    <t>attro8396</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари джунгли" 8*6*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/</t>
+  </si>
+  <si>
+    <t>attro2309</t>
+  </si>
+  <si>
+    <t>Надувной батут "Бульдозер" 20*13*12 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2915/</t>
+  </si>
+  <si>
+    <t>Надувная горка "Стегозавр мини" 12*12*6,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-stegozavr-mini-121269-m/</t>
+  </si>
+  <si>
+    <t>attro9547</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Капибара" 7*5*3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kapibara-7-5-3-m/</t>
+  </si>
+  <si>
+    <t>attro7607</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мега риф" 14*7*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/mega-rif-PL123/</t>
+  </si>
+  <si>
+    <t>attro8341</t>
+  </si>
+  <si>
+    <t>Надувной батут "Лило" 6*5*4м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/</t>
+  </si>
+  <si>
+    <t>Надувная горка "Бабуин" 8*6*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-babuin-868-m/</t>
+  </si>
+  <si>
+    <t>Надувная горка "Злые птички" 15*6*11,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6765/</t>
+  </si>
+  <si>
+    <t>attro9500</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 8*7*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/</t>
+  </si>
+  <si>
+    <t>attro2078</t>
+  </si>
+  <si>
+    <t>Надувная горка "Тигр 7" 18*10*11,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-tigr-7-pl02/</t>
+  </si>
+  <si>
+    <t>attro8267</t>
+  </si>
+  <si>
+    <t>Надувная горка "Иронмэн" 17*10*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/</t>
+  </si>
+  <si>
+    <t>attro2145</t>
+  </si>
+  <si>
+    <t>Надувная горка "Космос" 10*4,5*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kosmos-104510-m/</t>
+  </si>
+  <si>
+    <t>attro2142</t>
+  </si>
+  <si>
+    <t>Надувная горка "Крокодил" 12*5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2748/</t>
+  </si>
+  <si>
+    <t>Надувная горка "Стегозавр" 19*16*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-stegozavr-191910-m/</t>
+  </si>
+  <si>
+    <t>Надувной батут "В зоопарке" 6*5,5*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-v-zooparke-6-5-5-3-5-m/</t>
+  </si>
+  <si>
+    <t>attro8343</t>
+  </si>
+  <si>
+    <t>Надувная горка "Миньоны" 14*6*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-minony-PL114/</t>
+  </si>
+  <si>
+    <t>attro9549</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зимняя горка "Пряничный домик" 11*6*8,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pryanichnyy-domik-11-6-8-3-m/</t>
+  </si>
+  <si>
+    <t>attro1074</t>
+  </si>
+  <si>
+    <t>Надувной батут с водной горкой "Прыжок" 12*3,5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-vodnoy-gorkoi-pryzhok/</t>
+  </si>
+  <si>
     <t>attro2415</t>
   </si>
   <si>
     <t>Надувная горка "Ледниковый период 2" с переходом 6*5*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-2-s-perekhodom-6555-m/</t>
   </si>
   <si>
-    <t>attro7607</t>
-[...8 lines deleted...]
-    <t>attro5576</t>
+    <t>attro8391</t>
+  </si>
+  <si>
+    <t>Надувная горка  "Джунгли" 13*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl130/</t>
+  </si>
+  <si>
+    <t>attro2377</t>
+  </si>
+  <si>
+    <t>Надувная горка "Дракон-2 Большой" 15*7*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-drakon-2-bolshoy-15711-m/</t>
+  </si>
+  <si>
+    <t>attro6301</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "" 17*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6766/</t>
+  </si>
+  <si>
+    <t>attro2397</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пожарная" 7*3*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pozharnaya-736-m/</t>
+  </si>
+  <si>
+    <t>attro8069</t>
+  </si>
+  <si>
+    <t>Надувная горка "Жираф и зебра" 8*7*6,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl27/</t>
+  </si>
+  <si>
+    <t>attro6409</t>
+  </si>
+  <si>
+    <t>Надувная горка "Наутилус" 13*11*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6871/</t>
   </si>
   <si>
     <t>Надувной батут "Жираф и зебра" 12*7*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zhiraf-i-zebra-1277-m/</t>
   </si>
   <si>
-    <t>attro1422</t>
-[...41 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/</t>
+    <t>attro8270</t>
+  </si>
+  <si>
+    <t>Надувная горка "Дракон Горыныч" с шипами 11*6*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/</t>
+  </si>
+  <si>
+    <t>attro8081</t>
+  </si>
+  <si>
+    <t>Надувная горка "Тачки 3D" с переходом 6*5*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-tachki-3d-PL15/</t>
+  </si>
+  <si>
+    <t>attro8272</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мото-Мото" 15*9*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-moto-moto-PL89/</t>
   </si>
   <si>
     <t>attro1334</t>
   </si>
   <si>
     <t>Надувная горка "Змей горыныч" 13*6*9,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-zmey-gorynych-13695-m/</t>
   </si>
   <si>
-    <t>attro8192</t>
-[...25 lines deleted...]
-  <si>
     <t>attro1715</t>
   </si>
   <si>
     <t>Надувной батут "Приручи дракона" 11.2*9*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2321/</t>
   </si>
   <si>
-    <t>attro1834</t>
-[...349 lines deleted...]
-  <si>
     <t>attro5544</t>
   </si>
   <si>
     <t>Надувной батут "Танк" 9*4*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6146/</t>
   </si>
   <si>
     <t>attro5545</t>
   </si>
   <si>
     <t>Надувной батут "Перл Харбор" 10*4,5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6147/</t>
   </si>
   <si>
     <t>attro1114</t>
   </si>
   <si>
     <t>Надувная горка "M&amp;M`s" 6*3,5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-m&amp;ms/</t>
@@ -6413,74 +7382,59 @@
   <si>
     <t>Надувной батут "Мишка на севере" 12*7,6*8,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2610/</t>
   </si>
   <si>
     <t>attro1965</t>
   </si>
   <si>
     <t>Надувная горка "В лесу" 13*7*11,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2571/</t>
   </si>
   <si>
     <t>attro207</t>
   </si>
   <si>
     <t>Надувная горка "Пожарная машина" 8*4*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-pozharnaya-mashina/</t>
   </si>
   <si>
-    <t>attro8115</t>
-[...7 lines deleted...]
-  <si>
     <t>attro1881</t>
   </si>
   <si>
     <t>Надувная горка "Миньоны" 6*3,5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-minony-6355-m/</t>
   </si>
   <si>
-    <t>Надувной батут "Веселье пиратов" 12*4,3*5,8 м</t>
-[...4 lines deleted...]
-  <si>
     <t>attro5638</t>
   </si>
   <si>
     <t>Надувная горка "Панда" 16*9*11,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6236/</t>
   </si>
   <si>
     <t>attro5753</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Космонавт" 17,5*6,2*9 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-kosmonavt-175629-m-_2/</t>
   </si>
   <si>
     <t>attro6442</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Халк" 14*7*12 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-khalk-14712-m-/</t>
@@ -6515,83 +7469,59 @@
   <si>
     <t>Надувная горка Вулкан, размер 10*10*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6996/</t>
   </si>
   <si>
     <t>attro8585</t>
   </si>
   <si>
     <t>Надувная горка "Эра миньонов" 14*8*9</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/</t>
   </si>
   <si>
     <t>Attro-12/88</t>
   </si>
   <si>
     <t>Надувной батут "Кракен" 14*5*8,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-kraken/</t>
   </si>
   <si>
-    <t>Надувная горка "Динозавр" 12*8*6,5 м</t>
-[...4 lines deleted...]
-  <si>
     <t>attro733</t>
   </si>
   <si>
     <t>Надувная горка "Осьминог" 9,5*8*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-osminog-/</t>
   </si>
   <si>
-    <t>attro560</t>
-[...16 lines deleted...]
-  <si>
     <t>attro993</t>
   </si>
   <si>
     <t>Надувная горка "Дисней" 9*4,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-disney/</t>
   </si>
   <si>
     <t>attro1014</t>
   </si>
   <si>
     <t>Надувная горка "Приручить дракона" 9*9*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-997-m/</t>
   </si>
   <si>
     <t>attro1092</t>
   </si>
   <si>
     <t>Надувная горка "Шут" 9*5,5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-shut/</t>
@@ -6662,89 +7592,62 @@
   <si>
     <t>attro6348</t>
   </si>
   <si>
     <t>Надувная горка "Война миров" 9*4*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-voina-mirov-PL24/</t>
   </si>
   <si>
     <t>attro1893</t>
   </si>
   <si>
     <t>Надувная горка "Счастливый гонщик" 6,5*5*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2499/</t>
   </si>
   <si>
     <t>Надувная горка "Жираф и Зебра" 9*5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl07/</t>
   </si>
   <si>
-    <t>attro5960</t>
-[...16 lines deleted...]
-  <si>
     <t>Надувная горка "Конструктор" зима/лето, 12*5*7,6 м  Зимняя горка с выкатом 9*5*7,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9407</t>
   </si>
   <si>
     <t>Надувная горка "Конструктор" зима/лето, 12*5*7,6 м  Летний батут с площадкой 12*5*7,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9406</t>
   </si>
   <si>
-    <t>attro5510</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8250</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Новогодняя" 10*6*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-novogodnyaya/</t>
   </si>
   <si>
     <t>attro5595</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Эверест" 16*8*12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest/</t>
   </si>
   <si>
     <t>attro5585</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Пингвин на севере" 13*9*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pingvin-na-severe/</t>
@@ -6755,734 +7658,401 @@
   <si>
     <t>Надувной батут - горка "Тигр 1" 15*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut---gorka-tigr-151010-m/</t>
   </si>
   <si>
     <t>attro2311</t>
   </si>
   <si>
     <t>Надувная горка "Джуманджи" 18,5*4*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2917/</t>
   </si>
   <si>
     <t>attro5550</t>
   </si>
   <si>
     <t>Надувная горка "Горыныч" 9*5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6152/</t>
   </si>
   <si>
-    <t>attro5627</t>
-[...7 lines deleted...]
-  <si>
     <t>attro5950</t>
   </si>
   <si>
     <t>Надувная горка "Городок" 8*6*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6431/</t>
   </si>
   <si>
     <t>attro5951</t>
   </si>
   <si>
     <t>Надувная горка "Львенок в джунглях" 8*6*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6432/</t>
   </si>
   <si>
     <t>Надувная горка "Три Богатыря" 13*10*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-tri-bogatyrya-131010-m/</t>
   </si>
   <si>
     <t>attro7137</t>
   </si>
   <si>
     <t>Надувная горка "Дракон" 12*7*8,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7010/</t>
   </si>
   <si>
-    <t>attro8191</t>
-[...7 lines deleted...]
-  <si>
     <t>attro5506</t>
   </si>
   <si>
     <t>Надувная горка "Волна 5" 12*7*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1952_1/</t>
   </si>
   <si>
-    <t>attro9125</t>
-[...7 lines deleted...]
-  <si>
     <t>Большие надувные горки</t>
   </si>
   <si>
+    <t>attro7778</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен 6" 14*10*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaidermen6/</t>
+  </si>
+  <si>
+    <t>attro8562</t>
+  </si>
+  <si>
+    <t>Надувная горка "Емеля" 14*7*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/</t>
+  </si>
+  <si>
+    <t>attro8501</t>
+  </si>
+  <si>
+    <t>Надувная горка "Радуга" 27*4,5*9,8м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/</t>
+  </si>
+  <si>
+    <t>attro7798</t>
+  </si>
+  <si>
+    <t>Надувная горка «Спайдермен 8» 20*10*13 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/</t>
+  </si>
+  <si>
+    <t>attro8268</t>
+  </si>
+  <si>
+    <t>Надувная горка "Халк" 17*10*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/</t>
+  </si>
+  <si>
+    <t>attro8990</t>
+  </si>
+  <si>
+    <t>Зимняя надувная горка "Снежный склон" 12*6*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zimnyaya-naduvnaya-gorka-snezhnyy-sklon/</t>
+  </si>
+  <si>
+    <t>Надувная горка «Спайдермен 8» 20*10*13 м (версия 2)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-8-versiya-2-PL49/</t>
+  </si>
+  <si>
+    <t>attro9550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Печенька" 12*4,5*6,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pechenka-12-4-5-6-3-m/</t>
+  </si>
+  <si>
+    <t>attro5647</t>
+  </si>
+  <si>
+    <t>Огромная водная горка "Экстрим по русски" 56*14*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/ogromnaya-vodnaya-gorka-ekstrim-po-russki-561414-m/</t>
+  </si>
+  <si>
     <t>attro8363</t>
   </si>
   <si>
     <t>Надувная горка "Емеля" 13*10*11,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-yemelya-PL115/</t>
   </si>
   <si>
-    <t>attro8562</t>
-[...85 lines deleted...]
-  <si>
     <t>attro1956</t>
   </si>
   <si>
     <t>Надувная горка "Снежный лес" 12*6*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-snezhnyi-les/</t>
   </si>
   <si>
     <t>attro5539</t>
   </si>
   <si>
     <t>Надувной батут "Пасть дракона" 16*8*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6141/</t>
   </si>
   <si>
     <t>attro1012</t>
   </si>
   <si>
     <t>Надувная водная горка с трамплином 34*14*12 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-tramplinom/</t>
   </si>
   <si>
     <t>attro2092</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Экстрим в джунглях" 27*4,5*9,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/</t>
   </si>
   <si>
     <t>attro8989</t>
   </si>
   <si>
     <t>Надувная зимняя горка "Ледниковый период" 24*8*13,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zimnyaya-gorka-lednikovyy-period-PL80/</t>
   </si>
   <si>
-    <t>attro8825</t>
-[...7 lines deleted...]
-  <si>
     <t>Надувные замки</t>
   </si>
   <si>
-    <t>attro8597</t>
-[...23 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-dikii-les/</t>
+    <t>attro9338</t>
+  </si>
+  <si>
+    <t>Надувная горка «Остров чудес-1» 7*5*3,3м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/</t>
   </si>
   <si>
     <t>attro9339</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка «Остров чудес-2» 7*5*3,1м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/</t>
   </si>
   <si>
-    <t>attro610</t>
-[...70 lines deleted...]
-  <si>
     <t>attro8920</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Семейка монстров" 12*6*9 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/</t>
   </si>
   <si>
-    <t>attro1810</t>
-[...16 lines deleted...]
-  <si>
     <t>attro515</t>
   </si>
   <si>
     <t>Надувной батут "Зоосити" 6*5,5*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-zoositi/</t>
   </si>
   <si>
-    <t>attro634</t>
-[...16 lines deleted...]
-  <si>
     <t>attro6330</t>
   </si>
   <si>
     <t>Надувной батут "Ниндзя" 8*6*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-nindzyago-/</t>
   </si>
   <si>
     <t>attro1211</t>
   </si>
   <si>
     <t>Надувной батут "Дракон" 8*5,5*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1821/</t>
   </si>
   <si>
     <t>attro1774</t>
   </si>
   <si>
     <t>Надувной батут "Терем" 6*6*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2380/</t>
   </si>
   <si>
     <t>attro1260</t>
   </si>
   <si>
     <t>Надувной батут "Формула-1" 6,5*5,5*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1870/</t>
   </si>
   <si>
     <t>attro1270</t>
   </si>
   <si>
     <t>Надувной батут-робот "Грузовик" 10,5*5*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1880/</t>
   </si>
   <si>
-    <t>attro1482</t>
-[...16 lines deleted...]
-  <si>
     <t>attro1496</t>
   </si>
   <si>
     <t>Надувной батут "Джунгли с крышей" 6*6*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2106/</t>
   </si>
   <si>
     <t>attro1510</t>
   </si>
   <si>
     <t>Надувной батут "Немо" 8,2*6,5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2120/</t>
   </si>
   <si>
-    <t>attro1514</t>
-[...7 lines deleted...]
-  <si>
     <t>attro1515</t>
   </si>
   <si>
     <t>Надувной батут "Ruffi" 6*5,5*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2125/</t>
   </si>
   <si>
-    <t>attro1485</t>
-[...7 lines deleted...]
-  <si>
     <t>attro1895</t>
   </si>
   <si>
     <t>Надувной батут "Злые птички" 7*5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2496/</t>
   </si>
   <si>
     <t>attro1746</t>
   </si>
   <si>
     <t>Надувной батут "На игре" 7*7*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2352/</t>
   </si>
   <si>
     <t>attro1987</t>
   </si>
   <si>
     <t>Надувной батут "Замок Дисней" 8*5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2593/</t>
   </si>
   <si>
     <t>attro5617</t>
   </si>
   <si>
     <t>Надувной батут "Арена цирка" 7.2*4*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6215/</t>
   </si>
   <si>
-    <t>Надувной батут "Миньоны" 4*4*4 м</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8891</t>
   </si>
   <si>
     <t>Надувной свадебный батут 4х3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/Svadebnyy-batut-PL152/?sku=8891</t>
   </si>
   <si>
     <t>Надувной свадебный батут 4х4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/Svadebnyy-batut-PL152/?sku=8892</t>
   </si>
   <si>
     <t>https://water-games.ru/product/Svadebnyy-batut-PL152/?sku=9214</t>
   </si>
   <si>
-    <t>Надувной свадебный батут куполообразный  5,9х5,9х6,1</t>
-[...1 lines deleted...]
-  <si>
     <t>https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/?sku=8890</t>
   </si>
   <si>
     <t>Надувные корабли</t>
   </si>
   <si>
-    <t>Надувной корабль "Фрегат" 6,8*4,5*5,2 м</t>
-[...103 lines deleted...]
-  <si>
     <t>Надувные лабиринты</t>
   </si>
   <si>
-    <t>attro374</t>
-[...7 lines deleted...]
-  <si>
     <t>attro1440</t>
   </si>
   <si>
     <t>Надувной лабиринт 10*10*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2050/</t>
   </si>
   <si>
     <t>attro1441</t>
   </si>
   <si>
     <t>Надувной лабиринт 10*10*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/2051/</t>
   </si>
   <si>
     <t>attro1249</t>
   </si>
   <si>
     <t>Надувной лабиринт 10*10*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1859/</t>
@@ -7505,513 +8075,90 @@
   <si>
     <t>Надувной туннель "Дракон" 12,5*6*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-tunnel-drakon/</t>
   </si>
   <si>
     <t>attro531</t>
   </si>
   <si>
     <t>Надувной туннель лабиринт "Клоун" 9*7,5*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-tunnel-labirint-kloun/</t>
   </si>
   <si>
     <t>attro582</t>
   </si>
   <si>
     <t>Надувной туннель "Зебра" 12*2,5*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-tunnel-zebra-/</t>
   </si>
   <si>
-    <t>attro608</t>
-[...7 lines deleted...]
-  <si>
     <t>Полосы препятствий</t>
   </si>
   <si>
-    <t>attro9081</t>
-[...98 lines deleted...]
-    <t>attro7679</t>
+    <t>attro7727</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Новогодние забавы" 49*21,5*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/</t>
+  </si>
+  <si>
+    <t>attro7728</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Новогодние приключения" 57,5*4*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/</t>
   </si>
   <si>
     <t>Надувная полоса препятствий для тимбилдинга "Веселый монстр" 34*18,5*6 34*18,5*6 м</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/7374/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://water-games.ru/product/7374/?sku=8106</t>
   </si>
   <si>
     <t>Надувная полоса препятствий для тимбилдинга "Веселый монстр" 34*18,5*6 46*18,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7374/?sku=8107</t>
   </si>
   <si>
-    <t>attro362</t>
-[...61 lines deleted...]
-  <si>
     <t>attro8548</t>
   </si>
   <si>
     <t>Надувная полоса препятствий "Паровозик" всесезонная размер 32*5*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/</t>
-  </si>
-[...106 lines deleted...]
-    <t>https://water-games.ru/product/7371/</t>
   </si>
   <si>
     <t>attro8551</t>
   </si>
   <si>
     <t>Надувная полоса препятствий "Разноцветная", 23*8*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -8418,62 +8565,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl184-artikul-pl184-002-minony-razmer-15-5-7-5-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pod-kryshey-pl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-razmer-453529-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-model-pl186-artikul-pl186-020-magnitofon-razmer-8-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-skalodrom-model-pl141/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/domashniy-naduvnoy-batut-pryanichnyy-domik/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/domashniy-naduvnoy-batut-nepristupnaya-krepost-2-6526-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/domashniy-naduvnoy-batut-nepristupnaya-krepost-1-7754-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-okeanskiy-park-2615567-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-gorodskie-dzhungli-251667-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint-PL140/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-voennaya-mashina-1-9455-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-voennaya-mashina-2-10455-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/upakovochnaya-sumka-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pandus-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-zhiraf/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-odnazhdy-v-okeane/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-goluboe-more/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-odnazhdy-v-mainkraft/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-morskaya-glubina/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-yarkii-den/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-antarktida/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-chelyabinsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-S-SH-GES/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-altai-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-primore/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-kamchatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-kamchatka-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-yakutiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-baikal/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-murmansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-kapibara-spa/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-shkola-volshebnikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-sayany/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-priroda-primorya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-altai/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-ggosto/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-utinyi-prud/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-rossia/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-fruktovyi-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-zoopark/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-dino-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-malysh-sprut/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-odnazhdy-na-dne-morskom/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-minenus/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnoi-zimnei-gorki-yarkii-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnoi-zimnei-gorki-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-morskie-chudesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-gorilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-akulenok/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8312/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8313/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8314/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8315/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8316/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8317/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8328/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8329/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8330/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8331/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8332/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8354/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8355/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-serfing/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-tsarstvo-PL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1704/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1908/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint-PL140/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2889/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-volshebstvo-PL29/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-apelsin-PL47/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok--PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sladosti-PL105/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-chernomorets-pl172/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-model-pl186-artikul-pl186-020-magnitofon-razmer-8-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-8-6-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-igro-park-23-6-15-4-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-russkie-skazki-pl174/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kak-priruchit-drakona/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-1277m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-chernomorets-pl172/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL55/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodnyaya-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-buldozer-165910-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-morskaya-zhizn-12785-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lego-PL70/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-tyubing/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mini-monstr-trak-6455-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nashi-v-kosmose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskii-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-skoryy-poezd-245181285-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-detskiy-prazdnik-model-pl02-razmer-1321428-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-shapito-razmer-5445-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-mostikom-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mishki-model-pl02-104545-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-hot-wheels-1758105-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-181311-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mishki-114545-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-amazoniya-856-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-batut-sani-deda-moroza/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-indian-pl134/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-park-PL94/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-1588-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/?sku=8896" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-fioletovo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-mukha-tsokotukha-1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-mega-traktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zalese-maksi-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoj-batut-zimnyaya-gorka-zalese/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snowzilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snezhnyi-sklon-PL63/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen-2-115467-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-10-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavty-38-24-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7396/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7395/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-24-12-6-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-tsvetnoy-20-19-3-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-pobeditel-1852057-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-nebo-20-20-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monstry-35-30-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mega-gorka-6215285-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-tsarstvo-PL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli-2-393524-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/puteshestvie-v-savannu-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sladosti-PL105/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-apelsin-PL47/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zaichishka-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskiy-korabl-PL142/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinolend-pl33/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mega-gorka---nemo-6215285-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6358/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1565/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mega-jungle-353925/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-domik-37325-m_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-4423-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-dzhunglyah-PL157/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-tuda-obratno-PL14/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-volshebstvo-PL29/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-PL59/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok--PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6171/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6140/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veseliy-malysh-9371/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lesnoi-dvorik-PL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tantspol/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2678/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6167/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6166/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2042/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-35353-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2329/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkii-ya-PL30/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2377/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-%20i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-dzhungli-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2628/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2619/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2606/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2585/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2570/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-chetyre-zverya-7533-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2734/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2644/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2659/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1852/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2602/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2601/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2091/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2613/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-dnem-rozhdeniya-6528-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elfiki-9627-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6139/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mega-dzhungli-2-353926-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli-s-gorkoy-4425-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mishka-v-lesu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tyda-obratno/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6106/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konfetnyy-mir-5527-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli-park-453525-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-naduvnoy-batut-priklyucheniya-v-safari-553/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2032/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut--544-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-robot-544-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-5554-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-formula-1-3553325-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2889/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney43525-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6399/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6401/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6404/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6195/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2419/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2753/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1825/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6144/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/?sku=8873" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sloniki-8x5x7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geymery-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-1699-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyi-kompleks-ugolok/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zvezdnye-voyny-93863-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-afrika/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6630/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yemelya-PL41/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-bratva-pl67-/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-9-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-1256565-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6222/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-nerazberikha/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6190/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7380/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-krabik/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-81475-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dino-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-super-tachki-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yurskii-raion/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-gorkoy-zakony-dzhungley-PL43/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-bouncer-robots/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2635/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aeromat-AM01/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-PL36/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7124/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1907/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl85/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-krokodil-dandi/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-schastlivyi-mario/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7381/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-disneya-1087-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6397/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2096/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy%20batut-raduga-park-PL168/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tsirk-PL76/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminozhka-9126-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7373/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-klouny/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-igrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/podvodnoe-tsarstvo-PL38/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gorod-disneya/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vyshka-s-podushkoy-pryzhok-s-vysoty-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-progulka-minonov-10106-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1665/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmonavt-175629-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-afrika-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raiskiy-ygolok-PL57/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/castle-55435/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gorod%20geroev/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-krokodilus/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-napadenie-akuly/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yurskie-priklyucheniya-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-i-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-1051465-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-pl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-i-smayly-11863-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/firecar745/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2123/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1905/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinolend/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ocean/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-maksi/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mukha-tsokotukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-9179-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-866-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44-/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-PL100/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-belyi-slonik/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pingvinchiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zebra-v-pechere/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pokoritel-morey-1887m/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-avtomobilnyy-10158-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-model-pl02-safari-razmer-12957-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoy-briz-s-kryshey-1287-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6438/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut--vecherinka-minonov-10106/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorod-detstva-1266-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pingvin/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ralli-madagaskar/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-disneya-1087-m/?sku=6796" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-piratskii-korabl-pirat/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-pyorpl-30256-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6728/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6637/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-grin-3617476-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2617/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2556/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dikoy-prirody-model-pl02-1458-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6149/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2677/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6145/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6267/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-jungle-arena/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2567/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1906/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-batutnyi-kompleks-podvodnyi-rai/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7864/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6474/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6628/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kraken-8564-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2379/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-marvel-1176-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-krepost-PL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/spaceship-pandora-inflatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-2-1156585-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-banka-koly/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7427/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-megapolis-pl16955/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rango/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-atlantida/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1884/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2589/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2557/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1935/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2001/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2005/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2006/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-dzhymandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2114/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2116/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2118/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2305/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2320/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2403/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2427/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-966-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2411/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2336/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-drakony-tunnel-maksi-20129-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-krasnyi-pl37/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2346/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2346/?sku=6727" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2333/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2343/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2287/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--podvodnyy-mir-pl06/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorilla-1446-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-akula-1589-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-baykonur-20107-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2623/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2616/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2607/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2591/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2707/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2661/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselaya-ferma/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2663/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-limpopo/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2685/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2686/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-3d-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2719/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2720/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2727/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2729/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2682/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2687/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2736/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sportkomplek-7745-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-s-perekhodom-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-na-tachkakh-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-101045-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-1475-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zlye-ptichki-s-perekhodom-966-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2906/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2901/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2911/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2864/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2895/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2860/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2862/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2867/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2870/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2854/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2857/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2846/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-safari-12436-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-mario-i-luidzhi-1589-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6120/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6137/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6130/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6132/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-v-safari-966-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6183/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6184/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6188/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6189/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6173/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6162/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6155/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6153/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6205/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6206/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6207/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6235/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-naduvnoy-batut-mir-minonov-i-drakonov-181110-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6203/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6201/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6202/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6233/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut--dinopark-2-1264-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6239/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6227/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-inoplanetnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6241/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6246/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zveryata-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-pogone-za-bananom-86555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorod-detstva-12875-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6268/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-hameleon/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6260/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6199/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6200/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6204/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6288/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6286/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6285/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6263/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-na-tachkakh-2-1167-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pod-kryshey-121166-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pobeg-v-dzhunglyakh-2166-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6154_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6319/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6304/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6329/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropikana-2-20865-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6337/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6359/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-v-safari-1145249-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-hf-12767-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tri-drakona-9865-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6374/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6379/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6390/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robert-774-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-na-morskom-dne-956-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-1579m/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6398/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6466/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6475/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-drakonchik-10965-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6482/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priklyucheniya-minonov-10965-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6536/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminog-pod-vodoy-17109-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminog-i-drakon-128585-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6633/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6629/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nerazberikha-785-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6797/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6727/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6730/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6765_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6805/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6810/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-v-dele-1210-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6890/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-shkolnyy-avtobus-126153-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okeaniya-1698-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6835/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-11555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-raduzhnyy-1818765-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7383/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2640/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen8/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-titoker-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-grand-savanna-razmer-17109-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pchelka-model-pl149/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/jungle-1679/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-kryshey-1266-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8333/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8334/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ostrov-dinozavrov-19-9-8-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8406/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8405/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-kryshey-1266-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-PL100/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7427/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-shapito-razmer-5445-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorod-detstva-1266-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy%20batut-raduga-park-PL168/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pod-kryshey-pl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dikoy-prirody-model-pl02-1458-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-limpopo/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozhdestvenskiy-545-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-na-morskom-dne-956-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6374/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-lev-pod-kryshey-65535-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-955-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-1256565-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pod-kryshey-121166-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorod-detstva-12875-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zveryata-/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6207/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6206/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoy-briz-s-kryshey-1287-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-PL26/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2864/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2867/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sportkomplek-7745-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-gorkoy-zakony-dzhungley-PL43/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1905/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1906/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1829/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1830/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-veselyi-rodzher/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-volshebnyy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint-labirint-kosmolet/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dom-prizrakov-1169m/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-2-s-perekhodom-6555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zhiraf-i-zebra-1277-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney-park/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2748/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zmey-gorynych-13695-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-svetofor-pl69/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pozharnaya-736-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2321/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slon-9655-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tachki-3d-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-moto-moto-PL89/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-dzhunglyakh-868-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-2-bolshoy-15711-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6716/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-PL114/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl27/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zlye-ptichki-6355-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dom-prizrakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl130/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zebra-i-zhiraf-1177-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/megarief/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6134/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhek-vorobey-PL122/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6252/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-dinolend-pl117/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-slonik-s-mostikom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-8355-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tigr-7-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6871/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-vodnoy-gorkoi-pryzhok/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-stegozavr-mini-121269-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2705/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2915/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2730/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6765/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-babuin-868-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-104510-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-stegozavr-191910-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6146/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6147/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-m&amp;ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kamikadze/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2610/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2571/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pozharnaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/piratskiy-korabl-PL35/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-6355-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vesele-piratov-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6236/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmonavt-175629-m-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-14712-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-po-shchuchemu-veleniyu-101095-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-10510/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kraken/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinozavr/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-osminog-/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstr-trak/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-disney/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-997-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-shut/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1877/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zmey-gorynych-1058-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2089/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-osminog/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2340/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2085/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-volshebny-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-voina-mirov-PL24/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2499/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-domik-minonov-pl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9407" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9406" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/domashniy-naduvnoy-batut-galaktika-/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-novogodnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pingvin-na-severe/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut---gorka-tigr-151010-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2917/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6152/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6225/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6431/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6432/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tri-bogatyrya-131010-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7010/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dogd-v-lesu-pl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1952_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/20250422/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yemelya-PL115/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen6/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-naduvnaya-gorka-snezhnyy-sklon/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-8-versiya-2-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnaya-vodnaya-gorka-ekstrim-po-russki-561414-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-snezhnyi-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6141/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-tramplinom/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-lednikovyy-period-PL80/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pechenka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dikii-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhingl/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-trolli-PL106/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozhdestvenskiy-545-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-volshebnyy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1829/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-matreshka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-volchonok-4328-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zoositi/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-mordor/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1830/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-vostochnyy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nindzyago-/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1821/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2380/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1908/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1870/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1880/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2092/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2132/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2106/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2120/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2124/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2125/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2095/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2496/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2352/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2593/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6215/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-lev-pod-kryshey-65535-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-444-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/?sku=8891" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/?sku=8892" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/?sku=9214" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/?sku=8890" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-fregat-684552-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-955-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-dzhek-vorobey-PL12/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-bez-kryshi-135757-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-PL26/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-kapitan-morgan-957-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-veselyi-rodzher/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rusalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1891/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2097/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2344/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2298/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2416/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2412/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6214/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labifint-halloween/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1704/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2050/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2051/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint-labirint-kosmolet/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-raketa/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-labirint-kloun/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-zebra-/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-labirint-kosmicheskii-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnyi-ray/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-start-2368638-/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6717/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-malaya-pl1365/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vpered/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-armeiskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-klassik/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-srednevekove-1235m/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8106" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8107" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6221/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-militari/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-adrenalin-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1241/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-dve-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1879/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2086/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2302/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2430/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2735/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2871/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6216/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6208/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-armeyskaya-934-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-gigantskaya-4818/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7371/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-razmer-453529-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8424/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-skalodrom-model-pl141/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl184-artikul-pl184-002-minony-razmer-15-5-7-5-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-model-pl186-artikul-pl186-020-magnitofon-razmer-8-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zoopark-6-5-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pod-kryshey-pl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/domashniy-naduvnoy-batut-pryanichnyy-domik/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/domashniy-naduvnoy-batut-nepristupnaya-krepost-2-6526-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/domashniy-naduvnoy-batut-nepristupnaya-krepost-1-7754-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-okeanskiy-park-2615567-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-gorodskie-dzhungli-251667-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint-PL140/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-voennaya-mashina-2-10455-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-voennaya-mashina-1-9455-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/upakovochnaya-sumka-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pandus-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-afrika/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1879/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1241/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-adrenalin-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-armeiskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-armeyskaya-934-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2086/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2302/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vpered/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-gigantskaya-4818/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-dve-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2430/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-klassik/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-malaya-pl1365/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-militari/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7371/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2735/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskii-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnyi-ray/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6216/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-srednevekove-1235m/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-start-2368638-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tyda-obratno/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-tuda-obratno-PL14/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2871/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6208/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vesele-piratov-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-safari-12436-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6145/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorilla-1446-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2557/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney-park/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6717/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2589/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pobeg-v-dzhunglyakh-2166-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2682/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6221/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropikana-2-20865-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6222/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-gorodskie-dzhungli-251667-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-okeanskiy-park-2615567-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6106/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-pobeditel-1852057-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6728/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2617/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2677/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2556/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6267/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-igro-park-23-6-15-4-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-pyorpl-30256-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6637/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-fioletovo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-i-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-24-12-6-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavty-38-24-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7373/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-grin-3617476-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7396/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7395/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-dzhungli-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-dzhunglyah-PL157/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinolend-pl33/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dogd-v-lesu-pl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-indian-pl134/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-matreshka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-napadenie-akuly/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-noviy-uroven-9-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-bratva-pl67-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/firecar745/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/puteshestvie-v-savannu-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-svetofor-pl69/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6225/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yurskii-raion/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/20250422/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-apelsin-PL47/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2644/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6130/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8333/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6199/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-volshebstvo-PL29/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-4423-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/domashniy-naduvnoy-batut-galaktika-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2132/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dino-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2889/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok--PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2570/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6399/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mini-monstr-trak-6455-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-444-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mishka-v-lesu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-tsarstvo-PL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1908/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6404/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7381/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6401/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2379/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sladosti-PL105/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6184/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2601/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-trolli-PL106/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-gorkoy-zakony-dzhungley-PL43/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1830/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-dzhek-vorobey-PL12/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1704/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-dzhunglyah-PL157/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-napadenie-akuly/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-svetofor-pl69/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yurskii-raion/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-apelsin-PL47/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-volshebstvo-PL29/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-4423-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2889/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok--PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2570/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6399/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-444-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-tsarstvo-PL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6404/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6401/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sladosti-PL105/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2601/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-tsarstvo-PL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1704/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1908/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint-PL140/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2889/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-volshebstvo-PL29/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-apelsin-PL47/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok--PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sladosti-PL105/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-chernomorets-pl172/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-model-pl186-artikul-pl186-020-magnitofon-razmer-8-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-mir-3-5-3-5-2-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-klassika-4-4-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8405/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8406/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-model-pl186-artikul-pl186-020-magnitofon-razmer-8-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ostrov-dinozavrov-19-9-8-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-kryshey-1266-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-PL100/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7427/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-shapito-razmer-5445-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-domik-minonov-pl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorod-detstva-1266-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy%20batut-raduga-park-PL168/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pod-kryshey-pl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dikoy-prirody-model-pl02-1458-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-limpopo/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-444-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozhdestvenskiy-545-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dom-prizrakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-na-morskom-dne-956-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6399/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6401/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6404/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6374/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-lev-pod-kryshey-65535-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-955-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-1256565-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pod-kryshey-121166-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorod-detstva-12875-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zveryata-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6207/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6206/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoy-briz-s-kryshey-1287-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-PL26/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-volchonok-4328-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2864/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2867/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sportkomplek-7745-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-gorkoy-zakony-dzhungley-PL43/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2124/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2092/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2095/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1905/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1906/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1908/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1879/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1829/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1830/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-veselyi-rodzher/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tantspol/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-volshebnyy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-vostochnyy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinozavr/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dikii-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstr-trak/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint-labirint-kosmolet/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-labirint-kosmicheskii-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhingl/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-mordor/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labifint-halloween/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-veselyi-rodzher/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/piratskiy-korabl-PL35/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rusalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2298/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kraken-8564-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2344/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6628/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6214/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2097/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1906/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7864/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6474/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7124/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pokoritel-morey-1887m/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-PL26/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-bez-kryshi-135757-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-955-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-dzhek-vorobey-PL12/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2416/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-kapitan-morgan-957-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2412/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-fregat-684552-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2567/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1891/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-piratskii-korabl-pirat/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-zhiraf/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-odnazhdy-v-okeane/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-goluboe-more/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-odnazhdy-v-mainkraft/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-morskaya-glubina/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-yarkii-den/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-antarktida/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-chelyabinsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-S-SH-GES/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-altai-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-primore/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-kamchatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-kamchatka-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-yakutiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-baikal/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-murmansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-kapibara-spa/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-shkola-volshebnikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-sayany/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-priroda-primorya/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-altai/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-ggosto/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-utinyi-prud/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-rossia/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-fruktovyi-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-zoopark/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-dino-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-malysh-sprut/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-gorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-odnazhdy-na-dne-morskom/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-minenus/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnoi-zimnei-gorki-yarkii-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnoi-zimnei-gorki-start/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-morskie-chudesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-gorilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-batuta-akulenok/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8312/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8313/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8314/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8315/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8316/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8317/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8328/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8329/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8330/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8331/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8332/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8354/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8355/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/proekt-naduvnogo-akvaparka-serfing/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-russkie-skazki-pl174/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kak-priruchit-drakona/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nashi-v-kosmose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mini-monstr-trak-6455-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-detskiy-prazdnik-model-pl02-razmer-1321428-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-mostikom-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-181311-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-skoryy-poezd-245181285-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mishki-114545-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-shapito-razmer-5445-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-igro-park-23-6-15-4-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-amazoniya-856-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-hot-wheels-1758105-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-8-6-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskii-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-chernomorets-pl172/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL55/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-batut-sani-deda-moroza/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-park-PL94/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-indian-pl134/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-1588-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lego-PL70/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-novogodnie-igry-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-1277m/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-buldozer-165910-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-morskaya-zhizn-12785-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mishki-model-pl02-104545-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-tyubing/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodnyaya-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-pl165/?sku=8896" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-fioletovo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-mukha-tsokotukha-1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-mega-traktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zalese-maksi-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoj-batut-zimnyaya-gorka-zalese/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snowzilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-snezhnyi-sklon-PL63/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-tyubinga-spaydermen-2-115467-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovik-PL/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elf/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attrakcion-zona-snosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-10-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-24-12-6-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7395/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavty-38-24-7-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7396/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-tsvetnoy-20-19-3-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-pobeditel-1852057-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-nebo-20-20-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monstry-35-30-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6140/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli-2-393524-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tantspol/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sladosti-PL105/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zaichishka-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6358/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskiy-korabl-PL142/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinolend-pl33/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok--PL53/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-volshebstvo-PL29/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-4423-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-PL59/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-apelsin-PL47/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mega-jungle-353925/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veseliy-malysh-9371/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/puteshestvie-v-savannu-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mega-gorka---nemo-6215285-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mega-gorka-6215285-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-domik-37325-m_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-tsarstvo-PL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6171/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1565/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-tuda-obratno-PL14/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lesnoi-dvorik-PL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-dzhunglyah-PL157/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2678/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6167/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6166/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2042/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-35353-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2329/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkii-ya-PL30/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2377/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-%20i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-dzhungli-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2628/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2619/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2606/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2585/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2570/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-chetyre-zverya-7533-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2734/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2644/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2659/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1852/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2602/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2601/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2091/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2613/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-dnem-rozhdeniya-6528-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-elfiki-9627-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6139/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mega-dzhungli-2-353926-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli-s-gorkoy-4425-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1860/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mishka-v-lesu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tyda-obratno/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6106/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konfetnyy-mir-5527-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli-park-453525-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-naduvnoy-batut-priklyucheniya-v-safari-553/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2032/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut--544-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-robot-544-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-5554-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-formula-1-3553325-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2889/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney43525-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6399/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6401/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6404/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6195/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2419/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2753/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1825/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6144/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-diskoteka/?sku=8873" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1665/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2123/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyi-kompleks-ugolok/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yemelya-PL41/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-afrika-/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7373/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/aeromat-AM01/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-nerazberikha/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raiskiy-ygolok-PL57/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-krabik/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7381/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/castle-55435/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-i-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-1051465-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-i-smayly-11863-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-progulka-minonov-10106-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-9-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-mukha-tsokotukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-9179-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1905/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gorod-disneya/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vyshka-s-podushkoy-pryzhok-s-vysoty-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-866-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44-/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pingvinchiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zebra-v-pechere/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sloniki-8x5x7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-pl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-81475-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dino-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-krokodilus/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-bratva-pl67-/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/firecar745/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-avtomobilnyy-10158-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-bouncer-robots/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-model-pl02-safari-razmer-12957-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ralli-madagaskar/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6438/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-maksi/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-igrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/podvodnoe-tsarstvo-PL38/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut--vecherinka-minonov-10106/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinolend/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorod-detstva-1266-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy%20batut-raduga-park-PL168/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-klouny/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geymery-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pokoritel-morey-1887m/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminozhka-9126-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zvezdnye-voyny-93863-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-belyi-slonik/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yurskie-priklyucheniya-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoy-briz-s-kryshey-1287-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-1256565-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-napadenie-akuly/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-super-tachki-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6190/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-1699-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-PL100/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gorod%20geroev/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pingvin/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmonavt-175629-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2635/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-disneya-1087-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6630/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-gorkoy-zakony-dzhungley-PL43/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tsirk-PL76/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yurskii-raion/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-PL36/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6222/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ocean/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-afrika/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7124/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-krokodil-dandi/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-schastlivyi-mario/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7380/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl85/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1907/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6397/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2096/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zamok-disneya-1087-m/?sku=6796" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-piratskii-korabl-pirat/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-pyorpl-30256-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6637/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6728/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-grin-3617476-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2617/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2556/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6149/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2677/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dikoy-prirody-model-pl02-1458-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6145/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6267/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-jungle-arena/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2567/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1906/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-batutnyi-kompleks-podvodnyi-rai/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7864/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6474/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6628/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kraken-8564-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2379/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-marvel-1176-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-krepost-PL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/spaceship-pandora-inflatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-2-1156585-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-banka-koly/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7427/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-megapolis-pl16955/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rango/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-atlantida/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1884/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2589/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2557/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1935/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2001/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2005/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2006/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-dzhymandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2114/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2116/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2118/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2305/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2320/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2403/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2427/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-966-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2411/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2336/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-drakony-tunnel-maksi-20129-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-krasnyi-pl37/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2346/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2346/?sku=6727" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2333/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2343/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2287/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--podvodnyy-mir-pl06/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorilla-1446-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-akula-1589-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-baykonur-20107-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2623/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2616/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2607/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2591/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2707/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2661/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselaya-ferma/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2663/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-limpopo/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2685/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2686/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-3d-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2719/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2720/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2727/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2729/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2682/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2687/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnee-vesele-/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2736/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-sportkomplek-7745-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-s-perekhodom-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-na-tachkakh-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-101045-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-1475-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zlye-ptichki-s-perekhodom-966-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2906/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2901/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2911/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2864/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2895/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2860/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2862/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2867/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2870/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2854/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2857/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2846/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-safari-12436-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-mario-i-luidzhi-1589-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6120/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6137/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6130/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6132/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-v-safari-966-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6183/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6184/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6188/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6189/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6173/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6162/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6155/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6153/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6205/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6206/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6207/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6235/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-naduvnoy-batut-mir-minonov-i-drakonov-181110-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6203/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6201/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6202/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6233/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut--dinopark-2-1264-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6239/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6227/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-inoplanetnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6241/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6246/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zveryata-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-pogone-za-bananom-86555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gorod-detstva-12875-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6268/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-hameleon/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6260/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6199/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6204/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6288/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6286/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6285/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6263/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-na-tachkakh-2-1167-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pod-kryshey-121166-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6154_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pobeg-v-dzhunglyakh-2166-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6319/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6304/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6329/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropikana-2-20865-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6337/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6359/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-v-safari-1145249-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-hf-12767-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tri-drakona-9865-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6374/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6379/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6390/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robert-774-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-na-morskom-dne-956-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-1579m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6398/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6466/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6475/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-drakonchik-10965-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6482/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priklyucheniya-minonov-10965-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6536/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminog-pod-vodoy-17109-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminog-i-drakon-128585-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6633/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6629/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nerazberikha-785-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6797/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6727/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6730/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6765_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6805/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6810/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-v-dele-1210-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6890/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-shkolnyy-avtobus-126153-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okeaniya-1698-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6835/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-11555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-kompleks-raduzhnyy-1818765-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7383/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2640/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-titoker-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-grand-savanna-razmer-17109-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pchelka-model-pl149/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/jungle-1679/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-kryshey-1266-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8333/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8334/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ostrov-dinozavrov-19-9-8-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8406/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8405/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8422/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8447/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8445/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8446/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dom-prizrakov/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zlye-ptichki-6355-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2705/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zebra-i-zhiraf-1177-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slon-9655-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-dzhunglyakh-868-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/megarief/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-gostyakh-u-osminoga/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6716/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhek-vorobey-PL122/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6134/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-svetofor-pl69/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6252/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-dinolend-pl117/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dom-prizrakov-1169m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-8355-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2730/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2915/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-stegozavr-mini-121269-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-mir-3-5-3-5-2-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kapibara-7-5-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-babuin-868-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6765/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tigr-7-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-104510-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2748/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-stegozavr-191910-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-zooparke-6-5-5-3-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-PL114/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pryanichnyy-domik-11-6-8-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-vodnoy-gorkoi-pryzhok/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-noviy-uroven-9-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-2-s-perekhodom-6555-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl130/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney-park/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-2-bolshoy-15711-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pozharnaya-736-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl27/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6871/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zhiraf-i-zebra-1277-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tachki-3d-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-moto-moto-PL89/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zmey-gorynych-13695-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2321/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6146/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6147/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-m&amp;ms/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kamikadze/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2610/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2571/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pozharnaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/piratskiy-korabl-PL35/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-6355-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vesele-piratov-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6236/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmonavt-175629-m-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-14712-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-po-shchuchemu-veleniyu-101095-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-10510/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kraken/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinozavr/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-osminog-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstr-trak/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-disney/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-997-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-shut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1877/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zmey-gorynych-1058-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2089/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-osminog/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2340/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2085/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-volshebny-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-voina-mirov-PL24/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2499/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-domik-minonov-pl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9407" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9406" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/domashniy-naduvnoy-batut-galaktika-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-novogodnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-everest/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-pingvin-na-severe/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut---gorka-tigr-151010-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2917/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6152/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6225/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6431/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6432/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tri-bogatyrya-131010-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7010/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dogd-v-lesu-pl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1952_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/20250422/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-naduvnaya-gorka-snezhnyy-sklon/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-8-versiya-2-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pechenka-12-4-5-6-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ogromnaya-vodnaya-gorka-ekstrim-po-russki-561414-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yemelya-PL115/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-snezhnyi-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6141/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-tramplinom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zimnyaya-gorka-lednikovyy-period-PL80/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-volshebnyy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-volchonok-4328-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-trolli-PL106/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1830/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-matreshka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dikii-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-vostochnyy-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-mordor/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zoositi/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhingl/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozhdestvenskiy-545-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1829/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nindzyago-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1821/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2380/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1908/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1870/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1880/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2092/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2132/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2106/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2120/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2124/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2125/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2095/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2496/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2352/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2593/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-klassika-4-4-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6215/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-lev-pod-kryshey-65535-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-444-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/?sku=8891" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/?sku=8892" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Svadebnyy-batut-PL152/?sku=9214" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/?sku=8890" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-dzhek-vorobey-PL12/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rusalka/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-955-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-PL26/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-fregat-684552-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-veselyy-rodzher-bez-kryshi-135757-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-korabl-kapitan-morgan-957-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-veselyi-rodzher/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1891/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2097/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2344/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2298/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2416/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2412/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6214/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labifint-halloween/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1704/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2050/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2051/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1859/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-labirint-labirint-kosmolet/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-raketa/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-drakon/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-labirint-kloun/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-zebra-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-tunnel-labirint-kosmicheskii-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-malaya-pl1365/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnyi-ray/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-start-2368638-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vpered/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-armeiskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6717/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-klassik/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-snp-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-srednevekove-1235m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8106" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8107" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6221/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-militari/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-adrenalin-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1241/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-dve-gory/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1879/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2086/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2302/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2430/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2735/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2871/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6216/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6208/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-armeyskaya-934-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-gigantskaya-4818/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7371/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1041"/>
+  <dimension ref="A1:F1411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1041" sqref="F1041"/>
+      <selection activeCell="F1411" sqref="F1411"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -8499,371 +8646,371 @@
       </c>
       <c r="E5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="7">
         <v>0</v>
       </c>
       <c r="F6" s="15">
-        <v>299700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="15">
-        <v>1587600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F8" s="15">
-        <v>370800</v>
+        <v>299700</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F9" s="15">
-        <v>234900</v>
+        <v>279000</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="7">
         <v>0</v>
       </c>
       <c r="F10" s="15">
-        <v>0</v>
+        <v>787500</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="7">
         <v>0</v>
       </c>
       <c r="F11" s="15">
-        <v>279000</v>
+        <v>1587600</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="7">
         <v>0</v>
       </c>
       <c r="F12" s="15">
-        <v>737100</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="7">
         <v>0</v>
       </c>
       <c r="F13" s="15">
-        <v>0</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F14" s="15">
-        <v>181800</v>
+        <v>737100</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="7">
         <v>0</v>
       </c>
       <c r="F15" s="15">
-        <v>180000</v>
+        <v>884250</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="7">
         <v>0</v>
       </c>
       <c r="F16" s="15">
-        <v>884250</v>
+        <v>370800</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="7">
         <v>0</v>
       </c>
       <c r="F17" s="15">
-        <v>787500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="7">
         <v>-1</v>
       </c>
       <c r="F18" s="15">
-        <v>180000</v>
+        <v>181800</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="7">
         <v>0</v>
       </c>
       <c r="F19" s="15">
-        <v>370800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="7">
         <v>-1</v>
       </c>
       <c r="F20" s="15">
-        <v>0</v>
+        <v>370800</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="7">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F22" s="15">
-        <v>0</v>
+        <v>234900</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="7">
         <v>-1</v>
       </c>
       <c r="F23" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
@@ -8876,21265 +9023,28969 @@
       </c>
       <c r="D24" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="7">
         <v>-1</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F25" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F26" s="15">
-        <v>953100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F27" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="7">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="7">
         <v>0</v>
       </c>
       <c r="F29" s="15">
-        <v>0</v>
+        <v>953100</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="7">
         <v>0</v>
       </c>
       <c r="F30" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="5" t="s">
+      <c r="A31" s="4">
+        <v>26</v>
+      </c>
+      <c r="B31" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="B31" s="7"/>
-[...3 lines deleted...]
-      <c r="F31" s="15"/>
+      <c r="C31" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E31" s="7">
+        <v>0</v>
+      </c>
+      <c r="F31" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A32" s="4">
+        <v>27</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="E32" s="7">
+        <v>0</v>
+      </c>
+      <c r="F32" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B33" s="11" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="E33" s="7">
         <v>0</v>
       </c>
       <c r="F33" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="4">
+      <c r="A34" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="15"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A35" s="4">
+      <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B35" s="11" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="C35" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F35" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E36" s="7">
         <v>0</v>
       </c>
       <c r="F36" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>98</v>
       </c>
       <c r="E37" s="7">
         <v>0</v>
       </c>
       <c r="F37" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E38" s="7">
         <v>0</v>
       </c>
       <c r="F38" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E39" s="7">
         <v>0</v>
       </c>
       <c r="F39" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E40" s="7">
         <v>0</v>
       </c>
       <c r="F40" s="15">
-        <v>0</v>
+        <v>518400</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E41" s="7">
         <v>0</v>
       </c>
       <c r="F41" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E42" s="7">
         <v>0</v>
       </c>
       <c r="F42" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="7">
         <v>0</v>
       </c>
       <c r="F43" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E44" s="7">
         <v>0</v>
       </c>
       <c r="F44" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E45" s="7">
         <v>0</v>
       </c>
       <c r="F45" s="15">
-        <v>0</v>
+        <v>1665000</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E46" s="7">
         <v>0</v>
       </c>
       <c r="F46" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="7">
         <v>0</v>
       </c>
       <c r="F47" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="7">
         <v>0</v>
       </c>
       <c r="F48" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="7">
         <v>0</v>
       </c>
       <c r="F49" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E50" s="7">
         <v>0</v>
       </c>
       <c r="F50" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="7">
         <v>0</v>
       </c>
       <c r="F51" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="7">
         <v>0</v>
       </c>
       <c r="F52" s="15">
-        <v>0</v>
+        <v>686250</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E53" s="7">
         <v>0</v>
       </c>
       <c r="F53" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="7">
         <v>0</v>
       </c>
       <c r="F54" s="15">
-        <v>0</v>
+        <v>1812600</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E55" s="7">
         <v>0</v>
       </c>
       <c r="F55" s="15">
-        <v>0</v>
+        <v>834300</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E56" s="7">
         <v>0</v>
       </c>
       <c r="F56" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E57" s="7">
         <v>0</v>
       </c>
       <c r="F57" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E58" s="7">
         <v>0</v>
       </c>
       <c r="F58" s="15">
-        <v>0</v>
+        <v>532800</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E59" s="7">
         <v>0</v>
       </c>
       <c r="F59" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E60" s="7">
         <v>0</v>
       </c>
       <c r="F60" s="15">
-        <v>0</v>
+        <v>722700</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E61" s="7">
         <v>0</v>
       </c>
       <c r="F61" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E62" s="7">
         <v>0</v>
       </c>
       <c r="F62" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E63" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F63" s="15">
-        <v>0</v>
+        <v>667800</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E64" s="7">
         <v>0</v>
       </c>
       <c r="F64" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="7">
         <v>0</v>
       </c>
       <c r="F65" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="7">
         <v>0</v>
       </c>
       <c r="F66" s="15">
-        <v>0</v>
+        <v>513900</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="7">
         <v>0</v>
       </c>
       <c r="F67" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="7">
         <v>0</v>
       </c>
       <c r="F68" s="15">
-        <v>0</v>
+        <v>3653100</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="7">
         <v>0</v>
       </c>
       <c r="F69" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="7">
         <v>0</v>
       </c>
       <c r="F70" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="7">
         <v>0</v>
       </c>
       <c r="F71" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="7">
         <v>0</v>
       </c>
       <c r="F72" s="15">
-        <v>0</v>
+        <v>18869850</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E73" s="7">
         <v>0</v>
       </c>
       <c r="F73" s="15">
-        <v>0</v>
+        <v>722700</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E74" s="7">
         <v>0</v>
       </c>
       <c r="F74" s="15">
-        <v>0</v>
+        <v>1957050</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E75" s="7">
         <v>0</v>
       </c>
       <c r="F75" s="15">
-        <v>0</v>
+        <v>1277550</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E76" s="7">
         <v>0</v>
       </c>
       <c r="F76" s="15">
-        <v>0</v>
+        <v>1740600</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="7">
         <v>0</v>
       </c>
       <c r="F77" s="15">
-        <v>0</v>
+        <v>2735100</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E78" s="7">
         <v>0</v>
       </c>
       <c r="F78" s="15">
-        <v>0</v>
+        <v>1669500</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E79" s="7">
         <v>0</v>
       </c>
       <c r="F79" s="15">
-        <v>0</v>
+        <v>1708200</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E80" s="7">
         <v>0</v>
       </c>
       <c r="F80" s="15">
-        <v>0</v>
+        <v>3928500</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E81" s="7">
         <v>0</v>
       </c>
       <c r="F81" s="15">
-        <v>0</v>
+        <v>4528800</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E82" s="7">
         <v>0</v>
       </c>
       <c r="F82" s="15">
-        <v>0</v>
+        <v>722700</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B83" s="11" t="s">
-        <v>171</v>
+        <v>234</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E83" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F84" s="15"/>
+      <c r="A84" s="4">
+        <v>49</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E84" s="7">
+        <v>0</v>
+      </c>
+      <c r="F84" s="15">
+        <v>675000</v>
+      </c>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A85" s="4">
+        <v>50</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E85" s="7">
+        <v>0</v>
+      </c>
+      <c r="F85" s="15">
+        <v>675000</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="E86" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F86" s="15">
-        <v>299070</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
-        <v>2</v>
+        <v>52</v>
       </c>
       <c r="B87" s="11" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E87" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F87" s="15">
-        <v>129000</v>
+        <v>707400</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c r="B88" s="11" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E88" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F88" s="15">
-        <v>179820</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
-        <v>4</v>
+        <v>54</v>
       </c>
       <c r="B89" s="11" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="E89" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F89" s="15">
-        <v>330480</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="B90" s="11" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="E90" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F90" s="15">
-        <v>121500</v>
+        <v>792000</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="B91" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E91" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F91" s="15">
-        <v>108000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="B92" s="11" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="E92" s="7">
         <v>0</v>
       </c>
       <c r="F92" s="15">
-        <v>185400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="B93" s="11" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="E93" s="7">
         <v>0</v>
       </c>
       <c r="F93" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="B94" s="11" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="E94" s="7">
         <v>0</v>
       </c>
       <c r="F94" s="15">
-        <v>397350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E95" s="7">
         <v>0</v>
       </c>
       <c r="F95" s="15">
-        <v>347400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>68</v>
+        <v>271</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>69</v>
+        <v>272</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>70</v>
+        <v>273</v>
       </c>
       <c r="E96" s="7">
         <v>0</v>
       </c>
       <c r="F96" s="15">
-        <v>953100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="B97" s="11" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="E97" s="7">
         <v>0</v>
       </c>
       <c r="F97" s="15">
-        <v>397350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="B98" s="11" t="s">
-        <v>270</v>
+        <v>71</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>271</v>
+        <v>72</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>272</v>
+        <v>73</v>
       </c>
       <c r="E98" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F98" s="15">
-        <v>146700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>273</v>
+        <v>68</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>274</v>
+        <v>69</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>275</v>
+        <v>70</v>
       </c>
       <c r="E99" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F99" s="15">
-        <v>176400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E100" s="7">
         <v>0</v>
       </c>
       <c r="F100" s="15">
-        <v>380250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
-      <c r="A101" s="4">
-[...5 lines deleted...]
-      <c r="C101" s="8" t="s">
+      <c r="A101" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="D101" s="7" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B101" s="7"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="7"/>
+      <c r="E101" s="7"/>
+      <c r="F101" s="15"/>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="4">
-[...15 lines deleted...]
-        <v>735300</v>
+      <c r="A102" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D102" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E102" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F102" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="E103" s="7">
         <v>0</v>
       </c>
       <c r="F103" s="15">
-        <v>1152000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B104" s="11" t="s">
-        <v>8</v>
+        <v>284</v>
       </c>
       <c r="C104" s="8" t="s">
-        <v>9</v>
+        <v>285</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>10</v>
+        <v>286</v>
       </c>
       <c r="E104" s="7">
         <v>0</v>
       </c>
       <c r="F104" s="15">
-        <v>299700</v>
+        <v>2577600</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B105" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="C105" s="8" t="s">
         <v>288</v>
       </c>
-      <c r="C105" s="8" t="s">
+      <c r="D105" s="7" t="s">
         <v>289</v>
       </c>
-      <c r="D105" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="7">
         <v>0</v>
       </c>
       <c r="F105" s="15">
-        <v>288450</v>
+        <v>2190600</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B106" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="C106" s="8" t="s">
         <v>291</v>
       </c>
-      <c r="C106" s="8" t="s">
+      <c r="D106" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="D106" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="7">
         <v>0</v>
       </c>
       <c r="F106" s="15">
-        <v>110700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B107" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="C107" s="8" t="s">
         <v>294</v>
       </c>
-      <c r="C107" s="8" t="s">
+      <c r="D107" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="D107" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="7">
         <v>0</v>
       </c>
       <c r="F107" s="15">
-        <v>299700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B108" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="C108" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="C108" s="8" t="s">
+      <c r="D108" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="D108" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="7">
         <v>0</v>
       </c>
       <c r="F108" s="15">
-        <v>566100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B109" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C109" s="8" t="s">
         <v>300</v>
       </c>
-      <c r="C109" s="8" t="s">
+      <c r="D109" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="D109" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="7">
         <v>0</v>
       </c>
       <c r="F109" s="15">
-        <v>175500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="B110" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="C110" s="8" t="s">
         <v>303</v>
       </c>
-      <c r="C110" s="8" t="s">
+      <c r="D110" s="7" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="E110" s="7">
         <v>0</v>
       </c>
       <c r="F110" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B111" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="C111" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="C111" s="8" t="s">
+      <c r="D111" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="D111" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F111" s="15">
-        <v>603900</v>
+        <v>4446000</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="B112" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="C112" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="C112" s="8" t="s">
+      <c r="D112" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="D112" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="7">
         <v>0</v>
       </c>
       <c r="F112" s="15">
-        <v>247500</v>
+        <v>11724750</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="B113" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="C113" s="8" t="s">
         <v>312</v>
       </c>
-      <c r="C113" s="8" t="s">
+      <c r="D113" s="7" t="s">
         <v>313</v>
       </c>
-      <c r="D113" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="7">
         <v>0</v>
       </c>
       <c r="F113" s="15">
-        <v>347400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="B114" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D114" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="C114" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="7">
         <v>0</v>
       </c>
       <c r="F114" s="15">
-        <v>464850</v>
+        <v>7559100</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="E115" s="7">
         <v>0</v>
       </c>
       <c r="F115" s="15">
-        <v>436950</v>
+        <v>9207000</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B116" s="11" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E116" s="7">
         <v>0</v>
       </c>
       <c r="F116" s="15">
-        <v>381600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="B117" s="11" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E117" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F117" s="15">
-        <v>381600</v>
+        <v>3590550</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>327</v>
+        <v>287</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="E118" s="7">
         <v>0</v>
       </c>
       <c r="F118" s="15">
-        <v>635400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E119" s="7">
         <v>0</v>
       </c>
       <c r="F119" s="15">
-        <v>686250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="B120" s="11" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C120" s="8" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="E120" s="7">
         <v>0</v>
       </c>
       <c r="F120" s="15">
-        <v>279900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="E121" s="7">
         <v>0</v>
       </c>
       <c r="F121" s="15">
-        <v>1078000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="E122" s="7">
         <v>0</v>
       </c>
       <c r="F122" s="15">
-        <v>400500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E123" s="7">
         <v>0</v>
       </c>
       <c r="F123" s="15">
-        <v>1191150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="E124" s="7">
         <v>0</v>
       </c>
       <c r="F124" s="15">
-        <v>162000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E125" s="7">
         <v>0</v>
       </c>
       <c r="F125" s="15">
-        <v>1098000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
-      <c r="A126" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A126" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="B126" s="7"/>
+      <c r="C126" s="8"/>
+      <c r="D126" s="7"/>
+      <c r="E126" s="7"/>
+      <c r="F126" s="15"/>
     </row>
     <row r="127" spans="1:6">
-      <c r="A127" s="4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A127" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D127" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E127" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F127" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
-        <v>43</v>
+        <v>1</v>
       </c>
       <c r="B128" s="11" t="s">
-        <v>38</v>
+        <v>348</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>39</v>
+        <v>349</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>40</v>
+        <v>350</v>
       </c>
       <c r="E128" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F128" s="15">
-        <v>884250</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="129" spans="1:6">
-      <c r="A129" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F129" s="15"/>
+      <c r="A129" s="4">
+        <v>2</v>
+      </c>
+      <c r="B129" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E129" s="7">
+        <v>2</v>
+      </c>
+      <c r="F129" s="15">
+        <v>891360</v>
+      </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B130" s="10" t="s">
+      <c r="A130" s="4">
         <v>3</v>
       </c>
-      <c r="C130" s="12" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B130" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E130" s="7">
+        <v>1</v>
+      </c>
+      <c r="F130" s="15">
+        <v>332100</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B131" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="C131" s="8" t="s">
         <v>358</v>
       </c>
-      <c r="C131" s="8" t="s">
+      <c r="D131" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="D131" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F131" s="15">
-        <v>11724750</v>
+        <v>208170</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B132" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="C132" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="C132" s="8" t="s">
+      <c r="D132" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="D132" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F132" s="15">
-        <v>1268100</v>
+        <v>805950</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B133" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="C133" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="C133" s="8" t="s">
+      <c r="D133" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="D133" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="7">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F133" s="15">
-        <v>4446000</v>
+        <v>759330</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B134" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="C134" s="8" t="s">
         <v>367</v>
       </c>
-      <c r="C134" s="8" t="s">
+      <c r="D134" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="D134" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F134" s="15">
-        <v>0</v>
+        <v>370980</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B135" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="C135" s="8" t="s">
         <v>370</v>
       </c>
-      <c r="C135" s="8" t="s">
+      <c r="D135" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="D135" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F135" s="15">
-        <v>2187000</v>
+        <v>323190</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B136" s="11" t="s">
-        <v>351</v>
+        <v>372</v>
       </c>
       <c r="C136" s="8" t="s">
-        <v>352</v>
+        <v>373</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>353</v>
+        <v>374</v>
       </c>
       <c r="E136" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F136" s="15">
-        <v>481500</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C137" s="8" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E137" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F137" s="15">
-        <v>826200</v>
+        <v>330480</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E138" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F138" s="15">
-        <v>1602900</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B139" s="11" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E139" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F139" s="15">
-        <v>0</v>
+        <v>170910</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B140" s="11" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E140" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F140" s="15">
-        <v>1921950</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B141" s="11" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E141" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F141" s="15">
-        <v>160200</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E142" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F142" s="15">
-        <v>0</v>
+        <v>418770</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B143" s="11" t="s">
-        <v>342</v>
+        <v>393</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>343</v>
+        <v>394</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>344</v>
+        <v>395</v>
       </c>
       <c r="E143" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F143" s="15">
-        <v>1191150</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E144" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F144" s="15">
-        <v>954000</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B145" s="11" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E145" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F145" s="15">
-        <v>126900</v>
+        <v>1035180</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C146" s="8" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="E146" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F146" s="15">
-        <v>341100</v>
+        <v>783270</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B147" s="11" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C147" s="8" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E147" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F147" s="15">
-        <v>1686600</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E148" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F148" s="15">
-        <v>1172250</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B149" s="11" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="E149" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F149" s="15">
-        <v>2386350</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B150" s="11" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="E150" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F150" s="15">
-        <v>1856700</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="E151" s="7">
         <v>1</v>
       </c>
       <c r="F151" s="15">
-        <v>1035180</v>
+        <v>179820</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E152" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F152" s="15">
-        <v>0</v>
+        <v>306990</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E153" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F153" s="15">
-        <v>1548000</v>
+        <v>394470</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="E154" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F154" s="15">
-        <v>830250</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="155" spans="1:6">
-      <c r="A155" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A155" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B155" s="7"/>
+      <c r="C155" s="8"/>
+      <c r="D155" s="7"/>
+      <c r="E155" s="7"/>
+      <c r="F155" s="15"/>
     </row>
     <row r="156" spans="1:6">
-      <c r="A156" s="4">
-[...15 lines deleted...]
-        <v>3213000</v>
+      <c r="A156" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C156" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D156" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E156" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F156" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>430</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>431</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>432</v>
       </c>
       <c r="E157" s="7">
         <v>0</v>
       </c>
       <c r="F157" s="15">
-        <v>370800</v>
+        <v>365040</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>433</v>
+        <v>56</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>434</v>
+        <v>57</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>435</v>
+        <v>58</v>
       </c>
       <c r="E158" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F158" s="15">
-        <v>1579500</v>
+        <v>234900</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>436</v>
+        <v>348</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>437</v>
+        <v>349</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>438</v>
+        <v>350</v>
       </c>
       <c r="E159" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F159" s="15">
-        <v>0</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="E160" s="7">
         <v>0</v>
       </c>
       <c r="F160" s="15">
-        <v>1150200</v>
+        <v>289800</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="E161" s="7">
         <v>0</v>
       </c>
       <c r="F161" s="15">
-        <v>2299950</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E162" s="7">
         <v>0</v>
       </c>
       <c r="F162" s="15">
-        <v>0</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="B163" s="11" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E163" s="7">
         <v>0</v>
       </c>
       <c r="F163" s="15">
-        <v>0</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B164" s="11" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E164" s="7">
         <v>0</v>
       </c>
       <c r="F164" s="15">
-        <v>1291500</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="B165" s="11" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E165" s="7">
         <v>0</v>
       </c>
       <c r="F165" s="15">
-        <v>0</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E166" s="7">
         <v>0</v>
       </c>
       <c r="F166" s="15">
-        <v>0</v>
+        <v>446400</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="E167" s="7">
         <v>0</v>
       </c>
       <c r="F167" s="15">
-        <v>0</v>
+        <v>445050</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="E168" s="7">
         <v>0</v>
       </c>
       <c r="F168" s="15">
-        <v>1826100</v>
+        <v>477900</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="E169" s="7">
         <v>0</v>
       </c>
       <c r="F169" s="15">
-        <v>0</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="B170" s="11" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="E170" s="7">
         <v>0</v>
       </c>
       <c r="F170" s="15">
-        <v>0</v>
+        <v>490500</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="B171" s="11" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="E171" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F171" s="15">
-        <v>0</v>
+        <v>446400</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E172" s="7">
         <v>0</v>
       </c>
       <c r="F172" s="15">
-        <v>0</v>
+        <v>501300</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="B173" s="11" t="s">
-        <v>388</v>
+        <v>354</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>478</v>
+        <v>355</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>479</v>
+        <v>356</v>
       </c>
       <c r="E173" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F173" s="15">
-        <v>0</v>
+        <v>332100</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="B174" s="11" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="E174" s="7">
         <v>0</v>
       </c>
       <c r="F174" s="15">
-        <v>0</v>
+        <v>340650</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
+        <v>19</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C175" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="B175" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D175" s="7" t="s">
-        <v>485</v>
+        <v>46</v>
       </c>
       <c r="E175" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F175" s="15">
-        <v>1994400</v>
+        <v>181800</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="B176" s="11" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="C176" s="8" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="E176" s="7">
         <v>0</v>
       </c>
       <c r="F176" s="15">
-        <v>0</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="B177" s="11" t="s">
-        <v>489</v>
+        <v>29</v>
       </c>
       <c r="C177" s="8" t="s">
-        <v>490</v>
+        <v>30</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>491</v>
+        <v>31</v>
       </c>
       <c r="E177" s="7">
         <v>0</v>
       </c>
       <c r="F177" s="15">
-        <v>769050</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="E178" s="7">
         <v>0</v>
       </c>
       <c r="F178" s="15">
-        <v>0</v>
+        <v>446850</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="B179" s="11" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
       <c r="E179" s="7">
         <v>0</v>
       </c>
       <c r="F179" s="15">
-        <v>1620000</v>
+        <v>480150</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="B180" s="11" t="s">
-        <v>497</v>
+        <v>357</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>498</v>
+        <v>358</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>499</v>
+        <v>359</v>
       </c>
       <c r="E180" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F180" s="15">
-        <v>703800</v>
+        <v>208170</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>501</v>
+        <v>485</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>502</v>
+        <v>486</v>
       </c>
       <c r="E181" s="7">
         <v>0</v>
       </c>
       <c r="F181" s="15">
-        <v>1992600</v>
+        <v>457200</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>339</v>
+        <v>17</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>340</v>
+        <v>18</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>341</v>
+        <v>19</v>
       </c>
       <c r="E182" s="7">
         <v>0</v>
       </c>
       <c r="F182" s="15">
-        <v>400500</v>
+        <v>279000</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="B183" s="11" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="E183" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F183" s="15">
-        <v>891000</v>
+        <v>427500</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>507</v>
+        <v>491</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="E184" s="7">
         <v>0</v>
       </c>
       <c r="F184" s="15">
-        <v>445050</v>
+        <v>463500</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>509</v>
+        <v>493</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>511</v>
+        <v>495</v>
       </c>
       <c r="E185" s="7">
         <v>0</v>
       </c>
       <c r="F185" s="15">
-        <v>1594800</v>
+        <v>333000</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>513</v>
+        <v>497</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>514</v>
+        <v>498</v>
       </c>
       <c r="E186" s="7">
         <v>0</v>
       </c>
       <c r="F186" s="15">
-        <v>0</v>
+        <v>377550</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>515</v>
+        <v>26</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>516</v>
+        <v>27</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>517</v>
+        <v>28</v>
       </c>
       <c r="E187" s="7">
         <v>0</v>
       </c>
       <c r="F187" s="15">
-        <v>0</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="B188" s="11" t="s">
-        <v>518</v>
+        <v>499</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>519</v>
+        <v>500</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="E188" s="7">
         <v>0</v>
       </c>
       <c r="F188" s="15">
-        <v>0</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>318</v>
+        <v>502</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>319</v>
+        <v>503</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>320</v>
+        <v>504</v>
       </c>
       <c r="E189" s="7">
         <v>0</v>
       </c>
       <c r="F189" s="15">
-        <v>436950</v>
+        <v>259200</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>521</v>
+        <v>366</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>522</v>
+        <v>367</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>523</v>
+        <v>368</v>
       </c>
       <c r="E190" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F190" s="15">
-        <v>1296000</v>
+        <v>370980</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="B191" s="11" t="s">
-        <v>524</v>
+        <v>505</v>
       </c>
       <c r="C191" s="8" t="s">
-        <v>525</v>
+        <v>506</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>526</v>
+        <v>507</v>
       </c>
       <c r="E191" s="7">
         <v>0</v>
       </c>
       <c r="F191" s="15">
-        <v>381600</v>
+        <v>475200</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="B192" s="11" t="s">
-        <v>527</v>
+        <v>369</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>528</v>
+        <v>370</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>529</v>
+        <v>371</v>
       </c>
       <c r="E192" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F192" s="15">
-        <v>1669500</v>
+        <v>323190</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>358</v>
+        <v>508</v>
       </c>
       <c r="C193" s="8" t="s">
-        <v>530</v>
+        <v>509</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>531</v>
+        <v>510</v>
       </c>
       <c r="E193" s="7">
         <v>0</v>
       </c>
       <c r="F193" s="15">
-        <v>9207000</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>532</v>
+        <v>511</v>
       </c>
       <c r="C194" s="8" t="s">
-        <v>533</v>
+        <v>512</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>534</v>
+        <v>513</v>
       </c>
       <c r="E194" s="7">
         <v>0</v>
       </c>
       <c r="F194" s="15">
-        <v>0</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>535</v>
+        <v>514</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>536</v>
+        <v>515</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>537</v>
+        <v>516</v>
       </c>
       <c r="E195" s="7">
         <v>0</v>
       </c>
       <c r="F195" s="15">
-        <v>561600</v>
+        <v>425250</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="B196" s="11" t="s">
-        <v>538</v>
+        <v>514</v>
       </c>
       <c r="C196" s="8" t="s">
-        <v>539</v>
+        <v>517</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>540</v>
+        <v>518</v>
       </c>
       <c r="E196" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F196" s="15">
-        <v>799020</v>
+        <v>490050</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="B197" s="11" t="s">
-        <v>541</v>
+        <v>519</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>542</v>
+        <v>520</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>543</v>
+        <v>521</v>
       </c>
       <c r="E197" s="7">
         <v>0</v>
       </c>
       <c r="F197" s="15">
-        <v>0</v>
+        <v>477900</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>544</v>
+        <v>522</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>545</v>
+        <v>523</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>546</v>
+        <v>524</v>
       </c>
       <c r="E198" s="7">
         <v>0</v>
       </c>
       <c r="F198" s="15">
-        <v>1826100</v>
+        <v>425700</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="B199" s="11" t="s">
-        <v>547</v>
+        <v>525</v>
       </c>
       <c r="C199" s="8" t="s">
-        <v>548</v>
+        <v>526</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>549</v>
+        <v>527</v>
       </c>
       <c r="E199" s="7">
         <v>0</v>
       </c>
       <c r="F199" s="15">
-        <v>1215000</v>
+        <v>110700</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>382</v>
+        <v>50</v>
       </c>
       <c r="C200" s="8" t="s">
-        <v>550</v>
+        <v>51</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>551</v>
+        <v>52</v>
       </c>
       <c r="E200" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F200" s="15">
-        <v>2758500</v>
+        <v>370800</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>552</v>
+        <v>528</v>
       </c>
       <c r="C201" s="8" t="s">
-        <v>553</v>
+        <v>529</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>554</v>
+        <v>530</v>
       </c>
       <c r="E201" s="7">
         <v>0</v>
       </c>
       <c r="F201" s="15">
-        <v>2588400</v>
+        <v>443250</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>555</v>
+        <v>531</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>556</v>
+        <v>532</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>557</v>
+        <v>533</v>
       </c>
       <c r="E202" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F202" s="15">
-        <v>446400</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="B203" s="11" t="s">
-        <v>382</v>
+        <v>534</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>558</v>
+        <v>535</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>559</v>
+        <v>536</v>
       </c>
       <c r="E203" s="7">
         <v>0</v>
       </c>
       <c r="F203" s="15">
-        <v>0</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>324</v>
+        <v>41</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>325</v>
+        <v>537</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>326</v>
+        <v>538</v>
       </c>
       <c r="E204" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F204" s="15">
-        <v>381600</v>
+        <v>157050</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>321</v>
+        <v>375</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>322</v>
+        <v>376</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>323</v>
+        <v>377</v>
       </c>
       <c r="E205" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F205" s="15">
-        <v>381600</v>
+        <v>330480</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>560</v>
+        <v>539</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="E206" s="7">
         <v>0</v>
       </c>
       <c r="F206" s="15">
-        <v>425700</v>
+        <v>341100</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>563</v>
+        <v>542</v>
       </c>
       <c r="C207" s="8" t="s">
-        <v>564</v>
+        <v>543</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>281</v>
+        <v>544</v>
       </c>
       <c r="E207" s="7">
         <v>0</v>
       </c>
       <c r="F207" s="15">
-        <v>0</v>
+        <v>468000</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="B208" s="11" t="s">
-        <v>279</v>
+        <v>545</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>280</v>
+        <v>546</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>565</v>
+        <v>547</v>
       </c>
       <c r="E208" s="7">
         <v>0</v>
       </c>
       <c r="F208" s="15">
-        <v>0</v>
+        <v>176400</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>566</v>
+        <v>548</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>567</v>
+        <v>549</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>568</v>
+        <v>550</v>
       </c>
       <c r="E209" s="7">
         <v>0</v>
       </c>
       <c r="F209" s="15">
-        <v>1431000</v>
+        <v>202500</v>
       </c>
     </row>
     <row r="210" spans="1:6">
-      <c r="A210" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F210" s="15"/>
+      <c r="A210" s="4">
+        <v>54</v>
+      </c>
+      <c r="B210" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="C210" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="D210" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="E210" s="7">
+        <v>0</v>
+      </c>
+      <c r="F210" s="15">
+        <v>229500</v>
+      </c>
     </row>
     <row r="211" spans="1:6">
-      <c r="A211" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A211" s="4">
+        <v>55</v>
+      </c>
+      <c r="B211" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="C211" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="D211" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="E211" s="7">
+        <v>0</v>
+      </c>
+      <c r="F211" s="15">
+        <v>481500</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>570</v>
+        <v>557</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="E212" s="7">
         <v>0</v>
       </c>
       <c r="F212" s="15">
-        <v>0</v>
+        <v>493200</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="B213" s="11" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>574</v>
+        <v>561</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>575</v>
+        <v>562</v>
       </c>
       <c r="E213" s="7">
         <v>0</v>
       </c>
       <c r="F213" s="15">
-        <v>0</v>
+        <v>436950</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
-        <v>3</v>
+        <v>58</v>
       </c>
       <c r="B214" s="11" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="E214" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F214" s="15">
-        <v>0</v>
+        <v>396000</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
-        <v>4</v>
+        <v>59</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>579</v>
+        <v>381</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>580</v>
+        <v>382</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>581</v>
+        <v>383</v>
       </c>
       <c r="E215" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F215" s="15">
-        <v>2577600</v>
+        <v>170910</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>582</v>
+        <v>567</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
       <c r="E216" s="7">
         <v>0</v>
       </c>
       <c r="F216" s="15">
-        <v>2190600</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="E217" s="7">
         <v>0</v>
       </c>
       <c r="F217" s="15">
-        <v>0</v>
+        <v>425250</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="B218" s="11" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="E218" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F218" s="15">
-        <v>3590550</v>
+        <v>146700</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>590</v>
+        <v>576</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="E219" s="7">
         <v>0</v>
       </c>
       <c r="F219" s="15">
-        <v>0</v>
+        <v>299700</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>592</v>
+        <v>578</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>593</v>
+        <v>579</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="E220" s="7">
         <v>0</v>
       </c>
       <c r="F220" s="15">
-        <v>0</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="B221" s="11" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="C221" s="8" t="s">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>596</v>
+        <v>583</v>
       </c>
       <c r="E221" s="7">
         <v>0</v>
       </c>
       <c r="F221" s="15">
-        <v>0</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>570</v>
+        <v>584</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>597</v>
+        <v>585</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="E222" s="7">
         <v>0</v>
       </c>
       <c r="F222" s="15">
-        <v>11367000</v>
+        <v>441000</v>
       </c>
     </row>
     <row r="223" spans="1:6">
-      <c r="A223" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F223" s="15"/>
+      <c r="A223" s="4">
+        <v>67</v>
+      </c>
+      <c r="B223" s="11" t="s">
+        <v>587</v>
+      </c>
+      <c r="C223" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="D223" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="E223" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F223" s="15">
+        <v>141300</v>
+      </c>
     </row>
     <row r="224" spans="1:6">
-      <c r="A224" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A224" s="4">
+        <v>68</v>
+      </c>
+      <c r="B224" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="C224" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="D224" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="E224" s="7">
+        <v>1</v>
+      </c>
+      <c r="F224" s="15">
+        <v>129000</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
+        <v>69</v>
+      </c>
+      <c r="B225" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="C225" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D225" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E225" s="7">
         <v>1</v>
       </c>
-      <c r="B225" s="11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F225" s="15">
-        <v>0</v>
+        <v>418770</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>255</v>
+        <v>590</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>256</v>
+        <v>591</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>257</v>
+        <v>592</v>
       </c>
       <c r="E226" s="7">
         <v>0</v>
       </c>
       <c r="F226" s="15">
-        <v>185400</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
-        <v>3</v>
+        <v>71</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>604</v>
+        <v>595</v>
       </c>
       <c r="E227" s="7">
         <v>0</v>
       </c>
       <c r="F227" s="15">
-        <v>376200</v>
+        <v>370800</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
-        <v>4</v>
+        <v>72</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>605</v>
+        <v>566</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="E228" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F228" s="15">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
-        <v>5</v>
+        <v>73</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="E229" s="7">
         <v>0</v>
       </c>
       <c r="F229" s="15">
-        <v>333000</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
-        <v>6</v>
+        <v>74</v>
       </c>
       <c r="B230" s="11" t="s">
-        <v>300</v>
+        <v>601</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>301</v>
+        <v>602</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>302</v>
+        <v>603</v>
       </c>
       <c r="E230" s="7">
         <v>0</v>
       </c>
       <c r="F230" s="15">
-        <v>175500</v>
+        <v>185400</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="B231" s="11" t="s">
-        <v>291</v>
+        <v>604</v>
       </c>
       <c r="C231" s="8" t="s">
-        <v>292</v>
+        <v>605</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>293</v>
+        <v>606</v>
       </c>
       <c r="E231" s="7">
         <v>0</v>
       </c>
       <c r="F231" s="15">
-        <v>110700</v>
+        <v>347400</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="E232" s="7">
         <v>0</v>
       </c>
       <c r="F232" s="15">
-        <v>231300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="B233" s="11" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="E233" s="7">
         <v>0</v>
       </c>
       <c r="F233" s="15">
-        <v>0</v>
+        <v>392850</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="B234" s="11" t="s">
-        <v>288</v>
+        <v>613</v>
       </c>
       <c r="C234" s="8" t="s">
-        <v>289</v>
+        <v>614</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>290</v>
+        <v>615</v>
       </c>
       <c r="E234" s="7">
         <v>0</v>
       </c>
       <c r="F234" s="15">
-        <v>288450</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="B235" s="11" t="s">
+        <v>616</v>
+      </c>
+      <c r="C235" s="8" t="s">
         <v>617</v>
       </c>
-      <c r="C235" s="8" t="s">
+      <c r="D235" s="7" t="s">
         <v>618</v>
       </c>
-      <c r="D235" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E235" s="7">
         <v>0</v>
       </c>
       <c r="F235" s="15">
-        <v>414900</v>
+        <v>427500</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="B236" s="11" t="s">
+        <v>619</v>
+      </c>
+      <c r="C236" s="8" t="s">
         <v>620</v>
       </c>
-      <c r="C236" s="8" t="s">
+      <c r="D236" s="7" t="s">
         <v>621</v>
       </c>
-      <c r="D236" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E236" s="7">
         <v>0</v>
       </c>
       <c r="F236" s="15">
-        <v>420300</v>
+        <v>481950</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="B237" s="11" t="s">
-        <v>600</v>
+        <v>622</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>623</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>624</v>
       </c>
       <c r="E237" s="7">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="F237" s="15">
-        <v>0</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="B238" s="11" t="s">
-        <v>625</v>
+        <v>38</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>626</v>
+        <v>39</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>627</v>
+        <v>40</v>
       </c>
       <c r="E238" s="7">
         <v>0</v>
       </c>
       <c r="F238" s="15">
-        <v>0</v>
+        <v>370800</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C239" s="8" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="E239" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F239" s="15">
-        <v>0</v>
+        <v>468000</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C240" s="8" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="E240" s="7">
         <v>0</v>
       </c>
       <c r="F240" s="15">
-        <v>0</v>
+        <v>464850</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>605</v>
+        <v>631</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E241" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F241" s="15">
-        <v>0</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>636</v>
+        <v>405</v>
       </c>
       <c r="C242" s="8" t="s">
-        <v>637</v>
+        <v>406</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>638</v>
+        <v>407</v>
       </c>
       <c r="E242" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F242" s="15">
-        <v>0</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
-        <v>19</v>
+        <v>87</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="C243" s="8" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="E243" s="7">
         <v>0</v>
       </c>
       <c r="F243" s="15">
-        <v>229500</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="B244" s="11" t="s">
-        <v>642</v>
+        <v>408</v>
       </c>
       <c r="C244" s="8" t="s">
-        <v>643</v>
+        <v>409</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>644</v>
+        <v>410</v>
       </c>
       <c r="E244" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F244" s="15">
-        <v>289800</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="B245" s="11" t="s">
-        <v>276</v>
+        <v>637</v>
       </c>
       <c r="C245" s="8" t="s">
-        <v>277</v>
+        <v>638</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>278</v>
+        <v>639</v>
       </c>
       <c r="E245" s="7">
         <v>0</v>
       </c>
       <c r="F245" s="15">
-        <v>380250</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>645</v>
+        <v>417</v>
       </c>
       <c r="C246" s="8" t="s">
-        <v>646</v>
+        <v>418</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>647</v>
+        <v>419</v>
       </c>
       <c r="E246" s="7">
         <v>1</v>
       </c>
       <c r="F246" s="15">
-        <v>332100</v>
+        <v>179820</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="B247" s="11" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="C247" s="8" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="E247" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F247" s="15">
-        <v>377550</v>
+        <v>454500</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="B248" s="11" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="C248" s="8" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="E248" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F248" s="15">
-        <v>0</v>
+        <v>441000</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
-        <v>25</v>
+        <v>93</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>273</v>
+        <v>646</v>
       </c>
       <c r="C249" s="8" t="s">
-        <v>274</v>
+        <v>647</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>275</v>
+        <v>648</v>
       </c>
       <c r="E249" s="7">
         <v>0</v>
       </c>
       <c r="F249" s="15">
-        <v>176400</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="B250" s="11" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="C250" s="8" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="E250" s="7">
         <v>0</v>
       </c>
       <c r="F250" s="15">
-        <v>0</v>
+        <v>347400</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="B251" s="11" t="s">
-        <v>294</v>
+        <v>420</v>
       </c>
       <c r="C251" s="8" t="s">
-        <v>295</v>
+        <v>421</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>296</v>
+        <v>422</v>
       </c>
       <c r="E251" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F251" s="15">
-        <v>299700</v>
+        <v>306990</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="B252" s="11" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="C252" s="8" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="E252" s="7">
         <v>0</v>
       </c>
       <c r="F252" s="15">
-        <v>0</v>
+        <v>472500</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>660</v>
+        <v>423</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>661</v>
+        <v>424</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>662</v>
+        <v>425</v>
       </c>
       <c r="E253" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F253" s="15">
-        <v>0</v>
+        <v>394470</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>258</v>
+        <v>655</v>
       </c>
       <c r="C254" s="8" t="s">
-        <v>259</v>
+        <v>656</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>260</v>
+        <v>657</v>
       </c>
       <c r="E254" s="7">
         <v>0</v>
       </c>
       <c r="F254" s="15">
-        <v>0</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="C255" s="8" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="E255" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F255" s="15">
-        <v>0</v>
+        <v>436500</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="B256" s="11" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="C256" s="8" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="E256" s="7">
         <v>0</v>
       </c>
       <c r="F256" s="15">
-        <v>0</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="B257" s="11" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="C257" s="8" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="E257" s="7">
         <v>0</v>
       </c>
       <c r="F257" s="15">
-        <v>0</v>
+        <v>341100</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="B258" s="11" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="C258" s="8" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="E258" s="7">
         <v>0</v>
       </c>
       <c r="F258" s="15">
-        <v>561600</v>
+        <v>381600</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="B259" s="11" t="s">
-        <v>675</v>
+        <v>14</v>
       </c>
       <c r="C259" s="8" t="s">
-        <v>676</v>
+        <v>15</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="E259" s="7">
         <v>0</v>
       </c>
       <c r="F259" s="15">
-        <v>787500</v>
+        <v>299700</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="B260" s="11" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="C260" s="8" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="E260" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F260" s="15">
-        <v>299070</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="B261" s="11" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="C261" s="8" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="E261" s="7">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F261" s="15">
-        <v>0</v>
+        <v>341100</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="B262" s="11" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="C262" s="8" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="E262" s="7">
         <v>0</v>
       </c>
       <c r="F262" s="15">
-        <v>0</v>
+        <v>354600</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="B263" s="11" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="C263" s="8" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="E263" s="7">
         <v>0</v>
       </c>
       <c r="F263" s="15">
-        <v>0</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="C264" s="8" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="E264" s="7">
         <v>0</v>
       </c>
       <c r="F264" s="15">
-        <v>0</v>
+        <v>397350</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="C265" s="8" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="E265" s="7">
         <v>0</v>
       </c>
       <c r="F265" s="15">
-        <v>0</v>
+        <v>397350</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="C266" s="8" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="E266" s="7">
         <v>0</v>
       </c>
       <c r="F266" s="15">
-        <v>0</v>
+        <v>247500</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="B267" s="11" t="s">
-        <v>699</v>
+        <v>426</v>
       </c>
       <c r="C267" s="8" t="s">
-        <v>700</v>
+        <v>427</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>701</v>
+        <v>428</v>
       </c>
       <c r="E267" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F267" s="15">
-        <v>0</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
-        <v>44</v>
+        <v>112</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>639</v>
+        <v>691</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="E268" s="7">
         <v>0</v>
       </c>
       <c r="F268" s="15">
-        <v>0</v>
+        <v>162000</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E269" s="7">
         <v>0</v>
       </c>
       <c r="F269" s="15">
-        <v>0</v>
+        <v>467100</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
-        <v>46</v>
+        <v>114</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="C270" s="8" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="E270" s="7">
         <v>0</v>
       </c>
       <c r="F270" s="15">
-        <v>472500</v>
+        <v>126900</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
       <c r="C271" s="8" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="E271" s="7">
         <v>0</v>
       </c>
       <c r="F271" s="15">
-        <v>0</v>
+        <v>160200</v>
       </c>
     </row>
     <row r="272" spans="1:6">
-      <c r="A272" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A272" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="B272" s="7"/>
+      <c r="C272" s="8"/>
+      <c r="D272" s="7"/>
+      <c r="E272" s="7"/>
+      <c r="F272" s="15"/>
     </row>
     <row r="273" spans="1:6">
-      <c r="A273" s="4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A273" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C273" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D273" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E273" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F273" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>719</v>
+        <v>56</v>
       </c>
       <c r="C274" s="8" t="s">
-        <v>720</v>
+        <v>57</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>721</v>
+        <v>58</v>
       </c>
       <c r="E274" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F274" s="15">
-        <v>0</v>
+        <v>234900</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>722</v>
+        <v>433</v>
       </c>
       <c r="C275" s="8" t="s">
-        <v>723</v>
+        <v>434</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>724</v>
+        <v>435</v>
       </c>
       <c r="E275" s="7">
         <v>0</v>
       </c>
       <c r="F275" s="15">
-        <v>0</v>
+        <v>289800</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>725</v>
+        <v>445</v>
       </c>
       <c r="C276" s="8" t="s">
-        <v>726</v>
+        <v>446</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>727</v>
+        <v>447</v>
       </c>
       <c r="E276" s="7">
         <v>0</v>
       </c>
       <c r="F276" s="15">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
-        <v>53</v>
+        <v>4</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>728</v>
+        <v>44</v>
       </c>
       <c r="C277" s="8" t="s">
-        <v>729</v>
+        <v>45</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>730</v>
+        <v>46</v>
       </c>
       <c r="E277" s="7">
         <v>-1</v>
       </c>
       <c r="F277" s="15">
-        <v>141300</v>
+        <v>181800</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
-        <v>54</v>
+        <v>5</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>731</v>
+        <v>475</v>
       </c>
       <c r="C278" s="8" t="s">
-        <v>732</v>
+        <v>476</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>733</v>
+        <v>477</v>
       </c>
       <c r="E278" s="7">
         <v>0</v>
       </c>
       <c r="F278" s="15">
-        <v>0</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>734</v>
+        <v>29</v>
       </c>
       <c r="C279" s="8" t="s">
-        <v>735</v>
+        <v>30</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>736</v>
+        <v>31</v>
       </c>
       <c r="E279" s="7">
         <v>0</v>
       </c>
       <c r="F279" s="15">
-        <v>0</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>737</v>
+        <v>357</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>738</v>
+        <v>358</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>739</v>
+        <v>359</v>
       </c>
       <c r="E280" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F280" s="15">
-        <v>420300</v>
+        <v>208170</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>740</v>
+        <v>17</v>
       </c>
       <c r="C281" s="8" t="s">
-        <v>741</v>
+        <v>18</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>742</v>
+        <v>19</v>
       </c>
       <c r="E281" s="7">
         <v>0</v>
       </c>
       <c r="F281" s="15">
-        <v>0</v>
+        <v>279000</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>743</v>
+        <v>26</v>
       </c>
       <c r="C282" s="8" t="s">
-        <v>744</v>
+        <v>27</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>745</v>
+        <v>28</v>
       </c>
       <c r="E282" s="7">
         <v>0</v>
       </c>
       <c r="F282" s="15">
-        <v>0</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="B283" s="11" t="s">
-        <v>746</v>
+        <v>499</v>
       </c>
       <c r="C283" s="8" t="s">
-        <v>747</v>
+        <v>500</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>748</v>
+        <v>501</v>
       </c>
       <c r="E283" s="7">
         <v>0</v>
       </c>
       <c r="F283" s="15">
-        <v>0</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>749</v>
+        <v>502</v>
       </c>
       <c r="C284" s="8" t="s">
-        <v>750</v>
+        <v>503</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>751</v>
+        <v>504</v>
       </c>
       <c r="E284" s="7">
         <v>0</v>
       </c>
       <c r="F284" s="15">
-        <v>141300</v>
+        <v>259200</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>752</v>
+        <v>511</v>
       </c>
       <c r="C285" s="8" t="s">
-        <v>753</v>
+        <v>512</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>754</v>
+        <v>513</v>
       </c>
       <c r="E285" s="7">
         <v>0</v>
       </c>
       <c r="F285" s="15">
-        <v>0</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>755</v>
+        <v>525</v>
       </c>
       <c r="C286" s="8" t="s">
-        <v>756</v>
+        <v>526</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>757</v>
+        <v>527</v>
       </c>
       <c r="E286" s="7">
         <v>0</v>
       </c>
       <c r="F286" s="15">
-        <v>0</v>
+        <v>110700</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>758</v>
+        <v>41</v>
       </c>
       <c r="C287" s="8" t="s">
-        <v>759</v>
+        <v>537</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>760</v>
+        <v>538</v>
       </c>
       <c r="E287" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F287" s="15">
-        <v>0</v>
+        <v>157050</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>761</v>
+        <v>545</v>
       </c>
       <c r="C288" s="8" t="s">
-        <v>762</v>
+        <v>546</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>763</v>
+        <v>547</v>
       </c>
       <c r="E288" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F288" s="15">
-        <v>0</v>
+        <v>176400</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="B289" s="11" t="s">
-        <v>764</v>
+        <v>548</v>
       </c>
       <c r="C289" s="8" t="s">
-        <v>765</v>
+        <v>549</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>766</v>
+        <v>550</v>
       </c>
       <c r="E289" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F289" s="15">
-        <v>0</v>
+        <v>202500</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>767</v>
+        <v>551</v>
       </c>
       <c r="C290" s="8" t="s">
-        <v>768</v>
+        <v>552</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>769</v>
+        <v>553</v>
       </c>
       <c r="E290" s="7">
         <v>0</v>
       </c>
       <c r="F290" s="15">
-        <v>0</v>
+        <v>229500</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>770</v>
+        <v>381</v>
       </c>
       <c r="C291" s="8" t="s">
-        <v>771</v>
+        <v>382</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>772</v>
+        <v>383</v>
       </c>
       <c r="E291" s="7">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F291" s="15">
-        <v>0</v>
+        <v>170910</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
-        <v>68</v>
+        <v>19</v>
       </c>
       <c r="B292" s="11" t="s">
-        <v>773</v>
+        <v>566</v>
       </c>
       <c r="C292" s="8" t="s">
-        <v>774</v>
+        <v>567</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>775</v>
+        <v>568</v>
       </c>
       <c r="E292" s="7">
         <v>0</v>
       </c>
       <c r="F292" s="15">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="B293" s="11" t="s">
-        <v>776</v>
+        <v>572</v>
       </c>
       <c r="C293" s="8" t="s">
-        <v>777</v>
+        <v>573</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>778</v>
+        <v>574</v>
       </c>
       <c r="E293" s="7">
         <v>0</v>
       </c>
       <c r="F293" s="15">
-        <v>420300</v>
+        <v>146700</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="B294" s="11" t="s">
-        <v>779</v>
+        <v>575</v>
       </c>
       <c r="C294" s="8" t="s">
-        <v>780</v>
+        <v>576</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>781</v>
+        <v>577</v>
       </c>
       <c r="E294" s="7">
         <v>0</v>
       </c>
       <c r="F294" s="15">
-        <v>468000</v>
+        <v>299700</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="B295" s="11" t="s">
-        <v>782</v>
+        <v>587</v>
       </c>
       <c r="C295" s="8" t="s">
-        <v>783</v>
+        <v>588</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>784</v>
+        <v>589</v>
       </c>
       <c r="E295" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F295" s="15">
-        <v>0</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>785</v>
+        <v>384</v>
       </c>
       <c r="C296" s="8" t="s">
-        <v>786</v>
+        <v>385</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>787</v>
+        <v>386</v>
       </c>
       <c r="E296" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F296" s="15">
-        <v>0</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>770</v>
+        <v>590</v>
       </c>
       <c r="C297" s="8" t="s">
-        <v>788</v>
+        <v>591</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>789</v>
+        <v>592</v>
       </c>
       <c r="E297" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F297" s="15">
-        <v>0</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>790</v>
+        <v>566</v>
       </c>
       <c r="C298" s="8" t="s">
-        <v>791</v>
+        <v>596</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>792</v>
+        <v>597</v>
       </c>
       <c r="E298" s="7">
         <v>0</v>
       </c>
       <c r="F298" s="15">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="B299" s="11" t="s">
-        <v>793</v>
+        <v>601</v>
       </c>
       <c r="C299" s="8" t="s">
-        <v>794</v>
+        <v>602</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>795</v>
+        <v>603</v>
       </c>
       <c r="E299" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F299" s="15">
-        <v>0</v>
+        <v>185400</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="B300" s="11" t="s">
-        <v>796</v>
+        <v>607</v>
       </c>
       <c r="C300" s="8" t="s">
-        <v>797</v>
+        <v>608</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>798</v>
+        <v>609</v>
       </c>
       <c r="E300" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F300" s="15">
-        <v>0</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>799</v>
+        <v>622</v>
       </c>
       <c r="C301" s="8" t="s">
-        <v>800</v>
+        <v>623</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>801</v>
+        <v>624</v>
       </c>
       <c r="E301" s="7">
         <v>-1</v>
       </c>
       <c r="F301" s="15">
-        <v>0</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>802</v>
+        <v>405</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>803</v>
+        <v>406</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>804</v>
+        <v>407</v>
       </c>
       <c r="E302" s="7">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F302" s="15">
-        <v>0</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="B303" s="11" t="s">
-        <v>805</v>
+        <v>408</v>
       </c>
       <c r="C303" s="8" t="s">
-        <v>806</v>
+        <v>409</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>807</v>
+        <v>410</v>
       </c>
       <c r="E303" s="7">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F303" s="15">
-        <v>0</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="B304" s="11" t="s">
-        <v>270</v>
+        <v>637</v>
       </c>
       <c r="C304" s="8" t="s">
-        <v>271</v>
+        <v>638</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>272</v>
+        <v>639</v>
       </c>
       <c r="E304" s="7">
         <v>0</v>
       </c>
       <c r="F304" s="15">
-        <v>146700</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="B305" s="11" t="s">
-        <v>808</v>
+        <v>417</v>
       </c>
       <c r="C305" s="8" t="s">
-        <v>809</v>
+        <v>418</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>810</v>
+        <v>419</v>
       </c>
       <c r="E305" s="7">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F305" s="15">
-        <v>0</v>
+        <v>179820</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="B306" s="11" t="s">
-        <v>811</v>
+        <v>655</v>
       </c>
       <c r="C306" s="8" t="s">
-        <v>812</v>
+        <v>656</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>813</v>
+        <v>657</v>
       </c>
       <c r="E306" s="7">
         <v>0</v>
       </c>
       <c r="F306" s="15">
-        <v>225000</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="B307" s="11" t="s">
-        <v>814</v>
+        <v>14</v>
       </c>
       <c r="C307" s="8" t="s">
-        <v>815</v>
+        <v>15</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>816</v>
+        <v>16</v>
       </c>
       <c r="E307" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F307" s="15">
-        <v>225000</v>
+        <v>299700</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
-        <v>84</v>
+        <v>35</v>
       </c>
       <c r="B308" s="11" t="s">
-        <v>817</v>
+        <v>691</v>
       </c>
       <c r="C308" s="8" t="s">
-        <v>818</v>
+        <v>704</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>819</v>
+        <v>690</v>
       </c>
       <c r="E308" s="7">
         <v>0</v>
       </c>
       <c r="F308" s="15">
-        <v>225000</v>
+        <v>153000</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="B309" s="11" t="s">
-        <v>820</v>
+        <v>426</v>
       </c>
       <c r="C309" s="8" t="s">
-        <v>821</v>
+        <v>427</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>822</v>
+        <v>428</v>
       </c>
       <c r="E309" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F309" s="15">
-        <v>0</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
-        <v>86</v>
+        <v>37</v>
       </c>
       <c r="B310" s="11" t="s">
-        <v>823</v>
+        <v>691</v>
       </c>
       <c r="C310" s="8" t="s">
-        <v>824</v>
+        <v>692</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>825</v>
+        <v>693</v>
       </c>
       <c r="E310" s="7">
         <v>0</v>
       </c>
       <c r="F310" s="15">
-        <v>0</v>
+        <v>162000</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="B311" s="11" t="s">
-        <v>826</v>
+        <v>694</v>
       </c>
       <c r="C311" s="8" t="s">
-        <v>827</v>
+        <v>705</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>828</v>
+        <v>696</v>
       </c>
       <c r="E311" s="7">
         <v>0</v>
       </c>
       <c r="F311" s="15">
-        <v>0</v>
+        <v>279900</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
-        <v>88</v>
+        <v>39</v>
       </c>
       <c r="B312" s="11" t="s">
-        <v>829</v>
+        <v>697</v>
       </c>
       <c r="C312" s="8" t="s">
-        <v>830</v>
+        <v>698</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>831</v>
+        <v>699</v>
       </c>
       <c r="E312" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F312" s="15">
-        <v>0</v>
+        <v>126900</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="B313" s="11" t="s">
-        <v>832</v>
+        <v>700</v>
       </c>
       <c r="C313" s="8" t="s">
-        <v>833</v>
+        <v>701</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>834</v>
+        <v>702</v>
       </c>
       <c r="E313" s="7">
         <v>0</v>
       </c>
       <c r="F313" s="15">
-        <v>0</v>
+        <v>160200</v>
       </c>
     </row>
     <row r="314" spans="1:6">
-      <c r="A314" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A314" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="B314" s="7"/>
+      <c r="C314" s="8"/>
+      <c r="D314" s="7"/>
+      <c r="E314" s="7"/>
+      <c r="F314" s="15"/>
     </row>
     <row r="315" spans="1:6">
-      <c r="A315" s="4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A315" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B315" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C315" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D315" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E315" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F315" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="316" spans="1:6">
-      <c r="A316" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F316" s="15"/>
+      <c r="A316" s="4">
+        <v>1</v>
+      </c>
+      <c r="B316" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="C316" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="D316" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="E316" s="7">
+        <v>2</v>
+      </c>
+      <c r="F316" s="15">
+        <v>306990</v>
+      </c>
     </row>
     <row r="317" spans="1:6">
-      <c r="A317" s="3" t="s">
+      <c r="A317" s="4">
         <v>2</v>
       </c>
-      <c r="B317" s="10" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="B317" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="C317" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="D317" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="E317" s="7">
+        <v>1</v>
+      </c>
+      <c r="F317" s="15">
+        <v>129000</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
+        <v>3</v>
+      </c>
+      <c r="B318" s="11" t="s">
+        <v>417</v>
+      </c>
+      <c r="C318" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D318" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="E318" s="7">
         <v>1</v>
       </c>
-      <c r="B318" s="11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F318" s="15">
-        <v>2304000</v>
+        <v>179820</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B319" s="11" t="s">
-        <v>845</v>
+        <v>375</v>
       </c>
       <c r="C319" s="8" t="s">
-        <v>846</v>
+        <v>376</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>847</v>
+        <v>377</v>
       </c>
       <c r="E319" s="7">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F319" s="15">
-        <v>0</v>
+        <v>330480</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>848</v>
+        <v>426</v>
       </c>
       <c r="C320" s="8" t="s">
-        <v>849</v>
+        <v>427</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>850</v>
+        <v>428</v>
       </c>
       <c r="E320" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F320" s="15">
-        <v>700000</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B321" s="11" t="s">
-        <v>237</v>
+        <v>381</v>
       </c>
       <c r="C321" s="8" t="s">
-        <v>238</v>
+        <v>382</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>239</v>
+        <v>383</v>
       </c>
       <c r="E321" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F321" s="15">
-        <v>299070</v>
+        <v>170910</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B322" s="11" t="s">
-        <v>418</v>
+        <v>601</v>
       </c>
       <c r="C322" s="8" t="s">
-        <v>851</v>
+        <v>602</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>852</v>
+        <v>603</v>
       </c>
       <c r="E322" s="7">
         <v>0</v>
       </c>
       <c r="F322" s="15">
-        <v>1439100</v>
+        <v>185400</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>853</v>
+        <v>707</v>
       </c>
       <c r="C323" s="8" t="s">
-        <v>854</v>
+        <v>708</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>855</v>
+        <v>709</v>
       </c>
       <c r="E323" s="7">
         <v>0</v>
       </c>
       <c r="F323" s="15">
-        <v>756000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B324" s="11" t="s">
-        <v>856</v>
+        <v>685</v>
       </c>
       <c r="C324" s="8" t="s">
-        <v>857</v>
+        <v>686</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>858</v>
+        <v>687</v>
       </c>
       <c r="E324" s="7">
         <v>0</v>
       </c>
       <c r="F324" s="15">
-        <v>231300</v>
+        <v>397350</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B325" s="11" t="s">
-        <v>859</v>
+        <v>604</v>
       </c>
       <c r="C325" s="8" t="s">
-        <v>860</v>
+        <v>605</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>861</v>
+        <v>606</v>
       </c>
       <c r="E325" s="7">
         <v>0</v>
       </c>
       <c r="F325" s="15">
-        <v>1480500</v>
+        <v>347400</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B326" s="11" t="s">
-        <v>862</v>
+        <v>77</v>
       </c>
       <c r="C326" s="8" t="s">
-        <v>863</v>
+        <v>78</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>864</v>
+        <v>79</v>
       </c>
       <c r="E326" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F326" s="15">
-        <v>0</v>
+        <v>953100</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>865</v>
+        <v>682</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>866</v>
+        <v>683</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>867</v>
+        <v>684</v>
       </c>
       <c r="E327" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F327" s="15">
-        <v>199080</v>
+        <v>397350</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>868</v>
+        <v>572</v>
       </c>
       <c r="C328" s="8" t="s">
-        <v>869</v>
+        <v>573</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>870</v>
+        <v>574</v>
       </c>
       <c r="E328" s="7">
         <v>0</v>
       </c>
       <c r="F328" s="15">
-        <v>1556100</v>
+        <v>146700</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B329" s="11" t="s">
-        <v>871</v>
+        <v>545</v>
       </c>
       <c r="C329" s="8" t="s">
-        <v>872</v>
+        <v>546</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>873</v>
+        <v>547</v>
       </c>
       <c r="E329" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F329" s="15">
-        <v>350010</v>
+        <v>176400</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B330" s="11" t="s">
-        <v>874</v>
+        <v>610</v>
       </c>
       <c r="C330" s="8" t="s">
-        <v>875</v>
+        <v>611</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>876</v>
+        <v>612</v>
       </c>
       <c r="E330" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F330" s="15">
-        <v>830700</v>
+        <v>392850</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B331" s="11" t="s">
-        <v>877</v>
+        <v>613</v>
       </c>
       <c r="C331" s="8" t="s">
-        <v>878</v>
+        <v>710</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>879</v>
+        <v>711</v>
       </c>
       <c r="E331" s="7">
         <v>0</v>
       </c>
       <c r="F331" s="15">
-        <v>675000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B332" s="11" t="s">
-        <v>880</v>
+        <v>712</v>
       </c>
       <c r="C332" s="8" t="s">
-        <v>881</v>
+        <v>713</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>882</v>
+        <v>714</v>
       </c>
       <c r="E332" s="7">
         <v>0</v>
       </c>
       <c r="F332" s="15">
-        <v>561600</v>
+        <v>735300</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B333" s="11" t="s">
-        <v>883</v>
+        <v>715</v>
       </c>
       <c r="C333" s="8" t="s">
-        <v>884</v>
+        <v>716</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>885</v>
+        <v>717</v>
       </c>
       <c r="E333" s="7">
         <v>0</v>
       </c>
       <c r="F333" s="15">
-        <v>0</v>
+        <v>1152000</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B334" s="11" t="s">
-        <v>886</v>
+        <v>14</v>
       </c>
       <c r="C334" s="8" t="s">
-        <v>887</v>
+        <v>15</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>888</v>
+        <v>16</v>
       </c>
       <c r="E334" s="7">
         <v>0</v>
       </c>
       <c r="F334" s="15">
-        <v>0</v>
+        <v>299700</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>889</v>
+        <v>548</v>
       </c>
       <c r="C335" s="8" t="s">
-        <v>890</v>
+        <v>549</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>891</v>
+        <v>550</v>
       </c>
       <c r="E335" s="7">
         <v>0</v>
       </c>
       <c r="F335" s="15">
-        <v>0</v>
+        <v>202500</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B336" s="11" t="s">
-        <v>892</v>
+        <v>525</v>
       </c>
       <c r="C336" s="8" t="s">
-        <v>893</v>
+        <v>526</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>894</v>
+        <v>527</v>
       </c>
       <c r="E336" s="7">
         <v>0</v>
       </c>
       <c r="F336" s="15">
-        <v>0</v>
+        <v>110700</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B337" s="11" t="s">
-        <v>895</v>
+        <v>575</v>
       </c>
       <c r="C337" s="8" t="s">
-        <v>896</v>
+        <v>576</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>897</v>
+        <v>577</v>
       </c>
       <c r="E337" s="7">
         <v>0</v>
       </c>
       <c r="F337" s="15">
-        <v>0</v>
+        <v>299700</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B338" s="11" t="s">
-        <v>898</v>
+        <v>718</v>
       </c>
       <c r="C338" s="8" t="s">
-        <v>899</v>
+        <v>719</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>900</v>
+        <v>720</v>
       </c>
       <c r="E338" s="7">
         <v>0</v>
       </c>
       <c r="F338" s="15">
-        <v>988200</v>
+        <v>566100</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B339" s="11" t="s">
-        <v>901</v>
+        <v>637</v>
       </c>
       <c r="C339" s="8" t="s">
-        <v>902</v>
+        <v>638</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>903</v>
+        <v>639</v>
       </c>
       <c r="E339" s="7">
         <v>0</v>
       </c>
       <c r="F339" s="15">
-        <v>675000</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>904</v>
+        <v>721</v>
       </c>
       <c r="C340" s="8" t="s">
-        <v>905</v>
+        <v>722</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>906</v>
+        <v>723</v>
       </c>
       <c r="E340" s="7">
         <v>0</v>
       </c>
       <c r="F340" s="15">
-        <v>1111500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>907</v>
+        <v>460</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>908</v>
+        <v>724</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>909</v>
+        <v>725</v>
       </c>
       <c r="E341" s="7">
         <v>0</v>
       </c>
       <c r="F341" s="15">
-        <v>457200</v>
+        <v>603900</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>910</v>
+        <v>691</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>911</v>
+        <v>704</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>912</v>
+        <v>690</v>
       </c>
       <c r="E342" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F342" s="15">
-        <v>418770</v>
+        <v>153000</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B343" s="11" t="s">
-        <v>913</v>
+        <v>649</v>
       </c>
       <c r="C343" s="8" t="s">
-        <v>914</v>
+        <v>650</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>915</v>
+        <v>651</v>
       </c>
       <c r="E343" s="7">
         <v>0</v>
       </c>
       <c r="F343" s="15">
-        <v>952200</v>
+        <v>347400</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B344" s="11" t="s">
-        <v>916</v>
+        <v>628</v>
       </c>
       <c r="C344" s="8" t="s">
-        <v>917</v>
+        <v>629</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>918</v>
+        <v>630</v>
       </c>
       <c r="E344" s="7">
         <v>0</v>
       </c>
       <c r="F344" s="15">
-        <v>0</v>
+        <v>464850</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B345" s="11" t="s">
-        <v>919</v>
+        <v>560</v>
       </c>
       <c r="C345" s="8" t="s">
-        <v>920</v>
+        <v>561</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>921</v>
+        <v>562</v>
       </c>
       <c r="E345" s="7">
         <v>0</v>
       </c>
       <c r="F345" s="15">
-        <v>1526400</v>
+        <v>436950</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>922</v>
+        <v>667</v>
       </c>
       <c r="C346" s="8" t="s">
-        <v>923</v>
+        <v>668</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>924</v>
+        <v>669</v>
       </c>
       <c r="E346" s="7">
         <v>0</v>
       </c>
       <c r="F346" s="15">
-        <v>336600</v>
+        <v>381600</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B347" s="11" t="s">
-        <v>925</v>
+        <v>646</v>
       </c>
       <c r="C347" s="8" t="s">
-        <v>926</v>
+        <v>647</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>927</v>
+        <v>648</v>
       </c>
       <c r="E347" s="7">
         <v>0</v>
       </c>
       <c r="F347" s="15">
-        <v>0</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B348" s="11" t="s">
-        <v>928</v>
+        <v>726</v>
       </c>
       <c r="C348" s="8" t="s">
-        <v>929</v>
+        <v>727</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>930</v>
+        <v>728</v>
       </c>
       <c r="E348" s="7">
         <v>0</v>
       </c>
       <c r="F348" s="15">
-        <v>0</v>
+        <v>635400</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B349" s="11" t="s">
-        <v>931</v>
+        <v>141</v>
       </c>
       <c r="C349" s="8" t="s">
-        <v>932</v>
+        <v>142</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>933</v>
+        <v>143</v>
       </c>
       <c r="E349" s="7">
         <v>0</v>
       </c>
       <c r="F349" s="15">
-        <v>0</v>
+        <v>686250</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>934</v>
+        <v>694</v>
       </c>
       <c r="C350" s="8" t="s">
-        <v>935</v>
+        <v>695</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>936</v>
+        <v>696</v>
       </c>
       <c r="E350" s="7">
         <v>0</v>
       </c>
       <c r="F350" s="15">
-        <v>175500</v>
+        <v>467100</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B351" s="11" t="s">
-        <v>937</v>
+        <v>729</v>
       </c>
       <c r="C351" s="8" t="s">
-        <v>938</v>
+        <v>730</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>939</v>
+        <v>731</v>
       </c>
       <c r="E351" s="7">
         <v>0</v>
       </c>
       <c r="F351" s="15">
-        <v>0</v>
+        <v>1078000</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B352" s="11" t="s">
-        <v>940</v>
+        <v>661</v>
       </c>
       <c r="C352" s="8" t="s">
-        <v>941</v>
+        <v>662</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>942</v>
+        <v>663</v>
       </c>
       <c r="E352" s="7">
         <v>0</v>
       </c>
       <c r="F352" s="15">
-        <v>0</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B353" s="11" t="s">
-        <v>943</v>
+        <v>732</v>
       </c>
       <c r="C353" s="8" t="s">
-        <v>944</v>
+        <v>733</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>945</v>
+        <v>734</v>
       </c>
       <c r="E353" s="7">
         <v>0</v>
       </c>
       <c r="F353" s="15">
-        <v>792000</v>
+        <v>1191150</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B354" s="11" t="s">
-        <v>946</v>
+        <v>691</v>
       </c>
       <c r="C354" s="8" t="s">
-        <v>947</v>
+        <v>692</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>948</v>
+        <v>693</v>
       </c>
       <c r="E354" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F354" s="15">
-        <v>208170</v>
+        <v>162000</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B355" s="11" t="s">
-        <v>949</v>
+        <v>735</v>
       </c>
       <c r="C355" s="8" t="s">
-        <v>950</v>
+        <v>736</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>951</v>
+        <v>737</v>
       </c>
       <c r="E355" s="7">
         <v>0</v>
       </c>
       <c r="F355" s="15">
-        <v>0</v>
+        <v>1098000</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B356" s="11" t="s">
-        <v>952</v>
+        <v>554</v>
       </c>
       <c r="C356" s="8" t="s">
-        <v>953</v>
+        <v>555</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>954</v>
+        <v>556</v>
       </c>
       <c r="E356" s="7">
         <v>0</v>
       </c>
       <c r="F356" s="15">
-        <v>0</v>
+        <v>481500</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B357" s="11" t="s">
-        <v>955</v>
+        <v>738</v>
       </c>
       <c r="C357" s="8" t="s">
-        <v>956</v>
+        <v>739</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>957</v>
+        <v>740</v>
       </c>
       <c r="E357" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F357" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>958</v>
+        <v>35</v>
       </c>
       <c r="C358" s="8" t="s">
-        <v>959</v>
+        <v>36</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>960</v>
+        <v>37</v>
       </c>
       <c r="E358" s="7">
         <v>0</v>
       </c>
       <c r="F358" s="15">
-        <v>462600</v>
+        <v>884250</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B359" s="11" t="s">
-        <v>961</v>
+        <v>41</v>
       </c>
       <c r="C359" s="8" t="s">
-        <v>962</v>
+        <v>537</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>963</v>
+        <v>538</v>
       </c>
       <c r="E359" s="7">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="F359" s="15">
-        <v>999000</v>
+        <v>157050</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4">
+        <v>45</v>
+      </c>
+      <c r="B360" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C360" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D360" s="7" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>966</v>
       </c>
       <c r="E360" s="7">
         <v>0</v>
       </c>
       <c r="F360" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>967</v>
+        <v>741</v>
       </c>
       <c r="C361" s="8" t="s">
-        <v>968</v>
+        <v>742</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>969</v>
+        <v>743</v>
       </c>
       <c r="E361" s="7">
         <v>0</v>
       </c>
       <c r="F361" s="15">
-        <v>927000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>354</v>
+        <v>35</v>
       </c>
       <c r="C362" s="8" t="s">
-        <v>355</v>
+        <v>744</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>356</v>
+        <v>745</v>
       </c>
       <c r="E362" s="7">
         <v>0</v>
       </c>
       <c r="F362" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
-      <c r="A363" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A363" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="B363" s="7"/>
+      <c r="C363" s="8"/>
+      <c r="D363" s="7"/>
+      <c r="E363" s="7"/>
+      <c r="F363" s="15"/>
     </row>
     <row r="364" spans="1:6">
-      <c r="A364" s="4">
-[...15 lines deleted...]
-        <v>690300</v>
+      <c r="A364" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C364" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D364" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E364" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F364" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="B365" s="11" t="s">
-        <v>976</v>
+        <v>747</v>
       </c>
       <c r="C365" s="8" t="s">
-        <v>977</v>
+        <v>748</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>978</v>
+        <v>749</v>
       </c>
       <c r="E365" s="7">
         <v>0</v>
       </c>
       <c r="F365" s="15">
-        <v>175500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4">
-        <v>49</v>
+        <v>2</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>979</v>
+        <v>750</v>
       </c>
       <c r="C366" s="8" t="s">
-        <v>980</v>
+        <v>751</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>981</v>
+        <v>752</v>
       </c>
       <c r="E366" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F366" s="15">
-        <v>1669500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="B367" s="11" t="s">
-        <v>982</v>
+        <v>35</v>
       </c>
       <c r="C367" s="8" t="s">
-        <v>983</v>
+        <v>36</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>984</v>
+        <v>37</v>
       </c>
       <c r="E367" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F367" s="15">
-        <v>1086300</v>
+        <v>884250</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>985</v>
+        <v>738</v>
       </c>
       <c r="C368" s="8" t="s">
-        <v>986</v>
+        <v>739</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>987</v>
+        <v>740</v>
       </c>
       <c r="E368" s="7">
         <v>0</v>
       </c>
       <c r="F368" s="15">
-        <v>341100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="B369" s="11" t="s">
-        <v>988</v>
+        <v>554</v>
       </c>
       <c r="C369" s="8" t="s">
-        <v>989</v>
+        <v>555</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>990</v>
+        <v>556</v>
       </c>
       <c r="E369" s="7">
         <v>0</v>
       </c>
       <c r="F369" s="15">
-        <v>484200</v>
+        <v>481500</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="B370" s="11" t="s">
-        <v>991</v>
+        <v>753</v>
       </c>
       <c r="C370" s="8" t="s">
-        <v>992</v>
+        <v>754</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>993</v>
+        <v>755</v>
       </c>
       <c r="E370" s="7">
         <v>0</v>
       </c>
       <c r="F370" s="15">
-        <v>0</v>
+        <v>2038500</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>994</v>
+        <v>381</v>
       </c>
       <c r="C371" s="8" t="s">
-        <v>995</v>
+        <v>382</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>996</v>
+        <v>383</v>
       </c>
       <c r="E371" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F371" s="15">
-        <v>0</v>
+        <v>170910</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>997</v>
+        <v>360</v>
       </c>
       <c r="C372" s="8" t="s">
-        <v>998</v>
+        <v>361</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>999</v>
+        <v>362</v>
       </c>
       <c r="E372" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F372" s="15">
-        <v>1682100</v>
+        <v>805950</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="B373" s="11" t="s">
-        <v>1000</v>
+        <v>756</v>
       </c>
       <c r="C373" s="8" t="s">
-        <v>1001</v>
+        <v>757</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>1002</v>
+        <v>758</v>
       </c>
       <c r="E373" s="7">
         <v>0</v>
       </c>
       <c r="F373" s="15">
-        <v>1388700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="B374" s="11" t="s">
-        <v>1003</v>
+        <v>357</v>
       </c>
       <c r="C374" s="8" t="s">
-        <v>1004</v>
+        <v>358</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>1005</v>
+        <v>359</v>
       </c>
       <c r="E374" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F374" s="15">
-        <v>830700</v>
+        <v>208170</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="B375" s="11" t="s">
-        <v>1006</v>
+        <v>472</v>
       </c>
       <c r="C375" s="8" t="s">
-        <v>1007</v>
+        <v>473</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>1008</v>
+        <v>474</v>
       </c>
       <c r="E375" s="7">
         <v>0</v>
       </c>
       <c r="F375" s="15">
-        <v>739800</v>
+        <v>340650</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="B376" s="11" t="s">
-        <v>1009</v>
+        <v>560</v>
       </c>
       <c r="C376" s="8" t="s">
-        <v>1010</v>
+        <v>561</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>1011</v>
+        <v>562</v>
       </c>
       <c r="E376" s="7">
         <v>0</v>
       </c>
       <c r="F376" s="15">
-        <v>666000</v>
+        <v>436950</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="B377" s="11" t="s">
-        <v>848</v>
+        <v>667</v>
       </c>
       <c r="C377" s="8" t="s">
-        <v>1012</v>
+        <v>668</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>1013</v>
+        <v>669</v>
       </c>
       <c r="E377" s="7">
         <v>0</v>
       </c>
       <c r="F377" s="15">
-        <v>700000</v>
+        <v>381600</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="B378" s="11" t="s">
-        <v>1014</v>
+        <v>646</v>
       </c>
       <c r="C378" s="8" t="s">
-        <v>1015</v>
+        <v>647</v>
       </c>
       <c r="D378" s="7" t="s">
-        <v>1016</v>
+        <v>648</v>
       </c>
       <c r="E378" s="7">
         <v>0</v>
       </c>
       <c r="F378" s="15">
-        <v>3829500</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="B379" s="11" t="s">
-        <v>1017</v>
+        <v>308</v>
       </c>
       <c r="C379" s="8" t="s">
-        <v>1018</v>
+        <v>309</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>1019</v>
+        <v>310</v>
       </c>
       <c r="E379" s="7">
         <v>0</v>
       </c>
       <c r="F379" s="15">
-        <v>0</v>
+        <v>11724750</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="B380" s="11" t="s">
-        <v>1020</v>
+        <v>634</v>
       </c>
       <c r="C380" s="8" t="s">
-        <v>1021</v>
+        <v>635</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>1022</v>
+        <v>636</v>
       </c>
       <c r="E380" s="7">
         <v>0</v>
       </c>
       <c r="F380" s="15">
-        <v>0</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="B381" s="11" t="s">
-        <v>1023</v>
+        <v>405</v>
       </c>
       <c r="C381" s="8" t="s">
-        <v>1024</v>
+        <v>406</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>1025</v>
+        <v>407</v>
       </c>
       <c r="E381" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F381" s="15">
-        <v>0</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="B382" s="11" t="s">
-        <v>1026</v>
+        <v>631</v>
       </c>
       <c r="C382" s="8" t="s">
-        <v>1027</v>
+        <v>632</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>1028</v>
+        <v>633</v>
       </c>
       <c r="E382" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F382" s="15">
-        <v>940950</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="B383" s="11" t="s">
-        <v>1029</v>
+        <v>408</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>1030</v>
+        <v>409</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>1031</v>
+        <v>410</v>
       </c>
       <c r="E383" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F383" s="15">
-        <v>0</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>282</v>
+        <v>502</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>283</v>
+        <v>503</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>284</v>
+        <v>504</v>
       </c>
       <c r="E384" s="7">
         <v>0</v>
       </c>
       <c r="F384" s="15">
-        <v>735300</v>
+        <v>259200</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="B385" s="11" t="s">
-        <v>1032</v>
+        <v>384</v>
       </c>
       <c r="C385" s="8" t="s">
-        <v>1033</v>
+        <v>385</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>1034</v>
+        <v>386</v>
       </c>
       <c r="E385" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F385" s="15">
-        <v>1420200</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="B386" s="11" t="s">
-        <v>1035</v>
+        <v>759</v>
       </c>
       <c r="C386" s="8" t="s">
-        <v>1036</v>
+        <v>760</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>1037</v>
+        <v>761</v>
       </c>
       <c r="E386" s="7">
         <v>0</v>
       </c>
       <c r="F386" s="15">
-        <v>0</v>
+        <v>1086300</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="B387" s="11" t="s">
-        <v>1038</v>
+        <v>762</v>
       </c>
       <c r="C387" s="8" t="s">
-        <v>1039</v>
+        <v>763</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>1040</v>
+        <v>764</v>
       </c>
       <c r="E387" s="7">
         <v>0</v>
       </c>
       <c r="F387" s="15">
-        <v>957600</v>
+        <v>1190250</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="B388" s="11" t="s">
-        <v>1041</v>
+        <v>765</v>
       </c>
       <c r="C388" s="8" t="s">
-        <v>1042</v>
+        <v>766</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>1043</v>
+        <v>767</v>
       </c>
       <c r="E388" s="7">
         <v>0</v>
       </c>
       <c r="F388" s="15">
-        <v>0</v>
+        <v>1480500</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
-        <v>72</v>
+        <v>25</v>
       </c>
       <c r="B389" s="11" t="s">
-        <v>1044</v>
+        <v>768</v>
       </c>
       <c r="C389" s="8" t="s">
-        <v>1045</v>
+        <v>769</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>1046</v>
+        <v>770</v>
       </c>
       <c r="E389" s="7">
         <v>0</v>
       </c>
       <c r="F389" s="15">
-        <v>567900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="B390" s="11" t="s">
-        <v>1047</v>
+        <v>771</v>
       </c>
       <c r="C390" s="8" t="s">
-        <v>1048</v>
+        <v>772</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>1049</v>
+        <v>773</v>
       </c>
       <c r="E390" s="7">
         <v>0</v>
       </c>
       <c r="F390" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="B391" s="11" t="s">
-        <v>1050</v>
+        <v>774</v>
       </c>
       <c r="C391" s="8" t="s">
-        <v>1051</v>
+        <v>775</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>1052</v>
+        <v>776</v>
       </c>
       <c r="E391" s="7">
         <v>0</v>
       </c>
       <c r="F391" s="15">
-        <v>0</v>
+        <v>1556100</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="B392" s="11" t="s">
-        <v>1053</v>
+        <v>777</v>
       </c>
       <c r="C392" s="8" t="s">
-        <v>1054</v>
+        <v>778</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>1055</v>
+        <v>779</v>
       </c>
       <c r="E392" s="7">
         <v>0</v>
       </c>
       <c r="F392" s="15">
-        <v>427500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="B393" s="11" t="s">
-        <v>1056</v>
+        <v>192</v>
       </c>
       <c r="C393" s="8" t="s">
-        <v>1057</v>
+        <v>193</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>1058</v>
+        <v>194</v>
       </c>
       <c r="E393" s="7">
         <v>0</v>
       </c>
       <c r="F393" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="B394" s="11" t="s">
-        <v>1006</v>
+        <v>780</v>
       </c>
       <c r="C394" s="8" t="s">
-        <v>1059</v>
+        <v>781</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>1060</v>
+        <v>782</v>
       </c>
       <c r="E394" s="7">
         <v>0</v>
       </c>
       <c r="F394" s="15">
-        <v>0</v>
+        <v>2304000</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>1061</v>
+        <v>738</v>
       </c>
       <c r="C395" s="8" t="s">
-        <v>1062</v>
+        <v>783</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>1063</v>
+        <v>784</v>
       </c>
       <c r="E395" s="7">
         <v>0</v>
       </c>
       <c r="F395" s="15">
-        <v>1260000</v>
+        <v>937800</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>1064</v>
+        <v>445</v>
       </c>
       <c r="C396" s="8" t="s">
-        <v>1065</v>
+        <v>446</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>1066</v>
+        <v>447</v>
       </c>
       <c r="E396" s="7">
         <v>0</v>
       </c>
       <c r="F396" s="15">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="B397" s="11" t="s">
-        <v>1067</v>
+        <v>785</v>
       </c>
       <c r="C397" s="8" t="s">
-        <v>1068</v>
+        <v>786</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>1069</v>
+        <v>787</v>
       </c>
       <c r="E397" s="7">
         <v>0</v>
       </c>
       <c r="F397" s="15">
-        <v>1360800</v>
+        <v>3829500</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="B398" s="11" t="s">
-        <v>1070</v>
+        <v>788</v>
       </c>
       <c r="C398" s="8" t="s">
-        <v>1071</v>
+        <v>789</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>1072</v>
+        <v>790</v>
       </c>
       <c r="E398" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F398" s="15">
-        <v>2542500</v>
+        <v>1525500</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="B399" s="11" t="s">
-        <v>336</v>
+        <v>791</v>
       </c>
       <c r="C399" s="8" t="s">
-        <v>337</v>
+        <v>792</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>338</v>
+        <v>793</v>
       </c>
       <c r="E399" s="7">
         <v>0</v>
       </c>
       <c r="F399" s="15">
-        <v>1078000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="B400" s="11" t="s">
-        <v>1073</v>
+        <v>794</v>
       </c>
       <c r="C400" s="8" t="s">
-        <v>1074</v>
+        <v>795</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>1075</v>
+        <v>711</v>
       </c>
       <c r="E400" s="7">
         <v>0</v>
       </c>
       <c r="F400" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="B401" s="11" t="s">
-        <v>1076</v>
+        <v>796</v>
       </c>
       <c r="C401" s="8" t="s">
-        <v>1077</v>
+        <v>797</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>1078</v>
+        <v>798</v>
       </c>
       <c r="E401" s="7">
         <v>0</v>
       </c>
       <c r="F401" s="15">
-        <v>0</v>
+        <v>806040</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="B402" s="11" t="s">
-        <v>1079</v>
+        <v>799</v>
       </c>
       <c r="C402" s="8" t="s">
-        <v>1080</v>
+        <v>800</v>
       </c>
       <c r="D402" s="7" t="s">
-        <v>1081</v>
+        <v>801</v>
       </c>
       <c r="E402" s="7">
         <v>0</v>
       </c>
       <c r="F402" s="15">
-        <v>0</v>
+        <v>1754550</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="B403" s="11" t="s">
-        <v>1082</v>
+        <v>802</v>
       </c>
       <c r="C403" s="8" t="s">
-        <v>1083</v>
+        <v>803</v>
       </c>
       <c r="D403" s="7" t="s">
-        <v>1084</v>
+        <v>804</v>
       </c>
       <c r="E403" s="7">
         <v>0</v>
       </c>
       <c r="F403" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4">
-        <v>87</v>
+        <v>40</v>
       </c>
       <c r="B404" s="11" t="s">
-        <v>354</v>
+        <v>805</v>
       </c>
       <c r="C404" s="8" t="s">
-        <v>1085</v>
+        <v>806</v>
       </c>
       <c r="D404" s="7" t="s">
-        <v>1086</v>
+        <v>807</v>
       </c>
       <c r="E404" s="7">
         <v>0</v>
       </c>
       <c r="F404" s="15">
-        <v>937800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4">
-        <v>88</v>
+        <v>41</v>
       </c>
       <c r="B405" s="11" t="s">
-        <v>1087</v>
+        <v>808</v>
       </c>
       <c r="C405" s="8" t="s">
-        <v>1088</v>
+        <v>809</v>
       </c>
       <c r="D405" s="7" t="s">
-        <v>1089</v>
+        <v>810</v>
       </c>
       <c r="E405" s="7">
         <v>0</v>
       </c>
       <c r="F405" s="15">
-        <v>561600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="B406" s="11" t="s">
-        <v>1090</v>
+        <v>777</v>
       </c>
       <c r="C406" s="8" t="s">
-        <v>1091</v>
+        <v>811</v>
       </c>
       <c r="D406" s="7" t="s">
-        <v>1092</v>
+        <v>812</v>
       </c>
       <c r="E406" s="7">
         <v>0</v>
       </c>
       <c r="F406" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="B407" s="11" t="s">
-        <v>1093</v>
+        <v>813</v>
       </c>
       <c r="C407" s="8" t="s">
-        <v>1094</v>
+        <v>814</v>
       </c>
       <c r="D407" s="7" t="s">
-        <v>1095</v>
+        <v>815</v>
       </c>
       <c r="E407" s="7">
         <v>0</v>
       </c>
       <c r="F407" s="15">
-        <v>414000</v>
+        <v>737100</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="B408" s="11" t="s">
-        <v>1096</v>
+        <v>566</v>
       </c>
       <c r="C408" s="8" t="s">
-        <v>1097</v>
+        <v>567</v>
       </c>
       <c r="D408" s="7" t="s">
-        <v>1098</v>
+        <v>568</v>
       </c>
       <c r="E408" s="7">
         <v>0</v>
       </c>
       <c r="F408" s="15">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="B409" s="11" t="s">
-        <v>1099</v>
+        <v>816</v>
       </c>
       <c r="C409" s="8" t="s">
-        <v>1100</v>
+        <v>817</v>
       </c>
       <c r="D409" s="7" t="s">
-        <v>1101</v>
+        <v>818</v>
       </c>
       <c r="E409" s="7">
         <v>0</v>
       </c>
       <c r="F409" s="15">
-        <v>838800</v>
+        <v>1686600</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="B410" s="11" t="s">
-        <v>1102</v>
+        <v>819</v>
       </c>
       <c r="C410" s="8" t="s">
-        <v>1103</v>
+        <v>820</v>
       </c>
       <c r="D410" s="7" t="s">
-        <v>1104</v>
+        <v>821</v>
       </c>
       <c r="E410" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F410" s="15">
-        <v>0</v>
+        <v>2542500</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4">
-        <v>94</v>
+        <v>47</v>
       </c>
       <c r="B411" s="11" t="s">
-        <v>1105</v>
+        <v>822</v>
       </c>
       <c r="C411" s="8" t="s">
-        <v>1106</v>
+        <v>823</v>
       </c>
       <c r="D411" s="7" t="s">
-        <v>1107</v>
+        <v>824</v>
       </c>
       <c r="E411" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F411" s="15">
-        <v>0</v>
+        <v>1086300</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B412" s="11" t="s">
-        <v>1108</v>
+        <v>825</v>
       </c>
       <c r="C412" s="8" t="s">
-        <v>1109</v>
+        <v>826</v>
       </c>
       <c r="D412" s="7" t="s">
-        <v>1110</v>
+        <v>827</v>
       </c>
       <c r="E412" s="7">
         <v>0</v>
       </c>
       <c r="F412" s="15">
-        <v>0</v>
+        <v>750600</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="B413" s="11" t="s">
-        <v>1111</v>
+        <v>53</v>
       </c>
       <c r="C413" s="8" t="s">
-        <v>1112</v>
+        <v>54</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>1113</v>
+        <v>55</v>
       </c>
       <c r="E413" s="7">
         <v>0</v>
       </c>
       <c r="F413" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="B414" s="11" t="s">
-        <v>1114</v>
+        <v>195</v>
       </c>
       <c r="C414" s="8" t="s">
-        <v>1115</v>
+        <v>196</v>
       </c>
       <c r="D414" s="7" t="s">
-        <v>1116</v>
+        <v>197</v>
       </c>
       <c r="E414" s="7">
         <v>0</v>
       </c>
       <c r="F414" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4">
-        <v>98</v>
+        <v>51</v>
       </c>
       <c r="B415" s="11" t="s">
-        <v>297</v>
+        <v>828</v>
       </c>
       <c r="C415" s="8" t="s">
-        <v>298</v>
+        <v>829</v>
       </c>
       <c r="D415" s="7" t="s">
-        <v>299</v>
+        <v>830</v>
       </c>
       <c r="E415" s="7">
         <v>0</v>
       </c>
       <c r="F415" s="15">
-        <v>566100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="B416" s="11" t="s">
-        <v>1117</v>
+        <v>831</v>
       </c>
       <c r="C416" s="8" t="s">
-        <v>1118</v>
+        <v>832</v>
       </c>
       <c r="D416" s="7" t="s">
-        <v>1119</v>
+        <v>833</v>
       </c>
       <c r="E416" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F416" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="B417" s="11" t="s">
-        <v>1120</v>
+        <v>834</v>
       </c>
       <c r="C417" s="8" t="s">
-        <v>1121</v>
+        <v>835</v>
       </c>
       <c r="D417" s="7" t="s">
-        <v>1122</v>
+        <v>836</v>
       </c>
       <c r="E417" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F417" s="15">
-        <v>1525500</v>
+        <v>868500</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="B418" s="11" t="s">
-        <v>1123</v>
+        <v>566</v>
       </c>
       <c r="C418" s="8" t="s">
-        <v>1124</v>
+        <v>596</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>1125</v>
+        <v>597</v>
       </c>
       <c r="E418" s="7">
         <v>0</v>
       </c>
       <c r="F418" s="15">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4">
-        <v>102</v>
+        <v>55</v>
       </c>
       <c r="B419" s="11" t="s">
-        <v>315</v>
+        <v>837</v>
       </c>
       <c r="C419" s="8" t="s">
-        <v>316</v>
+        <v>838</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>317</v>
+        <v>839</v>
       </c>
       <c r="E419" s="7">
         <v>0</v>
       </c>
       <c r="F419" s="15">
-        <v>464850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4">
-        <v>103</v>
+        <v>56</v>
       </c>
       <c r="B420" s="11" t="s">
-        <v>246</v>
+        <v>840</v>
       </c>
       <c r="C420" s="8" t="s">
-        <v>247</v>
+        <v>841</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>248</v>
+        <v>842</v>
       </c>
       <c r="E420" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F420" s="15">
-        <v>330480</v>
+        <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="B421" s="11" t="s">
-        <v>1126</v>
+        <v>843</v>
       </c>
       <c r="C421" s="8" t="s">
-        <v>1127</v>
+        <v>844</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>1128</v>
+        <v>845</v>
       </c>
       <c r="E421" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F421" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="B422" s="11" t="s">
-        <v>1129</v>
+        <v>590</v>
       </c>
       <c r="C422" s="8" t="s">
-        <v>1130</v>
+        <v>591</v>
       </c>
       <c r="D422" s="7" t="s">
-        <v>1131</v>
+        <v>592</v>
       </c>
       <c r="E422" s="7">
         <v>0</v>
       </c>
       <c r="F422" s="15">
-        <v>0</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4">
-        <v>106</v>
+        <v>59</v>
       </c>
       <c r="B423" s="11" t="s">
-        <v>1132</v>
+        <v>622</v>
       </c>
       <c r="C423" s="8" t="s">
-        <v>1133</v>
+        <v>623</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>1134</v>
+        <v>624</v>
       </c>
       <c r="E423" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F423" s="15">
-        <v>0</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="B424" s="11" t="s">
-        <v>1135</v>
+        <v>607</v>
       </c>
       <c r="C424" s="8" t="s">
-        <v>1136</v>
+        <v>608</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>1137</v>
+        <v>609</v>
       </c>
       <c r="E424" s="7">
         <v>0</v>
       </c>
       <c r="F424" s="15">
-        <v>0</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4">
-        <v>108</v>
+        <v>61</v>
       </c>
       <c r="B425" s="11" t="s">
-        <v>1138</v>
+        <v>846</v>
       </c>
       <c r="C425" s="8" t="s">
-        <v>1139</v>
+        <v>847</v>
       </c>
       <c r="D425" s="7" t="s">
-        <v>1140</v>
+        <v>848</v>
       </c>
       <c r="E425" s="7">
         <v>0</v>
       </c>
       <c r="F425" s="15">
-        <v>175500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="B426" s="11" t="s">
-        <v>1141</v>
+        <v>849</v>
       </c>
       <c r="C426" s="8" t="s">
-        <v>1142</v>
+        <v>850</v>
       </c>
       <c r="D426" s="7" t="s">
-        <v>1143</v>
+        <v>851</v>
       </c>
       <c r="E426" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F426" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="B427" s="11" t="s">
-        <v>1144</v>
+        <v>640</v>
       </c>
       <c r="C427" s="8" t="s">
-        <v>1145</v>
+        <v>641</v>
       </c>
       <c r="D427" s="7" t="s">
-        <v>1146</v>
+        <v>642</v>
       </c>
       <c r="E427" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F427" s="15">
-        <v>0</v>
+        <v>454500</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4">
-        <v>111</v>
+        <v>64</v>
       </c>
       <c r="B428" s="11" t="s">
-        <v>1147</v>
+        <v>852</v>
       </c>
       <c r="C428" s="8" t="s">
-        <v>1148</v>
+        <v>853</v>
       </c>
       <c r="D428" s="7" t="s">
-        <v>1149</v>
+        <v>854</v>
       </c>
       <c r="E428" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F428" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4">
-        <v>112</v>
+        <v>65</v>
       </c>
       <c r="B429" s="11" t="s">
-        <v>1150</v>
+        <v>855</v>
       </c>
       <c r="C429" s="8" t="s">
-        <v>1151</v>
+        <v>856</v>
       </c>
       <c r="D429" s="7" t="s">
-        <v>1152</v>
+        <v>857</v>
       </c>
       <c r="E429" s="7">
         <v>0</v>
       </c>
       <c r="F429" s="15">
-        <v>1192500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="B430" s="11" t="s">
-        <v>1153</v>
+        <v>858</v>
       </c>
       <c r="C430" s="8" t="s">
-        <v>1154</v>
+        <v>859</v>
       </c>
       <c r="D430" s="7" t="s">
-        <v>1155</v>
+        <v>860</v>
       </c>
       <c r="E430" s="7">
         <v>0</v>
       </c>
       <c r="F430" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="B431" s="11" t="s">
-        <v>1156</v>
+        <v>861</v>
       </c>
       <c r="C431" s="8" t="s">
-        <v>1157</v>
+        <v>862</v>
       </c>
       <c r="D431" s="7" t="s">
-        <v>1158</v>
+        <v>863</v>
       </c>
       <c r="E431" s="7">
         <v>-2</v>
       </c>
       <c r="F431" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="B432" s="11" t="s">
-        <v>312</v>
+        <v>864</v>
       </c>
       <c r="C432" s="8" t="s">
-        <v>313</v>
+        <v>865</v>
       </c>
       <c r="D432" s="7" t="s">
-        <v>314</v>
+        <v>866</v>
       </c>
       <c r="E432" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F432" s="15">
-        <v>347400</v>
+        <v>1251900</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="B433" s="11" t="s">
-        <v>1159</v>
+        <v>867</v>
       </c>
       <c r="C433" s="8" t="s">
-        <v>1160</v>
+        <v>868</v>
       </c>
       <c r="D433" s="7" t="s">
-        <v>1161</v>
+        <v>869</v>
       </c>
       <c r="E433" s="7">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F433" s="15">
-        <v>250020</v>
+        <v>1525500</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="B434" s="11" t="s">
-        <v>1162</v>
+        <v>861</v>
       </c>
       <c r="C434" s="8" t="s">
-        <v>1163</v>
+        <v>870</v>
       </c>
       <c r="D434" s="7" t="s">
-        <v>1164</v>
+        <v>871</v>
       </c>
       <c r="E434" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F434" s="15">
-        <v>789300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="B435" s="11" t="s">
-        <v>243</v>
+        <v>872</v>
       </c>
       <c r="C435" s="8" t="s">
-        <v>244</v>
+        <v>873</v>
       </c>
       <c r="D435" s="7" t="s">
-        <v>245</v>
+        <v>874</v>
       </c>
       <c r="E435" s="7">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F435" s="15">
-        <v>179820</v>
+        <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="B436" s="11" t="s">
-        <v>1165</v>
+        <v>852</v>
       </c>
       <c r="C436" s="8" t="s">
-        <v>1166</v>
+        <v>875</v>
       </c>
       <c r="D436" s="7" t="s">
-        <v>1167</v>
+        <v>876</v>
       </c>
       <c r="E436" s="7">
         <v>0</v>
       </c>
       <c r="F436" s="15">
-        <v>0</v>
+        <v>858600</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="B437" s="11" t="s">
-        <v>1168</v>
+        <v>877</v>
       </c>
       <c r="C437" s="8" t="s">
-        <v>1169</v>
+        <v>878</v>
       </c>
       <c r="D437" s="7" t="s">
-        <v>1170</v>
+        <v>879</v>
       </c>
       <c r="E437" s="7">
         <v>0</v>
       </c>
       <c r="F437" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="B438" s="11" t="s">
-        <v>252</v>
+        <v>880</v>
       </c>
       <c r="C438" s="8" t="s">
-        <v>253</v>
+        <v>881</v>
       </c>
       <c r="D438" s="7" t="s">
-        <v>254</v>
+        <v>882</v>
       </c>
       <c r="E438" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F438" s="15">
-        <v>108000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="B439" s="11" t="s">
-        <v>1171</v>
+        <v>883</v>
       </c>
       <c r="C439" s="8" t="s">
-        <v>1172</v>
+        <v>884</v>
       </c>
       <c r="D439" s="7" t="s">
-        <v>1173</v>
+        <v>885</v>
       </c>
       <c r="E439" s="7">
         <v>0</v>
       </c>
       <c r="F439" s="15">
-        <v>675000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="B440" s="11" t="s">
-        <v>1174</v>
+        <v>886</v>
       </c>
       <c r="C440" s="8" t="s">
-        <v>1175</v>
+        <v>887</v>
       </c>
       <c r="D440" s="7" t="s">
-        <v>1176</v>
+        <v>888</v>
       </c>
       <c r="E440" s="7">
         <v>0</v>
       </c>
       <c r="F440" s="15">
-        <v>427500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="B441" s="11" t="s">
-        <v>1177</v>
+        <v>673</v>
       </c>
       <c r="C441" s="8" t="s">
-        <v>1178</v>
+        <v>674</v>
       </c>
       <c r="D441" s="7" t="s">
-        <v>1179</v>
+        <v>675</v>
       </c>
       <c r="E441" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F441" s="15">
-        <v>899100</v>
+        <v>341100</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
-        <v>125</v>
+        <v>78</v>
       </c>
       <c r="B442" s="11" t="s">
-        <v>1180</v>
+        <v>889</v>
       </c>
       <c r="C442" s="8" t="s">
-        <v>1181</v>
+        <v>890</v>
       </c>
       <c r="D442" s="7" t="s">
-        <v>1182</v>
+        <v>891</v>
       </c>
       <c r="E442" s="7">
         <v>0</v>
       </c>
       <c r="F442" s="15">
-        <v>990000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4">
-        <v>126</v>
+        <v>79</v>
       </c>
       <c r="B443" s="11" t="s">
-        <v>1183</v>
+        <v>892</v>
       </c>
       <c r="C443" s="8" t="s">
-        <v>1184</v>
+        <v>893</v>
       </c>
       <c r="D443" s="7" t="s">
-        <v>1185</v>
+        <v>894</v>
       </c>
       <c r="E443" s="7">
         <v>0</v>
       </c>
       <c r="F443" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="B444" s="11" t="s">
-        <v>1186</v>
+        <v>895</v>
       </c>
       <c r="C444" s="8" t="s">
-        <v>1187</v>
+        <v>896</v>
       </c>
       <c r="D444" s="7" t="s">
-        <v>1188</v>
+        <v>897</v>
       </c>
       <c r="E444" s="7">
         <v>0</v>
       </c>
       <c r="F444" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4">
-        <v>128</v>
+        <v>81</v>
       </c>
       <c r="B445" s="11" t="s">
-        <v>306</v>
+        <v>898</v>
       </c>
       <c r="C445" s="8" t="s">
-        <v>1189</v>
+        <v>899</v>
       </c>
       <c r="D445" s="7" t="s">
-        <v>1190</v>
+        <v>900</v>
       </c>
       <c r="E445" s="7">
         <v>0</v>
       </c>
       <c r="F445" s="15">
-        <v>420300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="B446" s="11" t="s">
-        <v>1191</v>
+        <v>901</v>
       </c>
       <c r="C446" s="8" t="s">
-        <v>1192</v>
+        <v>902</v>
       </c>
       <c r="D446" s="7" t="s">
-        <v>1193</v>
+        <v>903</v>
       </c>
       <c r="E446" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F446" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4">
-        <v>130</v>
+        <v>83</v>
       </c>
       <c r="B447" s="11" t="s">
-        <v>1194</v>
+        <v>604</v>
       </c>
       <c r="C447" s="8" t="s">
-        <v>1195</v>
+        <v>605</v>
       </c>
       <c r="D447" s="7" t="s">
-        <v>1196</v>
+        <v>606</v>
       </c>
       <c r="E447" s="7">
         <v>0</v>
       </c>
       <c r="F447" s="15">
-        <v>0</v>
+        <v>347400</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="B448" s="11" t="s">
-        <v>1197</v>
+        <v>96</v>
       </c>
       <c r="C448" s="8" t="s">
-        <v>1198</v>
+        <v>97</v>
       </c>
       <c r="D448" s="7" t="s">
-        <v>1199</v>
+        <v>98</v>
       </c>
       <c r="E448" s="7">
         <v>0</v>
       </c>
       <c r="F448" s="15">
-        <v>648900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="B449" s="11" t="s">
-        <v>1200</v>
+        <v>904</v>
       </c>
       <c r="C449" s="8" t="s">
-        <v>1201</v>
+        <v>905</v>
       </c>
       <c r="D449" s="7" t="s">
-        <v>1202</v>
+        <v>906</v>
       </c>
       <c r="E449" s="7">
         <v>0</v>
       </c>
       <c r="F449" s="15">
-        <v>2182500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="B450" s="11" t="s">
-        <v>1203</v>
+        <v>676</v>
       </c>
       <c r="C450" s="8" t="s">
-        <v>1204</v>
+        <v>677</v>
       </c>
       <c r="D450" s="7" t="s">
-        <v>1205</v>
+        <v>678</v>
       </c>
       <c r="E450" s="7">
         <v>0</v>
       </c>
       <c r="F450" s="15">
-        <v>0</v>
+        <v>354600</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4">
-        <v>134</v>
+        <v>87</v>
       </c>
       <c r="B451" s="11" t="s">
-        <v>1206</v>
+        <v>907</v>
       </c>
       <c r="C451" s="8" t="s">
-        <v>1207</v>
+        <v>908</v>
       </c>
       <c r="D451" s="7" t="s">
-        <v>1208</v>
+        <v>909</v>
       </c>
       <c r="E451" s="7">
         <v>0</v>
       </c>
       <c r="F451" s="15">
-        <v>1690200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="B452" s="11" t="s">
-        <v>1209</v>
+        <v>910</v>
       </c>
       <c r="C452" s="8" t="s">
-        <v>1210</v>
+        <v>911</v>
       </c>
       <c r="D452" s="7" t="s">
-        <v>1211</v>
+        <v>912</v>
       </c>
       <c r="E452" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F452" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4">
-        <v>136</v>
+        <v>89</v>
       </c>
       <c r="B453" s="11" t="s">
-        <v>1212</v>
+        <v>171</v>
       </c>
       <c r="C453" s="8" t="s">
-        <v>1213</v>
+        <v>172</v>
       </c>
       <c r="D453" s="7" t="s">
-        <v>1214</v>
+        <v>173</v>
       </c>
       <c r="E453" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F453" s="15">
-        <v>250020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="B454" s="11" t="s">
-        <v>327</v>
+        <v>913</v>
       </c>
       <c r="C454" s="8" t="s">
-        <v>328</v>
+        <v>914</v>
       </c>
       <c r="D454" s="7" t="s">
-        <v>329</v>
+        <v>915</v>
       </c>
       <c r="E454" s="7">
         <v>0</v>
       </c>
       <c r="F454" s="15">
-        <v>635400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="B455" s="11" t="s">
-        <v>1215</v>
+        <v>916</v>
       </c>
       <c r="C455" s="8" t="s">
-        <v>1216</v>
+        <v>917</v>
       </c>
       <c r="D455" s="7" t="s">
-        <v>1217</v>
+        <v>918</v>
       </c>
       <c r="E455" s="7">
         <v>0</v>
       </c>
       <c r="F455" s="15">
-        <v>336600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="B456" s="11" t="s">
-        <v>1218</v>
+        <v>919</v>
       </c>
       <c r="C456" s="8" t="s">
-        <v>1219</v>
+        <v>920</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>1220</v>
+        <v>921</v>
       </c>
       <c r="E456" s="7">
         <v>0</v>
       </c>
       <c r="F456" s="15">
-        <v>737100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4">
-        <v>140</v>
+        <v>93</v>
       </c>
       <c r="B457" s="11" t="s">
-        <v>1221</v>
+        <v>922</v>
       </c>
       <c r="C457" s="8" t="s">
-        <v>1222</v>
+        <v>923</v>
       </c>
       <c r="D457" s="7" t="s">
-        <v>1223</v>
+        <v>924</v>
       </c>
       <c r="E457" s="7">
         <v>0</v>
       </c>
       <c r="F457" s="15">
-        <v>1649700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4">
-        <v>141</v>
+        <v>94</v>
       </c>
       <c r="B458" s="11" t="s">
-        <v>1224</v>
+        <v>925</v>
       </c>
       <c r="C458" s="8" t="s">
-        <v>1225</v>
+        <v>926</v>
       </c>
       <c r="D458" s="7" t="s">
-        <v>1226</v>
+        <v>927</v>
       </c>
       <c r="E458" s="7">
         <v>0</v>
       </c>
       <c r="F458" s="15">
-        <v>462600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4">
-        <v>142</v>
+        <v>95</v>
       </c>
       <c r="B459" s="11" t="s">
-        <v>1227</v>
+        <v>928</v>
       </c>
       <c r="C459" s="8" t="s">
-        <v>1228</v>
+        <v>929</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>1229</v>
+        <v>930</v>
       </c>
       <c r="E459" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F459" s="15">
-        <v>0</v>
+        <v>655200</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4">
-        <v>143</v>
+        <v>96</v>
       </c>
       <c r="B460" s="11" t="s">
-        <v>1230</v>
+        <v>931</v>
       </c>
       <c r="C460" s="8" t="s">
-        <v>1231</v>
+        <v>932</v>
       </c>
       <c r="D460" s="7" t="s">
-        <v>1232</v>
+        <v>933</v>
       </c>
       <c r="E460" s="7">
         <v>0</v>
       </c>
       <c r="F460" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4">
-        <v>144</v>
+        <v>97</v>
       </c>
       <c r="B461" s="11" t="s">
-        <v>1233</v>
+        <v>934</v>
       </c>
       <c r="C461" s="8" t="s">
-        <v>1234</v>
+        <v>935</v>
       </c>
       <c r="D461" s="7" t="s">
-        <v>1235</v>
+        <v>936</v>
       </c>
       <c r="E461" s="7">
         <v>0</v>
       </c>
       <c r="F461" s="15">
-        <v>414000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4">
-        <v>145</v>
+        <v>98</v>
       </c>
       <c r="B462" s="11" t="s">
-        <v>1236</v>
+        <v>937</v>
       </c>
       <c r="C462" s="8" t="s">
-        <v>1237</v>
+        <v>938</v>
       </c>
       <c r="D462" s="7" t="s">
-        <v>1238</v>
+        <v>939</v>
       </c>
       <c r="E462" s="7">
         <v>0</v>
       </c>
       <c r="F462" s="15">
-        <v>1190250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4">
-        <v>146</v>
+        <v>99</v>
       </c>
       <c r="B463" s="11" t="s">
-        <v>1239</v>
+        <v>940</v>
       </c>
       <c r="C463" s="8" t="s">
-        <v>1240</v>
+        <v>941</v>
       </c>
       <c r="D463" s="7" t="s">
-        <v>1241</v>
+        <v>942</v>
       </c>
       <c r="E463" s="7">
         <v>0</v>
       </c>
       <c r="F463" s="15">
-        <v>0</v>
+        <v>819900</v>
       </c>
     </row>
     <row r="464" spans="1:6">
-      <c r="A464" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A464" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B464" s="7"/>
+      <c r="C464" s="8"/>
+      <c r="D464" s="7"/>
+      <c r="E464" s="7"/>
+      <c r="F464" s="15"/>
     </row>
     <row r="465" spans="1:6">
-      <c r="A465" s="4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A465" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B465" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C465" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D465" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E465" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F465" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4">
-        <v>149</v>
+        <v>1</v>
       </c>
       <c r="B466" s="11" t="s">
-        <v>1248</v>
+        <v>907</v>
       </c>
       <c r="C466" s="8" t="s">
-        <v>1249</v>
+        <v>908</v>
       </c>
       <c r="D466" s="7" t="s">
-        <v>1250</v>
+        <v>909</v>
       </c>
       <c r="E466" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F466" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4">
-        <v>150</v>
+        <v>2</v>
       </c>
       <c r="B467" s="11" t="s">
-        <v>1251</v>
+        <v>439</v>
       </c>
       <c r="C467" s="8" t="s">
-        <v>1252</v>
+        <v>440</v>
       </c>
       <c r="D467" s="7" t="s">
-        <v>1253</v>
+        <v>441</v>
       </c>
       <c r="E467" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F467" s="15">
-        <v>394470</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4">
-        <v>151</v>
+        <v>3</v>
       </c>
       <c r="B468" s="11" t="s">
-        <v>1254</v>
+        <v>944</v>
       </c>
       <c r="C468" s="8" t="s">
-        <v>1255</v>
+        <v>945</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>1256</v>
+        <v>946</v>
       </c>
       <c r="E468" s="7">
         <v>0</v>
       </c>
       <c r="F468" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4">
-        <v>152</v>
+        <v>4</v>
       </c>
       <c r="B469" s="11" t="s">
-        <v>955</v>
+        <v>947</v>
       </c>
       <c r="C469" s="8" t="s">
-        <v>1257</v>
+        <v>948</v>
       </c>
       <c r="D469" s="7" t="s">
-        <v>1258</v>
+        <v>949</v>
       </c>
       <c r="E469" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F469" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4">
-        <v>153</v>
+        <v>5</v>
       </c>
       <c r="B470" s="11" t="s">
-        <v>1259</v>
+        <v>950</v>
       </c>
       <c r="C470" s="8" t="s">
-        <v>1260</v>
+        <v>951</v>
       </c>
       <c r="D470" s="7" t="s">
-        <v>1261</v>
+        <v>952</v>
       </c>
       <c r="E470" s="7">
         <v>0</v>
       </c>
       <c r="F470" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4">
-        <v>154</v>
+        <v>6</v>
       </c>
       <c r="B471" s="11" t="s">
-        <v>1262</v>
+        <v>953</v>
       </c>
       <c r="C471" s="8" t="s">
-        <v>1263</v>
+        <v>954</v>
       </c>
       <c r="D471" s="7" t="s">
-        <v>1264</v>
+        <v>955</v>
       </c>
       <c r="E471" s="7">
         <v>0</v>
       </c>
       <c r="F471" s="15">
-        <v>1429200</v>
+        <v>1780200</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4">
-        <v>155</v>
+        <v>7</v>
       </c>
       <c r="B472" s="11" t="s">
-        <v>1265</v>
+        <v>956</v>
       </c>
       <c r="C472" s="8" t="s">
-        <v>1266</v>
+        <v>957</v>
       </c>
       <c r="D472" s="7" t="s">
-        <v>1267</v>
+        <v>958</v>
       </c>
       <c r="E472" s="7">
         <v>0</v>
       </c>
       <c r="F472" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4">
-        <v>156</v>
+        <v>8</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>1268</v>
+        <v>959</v>
       </c>
       <c r="C473" s="8" t="s">
-        <v>1269</v>
+        <v>960</v>
       </c>
       <c r="D473" s="7" t="s">
-        <v>1270</v>
+        <v>961</v>
       </c>
       <c r="E473" s="7">
         <v>0</v>
       </c>
       <c r="F473" s="15">
-        <v>675000</v>
+        <v>514350</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4">
-        <v>157</v>
+        <v>9</v>
       </c>
       <c r="B474" s="11" t="s">
-        <v>1271</v>
+        <v>962</v>
       </c>
       <c r="C474" s="8" t="s">
-        <v>1272</v>
+        <v>963</v>
       </c>
       <c r="D474" s="7" t="s">
-        <v>1273</v>
+        <v>964</v>
       </c>
       <c r="E474" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F474" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4">
-        <v>158</v>
+        <v>10</v>
       </c>
       <c r="B475" s="11" t="s">
-        <v>1274</v>
+        <v>965</v>
       </c>
       <c r="C475" s="8" t="s">
-        <v>1275</v>
+        <v>966</v>
       </c>
       <c r="D475" s="7" t="s">
-        <v>1276</v>
+        <v>967</v>
       </c>
       <c r="E475" s="7">
         <v>0</v>
       </c>
       <c r="F475" s="15">
-        <v>1131300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="B476" s="11" t="s">
-        <v>1277</v>
+        <v>968</v>
       </c>
       <c r="C476" s="8" t="s">
-        <v>1278</v>
+        <v>969</v>
       </c>
       <c r="D476" s="7" t="s">
-        <v>1279</v>
+        <v>970</v>
       </c>
       <c r="E476" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F476" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4">
-        <v>160</v>
+        <v>12</v>
       </c>
       <c r="B477" s="11" t="s">
-        <v>1147</v>
+        <v>971</v>
       </c>
       <c r="C477" s="8" t="s">
-        <v>1280</v>
+        <v>972</v>
       </c>
       <c r="D477" s="7" t="s">
-        <v>1281</v>
+        <v>973</v>
       </c>
       <c r="E477" s="7">
         <v>0</v>
       </c>
       <c r="F477" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="B478" s="11" t="s">
-        <v>1282</v>
+        <v>74</v>
       </c>
       <c r="C478" s="8" t="s">
-        <v>1283</v>
+        <v>75</v>
       </c>
       <c r="D478" s="7" t="s">
-        <v>1284</v>
+        <v>76</v>
       </c>
       <c r="E478" s="7">
         <v>0</v>
       </c>
       <c r="F478" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="B479" s="11" t="s">
-        <v>1285</v>
+        <v>619</v>
       </c>
       <c r="C479" s="8" t="s">
-        <v>1286</v>
+        <v>620</v>
       </c>
       <c r="D479" s="7" t="s">
-        <v>1287</v>
+        <v>621</v>
       </c>
       <c r="E479" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F479" s="15">
-        <v>899910</v>
+        <v>481950</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="B480" s="11" t="s">
-        <v>1288</v>
+        <v>974</v>
       </c>
       <c r="C480" s="8" t="s">
-        <v>1289</v>
+        <v>975</v>
       </c>
       <c r="D480" s="7" t="s">
-        <v>1290</v>
+        <v>976</v>
       </c>
       <c r="E480" s="7">
         <v>0</v>
       </c>
       <c r="F480" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4">
-        <v>164</v>
+        <v>16</v>
       </c>
       <c r="B481" s="11" t="s">
-        <v>1291</v>
+        <v>977</v>
       </c>
       <c r="C481" s="8" t="s">
-        <v>1057</v>
+        <v>978</v>
       </c>
       <c r="D481" s="7" t="s">
-        <v>1292</v>
+        <v>979</v>
       </c>
       <c r="E481" s="7">
         <v>0</v>
       </c>
       <c r="F481" s="15">
-        <v>0</v>
+        <v>514350</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4">
-        <v>165</v>
+        <v>17</v>
       </c>
       <c r="B482" s="11" t="s">
-        <v>1293</v>
+        <v>901</v>
       </c>
       <c r="C482" s="8" t="s">
-        <v>1294</v>
+        <v>902</v>
       </c>
       <c r="D482" s="7" t="s">
-        <v>1295</v>
+        <v>903</v>
       </c>
       <c r="E482" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F482" s="15">
-        <v>1732500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4">
-        <v>166</v>
+        <v>18</v>
       </c>
       <c r="B483" s="11" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="C483" s="8" t="s">
-        <v>1296</v>
+        <v>981</v>
       </c>
       <c r="D483" s="7" t="s">
-        <v>1297</v>
+        <v>982</v>
       </c>
       <c r="E483" s="7">
         <v>0</v>
       </c>
       <c r="F483" s="15">
-        <v>1296000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4">
-        <v>167</v>
+        <v>19</v>
       </c>
       <c r="B484" s="11" t="s">
-        <v>1298</v>
+        <v>983</v>
       </c>
       <c r="C484" s="8" t="s">
-        <v>1299</v>
+        <v>984</v>
       </c>
       <c r="D484" s="7" t="s">
-        <v>1300</v>
+        <v>985</v>
       </c>
       <c r="E484" s="7">
         <v>0</v>
       </c>
       <c r="F484" s="15">
-        <v>1625400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4">
-        <v>168</v>
+        <v>20</v>
       </c>
       <c r="B485" s="11" t="s">
-        <v>1301</v>
+        <v>986</v>
       </c>
       <c r="C485" s="8" t="s">
-        <v>1302</v>
+        <v>987</v>
       </c>
       <c r="D485" s="7" t="s">
-        <v>1303</v>
+        <v>988</v>
       </c>
       <c r="E485" s="7">
         <v>0</v>
       </c>
       <c r="F485" s="15">
-        <v>792900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4">
-        <v>169</v>
+        <v>21</v>
       </c>
       <c r="B486" s="11" t="s">
-        <v>1304</v>
+        <v>989</v>
       </c>
       <c r="C486" s="8" t="s">
-        <v>1305</v>
+        <v>990</v>
       </c>
       <c r="D486" s="7" t="s">
-        <v>1306</v>
+        <v>991</v>
       </c>
       <c r="E486" s="7">
         <v>0</v>
       </c>
       <c r="F486" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4">
-        <v>170</v>
+        <v>22</v>
       </c>
       <c r="B487" s="11" t="s">
-        <v>1307</v>
+        <v>738</v>
       </c>
       <c r="C487" s="8" t="s">
-        <v>1308</v>
+        <v>783</v>
       </c>
       <c r="D487" s="7" t="s">
-        <v>1309</v>
+        <v>784</v>
       </c>
       <c r="E487" s="7">
         <v>0</v>
       </c>
       <c r="F487" s="15">
-        <v>0</v>
+        <v>937800</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4">
-        <v>171</v>
+        <v>23</v>
       </c>
       <c r="B488" s="11" t="s">
-        <v>1304</v>
+        <v>852</v>
       </c>
       <c r="C488" s="8" t="s">
-        <v>1310</v>
+        <v>875</v>
       </c>
       <c r="D488" s="7" t="s">
-        <v>1311</v>
+        <v>876</v>
       </c>
       <c r="E488" s="7">
         <v>0</v>
       </c>
       <c r="F488" s="15">
-        <v>7559100</v>
+        <v>858600</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4">
-        <v>172</v>
+        <v>24</v>
       </c>
       <c r="B489" s="11" t="s">
-        <v>1312</v>
+        <v>992</v>
       </c>
       <c r="C489" s="8" t="s">
-        <v>1313</v>
+        <v>993</v>
       </c>
       <c r="D489" s="7" t="s">
-        <v>1314</v>
+        <v>994</v>
       </c>
       <c r="E489" s="7">
         <v>0</v>
       </c>
       <c r="F489" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4">
-        <v>173</v>
+        <v>25</v>
       </c>
       <c r="B490" s="11" t="s">
-        <v>1315</v>
+        <v>852</v>
       </c>
       <c r="C490" s="8" t="s">
-        <v>1316</v>
+        <v>853</v>
       </c>
       <c r="D490" s="7" t="s">
-        <v>1317</v>
+        <v>854</v>
       </c>
       <c r="E490" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F490" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="B491" s="11" t="s">
-        <v>1318</v>
+        <v>679</v>
       </c>
       <c r="C491" s="8" t="s">
-        <v>1319</v>
+        <v>680</v>
       </c>
       <c r="D491" s="7" t="s">
-        <v>1320</v>
+        <v>681</v>
       </c>
       <c r="E491" s="7">
         <v>0</v>
       </c>
       <c r="F491" s="15">
-        <v>0</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4">
-        <v>175</v>
+        <v>27</v>
       </c>
       <c r="B492" s="11" t="s">
-        <v>1321</v>
+        <v>995</v>
       </c>
       <c r="C492" s="8" t="s">
-        <v>1322</v>
+        <v>996</v>
       </c>
       <c r="D492" s="7" t="s">
-        <v>1323</v>
+        <v>997</v>
       </c>
       <c r="E492" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F492" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4">
-        <v>176</v>
+        <v>28</v>
       </c>
       <c r="B493" s="11" t="s">
-        <v>1324</v>
+        <v>998</v>
       </c>
       <c r="C493" s="8" t="s">
-        <v>1325</v>
+        <v>999</v>
       </c>
       <c r="D493" s="7" t="s">
-        <v>1326</v>
+        <v>1000</v>
       </c>
       <c r="E493" s="7">
         <v>0</v>
       </c>
       <c r="F493" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4">
-        <v>177</v>
+        <v>29</v>
       </c>
       <c r="B494" s="11" t="s">
-        <v>1327</v>
+        <v>1001</v>
       </c>
       <c r="C494" s="8" t="s">
-        <v>1328</v>
+        <v>1002</v>
       </c>
       <c r="D494" s="7" t="s">
-        <v>1329</v>
+        <v>1003</v>
       </c>
       <c r="E494" s="7">
         <v>0</v>
       </c>
       <c r="F494" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4">
-        <v>178</v>
+        <v>30</v>
       </c>
       <c r="B495" s="11" t="s">
-        <v>1330</v>
+        <v>852</v>
       </c>
       <c r="C495" s="8" t="s">
-        <v>1331</v>
+        <v>1004</v>
       </c>
       <c r="D495" s="7" t="s">
-        <v>1332</v>
+        <v>1005</v>
       </c>
       <c r="E495" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F495" s="15">
-        <v>707400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="B496" s="11" t="s">
-        <v>1333</v>
+        <v>1006</v>
       </c>
       <c r="C496" s="8" t="s">
-        <v>1334</v>
+        <v>1007</v>
       </c>
       <c r="D496" s="7" t="s">
-        <v>1335</v>
+        <v>1008</v>
       </c>
       <c r="E496" s="7">
         <v>0</v>
       </c>
       <c r="F496" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="B497" s="11" t="s">
-        <v>1336</v>
+        <v>1009</v>
       </c>
       <c r="C497" s="8" t="s">
-        <v>1337</v>
+        <v>1010</v>
       </c>
       <c r="D497" s="7" t="s">
-        <v>1338</v>
+        <v>1011</v>
       </c>
       <c r="E497" s="7">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="F497" s="15">
-        <v>899100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4">
-        <v>181</v>
+        <v>33</v>
       </c>
       <c r="B498" s="11" t="s">
-        <v>1339</v>
+        <v>1012</v>
       </c>
       <c r="C498" s="8" t="s">
-        <v>1340</v>
+        <v>1013</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>1341</v>
+        <v>1014</v>
       </c>
       <c r="E498" s="7">
         <v>0</v>
       </c>
       <c r="F498" s="15">
-        <v>0</v>
+        <v>792900</v>
       </c>
     </row>
     <row r="499" spans="1:6">
-      <c r="A499" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A499" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B499" s="7"/>
+      <c r="C499" s="8"/>
+      <c r="D499" s="7"/>
+      <c r="E499" s="7"/>
+      <c r="F499" s="15"/>
     </row>
     <row r="500" spans="1:6">
-      <c r="A500" s="4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A500" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B500" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C500" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D500" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E500" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F500" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4">
-        <v>184</v>
+        <v>1</v>
       </c>
       <c r="B501" s="11" t="s">
-        <v>1348</v>
+        <v>1016</v>
       </c>
       <c r="C501" s="8" t="s">
-        <v>1349</v>
+        <v>1017</v>
       </c>
       <c r="D501" s="7" t="s">
-        <v>1350</v>
+        <v>1018</v>
       </c>
       <c r="E501" s="7">
         <v>0</v>
       </c>
       <c r="F501" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4">
-        <v>185</v>
+        <v>2</v>
       </c>
       <c r="B502" s="11" t="s">
-        <v>1351</v>
+        <v>1019</v>
       </c>
       <c r="C502" s="8" t="s">
-        <v>1352</v>
+        <v>1020</v>
       </c>
       <c r="D502" s="7" t="s">
-        <v>1353</v>
+        <v>1021</v>
       </c>
       <c r="E502" s="7">
         <v>0</v>
       </c>
       <c r="F502" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4">
-        <v>186</v>
+        <v>3</v>
       </c>
       <c r="B503" s="11" t="s">
-        <v>415</v>
+        <v>1022</v>
       </c>
       <c r="C503" s="8" t="s">
-        <v>1354</v>
+        <v>1023</v>
       </c>
       <c r="D503" s="7" t="s">
-        <v>1355</v>
+        <v>1024</v>
       </c>
       <c r="E503" s="7">
         <v>0</v>
       </c>
       <c r="F503" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
-        <v>187</v>
+        <v>4</v>
       </c>
       <c r="B504" s="11" t="s">
-        <v>1356</v>
+        <v>1025</v>
       </c>
       <c r="C504" s="8" t="s">
-        <v>1357</v>
+        <v>1026</v>
       </c>
       <c r="D504" s="7" t="s">
-        <v>1358</v>
+        <v>1027</v>
       </c>
       <c r="E504" s="7">
         <v>0</v>
       </c>
       <c r="F504" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
-        <v>188</v>
+        <v>5</v>
       </c>
       <c r="B505" s="11" t="s">
-        <v>1359</v>
+        <v>1028</v>
       </c>
       <c r="C505" s="8" t="s">
-        <v>1360</v>
+        <v>1029</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1361</v>
+        <v>1030</v>
       </c>
       <c r="E505" s="7">
         <v>0</v>
       </c>
       <c r="F505" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
-        <v>189</v>
+        <v>6</v>
       </c>
       <c r="B506" s="11" t="s">
-        <v>1362</v>
+        <v>1031</v>
       </c>
       <c r="C506" s="8" t="s">
-        <v>1363</v>
+        <v>1032</v>
       </c>
       <c r="D506" s="7" t="s">
-        <v>1364</v>
+        <v>1033</v>
       </c>
       <c r="E506" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F506" s="15">
-        <v>468000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
-        <v>190</v>
+        <v>7</v>
       </c>
       <c r="B507" s="11" t="s">
-        <v>1365</v>
+        <v>1034</v>
       </c>
       <c r="C507" s="8" t="s">
-        <v>1366</v>
+        <v>1035</v>
       </c>
       <c r="D507" s="7" t="s">
-        <v>1367</v>
+        <v>1036</v>
       </c>
       <c r="E507" s="7">
         <v>0</v>
       </c>
       <c r="F507" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
-        <v>191</v>
+        <v>8</v>
       </c>
       <c r="B508" s="11" t="s">
-        <v>1368</v>
+        <v>1037</v>
       </c>
       <c r="C508" s="8" t="s">
-        <v>1369</v>
+        <v>1038</v>
       </c>
       <c r="D508" s="7" t="s">
-        <v>1370</v>
+        <v>1039</v>
       </c>
       <c r="E508" s="7">
         <v>0</v>
       </c>
       <c r="F508" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
-        <v>192</v>
+        <v>9</v>
       </c>
       <c r="B509" s="11" t="s">
-        <v>1371</v>
+        <v>1040</v>
       </c>
       <c r="C509" s="8" t="s">
-        <v>1372</v>
+        <v>1041</v>
       </c>
       <c r="D509" s="7" t="s">
-        <v>1373</v>
+        <v>1042</v>
       </c>
       <c r="E509" s="7">
         <v>0</v>
       </c>
       <c r="F509" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
-        <v>193</v>
+        <v>10</v>
       </c>
       <c r="B510" s="11" t="s">
-        <v>1374</v>
+        <v>1043</v>
       </c>
       <c r="C510" s="8" t="s">
-        <v>1375</v>
+        <v>1044</v>
       </c>
       <c r="D510" s="7" t="s">
-        <v>1376</v>
+        <v>1045</v>
       </c>
       <c r="E510" s="7">
         <v>0</v>
       </c>
       <c r="F510" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
-        <v>194</v>
+        <v>11</v>
       </c>
       <c r="B511" s="11" t="s">
-        <v>1377</v>
+        <v>1046</v>
       </c>
       <c r="C511" s="8" t="s">
-        <v>1378</v>
+        <v>1047</v>
       </c>
       <c r="D511" s="7" t="s">
-        <v>1379</v>
+        <v>1048</v>
       </c>
       <c r="E511" s="7">
         <v>0</v>
       </c>
       <c r="F511" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
-        <v>195</v>
+        <v>12</v>
       </c>
       <c r="B512" s="11" t="s">
-        <v>1380</v>
+        <v>1049</v>
       </c>
       <c r="C512" s="8" t="s">
-        <v>1381</v>
+        <v>1050</v>
       </c>
       <c r="D512" s="7" t="s">
-        <v>1382</v>
+        <v>1051</v>
       </c>
       <c r="E512" s="7">
         <v>0</v>
       </c>
       <c r="F512" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
-        <v>196</v>
+        <v>13</v>
       </c>
       <c r="B513" s="11" t="s">
-        <v>1383</v>
+        <v>1052</v>
       </c>
       <c r="C513" s="8" t="s">
-        <v>1384</v>
+        <v>1053</v>
       </c>
       <c r="D513" s="7" t="s">
-        <v>1385</v>
+        <v>1054</v>
       </c>
       <c r="E513" s="7">
         <v>0</v>
       </c>
       <c r="F513" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
-        <v>197</v>
+        <v>14</v>
       </c>
       <c r="B514" s="11" t="s">
-        <v>1386</v>
+        <v>1055</v>
       </c>
       <c r="C514" s="8" t="s">
-        <v>1387</v>
+        <v>1056</v>
       </c>
       <c r="D514" s="7" t="s">
-        <v>1388</v>
+        <v>1057</v>
       </c>
       <c r="E514" s="7">
         <v>0</v>
       </c>
       <c r="F514" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="B515" s="11" t="s">
-        <v>1389</v>
+        <v>1058</v>
       </c>
       <c r="C515" s="8" t="s">
-        <v>1390</v>
+        <v>1059</v>
       </c>
       <c r="D515" s="7" t="s">
-        <v>1391</v>
+        <v>1060</v>
       </c>
       <c r="E515" s="7">
         <v>0</v>
       </c>
       <c r="F515" s="15">
-        <v>1881000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4">
-        <v>199</v>
+        <v>16</v>
       </c>
       <c r="B516" s="11" t="s">
-        <v>1392</v>
+        <v>1061</v>
       </c>
       <c r="C516" s="8" t="s">
-        <v>1393</v>
+        <v>1062</v>
       </c>
       <c r="D516" s="7" t="s">
-        <v>1394</v>
+        <v>1063</v>
       </c>
       <c r="E516" s="7">
         <v>0</v>
       </c>
       <c r="F516" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="B517" s="11" t="s">
-        <v>1395</v>
+        <v>1064</v>
       </c>
       <c r="C517" s="8" t="s">
-        <v>1396</v>
+        <v>1065</v>
       </c>
       <c r="D517" s="7" t="s">
-        <v>1397</v>
+        <v>1066</v>
       </c>
       <c r="E517" s="7">
         <v>0</v>
       </c>
       <c r="F517" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="B518" s="11" t="s">
-        <v>1398</v>
+        <v>1067</v>
       </c>
       <c r="C518" s="8" t="s">
-        <v>1399</v>
+        <v>1068</v>
       </c>
       <c r="D518" s="7" t="s">
-        <v>1400</v>
+        <v>1069</v>
       </c>
       <c r="E518" s="7">
         <v>0</v>
       </c>
       <c r="F518" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4">
-        <v>202</v>
+        <v>19</v>
       </c>
       <c r="B519" s="11" t="s">
-        <v>303</v>
+        <v>1070</v>
       </c>
       <c r="C519" s="8" t="s">
-        <v>304</v>
+        <v>1071</v>
       </c>
       <c r="D519" s="7" t="s">
-        <v>305</v>
+        <v>1072</v>
       </c>
       <c r="E519" s="7">
         <v>0</v>
       </c>
       <c r="F519" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="B520" s="11" t="s">
-        <v>306</v>
+        <v>1073</v>
       </c>
       <c r="C520" s="8" t="s">
-        <v>307</v>
+        <v>1074</v>
       </c>
       <c r="D520" s="7" t="s">
-        <v>308</v>
+        <v>1075</v>
       </c>
       <c r="E520" s="7">
         <v>0</v>
       </c>
       <c r="F520" s="15">
-        <v>603900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4">
-        <v>204</v>
+        <v>21</v>
       </c>
       <c r="B521" s="11" t="s">
-        <v>1401</v>
+        <v>1076</v>
       </c>
       <c r="C521" s="8" t="s">
-        <v>1402</v>
+        <v>1077</v>
       </c>
       <c r="D521" s="7" t="s">
-        <v>1403</v>
+        <v>1078</v>
       </c>
       <c r="E521" s="7">
         <v>0</v>
       </c>
       <c r="F521" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
-        <v>205</v>
+        <v>22</v>
       </c>
       <c r="B522" s="11" t="s">
-        <v>1404</v>
+        <v>1079</v>
       </c>
       <c r="C522" s="8" t="s">
-        <v>1405</v>
+        <v>1080</v>
       </c>
       <c r="D522" s="7" t="s">
-        <v>1406</v>
+        <v>1081</v>
       </c>
       <c r="E522" s="7">
         <v>0</v>
       </c>
       <c r="F522" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="B523" s="11" t="s">
-        <v>1407</v>
+        <v>1082</v>
       </c>
       <c r="C523" s="8" t="s">
-        <v>1408</v>
+        <v>1083</v>
       </c>
       <c r="D523" s="7" t="s">
-        <v>1409</v>
+        <v>1084</v>
       </c>
       <c r="E523" s="7">
         <v>0</v>
       </c>
       <c r="F523" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="B524" s="11" t="s">
-        <v>1410</v>
+        <v>1085</v>
       </c>
       <c r="C524" s="8" t="s">
-        <v>1411</v>
+        <v>1086</v>
       </c>
       <c r="D524" s="7" t="s">
-        <v>1412</v>
+        <v>1087</v>
       </c>
       <c r="E524" s="7">
         <v>0</v>
       </c>
       <c r="F524" s="15">
-        <v>685800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="B525" s="11" t="s">
-        <v>1413</v>
+        <v>1088</v>
       </c>
       <c r="C525" s="8" t="s">
-        <v>1414</v>
+        <v>1089</v>
       </c>
       <c r="D525" s="7" t="s">
-        <v>1415</v>
+        <v>1090</v>
       </c>
       <c r="E525" s="7">
         <v>0</v>
       </c>
       <c r="F525" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B526" s="11" t="s">
-        <v>1416</v>
+        <v>1091</v>
       </c>
       <c r="C526" s="8" t="s">
-        <v>1417</v>
+        <v>1092</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>1418</v>
+        <v>1093</v>
       </c>
       <c r="E526" s="7">
         <v>0</v>
       </c>
       <c r="F526" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
-        <v>210</v>
+        <v>27</v>
       </c>
       <c r="B527" s="11" t="s">
-        <v>1419</v>
+        <v>1094</v>
       </c>
       <c r="C527" s="8" t="s">
-        <v>1420</v>
+        <v>1095</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1421</v>
+        <v>1096</v>
       </c>
       <c r="E527" s="7">
         <v>0</v>
       </c>
       <c r="F527" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
-        <v>211</v>
+        <v>28</v>
       </c>
       <c r="B528" s="11" t="s">
-        <v>1422</v>
+        <v>1097</v>
       </c>
       <c r="C528" s="8" t="s">
-        <v>1423</v>
+        <v>1098</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>1424</v>
+        <v>1099</v>
       </c>
       <c r="E528" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F528" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
-        <v>212</v>
+        <v>29</v>
       </c>
       <c r="B529" s="11" t="s">
-        <v>1425</v>
+        <v>1100</v>
       </c>
       <c r="C529" s="8" t="s">
-        <v>1426</v>
+        <v>1101</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>1427</v>
+        <v>1102</v>
       </c>
       <c r="E529" s="7">
         <v>0</v>
       </c>
       <c r="F529" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
-        <v>213</v>
+        <v>30</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>1428</v>
+        <v>1103</v>
       </c>
       <c r="C530" s="8" t="s">
-        <v>1198</v>
+        <v>1104</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1429</v>
+        <v>1105</v>
       </c>
       <c r="E530" s="7">
         <v>0</v>
       </c>
       <c r="F530" s="15">
-        <v>648900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
-        <v>214</v>
+        <v>31</v>
       </c>
       <c r="B531" s="11" t="s">
-        <v>1430</v>
+        <v>1106</v>
       </c>
       <c r="C531" s="8" t="s">
-        <v>1431</v>
+        <v>1107</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>1432</v>
+        <v>1108</v>
       </c>
       <c r="E531" s="7">
         <v>0</v>
       </c>
       <c r="F531" s="15">
-        <v>654300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
-        <v>215</v>
+        <v>32</v>
       </c>
       <c r="B532" s="11" t="s">
-        <v>1433</v>
+        <v>1109</v>
       </c>
       <c r="C532" s="8" t="s">
-        <v>1434</v>
+        <v>1110</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>1435</v>
+        <v>1111</v>
       </c>
       <c r="E532" s="7">
         <v>0</v>
       </c>
       <c r="F532" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
-        <v>216</v>
+        <v>33</v>
       </c>
       <c r="B533" s="11" t="s">
-        <v>1436</v>
+        <v>1112</v>
       </c>
       <c r="C533" s="8" t="s">
-        <v>1437</v>
+        <v>1113</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1438</v>
+        <v>1114</v>
       </c>
       <c r="E533" s="7">
         <v>0</v>
       </c>
       <c r="F533" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
-        <v>217</v>
+        <v>34</v>
       </c>
       <c r="B534" s="11" t="s">
-        <v>1439</v>
+        <v>1115</v>
       </c>
       <c r="C534" s="8" t="s">
-        <v>1440</v>
+        <v>1116</v>
       </c>
       <c r="D534" s="7" t="s">
-        <v>1441</v>
+        <v>1117</v>
       </c>
       <c r="E534" s="7">
         <v>0</v>
       </c>
       <c r="F534" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
-        <v>218</v>
+        <v>35</v>
       </c>
       <c r="B535" s="11" t="s">
-        <v>1442</v>
+        <v>1118</v>
       </c>
       <c r="C535" s="8" t="s">
-        <v>1443</v>
+        <v>1119</v>
       </c>
       <c r="D535" s="7" t="s">
-        <v>1444</v>
+        <v>1120</v>
       </c>
       <c r="E535" s="7">
         <v>0</v>
       </c>
       <c r="F535" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
-        <v>219</v>
+        <v>36</v>
       </c>
       <c r="B536" s="11" t="s">
-        <v>1445</v>
+        <v>1121</v>
       </c>
       <c r="C536" s="8" t="s">
-        <v>1446</v>
+        <v>1122</v>
       </c>
       <c r="D536" s="7" t="s">
-        <v>1447</v>
+        <v>1123</v>
       </c>
       <c r="E536" s="7">
         <v>0</v>
       </c>
       <c r="F536" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
-        <v>220</v>
+        <v>37</v>
       </c>
       <c r="B537" s="11" t="s">
-        <v>1448</v>
+        <v>1124</v>
       </c>
       <c r="C537" s="8" t="s">
-        <v>1449</v>
+        <v>1125</v>
       </c>
       <c r="D537" s="7" t="s">
-        <v>1450</v>
+        <v>1126</v>
       </c>
       <c r="E537" s="7">
         <v>0</v>
       </c>
       <c r="F537" s="15">
-        <v>626400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
-        <v>221</v>
+        <v>38</v>
       </c>
       <c r="B538" s="11" t="s">
-        <v>1451</v>
+        <v>1127</v>
       </c>
       <c r="C538" s="8" t="s">
-        <v>1452</v>
+        <v>1128</v>
       </c>
       <c r="D538" s="7" t="s">
-        <v>1453</v>
+        <v>1129</v>
       </c>
       <c r="E538" s="7">
         <v>0</v>
       </c>
       <c r="F538" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
-        <v>222</v>
+        <v>39</v>
       </c>
       <c r="B539" s="11" t="s">
-        <v>1454</v>
+        <v>1130</v>
       </c>
       <c r="C539" s="8" t="s">
-        <v>1455</v>
+        <v>1131</v>
       </c>
       <c r="D539" s="7" t="s">
-        <v>1456</v>
+        <v>1132</v>
       </c>
       <c r="E539" s="7">
         <v>0</v>
       </c>
       <c r="F539" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
-        <v>223</v>
+        <v>40</v>
       </c>
       <c r="B540" s="11" t="s">
-        <v>1457</v>
+        <v>1133</v>
       </c>
       <c r="C540" s="8" t="s">
-        <v>1458</v>
+        <v>1134</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>1459</v>
+        <v>1135</v>
       </c>
       <c r="E540" s="7">
         <v>0</v>
       </c>
       <c r="F540" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
-        <v>224</v>
+        <v>41</v>
       </c>
       <c r="B541" s="11" t="s">
-        <v>934</v>
+        <v>1136</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>1460</v>
+        <v>1137</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1461</v>
+        <v>1138</v>
       </c>
       <c r="E541" s="7">
         <v>0</v>
       </c>
       <c r="F541" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="B542" s="11" t="s">
-        <v>1462</v>
+        <v>1139</v>
       </c>
       <c r="C542" s="8" t="s">
-        <v>1463</v>
+        <v>1140</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>1464</v>
+        <v>1141</v>
       </c>
       <c r="E542" s="7">
         <v>0</v>
       </c>
       <c r="F542" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
-        <v>226</v>
+        <v>43</v>
       </c>
       <c r="B543" s="11" t="s">
-        <v>1268</v>
+        <v>1142</v>
       </c>
       <c r="C543" s="8" t="s">
-        <v>1465</v>
+        <v>1143</v>
       </c>
       <c r="D543" s="7" t="s">
-        <v>1466</v>
+        <v>1144</v>
       </c>
       <c r="E543" s="7">
         <v>0</v>
       </c>
       <c r="F543" s="15">
-        <v>675000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4">
-        <v>227</v>
+        <v>44</v>
       </c>
       <c r="B544" s="11" t="s">
-        <v>1467</v>
+        <v>1145</v>
       </c>
       <c r="C544" s="8" t="s">
-        <v>1468</v>
+        <v>1146</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>1469</v>
+        <v>1147</v>
       </c>
       <c r="E544" s="7">
         <v>0</v>
       </c>
       <c r="F544" s="15">
-        <v>2167200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4">
-        <v>228</v>
+        <v>45</v>
       </c>
       <c r="B545" s="11" t="s">
-        <v>1470</v>
+        <v>1148</v>
       </c>
       <c r="C545" s="8" t="s">
-        <v>1471</v>
+        <v>1149</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>1472</v>
+        <v>1150</v>
       </c>
       <c r="E545" s="7">
         <v>0</v>
       </c>
       <c r="F545" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4">
-        <v>229</v>
+        <v>46</v>
       </c>
       <c r="B546" s="11" t="s">
-        <v>1473</v>
+        <v>1151</v>
       </c>
       <c r="C546" s="8" t="s">
-        <v>1474</v>
+        <v>1152</v>
       </c>
       <c r="D546" s="7" t="s">
-        <v>1475</v>
+        <v>1153</v>
       </c>
       <c r="E546" s="7">
         <v>0</v>
       </c>
       <c r="F546" s="15">
-        <v>414000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4">
-        <v>230</v>
+        <v>47</v>
       </c>
       <c r="B547" s="11" t="s">
-        <v>1476</v>
+        <v>1154</v>
       </c>
       <c r="C547" s="8" t="s">
-        <v>1477</v>
+        <v>1155</v>
       </c>
       <c r="D547" s="7" t="s">
-        <v>1478</v>
+        <v>1156</v>
       </c>
       <c r="E547" s="7">
         <v>0</v>
       </c>
       <c r="F547" s="15">
-        <v>522000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4">
-        <v>231</v>
+        <v>48</v>
       </c>
       <c r="B548" s="11" t="s">
-        <v>1479</v>
+        <v>1157</v>
       </c>
       <c r="C548" s="8" t="s">
-        <v>1480</v>
+        <v>1158</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1481</v>
+        <v>1159</v>
       </c>
       <c r="E548" s="7">
         <v>0</v>
       </c>
       <c r="F548" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4">
-        <v>232</v>
+        <v>49</v>
       </c>
       <c r="B549" s="11" t="s">
-        <v>1482</v>
+        <v>1160</v>
       </c>
       <c r="C549" s="8" t="s">
-        <v>1480</v>
+        <v>1161</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1483</v>
+        <v>1162</v>
       </c>
       <c r="E549" s="7">
         <v>0</v>
       </c>
       <c r="F549" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4">
-        <v>233</v>
+        <v>50</v>
       </c>
       <c r="B550" s="11" t="s">
-        <v>1484</v>
+        <v>1163</v>
       </c>
       <c r="C550" s="8" t="s">
-        <v>1485</v>
+        <v>1164</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>1486</v>
+        <v>1165</v>
       </c>
       <c r="E550" s="7">
         <v>0</v>
       </c>
       <c r="F550" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4">
-        <v>234</v>
+        <v>51</v>
       </c>
       <c r="B551" s="11" t="s">
-        <v>1487</v>
+        <v>1103</v>
       </c>
       <c r="C551" s="8" t="s">
-        <v>1488</v>
+        <v>1166</v>
       </c>
       <c r="D551" s="7" t="s">
-        <v>1489</v>
+        <v>1167</v>
       </c>
       <c r="E551" s="7">
         <v>0</v>
       </c>
       <c r="F551" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="552" spans="1:6">
-      <c r="A552" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A552" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B552" s="7"/>
+      <c r="C552" s="8"/>
+      <c r="D552" s="7"/>
+      <c r="E552" s="7"/>
+      <c r="F552" s="15"/>
     </row>
     <row r="553" spans="1:6">
-      <c r="A553" s="4">
-[...15 lines deleted...]
-        <v>1150200</v>
+      <c r="A553" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C553" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D553" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E553" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F553" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4">
-        <v>237</v>
+        <v>1</v>
       </c>
       <c r="B554" s="11" t="s">
-        <v>1496</v>
+        <v>308</v>
       </c>
       <c r="C554" s="8" t="s">
-        <v>1497</v>
+        <v>309</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1498</v>
+        <v>310</v>
       </c>
       <c r="E554" s="7">
         <v>0</v>
       </c>
       <c r="F554" s="15">
-        <v>426150</v>
+        <v>11724750</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4">
-        <v>238</v>
+        <v>2</v>
       </c>
       <c r="B555" s="11" t="s">
-        <v>1499</v>
+        <v>1169</v>
       </c>
       <c r="C555" s="8" t="s">
-        <v>1500</v>
+        <v>1170</v>
       </c>
       <c r="D555" s="7" t="s">
-        <v>1501</v>
+        <v>1171</v>
       </c>
       <c r="E555" s="7">
         <v>0</v>
       </c>
       <c r="F555" s="15">
-        <v>0</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4">
-        <v>239</v>
+        <v>3</v>
       </c>
       <c r="B556" s="11" t="s">
-        <v>1502</v>
+        <v>1172</v>
       </c>
       <c r="C556" s="8" t="s">
-        <v>1503</v>
+        <v>1173</v>
       </c>
       <c r="D556" s="7" t="s">
-        <v>1504</v>
+        <v>1174</v>
       </c>
       <c r="E556" s="7">
         <v>0</v>
       </c>
       <c r="F556" s="15">
-        <v>0</v>
+        <v>1602900</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4">
-        <v>240</v>
+        <v>4</v>
       </c>
       <c r="B557" s="11" t="s">
-        <v>1505</v>
+        <v>1175</v>
       </c>
       <c r="C557" s="8" t="s">
-        <v>1506</v>
+        <v>1176</v>
       </c>
       <c r="D557" s="7" t="s">
-        <v>1507</v>
+        <v>1177</v>
       </c>
       <c r="E557" s="7">
         <v>0</v>
       </c>
       <c r="F557" s="15">
-        <v>0</v>
+        <v>2299950</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
-        <v>241</v>
+        <v>5</v>
       </c>
       <c r="B558" s="11" t="s">
-        <v>1508</v>
+        <v>1178</v>
       </c>
       <c r="C558" s="8" t="s">
-        <v>1509</v>
+        <v>1179</v>
       </c>
       <c r="D558" s="7" t="s">
-        <v>1510</v>
+        <v>1180</v>
       </c>
       <c r="E558" s="7">
         <v>0</v>
       </c>
       <c r="F558" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
-        <v>242</v>
+        <v>6</v>
       </c>
       <c r="B559" s="11" t="s">
-        <v>1511</v>
+        <v>1181</v>
       </c>
       <c r="C559" s="8" t="s">
-        <v>1512</v>
+        <v>1182</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1513</v>
+        <v>1183</v>
       </c>
       <c r="E559" s="7">
         <v>0</v>
       </c>
       <c r="F559" s="15">
-        <v>0</v>
+        <v>1579500</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
-        <v>243</v>
+        <v>7</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>1514</v>
+        <v>1184</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>1515</v>
+        <v>1185</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1516</v>
+        <v>1186</v>
       </c>
       <c r="E560" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F560" s="15">
-        <v>909000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
-        <v>244</v>
+        <v>8</v>
       </c>
       <c r="B561" s="11" t="s">
-        <v>1517</v>
+        <v>593</v>
       </c>
       <c r="C561" s="8" t="s">
-        <v>1518</v>
+        <v>594</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1519</v>
+        <v>595</v>
       </c>
       <c r="E561" s="7">
         <v>0</v>
       </c>
       <c r="F561" s="15">
-        <v>0</v>
+        <v>370800</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4">
-        <v>245</v>
+        <v>9</v>
       </c>
       <c r="B562" s="11" t="s">
-        <v>1520</v>
+        <v>1187</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>1521</v>
+        <v>1188</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1522</v>
+        <v>1189</v>
       </c>
       <c r="E562" s="7">
         <v>0</v>
       </c>
       <c r="F562" s="15">
-        <v>0</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4">
-        <v>246</v>
+        <v>10</v>
       </c>
       <c r="B563" s="11" t="s">
-        <v>1523</v>
+        <v>697</v>
       </c>
       <c r="C563" s="8" t="s">
-        <v>1524</v>
+        <v>698</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>1525</v>
+        <v>699</v>
       </c>
       <c r="E563" s="7">
         <v>0</v>
       </c>
       <c r="F563" s="15">
-        <v>0</v>
+        <v>126900</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="B564" s="11" t="s">
-        <v>1526</v>
+        <v>1190</v>
       </c>
       <c r="C564" s="8" t="s">
-        <v>1527</v>
+        <v>1191</v>
       </c>
       <c r="D564" s="7" t="s">
-        <v>1528</v>
+        <v>1192</v>
       </c>
       <c r="E564" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F564" s="15">
-        <v>0</v>
+        <v>1172250</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="B565" s="11" t="s">
-        <v>1529</v>
+        <v>1193</v>
       </c>
       <c r="C565" s="8" t="s">
-        <v>1530</v>
+        <v>1194</v>
       </c>
       <c r="D565" s="7" t="s">
-        <v>1531</v>
+        <v>1195</v>
       </c>
       <c r="E565" s="7">
         <v>0</v>
       </c>
       <c r="F565" s="15">
-        <v>720000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4">
-        <v>249</v>
+        <v>13</v>
       </c>
       <c r="B566" s="11" t="s">
-        <v>1532</v>
+        <v>1196</v>
       </c>
       <c r="C566" s="8" t="s">
-        <v>1533</v>
+        <v>1197</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1534</v>
+        <v>1198</v>
       </c>
       <c r="E566" s="7">
         <v>0</v>
       </c>
       <c r="F566" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="B567" s="11" t="s">
-        <v>1535</v>
+        <v>1199</v>
       </c>
       <c r="C567" s="8" t="s">
-        <v>1536</v>
+        <v>1200</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1537</v>
+        <v>1201</v>
       </c>
       <c r="E567" s="7">
         <v>0</v>
       </c>
       <c r="F567" s="15">
-        <v>868500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4">
-        <v>251</v>
+        <v>15</v>
       </c>
       <c r="B568" s="11" t="s">
-        <v>1538</v>
+        <v>664</v>
       </c>
       <c r="C568" s="8" t="s">
-        <v>1539</v>
+        <v>665</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>1540</v>
+        <v>666</v>
       </c>
       <c r="E568" s="7">
         <v>0</v>
       </c>
       <c r="F568" s="15">
-        <v>827100</v>
+        <v>341100</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4">
-        <v>252</v>
+        <v>16</v>
       </c>
       <c r="B569" s="11" t="s">
-        <v>1541</v>
+        <v>661</v>
       </c>
       <c r="C569" s="8" t="s">
-        <v>1542</v>
+        <v>662</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>1543</v>
+        <v>663</v>
       </c>
       <c r="E569" s="7">
         <v>0</v>
       </c>
       <c r="F569" s="15">
-        <v>0</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4">
-        <v>253</v>
+        <v>17</v>
       </c>
       <c r="B570" s="11" t="s">
-        <v>1544</v>
+        <v>1202</v>
       </c>
       <c r="C570" s="8" t="s">
-        <v>1545</v>
+        <v>1203</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1546</v>
+        <v>1204</v>
       </c>
       <c r="E570" s="7">
         <v>0</v>
       </c>
       <c r="F570" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4">
-        <v>254</v>
+        <v>18</v>
       </c>
       <c r="B571" s="11" t="s">
-        <v>1547</v>
+        <v>554</v>
       </c>
       <c r="C571" s="8" t="s">
-        <v>1548</v>
+        <v>555</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1549</v>
+        <v>556</v>
       </c>
       <c r="E571" s="7">
         <v>0</v>
       </c>
       <c r="F571" s="15">
-        <v>0</v>
+        <v>481500</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4">
-        <v>255</v>
+        <v>19</v>
       </c>
       <c r="B572" s="11" t="s">
-        <v>1550</v>
+        <v>1205</v>
       </c>
       <c r="C572" s="8" t="s">
-        <v>1551</v>
+        <v>1206</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1552</v>
+        <v>1207</v>
       </c>
       <c r="E572" s="7">
         <v>0</v>
       </c>
       <c r="F572" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4">
-        <v>256</v>
+        <v>20</v>
       </c>
       <c r="B573" s="11" t="s">
-        <v>1553</v>
+        <v>1208</v>
       </c>
       <c r="C573" s="8" t="s">
-        <v>1554</v>
+        <v>1209</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>1555</v>
+        <v>1210</v>
       </c>
       <c r="E573" s="7">
         <v>0</v>
       </c>
       <c r="F573" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4">
-        <v>257</v>
+        <v>21</v>
       </c>
       <c r="B574" s="11" t="s">
-        <v>1556</v>
+        <v>1211</v>
       </c>
       <c r="C574" s="8" t="s">
-        <v>1557</v>
+        <v>1212</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1558</v>
+        <v>1213</v>
       </c>
       <c r="E574" s="7">
         <v>0</v>
       </c>
       <c r="F574" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4">
-        <v>258</v>
+        <v>22</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>1559</v>
+        <v>805</v>
       </c>
       <c r="C575" s="8" t="s">
-        <v>1560</v>
+        <v>806</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1561</v>
+        <v>807</v>
       </c>
       <c r="E575" s="7">
         <v>0</v>
       </c>
       <c r="F575" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4">
-        <v>259</v>
+        <v>23</v>
       </c>
       <c r="B576" s="11" t="s">
-        <v>1562</v>
+        <v>305</v>
       </c>
       <c r="C576" s="8" t="s">
-        <v>1563</v>
+        <v>306</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1564</v>
+        <v>307</v>
       </c>
       <c r="E576" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F576" s="15">
-        <v>0</v>
+        <v>4446000</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4">
-        <v>260</v>
+        <v>24</v>
       </c>
       <c r="B577" s="11" t="s">
-        <v>1565</v>
+        <v>1196</v>
       </c>
       <c r="C577" s="8" t="s">
-        <v>1566</v>
+        <v>1214</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1567</v>
+        <v>1215</v>
       </c>
       <c r="E577" s="7">
         <v>0</v>
       </c>
       <c r="F577" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4">
-        <v>261</v>
+        <v>25</v>
       </c>
       <c r="B578" s="11" t="s">
-        <v>1568</v>
+        <v>1216</v>
       </c>
       <c r="C578" s="8" t="s">
-        <v>1569</v>
+        <v>1217</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>1570</v>
+        <v>1218</v>
       </c>
       <c r="E578" s="7">
         <v>0</v>
       </c>
       <c r="F578" s="15">
-        <v>1754550</v>
+        <v>1992600</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4">
-        <v>262</v>
+        <v>26</v>
       </c>
       <c r="B579" s="11" t="s">
-        <v>1571</v>
+        <v>1219</v>
       </c>
       <c r="C579" s="8" t="s">
-        <v>1572</v>
+        <v>1220</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>1573</v>
+        <v>1221</v>
       </c>
       <c r="E579" s="7">
         <v>0</v>
       </c>
       <c r="F579" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4">
-        <v>263</v>
+        <v>27</v>
       </c>
       <c r="B580" s="11" t="s">
-        <v>1574</v>
+        <v>1222</v>
       </c>
       <c r="C580" s="8" t="s">
-        <v>1575</v>
+        <v>1223</v>
       </c>
       <c r="D580" s="7" t="s">
-        <v>1576</v>
+        <v>1224</v>
       </c>
       <c r="E580" s="7">
         <v>0</v>
       </c>
       <c r="F580" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4">
-        <v>264</v>
+        <v>28</v>
       </c>
       <c r="B581" s="11" t="s">
-        <v>1577</v>
+        <v>1225</v>
       </c>
       <c r="C581" s="8" t="s">
-        <v>1578</v>
+        <v>1226</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1579</v>
+        <v>1227</v>
       </c>
       <c r="E581" s="7">
         <v>0</v>
       </c>
       <c r="F581" s="15">
-        <v>826200</v>
+        <v>1268100</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4">
-        <v>265</v>
+        <v>29</v>
       </c>
       <c r="B582" s="11" t="s">
-        <v>348</v>
+        <v>396</v>
       </c>
       <c r="C582" s="8" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="E582" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F582" s="15">
-        <v>1098000</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4">
-        <v>266</v>
+        <v>30</v>
       </c>
       <c r="B583" s="11" t="s">
-        <v>1580</v>
+        <v>1228</v>
       </c>
       <c r="C583" s="8" t="s">
-        <v>1581</v>
+        <v>1229</v>
       </c>
       <c r="D583" s="7" t="s">
-        <v>1582</v>
+        <v>1230</v>
       </c>
       <c r="E583" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F583" s="15">
-        <v>0</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4">
-        <v>267</v>
+        <v>31</v>
       </c>
       <c r="B584" s="11" t="s">
-        <v>1583</v>
+        <v>1231</v>
       </c>
       <c r="C584" s="8" t="s">
-        <v>1584</v>
+        <v>1232</v>
       </c>
       <c r="D584" s="7" t="s">
-        <v>1585</v>
+        <v>1233</v>
       </c>
       <c r="E584" s="7">
         <v>0</v>
       </c>
       <c r="F584" s="15">
-        <v>0</v>
+        <v>1994400</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4">
-        <v>268</v>
+        <v>32</v>
       </c>
       <c r="B585" s="11" t="s">
-        <v>1586</v>
+        <v>348</v>
       </c>
       <c r="C585" s="8" t="s">
-        <v>1587</v>
+        <v>349</v>
       </c>
       <c r="D585" s="7" t="s">
-        <v>1588</v>
+        <v>350</v>
       </c>
       <c r="E585" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F585" s="15">
-        <v>0</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4">
-        <v>269</v>
+        <v>33</v>
       </c>
       <c r="B586" s="11" t="s">
-        <v>1589</v>
+        <v>700</v>
       </c>
       <c r="C586" s="8" t="s">
-        <v>1590</v>
+        <v>701</v>
       </c>
       <c r="D586" s="7" t="s">
-        <v>1591</v>
+        <v>702</v>
       </c>
       <c r="E586" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F586" s="15">
-        <v>0</v>
+        <v>160200</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4">
-        <v>270</v>
+        <v>34</v>
       </c>
       <c r="B587" s="11" t="s">
-        <v>1592</v>
+        <v>153</v>
       </c>
       <c r="C587" s="8" t="s">
-        <v>1593</v>
+        <v>154</v>
       </c>
       <c r="D587" s="7" t="s">
-        <v>1594</v>
+        <v>155</v>
       </c>
       <c r="E587" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F587" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4">
-        <v>271</v>
+        <v>35</v>
       </c>
       <c r="B588" s="11" t="s">
-        <v>1595</v>
+        <v>1234</v>
       </c>
       <c r="C588" s="8" t="s">
-        <v>1596</v>
+        <v>1235</v>
       </c>
       <c r="D588" s="7" t="s">
-        <v>1597</v>
+        <v>1236</v>
       </c>
       <c r="E588" s="7">
         <v>0</v>
       </c>
       <c r="F588" s="15">
-        <v>0</v>
+        <v>1291500</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4">
-        <v>272</v>
+        <v>36</v>
       </c>
       <c r="B589" s="11" t="s">
-        <v>1598</v>
+        <v>1237</v>
       </c>
       <c r="C589" s="8" t="s">
-        <v>1599</v>
+        <v>1238</v>
       </c>
       <c r="D589" s="7" t="s">
-        <v>1600</v>
+        <v>1239</v>
       </c>
       <c r="E589" s="7">
         <v>0</v>
       </c>
       <c r="F589" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4">
-        <v>273</v>
+        <v>37</v>
       </c>
       <c r="B590" s="11" t="s">
-        <v>1601</v>
+        <v>1240</v>
       </c>
       <c r="C590" s="8" t="s">
-        <v>1602</v>
+        <v>1241</v>
       </c>
       <c r="D590" s="7" t="s">
-        <v>1603</v>
+        <v>1242</v>
       </c>
       <c r="E590" s="7">
         <v>0</v>
       </c>
       <c r="F590" s="15">
-        <v>0</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4">
-        <v>274</v>
+        <v>38</v>
       </c>
       <c r="B591" s="11" t="s">
-        <v>1604</v>
+        <v>732</v>
       </c>
       <c r="C591" s="8" t="s">
-        <v>1605</v>
+        <v>733</v>
       </c>
       <c r="D591" s="7" t="s">
-        <v>1606</v>
+        <v>734</v>
       </c>
       <c r="E591" s="7">
         <v>0</v>
       </c>
       <c r="F591" s="15">
-        <v>0</v>
+        <v>1191150</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4">
-        <v>275</v>
+        <v>39</v>
       </c>
       <c r="B592" s="11" t="s">
-        <v>1607</v>
+        <v>1243</v>
       </c>
       <c r="C592" s="8" t="s">
-        <v>1608</v>
+        <v>1244</v>
       </c>
       <c r="D592" s="7" t="s">
-        <v>1609</v>
+        <v>1245</v>
       </c>
       <c r="E592" s="7">
         <v>0</v>
       </c>
       <c r="F592" s="15">
-        <v>0</v>
+        <v>954000</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4">
-        <v>276</v>
+        <v>40</v>
       </c>
       <c r="B593" s="11" t="s">
-        <v>1610</v>
+        <v>560</v>
       </c>
       <c r="C593" s="8" t="s">
-        <v>1611</v>
+        <v>561</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>1612</v>
+        <v>562</v>
       </c>
       <c r="E593" s="7">
         <v>0</v>
       </c>
       <c r="F593" s="15">
-        <v>0</v>
+        <v>436950</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4">
-        <v>277</v>
+        <v>41</v>
       </c>
       <c r="B594" s="11" t="s">
-        <v>1613</v>
+        <v>1246</v>
       </c>
       <c r="C594" s="8" t="s">
-        <v>1614</v>
+        <v>1247</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>1615</v>
+        <v>1248</v>
       </c>
       <c r="E594" s="7">
         <v>0</v>
       </c>
       <c r="F594" s="15">
-        <v>0</v>
+        <v>703800</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4">
-        <v>278</v>
+        <v>42</v>
       </c>
       <c r="B595" s="11" t="s">
-        <v>1616</v>
+        <v>1249</v>
       </c>
       <c r="C595" s="8" t="s">
-        <v>1617</v>
+        <v>1250</v>
       </c>
       <c r="D595" s="7" t="s">
-        <v>1618</v>
+        <v>1251</v>
       </c>
       <c r="E595" s="7">
         <v>0</v>
       </c>
       <c r="F595" s="15">
-        <v>0</v>
+        <v>2187000</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4">
-        <v>279</v>
+        <v>43</v>
       </c>
       <c r="B596" s="11" t="s">
-        <v>1619</v>
+        <v>1252</v>
       </c>
       <c r="C596" s="8" t="s">
-        <v>1620</v>
+        <v>1253</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>1621</v>
+        <v>1254</v>
       </c>
       <c r="E596" s="7">
         <v>0</v>
       </c>
       <c r="F596" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="4">
-        <v>280</v>
+        <v>44</v>
       </c>
       <c r="B597" s="11" t="s">
-        <v>1622</v>
+        <v>454</v>
       </c>
       <c r="C597" s="8" t="s">
-        <v>1623</v>
+        <v>455</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1624</v>
+        <v>456</v>
       </c>
       <c r="E597" s="7">
         <v>0</v>
       </c>
       <c r="F597" s="15">
-        <v>0</v>
+        <v>445050</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="4">
-        <v>281</v>
+        <v>45</v>
       </c>
       <c r="B598" s="11" t="s">
-        <v>1268</v>
+        <v>1255</v>
       </c>
       <c r="C598" s="8" t="s">
-        <v>1625</v>
+        <v>1256</v>
       </c>
       <c r="D598" s="7" t="s">
-        <v>1626</v>
+        <v>1257</v>
       </c>
       <c r="E598" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F598" s="15">
-        <v>675000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4">
-        <v>282</v>
+        <v>46</v>
       </c>
       <c r="B599" s="11" t="s">
-        <v>1268</v>
+        <v>1258</v>
       </c>
       <c r="C599" s="8" t="s">
-        <v>1627</v>
+        <v>1259</v>
       </c>
       <c r="D599" s="7" t="s">
-        <v>1628</v>
+        <v>1260</v>
       </c>
       <c r="E599" s="7">
         <v>0</v>
       </c>
       <c r="F599" s="15">
-        <v>675000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="4">
-        <v>283</v>
+        <v>47</v>
       </c>
       <c r="B600" s="11" t="s">
-        <v>1629</v>
+        <v>1261</v>
       </c>
       <c r="C600" s="8" t="s">
-        <v>1630</v>
+        <v>1262</v>
       </c>
       <c r="D600" s="7" t="s">
-        <v>1631</v>
+        <v>1263</v>
       </c>
       <c r="E600" s="7">
         <v>0</v>
       </c>
       <c r="F600" s="15">
-        <v>0</v>
+        <v>1594800</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="4">
-        <v>284</v>
+        <v>48</v>
       </c>
       <c r="B601" s="11" t="s">
-        <v>1632</v>
+        <v>1264</v>
       </c>
       <c r="C601" s="8" t="s">
-        <v>1633</v>
+        <v>1265</v>
       </c>
       <c r="D601" s="7" t="s">
-        <v>1634</v>
+        <v>1266</v>
       </c>
       <c r="E601" s="7">
         <v>0</v>
       </c>
       <c r="F601" s="15">
-        <v>0</v>
+        <v>1921950</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4">
-        <v>285</v>
+        <v>49</v>
       </c>
       <c r="B602" s="11" t="s">
-        <v>1635</v>
+        <v>41</v>
       </c>
       <c r="C602" s="8" t="s">
-        <v>1636</v>
+        <v>537</v>
       </c>
       <c r="D602" s="7" t="s">
-        <v>1637</v>
+        <v>538</v>
       </c>
       <c r="E602" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F602" s="15">
-        <v>0</v>
+        <v>157050</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="4">
-        <v>286</v>
+        <v>50</v>
       </c>
       <c r="B603" s="11" t="s">
-        <v>1638</v>
+        <v>399</v>
       </c>
       <c r="C603" s="8" t="s">
-        <v>1639</v>
+        <v>400</v>
       </c>
       <c r="D603" s="7" t="s">
-        <v>1640</v>
+        <v>401</v>
       </c>
       <c r="E603" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F603" s="15">
-        <v>420300</v>
+        <v>1035180</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4">
-        <v>287</v>
+        <v>51</v>
       </c>
       <c r="B604" s="11" t="s">
-        <v>1641</v>
+        <v>1202</v>
       </c>
       <c r="C604" s="8" t="s">
-        <v>1642</v>
+        <v>1267</v>
       </c>
       <c r="D604" s="7" t="s">
-        <v>1643</v>
+        <v>1268</v>
       </c>
       <c r="E604" s="7">
         <v>0</v>
       </c>
       <c r="F604" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4">
-        <v>288</v>
+        <v>52</v>
       </c>
       <c r="B605" s="11" t="s">
-        <v>1644</v>
+        <v>1269</v>
       </c>
       <c r="C605" s="8" t="s">
-        <v>1645</v>
+        <v>1270</v>
       </c>
       <c r="D605" s="7" t="s">
-        <v>1646</v>
+        <v>1271</v>
       </c>
       <c r="E605" s="7">
         <v>0</v>
       </c>
       <c r="F605" s="15">
-        <v>0</v>
+        <v>1669500</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="4">
-        <v>289</v>
+        <v>53</v>
       </c>
       <c r="B606" s="11" t="s">
-        <v>1647</v>
+        <v>816</v>
       </c>
       <c r="C606" s="8" t="s">
-        <v>1648</v>
+        <v>817</v>
       </c>
       <c r="D606" s="7" t="s">
-        <v>1649</v>
+        <v>818</v>
       </c>
       <c r="E606" s="7">
         <v>0</v>
       </c>
       <c r="F606" s="15">
-        <v>0</v>
+        <v>1686600</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="4">
-        <v>290</v>
+        <v>54</v>
       </c>
       <c r="B607" s="11" t="s">
-        <v>1650</v>
+        <v>1272</v>
       </c>
       <c r="C607" s="8" t="s">
-        <v>1651</v>
+        <v>1273</v>
       </c>
       <c r="D607" s="7" t="s">
-        <v>1652</v>
+        <v>1274</v>
       </c>
       <c r="E607" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F607" s="15">
-        <v>441000</v>
+        <v>826200</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="4">
-        <v>291</v>
+        <v>55</v>
       </c>
       <c r="B608" s="11" t="s">
-        <v>1653</v>
+        <v>1275</v>
       </c>
       <c r="C608" s="8" t="s">
-        <v>1654</v>
+        <v>1276</v>
       </c>
       <c r="D608" s="7" t="s">
-        <v>1655</v>
+        <v>1277</v>
       </c>
       <c r="E608" s="7">
         <v>0</v>
       </c>
       <c r="F608" s="15">
-        <v>0</v>
+        <v>1856700</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="4">
-        <v>292</v>
+        <v>56</v>
       </c>
       <c r="B609" s="11" t="s">
-        <v>1656</v>
+        <v>983</v>
       </c>
       <c r="C609" s="8" t="s">
-        <v>1657</v>
+        <v>1278</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>1658</v>
+        <v>1279</v>
       </c>
       <c r="E609" s="7">
         <v>0</v>
       </c>
       <c r="F609" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="4">
-        <v>293</v>
+        <v>57</v>
       </c>
       <c r="B610" s="11" t="s">
-        <v>1659</v>
+        <v>1280</v>
       </c>
       <c r="C610" s="8" t="s">
-        <v>1660</v>
+        <v>1281</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1661</v>
+        <v>1282</v>
       </c>
       <c r="E610" s="7">
         <v>0</v>
       </c>
       <c r="F610" s="15">
-        <v>0</v>
+        <v>770850</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="4">
-        <v>294</v>
+        <v>58</v>
       </c>
       <c r="B611" s="11" t="s">
-        <v>1662</v>
+        <v>1283</v>
       </c>
       <c r="C611" s="8" t="s">
-        <v>1663</v>
+        <v>1284</v>
       </c>
       <c r="D611" s="7" t="s">
-        <v>1664</v>
+        <v>1285</v>
       </c>
       <c r="E611" s="7">
         <v>0</v>
       </c>
       <c r="F611" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="4">
-        <v>295</v>
+        <v>59</v>
       </c>
       <c r="B612" s="11" t="s">
-        <v>1665</v>
+        <v>1286</v>
       </c>
       <c r="C612" s="8" t="s">
-        <v>1666</v>
+        <v>1287</v>
       </c>
       <c r="D612" s="7" t="s">
-        <v>1667</v>
+        <v>1288</v>
       </c>
       <c r="E612" s="7">
         <v>0</v>
       </c>
       <c r="F612" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="4">
-        <v>296</v>
+        <v>60</v>
       </c>
       <c r="B613" s="11" t="s">
-        <v>1668</v>
+        <v>1289</v>
       </c>
       <c r="C613" s="8" t="s">
-        <v>1669</v>
+        <v>1290</v>
       </c>
       <c r="D613" s="7" t="s">
-        <v>1670</v>
+        <v>1291</v>
       </c>
       <c r="E613" s="7">
         <v>0</v>
       </c>
       <c r="F613" s="15">
-        <v>0</v>
+        <v>3213000</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="4">
-        <v>297</v>
+        <v>61</v>
       </c>
       <c r="B614" s="11" t="s">
-        <v>1671</v>
+        <v>1292</v>
       </c>
       <c r="C614" s="8" t="s">
-        <v>1672</v>
+        <v>1293</v>
       </c>
       <c r="D614" s="7" t="s">
-        <v>1673</v>
+        <v>1294</v>
       </c>
       <c r="E614" s="7">
         <v>0</v>
       </c>
       <c r="F614" s="15">
-        <v>0</v>
+        <v>1548000</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="4">
-        <v>298</v>
+        <v>62</v>
       </c>
       <c r="B615" s="11" t="s">
-        <v>1674</v>
+        <v>1295</v>
       </c>
       <c r="C615" s="8" t="s">
-        <v>1675</v>
+        <v>1296</v>
       </c>
       <c r="D615" s="7" t="s">
-        <v>1676</v>
+        <v>1297</v>
       </c>
       <c r="E615" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F615" s="15">
-        <v>0</v>
+        <v>830250</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="4">
-        <v>299</v>
+        <v>63</v>
       </c>
       <c r="B616" s="11" t="s">
-        <v>1677</v>
+        <v>1298</v>
       </c>
       <c r="C616" s="8" t="s">
-        <v>1678</v>
+        <v>1299</v>
       </c>
       <c r="D616" s="7" t="s">
-        <v>1679</v>
+        <v>1300</v>
       </c>
       <c r="E616" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F616" s="15">
-        <v>1525500</v>
+        <v>2386350</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="4">
-        <v>300</v>
+        <v>64</v>
       </c>
       <c r="B617" s="11" t="s">
-        <v>1680</v>
+        <v>1269</v>
       </c>
       <c r="C617" s="8" t="s">
-        <v>1681</v>
+        <v>1301</v>
       </c>
       <c r="D617" s="7" t="s">
-        <v>1682</v>
+        <v>1302</v>
       </c>
       <c r="E617" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F617" s="15">
-        <v>0</v>
+        <v>1172250</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="4">
-        <v>301</v>
+        <v>65</v>
       </c>
       <c r="B618" s="11" t="s">
-        <v>1683</v>
+        <v>1303</v>
       </c>
       <c r="C618" s="8" t="s">
-        <v>1684</v>
+        <v>1304</v>
       </c>
       <c r="D618" s="7" t="s">
-        <v>1685</v>
+        <v>1305</v>
       </c>
       <c r="E618" s="7">
         <v>0</v>
       </c>
       <c r="F618" s="15">
-        <v>0</v>
+        <v>381600</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="4">
-        <v>302</v>
+        <v>66</v>
       </c>
       <c r="B619" s="11" t="s">
-        <v>1686</v>
+        <v>1306</v>
       </c>
       <c r="C619" s="8" t="s">
-        <v>1687</v>
+        <v>1307</v>
       </c>
       <c r="D619" s="7" t="s">
-        <v>1688</v>
+        <v>1308</v>
       </c>
       <c r="E619" s="7">
         <v>0</v>
       </c>
       <c r="F619" s="15">
-        <v>0</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="4">
-        <v>303</v>
+        <v>67</v>
       </c>
       <c r="B620" s="11" t="s">
-        <v>1689</v>
+        <v>1309</v>
       </c>
       <c r="C620" s="8" t="s">
-        <v>1690</v>
+        <v>1310</v>
       </c>
       <c r="D620" s="7" t="s">
-        <v>1691</v>
+        <v>1311</v>
       </c>
       <c r="E620" s="7">
         <v>0</v>
       </c>
       <c r="F620" s="15">
-        <v>0</v>
+        <v>1669500</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="4">
-        <v>304</v>
+        <v>68</v>
       </c>
       <c r="B621" s="11" t="s">
-        <v>1692</v>
+        <v>1269</v>
       </c>
       <c r="C621" s="8" t="s">
-        <v>1693</v>
+        <v>1312</v>
       </c>
       <c r="D621" s="7" t="s">
-        <v>1694</v>
+        <v>1313</v>
       </c>
       <c r="E621" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F621" s="15">
-        <v>0</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="4">
-        <v>305</v>
+        <v>69</v>
       </c>
       <c r="B622" s="11" t="s">
-        <v>1695</v>
+        <v>308</v>
       </c>
       <c r="C622" s="8" t="s">
-        <v>1696</v>
+        <v>316</v>
       </c>
       <c r="D622" s="7" t="s">
-        <v>1697</v>
+        <v>317</v>
       </c>
       <c r="E622" s="7">
         <v>0</v>
       </c>
       <c r="F622" s="15">
-        <v>0</v>
+        <v>9207000</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="4">
-        <v>306</v>
+        <v>70</v>
       </c>
       <c r="B623" s="11" t="s">
-        <v>1698</v>
+        <v>1314</v>
       </c>
       <c r="C623" s="8" t="s">
-        <v>1699</v>
+        <v>1315</v>
       </c>
       <c r="D623" s="7" t="s">
-        <v>1700</v>
+        <v>1316</v>
       </c>
       <c r="E623" s="7">
         <v>0</v>
       </c>
       <c r="F623" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="4">
-        <v>307</v>
+        <v>71</v>
       </c>
       <c r="B624" s="11" t="s">
-        <v>913</v>
+        <v>1317</v>
       </c>
       <c r="C624" s="8" t="s">
-        <v>1701</v>
+        <v>1318</v>
       </c>
       <c r="D624" s="7" t="s">
-        <v>1702</v>
+        <v>1319</v>
       </c>
       <c r="E624" s="7">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F624" s="15">
-        <v>0</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="4">
-        <v>308</v>
+        <v>72</v>
       </c>
       <c r="B625" s="11" t="s">
-        <v>1703</v>
+        <v>414</v>
       </c>
       <c r="C625" s="8" t="s">
-        <v>1704</v>
+        <v>415</v>
       </c>
       <c r="D625" s="7" t="s">
-        <v>1705</v>
+        <v>416</v>
       </c>
       <c r="E625" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F625" s="15">
-        <v>0</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="4">
-        <v>309</v>
+        <v>73</v>
       </c>
       <c r="B626" s="11" t="s">
-        <v>1706</v>
+        <v>1320</v>
       </c>
       <c r="C626" s="8" t="s">
-        <v>1707</v>
+        <v>1321</v>
       </c>
       <c r="D626" s="7" t="s">
-        <v>1708</v>
+        <v>1322</v>
       </c>
       <c r="E626" s="7">
         <v>0</v>
       </c>
       <c r="F626" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="4">
-        <v>310</v>
+        <v>74</v>
       </c>
       <c r="B627" s="11" t="s">
-        <v>1709</v>
+        <v>1323</v>
       </c>
       <c r="C627" s="8" t="s">
-        <v>1710</v>
+        <v>1324</v>
       </c>
       <c r="D627" s="7" t="s">
-        <v>1711</v>
+        <v>1325</v>
       </c>
       <c r="E627" s="7">
         <v>0</v>
       </c>
       <c r="F627" s="15">
-        <v>724500</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="4">
-        <v>311</v>
+        <v>75</v>
       </c>
       <c r="B628" s="11" t="s">
-        <v>1712</v>
+        <v>1326</v>
       </c>
       <c r="C628" s="8" t="s">
-        <v>1713</v>
+        <v>1327</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>1714</v>
+        <v>1328</v>
       </c>
       <c r="E628" s="7">
         <v>0</v>
       </c>
       <c r="F628" s="15">
-        <v>0</v>
+        <v>1215000</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="4">
-        <v>312</v>
+        <v>76</v>
       </c>
       <c r="B629" s="11" t="s">
-        <v>1715</v>
+        <v>1264</v>
       </c>
       <c r="C629" s="8" t="s">
-        <v>1716</v>
+        <v>1329</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>1717</v>
+        <v>1330</v>
       </c>
       <c r="E629" s="7">
         <v>0</v>
       </c>
       <c r="F629" s="15">
-        <v>0</v>
+        <v>2758500</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="4">
-        <v>313</v>
+        <v>77</v>
       </c>
       <c r="B630" s="11" t="s">
-        <v>1718</v>
+        <v>1331</v>
       </c>
       <c r="C630" s="8" t="s">
-        <v>1719</v>
+        <v>1332</v>
       </c>
       <c r="D630" s="7" t="s">
-        <v>1720</v>
+        <v>1333</v>
       </c>
       <c r="E630" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F630" s="15">
-        <v>1251900</v>
+        <v>2588400</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="4">
-        <v>314</v>
+        <v>78</v>
       </c>
       <c r="B631" s="11" t="s">
-        <v>1087</v>
+        <v>466</v>
       </c>
       <c r="C631" s="8" t="s">
-        <v>1721</v>
+        <v>467</v>
       </c>
       <c r="D631" s="7" t="s">
-        <v>1722</v>
+        <v>468</v>
       </c>
       <c r="E631" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F631" s="15">
-        <v>0</v>
+        <v>446400</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="4">
-        <v>315</v>
+        <v>79</v>
       </c>
       <c r="B632" s="11" t="s">
-        <v>1674</v>
+        <v>1264</v>
       </c>
       <c r="C632" s="8" t="s">
-        <v>1723</v>
+        <v>1334</v>
       </c>
       <c r="D632" s="7" t="s">
-        <v>1724</v>
+        <v>1335</v>
       </c>
       <c r="E632" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F632" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="4">
-        <v>316</v>
+        <v>80</v>
       </c>
       <c r="B633" s="11" t="s">
-        <v>1725</v>
+        <v>646</v>
       </c>
       <c r="C633" s="8" t="s">
-        <v>1726</v>
+        <v>647</v>
       </c>
       <c r="D633" s="7" t="s">
-        <v>1727</v>
+        <v>648</v>
       </c>
       <c r="E633" s="7">
         <v>0</v>
       </c>
       <c r="F633" s="15">
-        <v>0</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="4">
-        <v>317</v>
+        <v>81</v>
       </c>
       <c r="B634" s="11" t="s">
-        <v>1728</v>
+        <v>667</v>
       </c>
       <c r="C634" s="8" t="s">
-        <v>1729</v>
+        <v>668</v>
       </c>
       <c r="D634" s="7" t="s">
-        <v>1730</v>
+        <v>669</v>
       </c>
       <c r="E634" s="7">
         <v>0</v>
       </c>
       <c r="F634" s="15">
-        <v>720000</v>
+        <v>381600</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="4">
-        <v>318</v>
+        <v>82</v>
       </c>
       <c r="B635" s="11" t="s">
-        <v>1731</v>
+        <v>522</v>
       </c>
       <c r="C635" s="8" t="s">
-        <v>1732</v>
+        <v>523</v>
       </c>
       <c r="D635" s="7" t="s">
-        <v>1733</v>
+        <v>524</v>
       </c>
       <c r="E635" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F635" s="15">
-        <v>0</v>
+        <v>425700</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="4">
-        <v>319</v>
+        <v>83</v>
       </c>
       <c r="B636" s="11" t="s">
-        <v>1734</v>
+        <v>613</v>
       </c>
       <c r="C636" s="8" t="s">
-        <v>1735</v>
+        <v>710</v>
       </c>
       <c r="D636" s="7" t="s">
-        <v>1736</v>
+        <v>711</v>
       </c>
       <c r="E636" s="7">
         <v>0</v>
       </c>
       <c r="F636" s="15">
-        <v>468000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="4">
-        <v>320</v>
+        <v>84</v>
       </c>
       <c r="B637" s="11" t="s">
-        <v>1737</v>
+        <v>794</v>
       </c>
       <c r="C637" s="8" t="s">
-        <v>1738</v>
+        <v>795</v>
       </c>
       <c r="D637" s="7" t="s">
-        <v>1739</v>
+        <v>1336</v>
       </c>
       <c r="E637" s="7">
         <v>0</v>
       </c>
       <c r="F637" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="4">
-        <v>321</v>
+        <v>85</v>
       </c>
       <c r="B638" s="11" t="s">
-        <v>1740</v>
+        <v>1337</v>
       </c>
       <c r="C638" s="8" t="s">
-        <v>1741</v>
+        <v>1338</v>
       </c>
       <c r="D638" s="7" t="s">
-        <v>1742</v>
+        <v>1339</v>
       </c>
       <c r="E638" s="7">
         <v>0</v>
       </c>
       <c r="F638" s="15">
-        <v>0</v>
+        <v>1431000</v>
       </c>
     </row>
     <row r="639" spans="1:6">
-      <c r="A639" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A639" s="5" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B639" s="7"/>
+      <c r="C639" s="8"/>
+      <c r="D639" s="7"/>
+      <c r="E639" s="7"/>
+      <c r="F639" s="15"/>
     </row>
     <row r="640" spans="1:6">
-      <c r="A640" s="4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A640" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B640" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C640" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D640" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E640" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F640" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="4">
-        <v>324</v>
+        <v>1</v>
       </c>
       <c r="B641" s="11" t="s">
-        <v>1749</v>
+        <v>321</v>
       </c>
       <c r="C641" s="8" t="s">
-        <v>1750</v>
+        <v>322</v>
       </c>
       <c r="D641" s="7" t="s">
-        <v>1751</v>
+        <v>323</v>
       </c>
       <c r="E641" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F641" s="15">
-        <v>0</v>
+        <v>3590550</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="4">
-        <v>325</v>
+        <v>2</v>
       </c>
       <c r="B642" s="11" t="s">
-        <v>1752</v>
+        <v>287</v>
       </c>
       <c r="C642" s="8" t="s">
-        <v>1753</v>
+        <v>288</v>
       </c>
       <c r="D642" s="7" t="s">
-        <v>1754</v>
+        <v>289</v>
       </c>
       <c r="E642" s="7">
         <v>0</v>
       </c>
       <c r="F642" s="15">
-        <v>0</v>
+        <v>2190600</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="4">
-        <v>326</v>
+        <v>3</v>
       </c>
       <c r="B643" s="11" t="s">
-        <v>1580</v>
+        <v>344</v>
       </c>
       <c r="C643" s="8" t="s">
-        <v>1755</v>
+        <v>345</v>
       </c>
       <c r="D643" s="7" t="s">
-        <v>1756</v>
+        <v>346</v>
       </c>
       <c r="E643" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F643" s="15">
-        <v>900000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="4">
-        <v>327</v>
+        <v>4</v>
       </c>
       <c r="B644" s="11" t="s">
-        <v>1731</v>
+        <v>332</v>
       </c>
       <c r="C644" s="8" t="s">
-        <v>1757</v>
+        <v>333</v>
       </c>
       <c r="D644" s="7" t="s">
-        <v>1758</v>
+        <v>334</v>
       </c>
       <c r="E644" s="7">
         <v>0</v>
       </c>
       <c r="F644" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="4">
-        <v>328</v>
+        <v>5</v>
       </c>
       <c r="B645" s="11" t="s">
-        <v>1759</v>
+        <v>287</v>
       </c>
       <c r="C645" s="8" t="s">
-        <v>1760</v>
+        <v>324</v>
       </c>
       <c r="D645" s="7" t="s">
-        <v>1761</v>
+        <v>325</v>
       </c>
       <c r="E645" s="7">
         <v>0</v>
       </c>
       <c r="F645" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="4">
-        <v>329</v>
+        <v>6</v>
       </c>
       <c r="B646" s="11" t="s">
-        <v>1762</v>
+        <v>341</v>
       </c>
       <c r="C646" s="8" t="s">
-        <v>1763</v>
+        <v>342</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>1764</v>
+        <v>343</v>
       </c>
       <c r="E646" s="7">
         <v>0</v>
       </c>
       <c r="F646" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="4">
-        <v>330</v>
+        <v>7</v>
       </c>
       <c r="B647" s="11" t="s">
-        <v>1765</v>
+        <v>284</v>
       </c>
       <c r="C647" s="8" t="s">
-        <v>1766</v>
+        <v>285</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>1767</v>
+        <v>286</v>
       </c>
       <c r="E647" s="7">
         <v>0</v>
       </c>
       <c r="F647" s="15">
-        <v>0</v>
+        <v>2577600</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="4">
-        <v>331</v>
+        <v>8</v>
       </c>
       <c r="B648" s="11" t="s">
-        <v>1759</v>
+        <v>287</v>
       </c>
       <c r="C648" s="8" t="s">
-        <v>1768</v>
+        <v>1341</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>1769</v>
+        <v>1342</v>
       </c>
       <c r="E648" s="7">
         <v>0</v>
       </c>
       <c r="F648" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="4">
-        <v>332</v>
+        <v>9</v>
       </c>
       <c r="B649" s="11" t="s">
-        <v>1770</v>
+        <v>281</v>
       </c>
       <c r="C649" s="8" t="s">
-        <v>1771</v>
+        <v>282</v>
       </c>
       <c r="D649" s="7" t="s">
-        <v>1772</v>
+        <v>283</v>
       </c>
       <c r="E649" s="7">
         <v>0</v>
       </c>
       <c r="F649" s="15">
-        <v>697500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="4">
-        <v>333</v>
+        <v>10</v>
       </c>
       <c r="B650" s="11" t="s">
-        <v>1526</v>
+        <v>287</v>
       </c>
       <c r="C650" s="8" t="s">
-        <v>1773</v>
+        <v>1343</v>
       </c>
       <c r="D650" s="7" t="s">
-        <v>1774</v>
+        <v>1344</v>
       </c>
       <c r="E650" s="7">
         <v>0</v>
       </c>
       <c r="F650" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="4">
-        <v>334</v>
+        <v>11</v>
       </c>
       <c r="B651" s="11" t="s">
-        <v>1775</v>
+        <v>287</v>
       </c>
       <c r="C651" s="8" t="s">
-        <v>1776</v>
+        <v>1345</v>
       </c>
       <c r="D651" s="7" t="s">
-        <v>1777</v>
+        <v>1346</v>
       </c>
       <c r="E651" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F651" s="15">
-        <v>0</v>
+        <v>11367000</v>
       </c>
     </row>
     <row r="652" spans="1:6">
-      <c r="A652" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A652" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B652" s="7"/>
+      <c r="C652" s="8"/>
+      <c r="D652" s="7"/>
+      <c r="E652" s="7"/>
+      <c r="F652" s="15"/>
     </row>
     <row r="653" spans="1:6">
-      <c r="A653" s="4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A653" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B653" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C653" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D653" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E653" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F653" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="4">
-        <v>337</v>
+        <v>1</v>
       </c>
       <c r="B654" s="11" t="s">
-        <v>1783</v>
+        <v>496</v>
       </c>
       <c r="C654" s="8" t="s">
-        <v>1784</v>
+        <v>497</v>
       </c>
       <c r="D654" s="7" t="s">
-        <v>1785</v>
+        <v>498</v>
       </c>
       <c r="E654" s="7">
         <v>0</v>
       </c>
       <c r="F654" s="15">
-        <v>0</v>
+        <v>377550</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="4">
-        <v>338</v>
+        <v>2</v>
       </c>
       <c r="B655" s="11" t="s">
-        <v>1786</v>
+        <v>1348</v>
       </c>
       <c r="C655" s="8" t="s">
-        <v>1787</v>
+        <v>1349</v>
       </c>
       <c r="D655" s="7" t="s">
-        <v>1788</v>
+        <v>1350</v>
       </c>
       <c r="E655" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F655" s="15">
-        <v>949500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="4">
-        <v>339</v>
+        <v>3</v>
       </c>
       <c r="B656" s="11" t="s">
-        <v>1789</v>
+        <v>354</v>
       </c>
       <c r="C656" s="8" t="s">
-        <v>1790</v>
+        <v>355</v>
       </c>
       <c r="D656" s="7" t="s">
-        <v>1791</v>
+        <v>356</v>
       </c>
       <c r="E656" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F656" s="15">
-        <v>0</v>
+        <v>332100</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="4">
-        <v>340</v>
+        <v>4</v>
       </c>
       <c r="B657" s="11" t="s">
-        <v>1792</v>
+        <v>1351</v>
       </c>
       <c r="C657" s="8" t="s">
-        <v>1793</v>
+        <v>1352</v>
       </c>
       <c r="D657" s="7" t="s">
-        <v>1794</v>
+        <v>1353</v>
       </c>
       <c r="E657" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F657" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="4">
-        <v>341</v>
+        <v>5</v>
       </c>
       <c r="B658" s="11" t="s">
-        <v>1795</v>
+        <v>910</v>
       </c>
       <c r="C658" s="8" t="s">
-        <v>1796</v>
+        <v>911</v>
       </c>
       <c r="D658" s="7" t="s">
-        <v>1797</v>
+        <v>912</v>
       </c>
       <c r="E658" s="7">
         <v>0</v>
       </c>
       <c r="F658" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="4">
-        <v>342</v>
+        <v>6</v>
       </c>
       <c r="B659" s="11" t="s">
-        <v>1680</v>
+        <v>637</v>
       </c>
       <c r="C659" s="8" t="s">
-        <v>1798</v>
+        <v>638</v>
       </c>
       <c r="D659" s="7" t="s">
-        <v>1799</v>
+        <v>639</v>
       </c>
       <c r="E659" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F659" s="15">
-        <v>0</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="4">
-        <v>343</v>
+        <v>7</v>
       </c>
       <c r="B660" s="11" t="s">
-        <v>1644</v>
+        <v>1354</v>
       </c>
       <c r="C660" s="8" t="s">
-        <v>1800</v>
+        <v>1355</v>
       </c>
       <c r="D660" s="7" t="s">
-        <v>1801</v>
+        <v>1356</v>
       </c>
       <c r="E660" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F660" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="4">
-        <v>344</v>
+        <v>8</v>
       </c>
       <c r="B661" s="11" t="s">
-        <v>1802</v>
+        <v>1357</v>
       </c>
       <c r="C661" s="8" t="s">
-        <v>1803</v>
+        <v>1358</v>
       </c>
       <c r="D661" s="7" t="s">
-        <v>1804</v>
+        <v>1359</v>
       </c>
       <c r="E661" s="7">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F661" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="4">
-        <v>345</v>
+        <v>9</v>
       </c>
       <c r="B662" s="11" t="s">
-        <v>1805</v>
+        <v>1360</v>
       </c>
       <c r="C662" s="8" t="s">
-        <v>1806</v>
+        <v>1361</v>
       </c>
       <c r="D662" s="7" t="s">
-        <v>1807</v>
+        <v>1362</v>
       </c>
       <c r="E662" s="7">
         <v>0</v>
       </c>
       <c r="F662" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="4">
-        <v>346</v>
+        <v>10</v>
       </c>
       <c r="B663" s="11" t="s">
-        <v>1808</v>
+        <v>448</v>
       </c>
       <c r="C663" s="8" t="s">
-        <v>1809</v>
+        <v>449</v>
       </c>
       <c r="D663" s="7" t="s">
-        <v>1810</v>
+        <v>450</v>
       </c>
       <c r="E663" s="7">
         <v>0</v>
       </c>
       <c r="F663" s="15">
-        <v>1408050</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="4">
-        <v>347</v>
+        <v>11</v>
       </c>
       <c r="B664" s="11" t="s">
-        <v>1811</v>
+        <v>610</v>
       </c>
       <c r="C664" s="8" t="s">
-        <v>1812</v>
+        <v>611</v>
       </c>
       <c r="D664" s="7" t="s">
-        <v>1813</v>
+        <v>612</v>
       </c>
       <c r="E664" s="7">
         <v>0</v>
       </c>
       <c r="F664" s="15">
-        <v>0</v>
+        <v>392850</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="4">
-        <v>348</v>
+        <v>12</v>
       </c>
       <c r="B665" s="11" t="s">
-        <v>1814</v>
+        <v>613</v>
       </c>
       <c r="C665" s="8" t="s">
-        <v>1815</v>
+        <v>614</v>
       </c>
       <c r="D665" s="7" t="s">
-        <v>1816</v>
+        <v>615</v>
       </c>
       <c r="E665" s="7">
         <v>0</v>
       </c>
       <c r="F665" s="15">
-        <v>0</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="4">
-        <v>349</v>
+        <v>13</v>
       </c>
       <c r="B666" s="11" t="s">
-        <v>1817</v>
+        <v>575</v>
       </c>
       <c r="C666" s="8" t="s">
-        <v>1818</v>
+        <v>576</v>
       </c>
       <c r="D666" s="7" t="s">
-        <v>1819</v>
+        <v>577</v>
       </c>
       <c r="E666" s="7">
         <v>0</v>
       </c>
       <c r="F666" s="15">
-        <v>0</v>
+        <v>299700</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="4">
-        <v>350</v>
+        <v>14</v>
       </c>
       <c r="B667" s="11" t="s">
-        <v>1820</v>
+        <v>707</v>
       </c>
       <c r="C667" s="8" t="s">
-        <v>1821</v>
+        <v>708</v>
       </c>
       <c r="D667" s="7" t="s">
-        <v>1822</v>
+        <v>709</v>
       </c>
       <c r="E667" s="7">
         <v>0</v>
       </c>
       <c r="F667" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="4">
-        <v>351</v>
+        <v>15</v>
       </c>
       <c r="B668" s="11" t="s">
-        <v>1823</v>
+        <v>545</v>
       </c>
       <c r="C668" s="8" t="s">
-        <v>1824</v>
+        <v>546</v>
       </c>
       <c r="D668" s="7" t="s">
-        <v>1825</v>
+        <v>547</v>
       </c>
       <c r="E668" s="7">
         <v>0</v>
       </c>
       <c r="F668" s="15">
-        <v>0</v>
+        <v>176400</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="4">
-        <v>352</v>
+        <v>16</v>
       </c>
       <c r="B669" s="11" t="s">
-        <v>1595</v>
+        <v>551</v>
       </c>
       <c r="C669" s="8" t="s">
-        <v>1826</v>
+        <v>552</v>
       </c>
       <c r="D669" s="7" t="s">
-        <v>1827</v>
+        <v>553</v>
       </c>
       <c r="E669" s="7">
         <v>0</v>
       </c>
       <c r="F669" s="15">
-        <v>2053800</v>
+        <v>229500</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="4">
-        <v>353</v>
+        <v>17</v>
       </c>
       <c r="B670" s="11" t="s">
-        <v>1595</v>
+        <v>1363</v>
       </c>
       <c r="C670" s="8" t="s">
-        <v>1828</v>
+        <v>1364</v>
       </c>
       <c r="D670" s="7" t="s">
-        <v>1829</v>
+        <v>1365</v>
       </c>
       <c r="E670" s="7">
         <v>0</v>
       </c>
       <c r="F670" s="15">
-        <v>1326150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="4">
-        <v>354</v>
+        <v>18</v>
       </c>
       <c r="B671" s="11" t="s">
-        <v>1830</v>
+        <v>525</v>
       </c>
       <c r="C671" s="8" t="s">
-        <v>1831</v>
+        <v>526</v>
       </c>
       <c r="D671" s="7" t="s">
-        <v>1832</v>
+        <v>527</v>
       </c>
       <c r="E671" s="7">
         <v>0</v>
       </c>
       <c r="F671" s="15">
-        <v>0</v>
+        <v>110700</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="4">
-        <v>355</v>
+        <v>19</v>
       </c>
       <c r="B672" s="11" t="s">
-        <v>1833</v>
+        <v>1366</v>
       </c>
       <c r="C672" s="8" t="s">
-        <v>1834</v>
+        <v>1367</v>
       </c>
       <c r="D672" s="7" t="s">
-        <v>1835</v>
+        <v>1368</v>
       </c>
       <c r="E672" s="7">
         <v>0</v>
       </c>
       <c r="F672" s="15">
-        <v>0</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="4">
-        <v>356</v>
+        <v>20</v>
       </c>
       <c r="B673" s="11" t="s">
-        <v>934</v>
+        <v>1351</v>
       </c>
       <c r="C673" s="8" t="s">
-        <v>1836</v>
+        <v>1369</v>
       </c>
       <c r="D673" s="7" t="s">
-        <v>1837</v>
+        <v>1370</v>
       </c>
       <c r="E673" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F673" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="4">
-        <v>357</v>
+        <v>21</v>
       </c>
       <c r="B674" s="11" t="s">
-        <v>1838</v>
+        <v>1371</v>
       </c>
       <c r="C674" s="8" t="s">
-        <v>1839</v>
+        <v>1372</v>
       </c>
       <c r="D674" s="7" t="s">
-        <v>1840</v>
+        <v>1373</v>
       </c>
       <c r="E674" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F674" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="4">
-        <v>358</v>
+        <v>22</v>
       </c>
       <c r="B675" s="11" t="s">
-        <v>1841</v>
+        <v>369</v>
       </c>
       <c r="C675" s="8" t="s">
-        <v>1842</v>
+        <v>370</v>
       </c>
       <c r="D675" s="7" t="s">
-        <v>1843</v>
+        <v>371</v>
       </c>
       <c r="E675" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F675" s="15">
-        <v>0</v>
+        <v>323190</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="4">
-        <v>359</v>
+        <v>23</v>
       </c>
       <c r="B676" s="11" t="s">
-        <v>1844</v>
+        <v>796</v>
       </c>
       <c r="C676" s="8" t="s">
-        <v>1845</v>
+        <v>797</v>
       </c>
       <c r="D676" s="7" t="s">
-        <v>1846</v>
+        <v>798</v>
       </c>
       <c r="E676" s="7">
         <v>0</v>
       </c>
       <c r="F676" s="15">
-        <v>0</v>
+        <v>806040</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="4">
-        <v>360</v>
+        <v>24</v>
       </c>
       <c r="B677" s="11" t="s">
-        <v>1162</v>
+        <v>493</v>
       </c>
       <c r="C677" s="8" t="s">
-        <v>1847</v>
+        <v>494</v>
       </c>
       <c r="D677" s="7" t="s">
-        <v>1848</v>
+        <v>495</v>
       </c>
       <c r="E677" s="7">
         <v>0</v>
       </c>
       <c r="F677" s="15">
-        <v>881100</v>
+        <v>333000</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="4">
-        <v>361</v>
+        <v>25</v>
       </c>
       <c r="B678" s="11" t="s">
-        <v>1849</v>
+        <v>1374</v>
       </c>
       <c r="C678" s="8" t="s">
-        <v>1850</v>
+        <v>1375</v>
       </c>
       <c r="D678" s="7" t="s">
-        <v>1851</v>
+        <v>1376</v>
       </c>
       <c r="E678" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F678" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="4">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="B679" s="11" t="s">
-        <v>1852</v>
+        <v>944</v>
       </c>
       <c r="C679" s="8" t="s">
-        <v>1853</v>
+        <v>945</v>
       </c>
       <c r="D679" s="7" t="s">
-        <v>1854</v>
+        <v>946</v>
       </c>
       <c r="E679" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F679" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="4">
-        <v>363</v>
+        <v>27</v>
       </c>
       <c r="B680" s="11" t="s">
-        <v>1610</v>
+        <v>548</v>
       </c>
       <c r="C680" s="8" t="s">
-        <v>1855</v>
+        <v>549</v>
       </c>
       <c r="D680" s="7" t="s">
-        <v>1856</v>
+        <v>550</v>
       </c>
       <c r="E680" s="7">
         <v>0</v>
       </c>
       <c r="F680" s="15">
-        <v>0</v>
+        <v>202500</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="4">
-        <v>364</v>
+        <v>28</v>
       </c>
       <c r="B681" s="11" t="s">
-        <v>1857</v>
+        <v>1374</v>
       </c>
       <c r="C681" s="8" t="s">
-        <v>1858</v>
+        <v>1377</v>
       </c>
       <c r="D681" s="7" t="s">
-        <v>1859</v>
+        <v>1378</v>
       </c>
       <c r="E681" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F681" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="4">
-        <v>365</v>
+        <v>29</v>
       </c>
       <c r="B682" s="11" t="s">
-        <v>1860</v>
+        <v>1379</v>
       </c>
       <c r="C682" s="8" t="s">
-        <v>1861</v>
+        <v>1380</v>
       </c>
       <c r="D682" s="7" t="s">
-        <v>1862</v>
+        <v>1381</v>
       </c>
       <c r="E682" s="7">
         <v>0</v>
       </c>
       <c r="F682" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="4">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B683" s="11" t="s">
-        <v>1765</v>
+        <v>601</v>
       </c>
       <c r="C683" s="8" t="s">
-        <v>1863</v>
+        <v>602</v>
       </c>
       <c r="D683" s="7" t="s">
-        <v>1864</v>
+        <v>603</v>
       </c>
       <c r="E683" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F683" s="15">
-        <v>0</v>
+        <v>185400</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="4">
-        <v>367</v>
+        <v>31</v>
       </c>
       <c r="B684" s="11" t="s">
-        <v>1865</v>
+        <v>566</v>
       </c>
       <c r="C684" s="8" t="s">
-        <v>1866</v>
+        <v>567</v>
       </c>
       <c r="D684" s="7" t="s">
-        <v>1867</v>
+        <v>568</v>
       </c>
       <c r="E684" s="7">
         <v>0</v>
       </c>
       <c r="F684" s="15">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="4">
-        <v>368</v>
+        <v>32</v>
       </c>
       <c r="B685" s="11" t="s">
-        <v>1868</v>
+        <v>1382</v>
       </c>
       <c r="C685" s="8" t="s">
-        <v>1869</v>
+        <v>1383</v>
       </c>
       <c r="D685" s="7" t="s">
-        <v>1870</v>
+        <v>1384</v>
       </c>
       <c r="E685" s="7">
         <v>0</v>
       </c>
       <c r="F685" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="4">
-        <v>369</v>
+        <v>33</v>
       </c>
       <c r="B686" s="11" t="s">
-        <v>1871</v>
+        <v>1385</v>
       </c>
       <c r="C686" s="8" t="s">
-        <v>1872</v>
+        <v>1386</v>
       </c>
       <c r="D686" s="7" t="s">
-        <v>1873</v>
+        <v>1387</v>
       </c>
       <c r="E686" s="7">
         <v>0</v>
       </c>
       <c r="F686" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="4">
-        <v>370</v>
+        <v>34</v>
       </c>
       <c r="B687" s="11" t="s">
-        <v>1874</v>
+        <v>186</v>
       </c>
       <c r="C687" s="8" t="s">
-        <v>1875</v>
+        <v>187</v>
       </c>
       <c r="D687" s="7" t="s">
-        <v>1876</v>
+        <v>188</v>
       </c>
       <c r="E687" s="7">
         <v>0</v>
       </c>
       <c r="F687" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="4">
-        <v>371</v>
+        <v>35</v>
       </c>
       <c r="B688" s="11" t="s">
-        <v>1877</v>
+        <v>1388</v>
       </c>
       <c r="C688" s="8" t="s">
-        <v>1878</v>
+        <v>1389</v>
       </c>
       <c r="D688" s="7" t="s">
-        <v>1879</v>
+        <v>1390</v>
       </c>
       <c r="E688" s="7">
         <v>0</v>
       </c>
       <c r="F688" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="4">
-        <v>372</v>
+        <v>36</v>
       </c>
       <c r="B689" s="11" t="s">
-        <v>1880</v>
+        <v>433</v>
       </c>
       <c r="C689" s="8" t="s">
-        <v>1881</v>
+        <v>434</v>
       </c>
       <c r="D689" s="7" t="s">
-        <v>1882</v>
+        <v>435</v>
       </c>
       <c r="E689" s="7">
         <v>0</v>
       </c>
       <c r="F689" s="15">
-        <v>3094200</v>
+        <v>289800</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="4">
-        <v>373</v>
+        <v>37</v>
       </c>
       <c r="B690" s="11" t="s">
-        <v>285</v>
+        <v>1391</v>
       </c>
       <c r="C690" s="8" t="s">
-        <v>286</v>
+        <v>1392</v>
       </c>
       <c r="D690" s="7" t="s">
-        <v>287</v>
+        <v>1393</v>
       </c>
       <c r="E690" s="7">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F690" s="15">
-        <v>1152000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="4">
-        <v>374</v>
+        <v>38</v>
       </c>
       <c r="B691" s="11" t="s">
-        <v>1883</v>
+        <v>1394</v>
       </c>
       <c r="C691" s="8" t="s">
-        <v>1884</v>
+        <v>1395</v>
       </c>
       <c r="D691" s="7" t="s">
-        <v>1885</v>
+        <v>1396</v>
       </c>
       <c r="E691" s="7">
         <v>0</v>
       </c>
       <c r="F691" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="4">
-        <v>375</v>
+        <v>39</v>
       </c>
       <c r="B692" s="11" t="s">
-        <v>1886</v>
+        <v>1397</v>
       </c>
       <c r="C692" s="8" t="s">
-        <v>1887</v>
+        <v>1398</v>
       </c>
       <c r="D692" s="7" t="s">
-        <v>1888</v>
+        <v>1399</v>
       </c>
       <c r="E692" s="7">
         <v>0</v>
       </c>
       <c r="F692" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="4">
-        <v>376</v>
+        <v>40</v>
       </c>
       <c r="B693" s="11" t="s">
-        <v>1889</v>
+        <v>1400</v>
       </c>
       <c r="C693" s="8" t="s">
-        <v>1890</v>
+        <v>1401</v>
       </c>
       <c r="D693" s="7" t="s">
-        <v>1891</v>
+        <v>1402</v>
       </c>
       <c r="E693" s="7">
         <v>0</v>
       </c>
       <c r="F693" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="4">
-        <v>377</v>
+        <v>41</v>
       </c>
       <c r="B694" s="11" t="s">
-        <v>1892</v>
+        <v>1403</v>
       </c>
       <c r="C694" s="8" t="s">
-        <v>1893</v>
+        <v>1404</v>
       </c>
       <c r="D694" s="7" t="s">
-        <v>1894</v>
+        <v>1405</v>
       </c>
       <c r="E694" s="7">
         <v>0</v>
       </c>
       <c r="F694" s="15">
-        <v>778500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="4">
-        <v>378</v>
+        <v>42</v>
       </c>
       <c r="B695" s="11" t="s">
-        <v>1895</v>
+        <v>1406</v>
       </c>
       <c r="C695" s="8" t="s">
-        <v>1896</v>
+        <v>1407</v>
       </c>
       <c r="D695" s="7" t="s">
-        <v>1897</v>
+        <v>1408</v>
       </c>
       <c r="E695" s="7">
         <v>0</v>
       </c>
       <c r="F695" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="4">
-        <v>379</v>
+        <v>43</v>
       </c>
       <c r="B696" s="11" t="s">
-        <v>1898</v>
+        <v>1409</v>
       </c>
       <c r="C696" s="8" t="s">
-        <v>1899</v>
+        <v>1410</v>
       </c>
       <c r="D696" s="7" t="s">
-        <v>1900</v>
+        <v>1411</v>
       </c>
       <c r="E696" s="7">
         <v>0</v>
       </c>
       <c r="F696" s="15">
-        <v>1086300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="4">
-        <v>380</v>
+        <v>44</v>
       </c>
       <c r="B697" s="11" t="s">
-        <v>240</v>
+        <v>551</v>
       </c>
       <c r="C697" s="8" t="s">
-        <v>241</v>
+        <v>1412</v>
       </c>
       <c r="D697" s="7" t="s">
-        <v>242</v>
+        <v>1413</v>
       </c>
       <c r="E697" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F697" s="15">
-        <v>129000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="4">
-        <v>381</v>
+        <v>45</v>
       </c>
       <c r="B698" s="11" t="s">
-        <v>1901</v>
+        <v>1414</v>
       </c>
       <c r="C698" s="8" t="s">
-        <v>1902</v>
+        <v>1415</v>
       </c>
       <c r="D698" s="7" t="s">
-        <v>1903</v>
+        <v>1416</v>
       </c>
       <c r="E698" s="7">
         <v>0</v>
       </c>
       <c r="F698" s="15">
-        <v>1534500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="4">
-        <v>382</v>
+        <v>46</v>
       </c>
       <c r="B699" s="11" t="s">
-        <v>1904</v>
+        <v>652</v>
       </c>
       <c r="C699" s="8" t="s">
-        <v>1905</v>
+        <v>653</v>
       </c>
       <c r="D699" s="7" t="s">
-        <v>1906</v>
+        <v>654</v>
       </c>
       <c r="E699" s="7">
         <v>0</v>
       </c>
       <c r="F699" s="15">
-        <v>341100</v>
+        <v>472500</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="4">
-        <v>383</v>
+        <v>47</v>
       </c>
       <c r="B700" s="11" t="s">
-        <v>1907</v>
+        <v>1417</v>
       </c>
       <c r="C700" s="8" t="s">
-        <v>1908</v>
+        <v>1418</v>
       </c>
       <c r="D700" s="7" t="s">
-        <v>1909</v>
+        <v>1419</v>
       </c>
       <c r="E700" s="7">
         <v>0</v>
       </c>
       <c r="F700" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="4">
-        <v>384</v>
+        <v>48</v>
       </c>
       <c r="B701" s="11" t="s">
-        <v>1910</v>
+        <v>430</v>
       </c>
       <c r="C701" s="8" t="s">
-        <v>1911</v>
+        <v>431</v>
       </c>
       <c r="D701" s="7" t="s">
-        <v>1912</v>
+        <v>432</v>
       </c>
       <c r="E701" s="7">
         <v>0</v>
       </c>
       <c r="F701" s="15">
-        <v>2038500</v>
+        <v>365040</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="4">
-        <v>385</v>
+        <v>49</v>
       </c>
       <c r="B702" s="11" t="s">
-        <v>1913</v>
+        <v>1420</v>
       </c>
       <c r="C702" s="8" t="s">
-        <v>1914</v>
+        <v>1421</v>
       </c>
       <c r="D702" s="7" t="s">
-        <v>1915</v>
+        <v>1422</v>
       </c>
       <c r="E702" s="7">
         <v>0</v>
       </c>
       <c r="F702" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="4">
-        <v>386</v>
+        <v>50</v>
       </c>
       <c r="B703" s="11" t="s">
-        <v>1916</v>
+        <v>1423</v>
       </c>
       <c r="C703" s="8" t="s">
-        <v>1917</v>
+        <v>1424</v>
       </c>
       <c r="D703" s="7" t="s">
-        <v>1918</v>
+        <v>1425</v>
       </c>
       <c r="E703" s="7">
         <v>0</v>
       </c>
       <c r="F703" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:6">
-      <c r="A704" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F704" s="15"/>
+      <c r="A704" s="4">
+        <v>51</v>
+      </c>
+      <c r="B704" s="11" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C704" s="8" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D704" s="7" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E704" s="7">
+        <v>0</v>
+      </c>
+      <c r="F704" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="705" spans="1:6">
-      <c r="A705" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A705" s="4">
+        <v>52</v>
+      </c>
+      <c r="B705" s="11" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C705" s="8" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D705" s="7" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E705" s="7">
+        <v>0</v>
+      </c>
+      <c r="F705" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="4">
-        <v>1</v>
+        <v>53</v>
       </c>
       <c r="B706" s="11" t="s">
-        <v>354</v>
+        <v>587</v>
       </c>
       <c r="C706" s="8" t="s">
-        <v>355</v>
+        <v>588</v>
       </c>
       <c r="D706" s="7" t="s">
-        <v>356</v>
+        <v>589</v>
       </c>
       <c r="E706" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F706" s="15">
-        <v>0</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="4">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="B707" s="11" t="s">
-        <v>351</v>
+        <v>1432</v>
       </c>
       <c r="C707" s="8" t="s">
-        <v>352</v>
+        <v>1433</v>
       </c>
       <c r="D707" s="7" t="s">
-        <v>353</v>
+        <v>1434</v>
       </c>
       <c r="E707" s="7">
         <v>0</v>
       </c>
       <c r="F707" s="15">
-        <v>481500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="4">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="B708" s="11" t="s">
-        <v>252</v>
+        <v>1435</v>
       </c>
       <c r="C708" s="8" t="s">
-        <v>253</v>
+        <v>1436</v>
       </c>
       <c r="D708" s="7" t="s">
-        <v>254</v>
+        <v>1437</v>
       </c>
       <c r="E708" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F708" s="15">
-        <v>108000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="4">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="B709" s="11" t="s">
-        <v>865</v>
+        <v>531</v>
       </c>
       <c r="C709" s="8" t="s">
-        <v>866</v>
+        <v>532</v>
       </c>
       <c r="D709" s="7" t="s">
-        <v>867</v>
+        <v>533</v>
       </c>
       <c r="E709" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F709" s="15">
-        <v>199080</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="4">
-        <v>5</v>
+        <v>57</v>
       </c>
       <c r="B710" s="11" t="s">
-        <v>946</v>
+        <v>1438</v>
       </c>
       <c r="C710" s="8" t="s">
-        <v>947</v>
+        <v>1439</v>
       </c>
       <c r="D710" s="7" t="s">
-        <v>948</v>
+        <v>1440</v>
       </c>
       <c r="E710" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F710" s="15">
-        <v>208170</v>
+        <v>0</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="4">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="B711" s="11" t="s">
-        <v>358</v>
+        <v>1441</v>
       </c>
       <c r="C711" s="8" t="s">
-        <v>359</v>
+        <v>1442</v>
       </c>
       <c r="D711" s="7" t="s">
-        <v>360</v>
+        <v>1443</v>
       </c>
       <c r="E711" s="7">
         <v>0</v>
       </c>
       <c r="F711" s="15">
-        <v>11724750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="4">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="B712" s="11" t="s">
-        <v>922</v>
+        <v>1444</v>
       </c>
       <c r="C712" s="8" t="s">
-        <v>923</v>
+        <v>1445</v>
       </c>
       <c r="D712" s="7" t="s">
-        <v>924</v>
+        <v>1446</v>
       </c>
       <c r="E712" s="7">
         <v>0</v>
       </c>
       <c r="F712" s="15">
-        <v>336600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="4">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="B713" s="11" t="s">
-        <v>1212</v>
+        <v>655</v>
       </c>
       <c r="C713" s="8" t="s">
-        <v>1213</v>
+        <v>656</v>
       </c>
       <c r="D713" s="7" t="s">
-        <v>1214</v>
+        <v>657</v>
       </c>
       <c r="E713" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F713" s="15">
-        <v>250020</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="4">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="B714" s="11" t="s">
-        <v>1215</v>
+        <v>1447</v>
       </c>
       <c r="C714" s="8" t="s">
-        <v>1216</v>
+        <v>1448</v>
       </c>
       <c r="D714" s="7" t="s">
-        <v>1217</v>
+        <v>1449</v>
       </c>
       <c r="E714" s="7">
         <v>0</v>
       </c>
       <c r="F714" s="15">
-        <v>336600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="4">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="B715" s="11" t="s">
-        <v>1159</v>
+        <v>1450</v>
       </c>
       <c r="C715" s="8" t="s">
-        <v>1160</v>
+        <v>1451</v>
       </c>
       <c r="D715" s="7" t="s">
-        <v>1161</v>
+        <v>1452</v>
       </c>
       <c r="E715" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F715" s="15">
-        <v>250020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="4">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B716" s="11" t="s">
-        <v>240</v>
+        <v>1453</v>
       </c>
       <c r="C716" s="8" t="s">
-        <v>241</v>
+        <v>1454</v>
       </c>
       <c r="D716" s="7" t="s">
-        <v>242</v>
+        <v>1455</v>
       </c>
       <c r="E716" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F716" s="15">
-        <v>129000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="4">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="B717" s="11" t="s">
-        <v>1898</v>
+        <v>1456</v>
       </c>
       <c r="C717" s="8" t="s">
-        <v>1899</v>
+        <v>1457</v>
       </c>
       <c r="D717" s="7" t="s">
-        <v>1900</v>
+        <v>1458</v>
       </c>
       <c r="E717" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F717" s="15">
-        <v>1086300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="4">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="B718" s="11" t="s">
-        <v>1236</v>
+        <v>1459</v>
       </c>
       <c r="C718" s="8" t="s">
-        <v>1237</v>
+        <v>1460</v>
       </c>
       <c r="D718" s="7" t="s">
-        <v>1238</v>
+        <v>1461</v>
       </c>
       <c r="E718" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F718" s="15">
-        <v>1190250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="4">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="B719" s="11" t="s">
-        <v>859</v>
+        <v>1462</v>
       </c>
       <c r="C719" s="8" t="s">
-        <v>860</v>
+        <v>1463</v>
       </c>
       <c r="D719" s="7" t="s">
-        <v>861</v>
+        <v>1464</v>
       </c>
       <c r="E719" s="7">
         <v>0</v>
       </c>
       <c r="F719" s="15">
-        <v>1480500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="4">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="B720" s="11" t="s">
-        <v>1203</v>
+        <v>1465</v>
       </c>
       <c r="C720" s="8" t="s">
-        <v>1204</v>
+        <v>1466</v>
       </c>
       <c r="D720" s="7" t="s">
-        <v>1205</v>
+        <v>1467</v>
       </c>
       <c r="E720" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F720" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="4">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="B721" s="11" t="s">
-        <v>1920</v>
+        <v>1468</v>
       </c>
       <c r="C721" s="8" t="s">
-        <v>1921</v>
+        <v>1469</v>
       </c>
       <c r="D721" s="7" t="s">
-        <v>1922</v>
+        <v>1470</v>
       </c>
       <c r="E721" s="7">
         <v>0</v>
       </c>
       <c r="F721" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="4">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="B722" s="11" t="s">
-        <v>868</v>
+        <v>598</v>
       </c>
       <c r="C722" s="8" t="s">
-        <v>869</v>
+        <v>599</v>
       </c>
       <c r="D722" s="7" t="s">
-        <v>870</v>
+        <v>600</v>
       </c>
       <c r="E722" s="7">
         <v>0</v>
       </c>
       <c r="F722" s="15">
-        <v>1556100</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="4">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="B723" s="11" t="s">
-        <v>1147</v>
+        <v>183</v>
       </c>
       <c r="C723" s="8" t="s">
-        <v>1148</v>
+        <v>184</v>
       </c>
       <c r="D723" s="7" t="s">
-        <v>1149</v>
+        <v>185</v>
       </c>
       <c r="E723" s="7">
         <v>0</v>
       </c>
       <c r="F723" s="15">
-        <v>0</v>
+        <v>513900</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="4">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="B724" s="11" t="s">
-        <v>842</v>
+        <v>277</v>
       </c>
       <c r="C724" s="8" t="s">
-        <v>843</v>
+        <v>278</v>
       </c>
       <c r="D724" s="7" t="s">
-        <v>844</v>
+        <v>279</v>
       </c>
       <c r="E724" s="7">
         <v>0</v>
       </c>
       <c r="F724" s="15">
-        <v>2304000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="4">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="B725" s="11" t="s">
-        <v>354</v>
+        <v>1471</v>
       </c>
       <c r="C725" s="8" t="s">
-        <v>1085</v>
+        <v>1472</v>
       </c>
       <c r="D725" s="7" t="s">
-        <v>1086</v>
+        <v>1473</v>
       </c>
       <c r="E725" s="7">
         <v>0</v>
       </c>
       <c r="F725" s="15">
-        <v>937800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="4">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="B726" s="11" t="s">
-        <v>856</v>
+        <v>1465</v>
       </c>
       <c r="C726" s="8" t="s">
-        <v>857</v>
+        <v>1474</v>
       </c>
       <c r="D726" s="7" t="s">
-        <v>858</v>
+        <v>1475</v>
       </c>
       <c r="E726" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F726" s="15">
-        <v>231300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="4">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="B727" s="11" t="s">
-        <v>1014</v>
+        <v>1476</v>
       </c>
       <c r="C727" s="8" t="s">
-        <v>1015</v>
+        <v>1477</v>
       </c>
       <c r="D727" s="7" t="s">
-        <v>1016</v>
+        <v>1478</v>
       </c>
       <c r="E727" s="7">
         <v>0</v>
       </c>
       <c r="F727" s="15">
-        <v>3829500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="4">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="B728" s="11" t="s">
-        <v>1120</v>
+        <v>1479</v>
       </c>
       <c r="C728" s="8" t="s">
-        <v>1121</v>
+        <v>1480</v>
       </c>
       <c r="D728" s="7" t="s">
-        <v>1122</v>
+        <v>1481</v>
       </c>
       <c r="E728" s="7">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F728" s="15">
-        <v>1525500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="4">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="B729" s="11" t="s">
-        <v>1386</v>
+        <v>1482</v>
       </c>
       <c r="C729" s="8" t="s">
-        <v>1387</v>
+        <v>1483</v>
       </c>
       <c r="D729" s="7" t="s">
-        <v>1388</v>
+        <v>1484</v>
       </c>
       <c r="E729" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F729" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="4">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="B730" s="11" t="s">
-        <v>675</v>
+        <v>1485</v>
       </c>
       <c r="C730" s="8" t="s">
-        <v>676</v>
+        <v>1486</v>
       </c>
       <c r="D730" s="7" t="s">
-        <v>677</v>
+        <v>1487</v>
       </c>
       <c r="E730" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F730" s="15">
-        <v>787500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="4">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="B731" s="11" t="s">
-        <v>1568</v>
+        <v>1488</v>
       </c>
       <c r="C731" s="8" t="s">
-        <v>1569</v>
+        <v>1489</v>
       </c>
       <c r="D731" s="7" t="s">
-        <v>1570</v>
+        <v>1490</v>
       </c>
       <c r="E731" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F731" s="15">
-        <v>1754550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="4">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="B732" s="11" t="s">
-        <v>1380</v>
+        <v>1491</v>
       </c>
       <c r="C732" s="8" t="s">
-        <v>1381</v>
+        <v>1492</v>
       </c>
       <c r="D732" s="7" t="s">
-        <v>1382</v>
+        <v>1493</v>
       </c>
       <c r="E732" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F732" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="4">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="B733" s="11" t="s">
-        <v>466</v>
+        <v>572</v>
       </c>
       <c r="C733" s="8" t="s">
-        <v>467</v>
+        <v>573</v>
       </c>
       <c r="D733" s="7" t="s">
-        <v>468</v>
+        <v>574</v>
       </c>
       <c r="E733" s="7">
         <v>0</v>
       </c>
       <c r="F733" s="15">
-        <v>0</v>
+        <v>146700</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="4">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="B734" s="11" t="s">
-        <v>1147</v>
+        <v>1494</v>
       </c>
       <c r="C734" s="8" t="s">
-        <v>1280</v>
+        <v>1495</v>
       </c>
       <c r="D734" s="7" t="s">
-        <v>1281</v>
+        <v>1496</v>
       </c>
       <c r="E734" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F734" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="4">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="B735" s="11" t="s">
-        <v>1218</v>
+        <v>590</v>
       </c>
       <c r="C735" s="8" t="s">
-        <v>1219</v>
+        <v>591</v>
       </c>
       <c r="D735" s="7" t="s">
-        <v>1220</v>
+        <v>592</v>
       </c>
       <c r="E735" s="7">
         <v>0</v>
       </c>
       <c r="F735" s="15">
-        <v>737100</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="4">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="B736" s="11" t="s">
-        <v>611</v>
+        <v>622</v>
       </c>
       <c r="C736" s="8" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="D736" s="7" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="E736" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F736" s="15">
-        <v>231300</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="4">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="B737" s="11" t="s">
-        <v>400</v>
+        <v>607</v>
       </c>
       <c r="C737" s="8" t="s">
-        <v>401</v>
+        <v>608</v>
       </c>
       <c r="D737" s="7" t="s">
-        <v>402</v>
+        <v>609</v>
       </c>
       <c r="E737" s="7">
         <v>0</v>
       </c>
       <c r="F737" s="15">
-        <v>1686600</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="4">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="B738" s="11" t="s">
-        <v>1070</v>
+        <v>1497</v>
       </c>
       <c r="C738" s="8" t="s">
-        <v>1071</v>
+        <v>1498</v>
       </c>
       <c r="D738" s="7" t="s">
-        <v>1072</v>
+        <v>1499</v>
       </c>
       <c r="E738" s="7">
         <v>0</v>
       </c>
       <c r="F738" s="15">
-        <v>2542500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="4">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="B739" s="11" t="s">
-        <v>982</v>
+        <v>1500</v>
       </c>
       <c r="C739" s="8" t="s">
-        <v>983</v>
+        <v>1501</v>
       </c>
       <c r="D739" s="7" t="s">
-        <v>984</v>
+        <v>1502</v>
       </c>
       <c r="E739" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F739" s="15">
-        <v>1086300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="4">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="B740" s="11" t="s">
-        <v>1242</v>
+        <v>1503</v>
       </c>
       <c r="C740" s="8" t="s">
-        <v>1243</v>
+        <v>1504</v>
       </c>
       <c r="D740" s="7" t="s">
-        <v>1244</v>
+        <v>1505</v>
       </c>
       <c r="E740" s="7">
         <v>0</v>
       </c>
       <c r="F740" s="15">
-        <v>750600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="4">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="B741" s="11" t="s">
-        <v>20</v>
+        <v>1506</v>
       </c>
       <c r="C741" s="8" t="s">
-        <v>21</v>
+        <v>1507</v>
       </c>
       <c r="D741" s="7" t="s">
-        <v>22</v>
+        <v>1508</v>
       </c>
       <c r="E741" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F741" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="4">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="B742" s="11" t="s">
-        <v>940</v>
+        <v>1509</v>
       </c>
       <c r="C742" s="8" t="s">
-        <v>941</v>
+        <v>1510</v>
       </c>
       <c r="D742" s="7" t="s">
-        <v>942</v>
+        <v>1511</v>
       </c>
       <c r="E742" s="7">
         <v>0</v>
       </c>
       <c r="F742" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="4">
-        <v>38</v>
+        <v>90</v>
       </c>
       <c r="B743" s="11" t="s">
-        <v>1321</v>
+        <v>1512</v>
       </c>
       <c r="C743" s="8" t="s">
-        <v>1322</v>
+        <v>1513</v>
       </c>
       <c r="D743" s="7" t="s">
-        <v>1323</v>
+        <v>758</v>
       </c>
       <c r="E743" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F743" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="4">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="B744" s="11" t="s">
-        <v>1535</v>
+        <v>756</v>
       </c>
       <c r="C744" s="8" t="s">
-        <v>1536</v>
+        <v>757</v>
       </c>
       <c r="D744" s="7" t="s">
-        <v>1537</v>
+        <v>1514</v>
       </c>
       <c r="E744" s="7">
         <v>0</v>
       </c>
       <c r="F744" s="15">
-        <v>868500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="745" spans="1:6">
-      <c r="A745" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="A745" s="5" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B745" s="7"/>
+      <c r="C745" s="8"/>
+      <c r="D745" s="7"/>
+      <c r="E745" s="7"/>
+      <c r="F745" s="15"/>
     </row>
     <row r="746" spans="1:6">
-      <c r="A746" s="4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A746" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B746" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C746" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D746" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E746" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F746" s="16" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="4">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="B747" s="11" t="s">
-        <v>1789</v>
+        <v>1516</v>
       </c>
       <c r="C747" s="8" t="s">
-        <v>1790</v>
+        <v>1517</v>
       </c>
       <c r="D747" s="7" t="s">
-        <v>1791</v>
+        <v>1518</v>
       </c>
       <c r="E747" s="7">
         <v>0</v>
       </c>
       <c r="F747" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="4">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="B748" s="11" t="s">
-        <v>1926</v>
+        <v>445</v>
       </c>
       <c r="C748" s="8" t="s">
-        <v>1927</v>
+        <v>446</v>
       </c>
       <c r="D748" s="7" t="s">
-        <v>1928</v>
+        <v>447</v>
       </c>
       <c r="E748" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F748" s="15">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="4">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="B749" s="11" t="s">
-        <v>1496</v>
+        <v>1519</v>
       </c>
       <c r="C749" s="8" t="s">
-        <v>1497</v>
+        <v>1520</v>
       </c>
       <c r="D749" s="7" t="s">
-        <v>1498</v>
+        <v>1521</v>
       </c>
       <c r="E749" s="7">
         <v>0</v>
       </c>
       <c r="F749" s="15">
-        <v>426150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="4">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="B750" s="11" t="s">
-        <v>1929</v>
+        <v>1522</v>
       </c>
       <c r="C750" s="8" t="s">
-        <v>1930</v>
+        <v>1523</v>
       </c>
       <c r="D750" s="7" t="s">
-        <v>1931</v>
+        <v>1524</v>
       </c>
       <c r="E750" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F750" s="15">
-        <v>0</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="4">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="B751" s="11" t="s">
-        <v>928</v>
+        <v>1525</v>
       </c>
       <c r="C751" s="8" t="s">
-        <v>929</v>
+        <v>1526</v>
       </c>
       <c r="D751" s="7" t="s">
-        <v>930</v>
+        <v>1527</v>
       </c>
       <c r="E751" s="7">
         <v>0</v>
       </c>
       <c r="F751" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="4">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="B752" s="11" t="s">
-        <v>1731</v>
+        <v>1528</v>
       </c>
       <c r="C752" s="8" t="s">
-        <v>1757</v>
+        <v>1529</v>
       </c>
       <c r="D752" s="7" t="s">
-        <v>1758</v>
+        <v>1530</v>
       </c>
       <c r="E752" s="7">
         <v>0</v>
       </c>
       <c r="F752" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="4">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="B753" s="11" t="s">
-        <v>1674</v>
+        <v>1531</v>
       </c>
       <c r="C753" s="8" t="s">
-        <v>1723</v>
+        <v>1532</v>
       </c>
       <c r="D753" s="7" t="s">
-        <v>1724</v>
+        <v>1533</v>
       </c>
       <c r="E753" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F753" s="15">
-        <v>0</v>
+        <v>1360800</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="4">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="B754" s="11" t="s">
-        <v>1718</v>
+        <v>326</v>
       </c>
       <c r="C754" s="8" t="s">
-        <v>1719</v>
+        <v>327</v>
       </c>
       <c r="D754" s="7" t="s">
-        <v>1720</v>
+        <v>328</v>
       </c>
       <c r="E754" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F754" s="15">
-        <v>1251900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="4">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="B755" s="11" t="s">
-        <v>1677</v>
+        <v>1534</v>
       </c>
       <c r="C755" s="8" t="s">
-        <v>1678</v>
+        <v>1535</v>
       </c>
       <c r="D755" s="7" t="s">
-        <v>1679</v>
+        <v>1536</v>
       </c>
       <c r="E755" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F755" s="15">
-        <v>1525500</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="4">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="B756" s="11" t="s">
-        <v>1674</v>
+        <v>472</v>
       </c>
       <c r="C756" s="8" t="s">
-        <v>1675</v>
+        <v>473</v>
       </c>
       <c r="D756" s="7" t="s">
-        <v>1676</v>
+        <v>474</v>
       </c>
       <c r="E756" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F756" s="15">
-        <v>0</v>
+        <v>340650</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="4">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="B757" s="11" t="s">
-        <v>1271</v>
+        <v>1537</v>
       </c>
       <c r="C757" s="8" t="s">
-        <v>1272</v>
+        <v>1538</v>
       </c>
       <c r="D757" s="7" t="s">
-        <v>1273</v>
+        <v>1539</v>
       </c>
       <c r="E757" s="7">
         <v>-1</v>
       </c>
       <c r="F757" s="15">
-        <v>0</v>
+        <v>940950</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="4">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="B758" s="11" t="s">
-        <v>1929</v>
+        <v>1540</v>
       </c>
       <c r="C758" s="8" t="s">
-        <v>1932</v>
+        <v>1541</v>
       </c>
       <c r="D758" s="7" t="s">
-        <v>1933</v>
+        <v>1542</v>
       </c>
       <c r="E758" s="7">
         <v>0</v>
       </c>
       <c r="F758" s="15">
-        <v>858600</v>
+        <v>1111500</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="4">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="B759" s="11" t="s">
-        <v>1601</v>
+        <v>1543</v>
       </c>
       <c r="C759" s="8" t="s">
-        <v>1602</v>
+        <v>1544</v>
       </c>
       <c r="D759" s="7" t="s">
-        <v>1603</v>
+        <v>1545</v>
       </c>
       <c r="E759" s="7">
         <v>0</v>
       </c>
       <c r="F759" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="4">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="B760" s="11" t="s">
-        <v>1613</v>
+        <v>712</v>
       </c>
       <c r="C760" s="8" t="s">
-        <v>1614</v>
+        <v>713</v>
       </c>
       <c r="D760" s="7" t="s">
-        <v>1615</v>
+        <v>714</v>
       </c>
       <c r="E760" s="7">
         <v>0</v>
       </c>
       <c r="F760" s="15">
-        <v>0</v>
+        <v>735300</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="4">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="B761" s="11" t="s">
-        <v>1574</v>
+        <v>335</v>
       </c>
       <c r="C761" s="8" t="s">
-        <v>1575</v>
+        <v>336</v>
       </c>
       <c r="D761" s="7" t="s">
-        <v>1576</v>
+        <v>337</v>
       </c>
       <c r="E761" s="7">
         <v>0</v>
       </c>
       <c r="F761" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="4">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="B762" s="11" t="s">
-        <v>985</v>
+        <v>1546</v>
       </c>
       <c r="C762" s="8" t="s">
-        <v>986</v>
+        <v>1547</v>
       </c>
       <c r="D762" s="7" t="s">
-        <v>987</v>
+        <v>1548</v>
       </c>
       <c r="E762" s="7">
         <v>0</v>
       </c>
       <c r="F762" s="15">
-        <v>341100</v>
+        <v>739800</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="4">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="B763" s="11" t="s">
-        <v>1186</v>
+        <v>634</v>
       </c>
       <c r="C763" s="8" t="s">
-        <v>1187</v>
+        <v>635</v>
       </c>
       <c r="D763" s="7" t="s">
-        <v>1188</v>
+        <v>636</v>
       </c>
       <c r="E763" s="7">
         <v>0</v>
       </c>
       <c r="F763" s="15">
-        <v>0</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="4">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="B764" s="11" t="s">
-        <v>1345</v>
+        <v>581</v>
       </c>
       <c r="C764" s="8" t="s">
-        <v>1346</v>
+        <v>582</v>
       </c>
       <c r="D764" s="7" t="s">
-        <v>1347</v>
+        <v>583</v>
       </c>
       <c r="E764" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F764" s="15">
-        <v>0</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="4">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="B765" s="11" t="s">
-        <v>1934</v>
+        <v>387</v>
       </c>
       <c r="C765" s="8" t="s">
-        <v>1935</v>
+        <v>388</v>
       </c>
       <c r="D765" s="7" t="s">
-        <v>1936</v>
+        <v>389</v>
       </c>
       <c r="E765" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F765" s="15">
-        <v>0</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="4">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="B766" s="11" t="s">
-        <v>1937</v>
+        <v>1549</v>
       </c>
       <c r="C766" s="8" t="s">
-        <v>1938</v>
+        <v>1550</v>
       </c>
       <c r="D766" s="7" t="s">
-        <v>1939</v>
+        <v>1551</v>
       </c>
       <c r="E766" s="7">
         <v>0</v>
       </c>
       <c r="F766" s="15">
-        <v>354600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="4">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="B767" s="11" t="s">
-        <v>1940</v>
+        <v>768</v>
       </c>
       <c r="C767" s="8" t="s">
-        <v>1941</v>
+        <v>769</v>
       </c>
       <c r="D767" s="7" t="s">
-        <v>1942</v>
+        <v>770</v>
       </c>
       <c r="E767" s="7">
         <v>0</v>
       </c>
       <c r="F767" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="4">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="B768" s="11" t="s">
-        <v>1943</v>
+        <v>788</v>
       </c>
       <c r="C768" s="8" t="s">
-        <v>1944</v>
+        <v>789</v>
       </c>
       <c r="D768" s="7" t="s">
-        <v>1945</v>
+        <v>790</v>
       </c>
       <c r="E768" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F768" s="15">
-        <v>0</v>
+        <v>1525500</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="4">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="B769" s="11" t="s">
-        <v>1946</v>
+        <v>1552</v>
       </c>
       <c r="C769" s="8" t="s">
-        <v>1947</v>
+        <v>1553</v>
       </c>
       <c r="D769" s="7" t="s">
-        <v>1948</v>
+        <v>1554</v>
       </c>
       <c r="E769" s="7">
         <v>0</v>
       </c>
       <c r="F769" s="15">
-        <v>655200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="770" spans="1:6">
-      <c r="A770" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F770" s="15"/>
+      <c r="A770" s="4">
+        <v>24</v>
+      </c>
+      <c r="B770" s="11" t="s">
+        <v>718</v>
+      </c>
+      <c r="C770" s="8" t="s">
+        <v>719</v>
+      </c>
+      <c r="D770" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="E770" s="7">
+        <v>0</v>
+      </c>
+      <c r="F770" s="15">
+        <v>566100</v>
+      </c>
     </row>
     <row r="771" spans="1:6">
-      <c r="A771" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A771" s="4">
+        <v>25</v>
+      </c>
+      <c r="B771" s="11" t="s">
+        <v>765</v>
+      </c>
+      <c r="C771" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="D771" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="E771" s="7">
+        <v>0</v>
+      </c>
+      <c r="F771" s="15">
+        <v>1480500</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="4">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B772" s="11" t="s">
-        <v>1950</v>
+        <v>1555</v>
       </c>
       <c r="C772" s="8" t="s">
-        <v>1951</v>
+        <v>1556</v>
       </c>
       <c r="D772" s="7" t="s">
-        <v>1952</v>
+        <v>1557</v>
       </c>
       <c r="E772" s="7">
         <v>0</v>
       </c>
       <c r="F772" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="4">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="B773" s="11" t="s">
-        <v>1953</v>
+        <v>1558</v>
       </c>
       <c r="C773" s="8" t="s">
-        <v>1954</v>
+        <v>1559</v>
       </c>
       <c r="D773" s="7" t="s">
-        <v>1955</v>
+        <v>1560</v>
       </c>
       <c r="E773" s="7">
         <v>0</v>
       </c>
       <c r="F773" s="15">
-        <v>1042200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="4">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="B774" s="11" t="s">
-        <v>1956</v>
+        <v>780</v>
       </c>
       <c r="C774" s="8" t="s">
-        <v>1957</v>
+        <v>781</v>
       </c>
       <c r="D774" s="7" t="s">
-        <v>1958</v>
+        <v>782</v>
       </c>
       <c r="E774" s="7">
         <v>0</v>
       </c>
       <c r="F774" s="15">
-        <v>0</v>
+        <v>2304000</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="4">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="B775" s="11" t="s">
-        <v>1959</v>
+        <v>1561</v>
       </c>
       <c r="C775" s="8" t="s">
-        <v>1960</v>
+        <v>1562</v>
       </c>
       <c r="D775" s="7" t="s">
-        <v>1961</v>
+        <v>1563</v>
       </c>
       <c r="E775" s="7">
         <v>0</v>
       </c>
       <c r="F775" s="15">
-        <v>1390500</v>
+        <v>1420200</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="4">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="B776" s="11" t="s">
-        <v>1962</v>
+        <v>616</v>
       </c>
       <c r="C776" s="8" t="s">
-        <v>1963</v>
+        <v>617</v>
       </c>
       <c r="D776" s="7" t="s">
-        <v>1964</v>
+        <v>618</v>
       </c>
       <c r="E776" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F776" s="15">
-        <v>0</v>
+        <v>427500</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="4">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B777" s="11" t="s">
-        <v>1965</v>
+        <v>1564</v>
       </c>
       <c r="C777" s="8" t="s">
-        <v>1966</v>
+        <v>1565</v>
       </c>
       <c r="D777" s="7" t="s">
-        <v>1967</v>
+        <v>1566</v>
       </c>
       <c r="E777" s="7">
         <v>0</v>
       </c>
       <c r="F777" s="15">
-        <v>792000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="4">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="B778" s="11" t="s">
-        <v>1968</v>
+        <v>1567</v>
       </c>
       <c r="C778" s="8" t="s">
-        <v>1969</v>
+        <v>1568</v>
       </c>
       <c r="D778" s="7" t="s">
-        <v>1970</v>
+        <v>1569</v>
       </c>
       <c r="E778" s="7">
         <v>0</v>
       </c>
       <c r="F778" s="15">
-        <v>1732050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" s="4">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="B779" s="11" t="s">
-        <v>1971</v>
+        <v>1570</v>
       </c>
       <c r="C779" s="8" t="s">
-        <v>1972</v>
+        <v>1571</v>
       </c>
       <c r="D779" s="7" t="s">
-        <v>1973</v>
+        <v>1572</v>
       </c>
       <c r="E779" s="7">
         <v>0</v>
       </c>
       <c r="F779" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" s="4">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="B780" s="11" t="s">
-        <v>1920</v>
+        <v>1573</v>
       </c>
       <c r="C780" s="8" t="s">
-        <v>1921</v>
+        <v>1574</v>
       </c>
       <c r="D780" s="7" t="s">
-        <v>1922</v>
+        <v>1575</v>
       </c>
       <c r="E780" s="7">
         <v>0</v>
       </c>
       <c r="F780" s="15">
-        <v>0</v>
+        <v>1192500</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="4">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="B781" s="11" t="s">
-        <v>1974</v>
+        <v>318</v>
       </c>
       <c r="C781" s="8" t="s">
-        <v>1975</v>
+        <v>319</v>
       </c>
       <c r="D781" s="7" t="s">
-        <v>1976</v>
+        <v>320</v>
       </c>
       <c r="E781" s="7">
         <v>0</v>
       </c>
       <c r="F781" s="15">
-        <v>259200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="4">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="B782" s="11" t="s">
-        <v>1977</v>
+        <v>1576</v>
       </c>
       <c r="C782" s="8" t="s">
-        <v>1978</v>
+        <v>1577</v>
       </c>
       <c r="D782" s="7" t="s">
-        <v>1979</v>
+        <v>1578</v>
       </c>
       <c r="E782" s="7">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="F782" s="15">
-        <v>370980</v>
+        <v>0</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="4">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="B783" s="11" t="s">
-        <v>1980</v>
+        <v>1579</v>
       </c>
       <c r="C783" s="8" t="s">
-        <v>1981</v>
+        <v>1580</v>
       </c>
       <c r="D783" s="7" t="s">
-        <v>1982</v>
+        <v>1581</v>
       </c>
       <c r="E783" s="7">
         <v>0</v>
       </c>
       <c r="F783" s="15">
-        <v>0</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="4">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="B784" s="11" t="s">
-        <v>1983</v>
+        <v>1582</v>
       </c>
       <c r="C784" s="8" t="s">
-        <v>1984</v>
+        <v>1583</v>
       </c>
       <c r="D784" s="7" t="s">
-        <v>1985</v>
+        <v>1584</v>
       </c>
       <c r="E784" s="7">
         <v>0</v>
       </c>
       <c r="F784" s="15">
-        <v>180000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="4">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="B785" s="11" t="s">
-        <v>1986</v>
+        <v>1585</v>
       </c>
       <c r="C785" s="8" t="s">
-        <v>1987</v>
+        <v>1586</v>
       </c>
       <c r="D785" s="7" t="s">
-        <v>1988</v>
+        <v>1587</v>
       </c>
       <c r="E785" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F785" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="4">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="B786" s="11" t="s">
-        <v>1989</v>
+        <v>1588</v>
       </c>
       <c r="C786" s="8" t="s">
-        <v>1990</v>
+        <v>1589</v>
       </c>
       <c r="D786" s="7" t="s">
-        <v>1991</v>
+        <v>1590</v>
       </c>
       <c r="E786" s="7">
         <v>0</v>
       </c>
       <c r="F786" s="15">
-        <v>0</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="4">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="B787" s="11" t="s">
-        <v>1992</v>
+        <v>423</v>
       </c>
       <c r="C787" s="8" t="s">
-        <v>1993</v>
+        <v>424</v>
       </c>
       <c r="D787" s="7" t="s">
-        <v>1994</v>
+        <v>425</v>
       </c>
       <c r="E787" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F787" s="15">
-        <v>0</v>
+        <v>394470</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="4">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="B788" s="11" t="s">
-        <v>1995</v>
+        <v>1591</v>
       </c>
       <c r="C788" s="8" t="s">
-        <v>1996</v>
+        <v>1592</v>
       </c>
       <c r="D788" s="7" t="s">
-        <v>1997</v>
+        <v>1593</v>
       </c>
       <c r="E788" s="7">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F788" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="4">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="B789" s="11" t="s">
-        <v>1998</v>
+        <v>649</v>
       </c>
       <c r="C789" s="8" t="s">
-        <v>1999</v>
+        <v>650</v>
       </c>
       <c r="D789" s="7" t="s">
-        <v>2000</v>
+        <v>651</v>
       </c>
       <c r="E789" s="7">
         <v>0</v>
       </c>
       <c r="F789" s="15">
-        <v>0</v>
+        <v>347400</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="4">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="B790" s="11" t="s">
-        <v>2001</v>
+        <v>408</v>
       </c>
       <c r="C790" s="8" t="s">
-        <v>2002</v>
+        <v>409</v>
       </c>
       <c r="D790" s="7" t="s">
-        <v>2003</v>
+        <v>410</v>
       </c>
       <c r="E790" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F790" s="15">
-        <v>930600</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" s="4">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="B791" s="11" t="s">
-        <v>2004</v>
+        <v>417</v>
       </c>
       <c r="C791" s="8" t="s">
-        <v>2005</v>
+        <v>418</v>
       </c>
       <c r="D791" s="7" t="s">
-        <v>2006</v>
+        <v>419</v>
       </c>
       <c r="E791" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F791" s="15">
-        <v>0</v>
+        <v>179820</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="4">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="B792" s="11" t="s">
-        <v>2007</v>
+        <v>785</v>
       </c>
       <c r="C792" s="8" t="s">
-        <v>2008</v>
+        <v>786</v>
       </c>
       <c r="D792" s="7" t="s">
-        <v>2009</v>
+        <v>787</v>
       </c>
       <c r="E792" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F792" s="15">
-        <v>630000</v>
+        <v>3829500</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" s="4">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="B793" s="11" t="s">
-        <v>2010</v>
+        <v>1594</v>
       </c>
       <c r="C793" s="8" t="s">
-        <v>2011</v>
+        <v>1595</v>
       </c>
       <c r="D793" s="7" t="s">
-        <v>2012</v>
+        <v>1596</v>
       </c>
       <c r="E793" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F793" s="15">
-        <v>1450800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" s="4">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="B794" s="11" t="s">
-        <v>2013</v>
+        <v>1597</v>
       </c>
       <c r="C794" s="8" t="s">
-        <v>2014</v>
+        <v>1598</v>
       </c>
       <c r="D794" s="7" t="s">
-        <v>2015</v>
+        <v>1599</v>
       </c>
       <c r="E794" s="7">
         <v>0</v>
       </c>
       <c r="F794" s="15">
-        <v>477900</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" s="4">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B795" s="11" t="s">
-        <v>2016</v>
+        <v>1600</v>
       </c>
       <c r="C795" s="8" t="s">
-        <v>2017</v>
+        <v>1601</v>
       </c>
       <c r="D795" s="7" t="s">
-        <v>2018</v>
+        <v>1602</v>
       </c>
       <c r="E795" s="7">
         <v>0</v>
       </c>
       <c r="F795" s="15">
-        <v>0</v>
+        <v>1526400</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" s="4">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="B796" s="11" t="s">
-        <v>2019</v>
+        <v>947</v>
       </c>
       <c r="C796" s="8" t="s">
-        <v>2020</v>
+        <v>948</v>
       </c>
       <c r="D796" s="7" t="s">
-        <v>2021</v>
+        <v>949</v>
       </c>
       <c r="E796" s="7">
         <v>0</v>
       </c>
       <c r="F796" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" s="4">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="B797" s="11" t="s">
-        <v>2022</v>
+        <v>1603</v>
       </c>
       <c r="C797" s="8" t="s">
-        <v>2023</v>
+        <v>1604</v>
       </c>
       <c r="D797" s="7" t="s">
-        <v>2024</v>
+        <v>1605</v>
       </c>
       <c r="E797" s="7">
         <v>0</v>
       </c>
       <c r="F797" s="15">
-        <v>785250</v>
+        <v>1690200</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" s="4">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="B798" s="11" t="s">
-        <v>2025</v>
+        <v>1606</v>
       </c>
       <c r="C798" s="8" t="s">
-        <v>2026</v>
+        <v>1607</v>
       </c>
       <c r="D798" s="7" t="s">
-        <v>2027</v>
+        <v>1608</v>
       </c>
       <c r="E798" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F798" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" s="4">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="B799" s="11" t="s">
-        <v>1953</v>
+        <v>1609</v>
       </c>
       <c r="C799" s="8" t="s">
-        <v>2028</v>
+        <v>1610</v>
       </c>
       <c r="D799" s="7" t="s">
-        <v>2029</v>
+        <v>1611</v>
       </c>
       <c r="E799" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F799" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" s="4">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="B800" s="11" t="s">
-        <v>2030</v>
+        <v>898</v>
       </c>
       <c r="C800" s="8" t="s">
-        <v>2031</v>
+        <v>899</v>
       </c>
       <c r="D800" s="7" t="s">
-        <v>2032</v>
+        <v>900</v>
       </c>
       <c r="E800" s="7">
         <v>0</v>
       </c>
       <c r="F800" s="15">
-        <v>1216800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" s="4">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="B801" s="11" t="s">
-        <v>1962</v>
+        <v>1612</v>
       </c>
       <c r="C801" s="8" t="s">
-        <v>2033</v>
+        <v>1613</v>
       </c>
       <c r="D801" s="7" t="s">
-        <v>2034</v>
+        <v>1614</v>
       </c>
       <c r="E801" s="7">
         <v>0</v>
       </c>
       <c r="F801" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" s="4">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="B802" s="11" t="s">
-        <v>2035</v>
+        <v>375</v>
       </c>
       <c r="C802" s="8" t="s">
-        <v>2036</v>
+        <v>376</v>
       </c>
       <c r="D802" s="7" t="s">
-        <v>2037</v>
+        <v>377</v>
       </c>
       <c r="E802" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F802" s="15">
-        <v>0</v>
+        <v>330480</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" s="4">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="B803" s="11" t="s">
-        <v>2038</v>
+        <v>1615</v>
       </c>
       <c r="C803" s="8" t="s">
-        <v>2039</v>
+        <v>1616</v>
       </c>
       <c r="D803" s="7" t="s">
-        <v>2040</v>
+        <v>1617</v>
       </c>
       <c r="E803" s="7">
         <v>0</v>
       </c>
       <c r="F803" s="15">
-        <v>2132100</v>
+        <v>838800</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" s="4">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="B804" s="11" t="s">
-        <v>2041</v>
+        <v>1618</v>
       </c>
       <c r="C804" s="8" t="s">
-        <v>2042</v>
+        <v>1619</v>
       </c>
       <c r="D804" s="7" t="s">
-        <v>2043</v>
+        <v>1620</v>
       </c>
       <c r="E804" s="7">
         <v>0</v>
       </c>
       <c r="F804" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" s="4">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="B805" s="11" t="s">
-        <v>2044</v>
+        <v>1621</v>
       </c>
       <c r="C805" s="8" t="s">
-        <v>2045</v>
+        <v>1622</v>
       </c>
       <c r="D805" s="7" t="s">
-        <v>2046</v>
+        <v>1623</v>
       </c>
       <c r="E805" s="7">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="F805" s="15">
-        <v>650250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" s="4">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="B806" s="11" t="s">
-        <v>2047</v>
+        <v>1579</v>
       </c>
       <c r="C806" s="8" t="s">
-        <v>2048</v>
+        <v>1624</v>
       </c>
       <c r="D806" s="7" t="s">
-        <v>2049</v>
+        <v>1625</v>
       </c>
       <c r="E806" s="7">
         <v>0</v>
       </c>
       <c r="F806" s="15">
-        <v>0</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" s="4">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="B807" s="11" t="s">
-        <v>2050</v>
+        <v>578</v>
       </c>
       <c r="C807" s="8" t="s">
-        <v>2051</v>
+        <v>579</v>
       </c>
       <c r="D807" s="7" t="s">
-        <v>2052</v>
+        <v>580</v>
       </c>
       <c r="E807" s="7">
         <v>0</v>
       </c>
       <c r="F807" s="15">
-        <v>2472300</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" s="4">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="B808" s="11" t="s">
-        <v>2053</v>
+        <v>1626</v>
       </c>
       <c r="C808" s="8" t="s">
-        <v>2054</v>
+        <v>1627</v>
       </c>
       <c r="D808" s="7" t="s">
-        <v>2055</v>
+        <v>1628</v>
       </c>
       <c r="E808" s="7">
         <v>0</v>
       </c>
       <c r="F808" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" s="4">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="B809" s="11" t="s">
-        <v>2056</v>
+        <v>1629</v>
       </c>
       <c r="C809" s="8" t="s">
-        <v>2057</v>
+        <v>1630</v>
       </c>
       <c r="D809" s="7" t="s">
-        <v>2058</v>
+        <v>1631</v>
       </c>
       <c r="E809" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F809" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" s="4">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="B810" s="11" t="s">
-        <v>2059</v>
+        <v>1632</v>
       </c>
       <c r="C810" s="8" t="s">
-        <v>2060</v>
+        <v>1633</v>
       </c>
       <c r="D810" s="7" t="s">
-        <v>2061</v>
+        <v>1634</v>
       </c>
       <c r="E810" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F810" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" s="4">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="B811" s="11" t="s">
-        <v>2062</v>
+        <v>813</v>
       </c>
       <c r="C811" s="8" t="s">
-        <v>2063</v>
+        <v>814</v>
       </c>
       <c r="D811" s="7" t="s">
-        <v>2064</v>
+        <v>815</v>
       </c>
       <c r="E811" s="7">
         <v>0</v>
       </c>
       <c r="F811" s="15">
-        <v>0</v>
+        <v>737100</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" s="4">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="B812" s="11" t="s">
-        <v>2065</v>
+        <v>1635</v>
       </c>
       <c r="C812" s="8" t="s">
-        <v>2066</v>
+        <v>1636</v>
       </c>
       <c r="D812" s="7" t="s">
-        <v>2067</v>
+        <v>1637</v>
       </c>
       <c r="E812" s="7">
         <v>0</v>
       </c>
       <c r="F812" s="15">
-        <v>0</v>
+        <v>789300</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" s="4">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="B813" s="11" t="s">
-        <v>2068</v>
+        <v>1638</v>
       </c>
       <c r="C813" s="8" t="s">
-        <v>2069</v>
+        <v>1639</v>
       </c>
       <c r="D813" s="7" t="s">
-        <v>2070</v>
+        <v>1640</v>
       </c>
       <c r="E813" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F813" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" s="4">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="B814" s="11" t="s">
-        <v>2071</v>
+        <v>777</v>
       </c>
       <c r="C814" s="8" t="s">
-        <v>2072</v>
+        <v>778</v>
       </c>
       <c r="D814" s="7" t="s">
-        <v>2073</v>
+        <v>779</v>
       </c>
       <c r="E814" s="7">
         <v>0</v>
       </c>
       <c r="F814" s="15">
-        <v>1889100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" s="4">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="B815" s="11" t="s">
-        <v>2074</v>
+        <v>569</v>
       </c>
       <c r="C815" s="8" t="s">
-        <v>2075</v>
+        <v>570</v>
       </c>
       <c r="D815" s="7" t="s">
-        <v>2076</v>
+        <v>571</v>
       </c>
       <c r="E815" s="7">
         <v>0</v>
       </c>
       <c r="F815" s="15">
-        <v>0</v>
+        <v>425250</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" s="4">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="B816" s="11" t="s">
-        <v>2077</v>
+        <v>1641</v>
       </c>
       <c r="C816" s="8" t="s">
-        <v>2078</v>
+        <v>1642</v>
       </c>
       <c r="D816" s="7" t="s">
-        <v>2079</v>
+        <v>1643</v>
       </c>
       <c r="E816" s="7">
         <v>0</v>
       </c>
       <c r="F816" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="4">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="B817" s="11" t="s">
-        <v>2080</v>
+        <v>1644</v>
       </c>
       <c r="C817" s="8" t="s">
-        <v>2081</v>
+        <v>1645</v>
       </c>
       <c r="D817" s="7" t="s">
-        <v>2082</v>
+        <v>1646</v>
       </c>
       <c r="E817" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F817" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" s="4">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="B818" s="11" t="s">
-        <v>2083</v>
+        <v>825</v>
       </c>
       <c r="C818" s="8" t="s">
-        <v>2084</v>
+        <v>826</v>
       </c>
       <c r="D818" s="7" t="s">
-        <v>2085</v>
+        <v>827</v>
       </c>
       <c r="E818" s="7">
         <v>0</v>
       </c>
       <c r="F818" s="15">
-        <v>0</v>
+        <v>750600</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" s="4">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="B819" s="11" t="s">
-        <v>2086</v>
+        <v>1647</v>
       </c>
       <c r="C819" s="8" t="s">
-        <v>2087</v>
+        <v>1648</v>
       </c>
       <c r="D819" s="7" t="s">
-        <v>2088</v>
+        <v>1649</v>
       </c>
       <c r="E819" s="7">
         <v>0</v>
       </c>
       <c r="F819" s="15">
-        <v>0</v>
+        <v>1682100</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" s="4">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="B820" s="11" t="s">
-        <v>2089</v>
+        <v>1650</v>
       </c>
       <c r="C820" s="8" t="s">
-        <v>2090</v>
+        <v>1651</v>
       </c>
       <c r="D820" s="7" t="s">
-        <v>2091</v>
+        <v>1652</v>
       </c>
       <c r="E820" s="7">
         <v>0</v>
       </c>
       <c r="F820" s="15">
-        <v>1780200</v>
+        <v>1388700</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="B821" s="11" t="s">
-        <v>1162</v>
+        <v>329</v>
       </c>
       <c r="C821" s="8" t="s">
-        <v>2092</v>
+        <v>330</v>
       </c>
       <c r="D821" s="7" t="s">
-        <v>2093</v>
+        <v>331</v>
       </c>
       <c r="E821" s="7">
         <v>0</v>
       </c>
       <c r="F821" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" s="4">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="B822" s="11" t="s">
-        <v>2094</v>
+        <v>484</v>
       </c>
       <c r="C822" s="8" t="s">
-        <v>2095</v>
+        <v>485</v>
       </c>
       <c r="D822" s="7" t="s">
-        <v>2096</v>
+        <v>486</v>
       </c>
       <c r="E822" s="7">
         <v>0</v>
       </c>
       <c r="F822" s="15">
-        <v>0</v>
+        <v>457200</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" s="4">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="B823" s="11" t="s">
-        <v>2097</v>
+        <v>487</v>
       </c>
       <c r="C823" s="8" t="s">
-        <v>2098</v>
+        <v>488</v>
       </c>
       <c r="D823" s="7" t="s">
-        <v>2099</v>
+        <v>489</v>
       </c>
       <c r="E823" s="7">
         <v>0</v>
       </c>
       <c r="F823" s="15">
-        <v>1370250</v>
+        <v>427500</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" s="4">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="B824" s="11" t="s">
-        <v>2007</v>
+        <v>1653</v>
       </c>
       <c r="C824" s="8" t="s">
-        <v>2100</v>
+        <v>1654</v>
       </c>
       <c r="D824" s="7" t="s">
-        <v>2101</v>
+        <v>1655</v>
       </c>
       <c r="E824" s="7">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F824" s="15">
-        <v>0</v>
+        <v>988200</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" s="4">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="B825" s="11" t="s">
-        <v>2102</v>
+        <v>1638</v>
       </c>
       <c r="C825" s="8" t="s">
-        <v>2103</v>
+        <v>1656</v>
       </c>
       <c r="D825" s="7" t="s">
-        <v>2104</v>
+        <v>1657</v>
       </c>
       <c r="E825" s="7">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="F825" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" s="4">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="B826" s="11" t="s">
-        <v>2077</v>
+        <v>738</v>
       </c>
       <c r="C826" s="8" t="s">
-        <v>2105</v>
+        <v>783</v>
       </c>
       <c r="D826" s="7" t="s">
-        <v>2106</v>
+        <v>784</v>
       </c>
       <c r="E826" s="7">
         <v>0</v>
       </c>
       <c r="F826" s="15">
-        <v>0</v>
+        <v>937800</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" s="4">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="B827" s="11" t="s">
-        <v>2107</v>
+        <v>1658</v>
       </c>
       <c r="C827" s="8" t="s">
-        <v>2108</v>
+        <v>1659</v>
       </c>
       <c r="D827" s="7" t="s">
-        <v>2109</v>
+        <v>1660</v>
       </c>
       <c r="E827" s="7">
         <v>0</v>
       </c>
       <c r="F827" s="15">
-        <v>0</v>
+        <v>1429200</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" s="4">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="B828" s="11" t="s">
-        <v>979</v>
+        <v>738</v>
       </c>
       <c r="C828" s="8" t="s">
-        <v>2110</v>
+        <v>739</v>
       </c>
       <c r="D828" s="7" t="s">
-        <v>2111</v>
+        <v>740</v>
       </c>
       <c r="E828" s="7">
         <v>0</v>
       </c>
       <c r="F828" s="15">
-        <v>1172250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" s="4">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="B829" s="11" t="s">
-        <v>2112</v>
+        <v>1661</v>
       </c>
       <c r="C829" s="8" t="s">
-        <v>2113</v>
+        <v>1662</v>
       </c>
       <c r="D829" s="7" t="s">
-        <v>2114</v>
+        <v>1663</v>
       </c>
       <c r="E829" s="7">
         <v>0</v>
       </c>
       <c r="F829" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" s="4">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="B830" s="11" t="s">
-        <v>2115</v>
+        <v>1664</v>
       </c>
       <c r="C830" s="8" t="s">
-        <v>2116</v>
+        <v>1665</v>
       </c>
       <c r="D830" s="7" t="s">
-        <v>2117</v>
+        <v>1666</v>
       </c>
       <c r="E830" s="7">
         <v>0</v>
       </c>
       <c r="F830" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" s="4">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="B831" s="11" t="s">
-        <v>2118</v>
+        <v>378</v>
       </c>
       <c r="C831" s="8" t="s">
-        <v>2119</v>
+        <v>379</v>
       </c>
       <c r="D831" s="7" t="s">
-        <v>2120</v>
+        <v>380</v>
       </c>
       <c r="E831" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F831" s="15">
-        <v>0</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" s="4">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="B832" s="11" t="s">
-        <v>2121</v>
+        <v>460</v>
       </c>
       <c r="C832" s="8" t="s">
-        <v>2122</v>
+        <v>461</v>
       </c>
       <c r="D832" s="7" t="s">
-        <v>2123</v>
+        <v>462</v>
       </c>
       <c r="E832" s="7">
         <v>0</v>
       </c>
       <c r="F832" s="15">
-        <v>0</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="4">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B833" s="11" t="s">
-        <v>2124</v>
+        <v>1667</v>
       </c>
       <c r="C833" s="8" t="s">
-        <v>2125</v>
+        <v>1668</v>
       </c>
       <c r="D833" s="7" t="s">
-        <v>2126</v>
+        <v>1669</v>
       </c>
       <c r="E833" s="7">
         <v>0</v>
       </c>
       <c r="F833" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="4">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="B834" s="11" t="s">
-        <v>2127</v>
+        <v>670</v>
       </c>
       <c r="C834" s="8" t="s">
-        <v>2128</v>
+        <v>671</v>
       </c>
       <c r="D834" s="7" t="s">
-        <v>2129</v>
+        <v>672</v>
       </c>
       <c r="E834" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F834" s="15">
-        <v>0</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" s="4">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="B835" s="11" t="s">
-        <v>2130</v>
+        <v>237</v>
       </c>
       <c r="C835" s="8" t="s">
-        <v>2131</v>
+        <v>1670</v>
       </c>
       <c r="D835" s="7" t="s">
-        <v>2132</v>
+        <v>1671</v>
       </c>
       <c r="E835" s="7">
         <v>0</v>
       </c>
       <c r="F835" s="15">
-        <v>0</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" s="4">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="B836" s="11" t="s">
-        <v>2133</v>
+        <v>1672</v>
       </c>
       <c r="C836" s="8" t="s">
-        <v>2134</v>
+        <v>1673</v>
       </c>
       <c r="D836" s="7" t="s">
-        <v>2135</v>
+        <v>1674</v>
       </c>
       <c r="E836" s="7">
         <v>0</v>
       </c>
       <c r="F836" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" s="4">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="B837" s="11" t="s">
-        <v>2136</v>
+        <v>1675</v>
       </c>
       <c r="C837" s="8" t="s">
-        <v>2137</v>
+        <v>1676</v>
       </c>
       <c r="D837" s="7" t="s">
-        <v>2138</v>
+        <v>1677</v>
       </c>
       <c r="E837" s="7">
         <v>0</v>
       </c>
       <c r="F837" s="15">
-        <v>0</v>
+        <v>1131300</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" s="4">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="B838" s="11" t="s">
-        <v>1268</v>
+        <v>1678</v>
       </c>
       <c r="C838" s="8" t="s">
-        <v>2139</v>
+        <v>1679</v>
       </c>
       <c r="D838" s="7" t="s">
-        <v>2140</v>
+        <v>1680</v>
       </c>
       <c r="E838" s="7">
         <v>0</v>
       </c>
       <c r="F838" s="15">
-        <v>675000</v>
+        <v>2182500</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" s="4">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="B839" s="11" t="s">
-        <v>2141</v>
+        <v>1681</v>
       </c>
       <c r="C839" s="8" t="s">
-        <v>2142</v>
+        <v>1682</v>
       </c>
       <c r="D839" s="7" t="s">
-        <v>2143</v>
+        <v>1683</v>
       </c>
       <c r="E839" s="7">
         <v>0</v>
       </c>
       <c r="F839" s="15">
-        <v>1728000</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" s="4">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="B840" s="11" t="s">
-        <v>2144</v>
+        <v>390</v>
       </c>
       <c r="C840" s="8" t="s">
-        <v>2145</v>
+        <v>391</v>
       </c>
       <c r="D840" s="7" t="s">
-        <v>2146</v>
+        <v>392</v>
       </c>
       <c r="E840" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F840" s="15">
-        <v>0</v>
+        <v>418770</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="4">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="B841" s="11" t="s">
-        <v>2147</v>
+        <v>1684</v>
       </c>
       <c r="C841" s="8" t="s">
-        <v>2148</v>
+        <v>1685</v>
       </c>
       <c r="D841" s="7" t="s">
-        <v>2149</v>
+        <v>1686</v>
       </c>
       <c r="E841" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F841" s="15">
-        <v>0</v>
+        <v>1649700</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" s="4">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="B842" s="11" t="s">
-        <v>862</v>
+        <v>1687</v>
       </c>
       <c r="C842" s="8" t="s">
-        <v>2150</v>
+        <v>1688</v>
       </c>
       <c r="D842" s="7" t="s">
-        <v>2151</v>
+        <v>1689</v>
       </c>
       <c r="E842" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F842" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" s="4">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="B843" s="11" t="s">
-        <v>2152</v>
+        <v>1690</v>
       </c>
       <c r="C843" s="8" t="s">
-        <v>2153</v>
+        <v>1691</v>
       </c>
       <c r="D843" s="7" t="s">
-        <v>2154</v>
+        <v>1692</v>
       </c>
       <c r="E843" s="7">
         <v>0</v>
       </c>
       <c r="F843" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="4">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="B844" s="11" t="s">
-        <v>2155</v>
+        <v>1693</v>
       </c>
       <c r="C844" s="8" t="s">
-        <v>2156</v>
+        <v>1694</v>
       </c>
       <c r="D844" s="7" t="s">
-        <v>2157</v>
+        <v>1695</v>
       </c>
       <c r="E844" s="7">
         <v>-1</v>
       </c>
       <c r="F844" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" s="4">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="B845" s="11" t="s">
-        <v>2158</v>
+        <v>1696</v>
       </c>
       <c r="C845" s="8" t="s">
-        <v>2159</v>
+        <v>1697</v>
       </c>
       <c r="D845" s="7" t="s">
-        <v>2160</v>
+        <v>1698</v>
       </c>
       <c r="E845" s="7">
         <v>0</v>
       </c>
       <c r="F845" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="B846" s="11" t="s">
-        <v>2161</v>
+        <v>777</v>
       </c>
       <c r="C846" s="8" t="s">
-        <v>2162</v>
+        <v>811</v>
       </c>
       <c r="D846" s="7" t="s">
-        <v>2163</v>
+        <v>812</v>
       </c>
       <c r="E846" s="7">
         <v>0</v>
       </c>
       <c r="F846" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" s="4">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="B847" s="11" t="s">
-        <v>2164</v>
+        <v>819</v>
       </c>
       <c r="C847" s="8" t="s">
-        <v>2165</v>
+        <v>820</v>
       </c>
       <c r="D847" s="7" t="s">
-        <v>2166</v>
+        <v>821</v>
       </c>
       <c r="E847" s="7">
         <v>0</v>
       </c>
       <c r="F847" s="15">
-        <v>0</v>
+        <v>2542500</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" s="4">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B848" s="11" t="s">
-        <v>2077</v>
+        <v>1699</v>
       </c>
       <c r="C848" s="8" t="s">
-        <v>2167</v>
+        <v>1700</v>
       </c>
       <c r="D848" s="7" t="s">
-        <v>2168</v>
+        <v>1701</v>
       </c>
       <c r="E848" s="7">
         <v>0</v>
       </c>
       <c r="F848" s="15">
-        <v>0</v>
+        <v>952200</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" s="4">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="B849" s="11" t="s">
-        <v>2169</v>
+        <v>1702</v>
       </c>
       <c r="C849" s="8" t="s">
-        <v>2170</v>
+        <v>1703</v>
       </c>
       <c r="D849" s="7" t="s">
-        <v>2171</v>
+        <v>1704</v>
       </c>
       <c r="E849" s="7">
         <v>0</v>
       </c>
       <c r="F849" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" s="4">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="B850" s="11" t="s">
-        <v>2172</v>
+        <v>1705</v>
       </c>
       <c r="C850" s="8" t="s">
-        <v>2173</v>
+        <v>1706</v>
       </c>
       <c r="D850" s="7" t="s">
-        <v>2174</v>
+        <v>1707</v>
       </c>
       <c r="E850" s="7">
         <v>0</v>
       </c>
       <c r="F850" s="15">
-        <v>475200</v>
+        <v>1257300</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" s="4">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="B851" s="11" t="s">
-        <v>2175</v>
+        <v>1292</v>
       </c>
       <c r="C851" s="8" t="s">
-        <v>2176</v>
+        <v>1708</v>
       </c>
       <c r="D851" s="7" t="s">
-        <v>2177</v>
+        <v>1709</v>
       </c>
       <c r="E851" s="7">
         <v>0</v>
       </c>
       <c r="F851" s="15">
-        <v>0</v>
+        <v>1439100</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" s="4">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="B852" s="11" t="s">
-        <v>2178</v>
+        <v>372</v>
       </c>
       <c r="C852" s="8" t="s">
-        <v>2179</v>
+        <v>373</v>
       </c>
       <c r="D852" s="7" t="s">
-        <v>2180</v>
+        <v>374</v>
       </c>
       <c r="E852" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F852" s="15">
-        <v>0</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" s="4">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="B853" s="11" t="s">
-        <v>2181</v>
+        <v>774</v>
       </c>
       <c r="C853" s="8" t="s">
-        <v>2182</v>
+        <v>775</v>
       </c>
       <c r="D853" s="7" t="s">
-        <v>2183</v>
+        <v>776</v>
       </c>
       <c r="E853" s="7">
         <v>0</v>
       </c>
       <c r="F853" s="15">
-        <v>0</v>
+        <v>1556100</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" s="4">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="B854" s="11" t="s">
-        <v>2184</v>
+        <v>1710</v>
       </c>
       <c r="C854" s="8" t="s">
-        <v>2185</v>
+        <v>1711</v>
       </c>
       <c r="D854" s="7" t="s">
-        <v>2186</v>
+        <v>1712</v>
       </c>
       <c r="E854" s="7">
         <v>0</v>
       </c>
       <c r="F854" s="15">
-        <v>0</v>
+        <v>880650</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" s="4">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="B855" s="11" t="s">
-        <v>2187</v>
+        <v>420</v>
       </c>
       <c r="C855" s="8" t="s">
-        <v>2188</v>
+        <v>421</v>
       </c>
       <c r="D855" s="7" t="s">
-        <v>2189</v>
+        <v>422</v>
       </c>
       <c r="E855" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F855" s="15">
-        <v>0</v>
+        <v>306990</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" s="4">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="B856" s="11" t="s">
-        <v>2190</v>
+        <v>989</v>
       </c>
       <c r="C856" s="8" t="s">
-        <v>2191</v>
+        <v>990</v>
       </c>
       <c r="D856" s="7" t="s">
-        <v>2192</v>
+        <v>991</v>
       </c>
       <c r="E856" s="7">
         <v>0</v>
       </c>
       <c r="F856" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" s="4">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="B857" s="11" t="s">
-        <v>2193</v>
+        <v>1713</v>
       </c>
       <c r="C857" s="8" t="s">
-        <v>2194</v>
+        <v>1714</v>
       </c>
       <c r="D857" s="7" t="s">
-        <v>2195</v>
+        <v>1715</v>
       </c>
       <c r="E857" s="7">
         <v>0</v>
       </c>
       <c r="F857" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" s="4">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="B858" s="11" t="s">
-        <v>2196</v>
+        <v>1716</v>
       </c>
       <c r="C858" s="8" t="s">
-        <v>2197</v>
+        <v>1717</v>
       </c>
       <c r="D858" s="7" t="s">
-        <v>2198</v>
+        <v>1718</v>
       </c>
       <c r="E858" s="7">
         <v>0</v>
       </c>
       <c r="F858" s="15">
-        <v>0</v>
+        <v>880650</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" s="4">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="B859" s="11" t="s">
-        <v>2199</v>
+        <v>1719</v>
       </c>
       <c r="C859" s="8" t="s">
-        <v>2200</v>
+        <v>1720</v>
       </c>
       <c r="D859" s="7" t="s">
-        <v>2201</v>
+        <v>1721</v>
       </c>
       <c r="E859" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F859" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" s="4">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="B860" s="11" t="s">
-        <v>2202</v>
+        <v>1722</v>
       </c>
       <c r="C860" s="8" t="s">
-        <v>2203</v>
+        <v>1723</v>
       </c>
       <c r="D860" s="7" t="s">
-        <v>2204</v>
+        <v>1724</v>
       </c>
       <c r="E860" s="7">
         <v>0</v>
       </c>
       <c r="F860" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" s="4">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="B861" s="11" t="s">
-        <v>2205</v>
+        <v>393</v>
       </c>
       <c r="C861" s="8" t="s">
-        <v>2206</v>
+        <v>394</v>
       </c>
       <c r="D861" s="7" t="s">
-        <v>2207</v>
+        <v>395</v>
       </c>
       <c r="E861" s="7">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F861" s="15">
-        <v>0</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="4">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="B862" s="11" t="s">
-        <v>2208</v>
+        <v>1725</v>
       </c>
       <c r="C862" s="8" t="s">
-        <v>2209</v>
+        <v>1726</v>
       </c>
       <c r="D862" s="7" t="s">
-        <v>2210</v>
+        <v>1727</v>
       </c>
       <c r="E862" s="7">
         <v>0</v>
       </c>
       <c r="F862" s="15">
-        <v>0</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="4">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="B863" s="11" t="s">
-        <v>2211</v>
+        <v>1728</v>
       </c>
       <c r="C863" s="8" t="s">
-        <v>2212</v>
+        <v>1729</v>
       </c>
       <c r="D863" s="7" t="s">
-        <v>2213</v>
+        <v>1730</v>
       </c>
       <c r="E863" s="7">
         <v>0</v>
       </c>
       <c r="F863" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" s="4">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="B864" s="11" t="s">
-        <v>1962</v>
+        <v>872</v>
       </c>
       <c r="C864" s="8" t="s">
-        <v>2214</v>
+        <v>873</v>
       </c>
       <c r="D864" s="7" t="s">
-        <v>2215</v>
+        <v>874</v>
       </c>
       <c r="E864" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F864" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" s="4">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="B865" s="11" t="s">
-        <v>2216</v>
+        <v>855</v>
       </c>
       <c r="C865" s="8" t="s">
-        <v>2217</v>
+        <v>856</v>
       </c>
       <c r="D865" s="7" t="s">
-        <v>2218</v>
+        <v>857</v>
       </c>
       <c r="E865" s="7">
         <v>0</v>
       </c>
       <c r="F865" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" s="4">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="B866" s="11" t="s">
-        <v>2219</v>
+        <v>726</v>
       </c>
       <c r="C866" s="8" t="s">
-        <v>2220</v>
+        <v>727</v>
       </c>
       <c r="D866" s="7" t="s">
-        <v>2221</v>
+        <v>728</v>
       </c>
       <c r="E866" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F866" s="15">
-        <v>891360</v>
+        <v>635400</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" s="4">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="B867" s="11" t="s">
-        <v>2219</v>
+        <v>475</v>
       </c>
       <c r="C867" s="8" t="s">
-        <v>2222</v>
+        <v>476</v>
       </c>
       <c r="D867" s="7" t="s">
-        <v>2223</v>
+        <v>477</v>
       </c>
       <c r="E867" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F867" s="15">
-        <v>612360</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" s="4">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="B868" s="11" t="s">
-        <v>2219</v>
+        <v>1731</v>
       </c>
       <c r="C868" s="8" t="s">
-        <v>2224</v>
+        <v>1732</v>
       </c>
       <c r="D868" s="7" t="s">
-        <v>2225</v>
+        <v>1733</v>
       </c>
       <c r="E868" s="7">
         <v>0</v>
       </c>
       <c r="F868" s="15">
-        <v>0</v>
+        <v>927000</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" s="4">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="B869" s="11" t="s">
-        <v>2226</v>
+        <v>1734</v>
       </c>
       <c r="C869" s="8" t="s">
-        <v>2227</v>
+        <v>1735</v>
       </c>
       <c r="D869" s="7" t="s">
-        <v>2228</v>
+        <v>1736</v>
       </c>
       <c r="E869" s="7">
         <v>0</v>
       </c>
       <c r="F869" s="15">
-        <v>493200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" s="4">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="B870" s="11" t="s">
-        <v>2229</v>
+        <v>528</v>
       </c>
       <c r="C870" s="8" t="s">
-        <v>2230</v>
+        <v>529</v>
       </c>
       <c r="D870" s="7" t="s">
-        <v>2231</v>
+        <v>530</v>
       </c>
       <c r="E870" s="7">
         <v>0</v>
       </c>
       <c r="F870" s="15">
-        <v>1066500</v>
+        <v>443250</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" s="4">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B871" s="11" t="s">
-        <v>2232</v>
+        <v>828</v>
       </c>
       <c r="C871" s="8" t="s">
-        <v>2233</v>
+        <v>829</v>
       </c>
       <c r="D871" s="7" t="s">
-        <v>2234</v>
+        <v>830</v>
       </c>
       <c r="E871" s="7">
         <v>0</v>
       </c>
       <c r="F871" s="15">
-        <v>2588400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" s="4">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="B872" s="11" t="s">
-        <v>2235</v>
+        <v>1737</v>
       </c>
       <c r="C872" s="8" t="s">
-        <v>2236</v>
+        <v>1738</v>
       </c>
       <c r="D872" s="7" t="s">
-        <v>2237</v>
+        <v>1739</v>
       </c>
       <c r="E872" s="7">
         <v>0</v>
       </c>
       <c r="F872" s="15">
-        <v>0</v>
+        <v>792000</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="4">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="B873" s="11" t="s">
-        <v>2238</v>
+        <v>1740</v>
       </c>
       <c r="C873" s="8" t="s">
-        <v>2239</v>
+        <v>1741</v>
       </c>
       <c r="D873" s="7" t="s">
-        <v>2240</v>
+        <v>1742</v>
       </c>
       <c r="E873" s="7">
         <v>-1</v>
       </c>
       <c r="F873" s="15">
-        <v>1800000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="4">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="B874" s="11" t="s">
-        <v>2241</v>
+        <v>357</v>
       </c>
       <c r="C874" s="8" t="s">
-        <v>2242</v>
+        <v>358</v>
       </c>
       <c r="D874" s="7" t="s">
-        <v>2243</v>
+        <v>359</v>
       </c>
       <c r="E874" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F874" s="15">
-        <v>0</v>
+        <v>208170</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" s="4">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="B875" s="11" t="s">
-        <v>2244</v>
+        <v>762</v>
       </c>
       <c r="C875" s="8" t="s">
-        <v>2245</v>
+        <v>763</v>
       </c>
       <c r="D875" s="7" t="s">
-        <v>2246</v>
+        <v>764</v>
       </c>
       <c r="E875" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F875" s="15">
-        <v>0</v>
+        <v>1190250</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" s="4">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="B876" s="11" t="s">
-        <v>2247</v>
+        <v>1743</v>
       </c>
       <c r="C876" s="8" t="s">
-        <v>2248</v>
+        <v>1744</v>
       </c>
       <c r="D876" s="7" t="s">
-        <v>2249</v>
+        <v>1745</v>
       </c>
       <c r="E876" s="7">
         <v>0</v>
       </c>
       <c r="F876" s="15">
-        <v>414000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" s="4">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="B877" s="11" t="s">
-        <v>2250</v>
+        <v>402</v>
       </c>
       <c r="C877" s="8" t="s">
-        <v>2251</v>
+        <v>403</v>
       </c>
       <c r="D877" s="7" t="s">
-        <v>2252</v>
+        <v>404</v>
       </c>
       <c r="E877" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F877" s="15">
-        <v>0</v>
+        <v>783270</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" s="4">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="B878" s="11" t="s">
-        <v>2253</v>
+        <v>1746</v>
       </c>
       <c r="C878" s="8" t="s">
-        <v>2254</v>
+        <v>1747</v>
       </c>
       <c r="D878" s="7" t="s">
-        <v>2255</v>
+        <v>1748</v>
       </c>
       <c r="E878" s="7">
         <v>0</v>
       </c>
       <c r="F878" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" s="4">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="B879" s="11" t="s">
-        <v>862</v>
+        <v>1749</v>
       </c>
       <c r="C879" s="8" t="s">
-        <v>2256</v>
+        <v>1750</v>
       </c>
       <c r="D879" s="7" t="s">
-        <v>2257</v>
+        <v>1751</v>
       </c>
       <c r="E879" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F879" s="15">
-        <v>1737000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" s="4">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="B880" s="11" t="s">
-        <v>2258</v>
+        <v>1752</v>
       </c>
       <c r="C880" s="8" t="s">
-        <v>2259</v>
+        <v>1753</v>
       </c>
       <c r="D880" s="7" t="s">
-        <v>2260</v>
+        <v>1754</v>
       </c>
       <c r="E880" s="7">
         <v>0</v>
       </c>
       <c r="F880" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" s="4">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="B881" s="11" t="s">
-        <v>2261</v>
+        <v>1755</v>
       </c>
       <c r="C881" s="8" t="s">
-        <v>2262</v>
+        <v>1756</v>
       </c>
       <c r="D881" s="7" t="s">
-        <v>2263</v>
+        <v>1757</v>
       </c>
       <c r="E881" s="7">
         <v>0</v>
       </c>
       <c r="F881" s="15">
-        <v>446400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" s="4">
-        <v>111</v>
+        <v>136</v>
       </c>
       <c r="B882" s="11" t="s">
-        <v>2264</v>
+        <v>1758</v>
       </c>
       <c r="C882" s="8" t="s">
-        <v>2265</v>
+        <v>1759</v>
       </c>
       <c r="D882" s="7" t="s">
-        <v>2266</v>
+        <v>1760</v>
       </c>
       <c r="E882" s="7">
         <v>0</v>
       </c>
       <c r="F882" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" s="4">
-        <v>112</v>
+        <v>137</v>
       </c>
       <c r="B883" s="11" t="s">
-        <v>2267</v>
+        <v>673</v>
       </c>
       <c r="C883" s="8" t="s">
-        <v>2268</v>
+        <v>674</v>
       </c>
       <c r="D883" s="7" t="s">
-        <v>2269</v>
+        <v>675</v>
       </c>
       <c r="E883" s="7">
         <v>0</v>
       </c>
       <c r="F883" s="15">
-        <v>447300</v>
+        <v>341100</v>
       </c>
     </row>
     <row r="884" spans="1:6">
-      <c r="A884" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F884" s="15"/>
+      <c r="A884" s="4">
+        <v>138</v>
+      </c>
+      <c r="B884" s="11" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C884" s="8" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D884" s="7" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E884" s="7">
+        <v>0</v>
+      </c>
+      <c r="F884" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="885" spans="1:6">
-      <c r="A885" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A885" s="4">
+        <v>139</v>
+      </c>
+      <c r="B885" s="11" t="s">
+        <v>619</v>
+      </c>
+      <c r="C885" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="D885" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="E885" s="7">
+        <v>0</v>
+      </c>
+      <c r="F885" s="15">
+        <v>481950</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" s="4">
-        <v>1</v>
+        <v>140</v>
       </c>
       <c r="B886" s="11" t="s">
-        <v>2271</v>
+        <v>439</v>
       </c>
       <c r="C886" s="8" t="s">
-        <v>2272</v>
+        <v>440</v>
       </c>
       <c r="D886" s="7" t="s">
-        <v>2273</v>
+        <v>441</v>
       </c>
       <c r="E886" s="7">
         <v>0</v>
       </c>
       <c r="F886" s="15">
-        <v>1832400</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" s="4">
-        <v>2</v>
+        <v>141</v>
       </c>
       <c r="B887" s="11" t="s">
-        <v>2274</v>
+        <v>511</v>
       </c>
       <c r="C887" s="8" t="s">
-        <v>2275</v>
+        <v>512</v>
       </c>
       <c r="D887" s="7" t="s">
-        <v>2276</v>
+        <v>513</v>
       </c>
       <c r="E887" s="7">
         <v>0</v>
       </c>
       <c r="F887" s="15">
-        <v>1601100</v>
+        <v>175500</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" s="4">
-        <v>3</v>
+        <v>142</v>
       </c>
       <c r="B888" s="11" t="s">
-        <v>2277</v>
+        <v>381</v>
       </c>
       <c r="C888" s="8" t="s">
-        <v>2278</v>
+        <v>382</v>
       </c>
       <c r="D888" s="7" t="s">
-        <v>2279</v>
+        <v>383</v>
       </c>
       <c r="E888" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F888" s="15">
-        <v>1826100</v>
+        <v>170910</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" s="4">
-        <v>4</v>
+        <v>143</v>
       </c>
       <c r="B889" s="11" t="s">
-        <v>2280</v>
+        <v>729</v>
       </c>
       <c r="C889" s="8" t="s">
-        <v>2281</v>
+        <v>730</v>
       </c>
       <c r="D889" s="7" t="s">
-        <v>2282</v>
+        <v>731</v>
       </c>
       <c r="E889" s="7">
         <v>0</v>
       </c>
       <c r="F889" s="15">
-        <v>1826100</v>
+        <v>1078000</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" s="4">
-        <v>5</v>
+        <v>144</v>
       </c>
       <c r="B890" s="11" t="s">
-        <v>2283</v>
+        <v>1764</v>
       </c>
       <c r="C890" s="8" t="s">
-        <v>2284</v>
+        <v>1765</v>
       </c>
       <c r="D890" s="7" t="s">
-        <v>2285</v>
+        <v>1766</v>
       </c>
       <c r="E890" s="7">
         <v>0</v>
       </c>
       <c r="F890" s="15">
-        <v>1737000</v>
+        <v>648900</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" s="4">
-        <v>6</v>
+        <v>145</v>
       </c>
       <c r="B891" s="11" t="s">
-        <v>2286</v>
+        <v>1767</v>
       </c>
       <c r="C891" s="8" t="s">
-        <v>2287</v>
+        <v>1768</v>
       </c>
       <c r="D891" s="7" t="s">
-        <v>2288</v>
+        <v>1769</v>
       </c>
       <c r="E891" s="7">
         <v>0</v>
       </c>
       <c r="F891" s="15">
-        <v>5300100</v>
+        <v>666000</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" s="4">
-        <v>7</v>
+        <v>146</v>
       </c>
       <c r="B892" s="11" t="s">
-        <v>2289</v>
+        <v>274</v>
       </c>
       <c r="C892" s="8" t="s">
-        <v>2290</v>
+        <v>275</v>
       </c>
       <c r="D892" s="7" t="s">
-        <v>2291</v>
+        <v>276</v>
       </c>
       <c r="E892" s="7">
         <v>0</v>
       </c>
       <c r="F892" s="15">
-        <v>1732050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" s="4">
-        <v>8</v>
+        <v>147</v>
       </c>
       <c r="B893" s="11" t="s">
-        <v>2292</v>
+        <v>1770</v>
       </c>
       <c r="C893" s="8" t="s">
-        <v>2293</v>
+        <v>1771</v>
       </c>
       <c r="D893" s="7" t="s">
-        <v>2294</v>
+        <v>1772</v>
       </c>
       <c r="E893" s="7">
         <v>0</v>
       </c>
       <c r="F893" s="15">
-        <v>2186100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" s="4">
-        <v>9</v>
+        <v>148</v>
       </c>
       <c r="B894" s="11" t="s">
-        <v>2295</v>
+        <v>93</v>
       </c>
       <c r="C894" s="8" t="s">
-        <v>2296</v>
+        <v>94</v>
       </c>
       <c r="D894" s="7" t="s">
-        <v>2297</v>
+        <v>95</v>
       </c>
       <c r="E894" s="7">
         <v>0</v>
       </c>
       <c r="F894" s="15">
-        <v>1120050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" s="4">
-        <v>10</v>
+        <v>149</v>
       </c>
       <c r="B895" s="11" t="s">
-        <v>2292</v>
+        <v>986</v>
       </c>
       <c r="C895" s="8" t="s">
-        <v>2298</v>
+        <v>987</v>
       </c>
       <c r="D895" s="7" t="s">
-        <v>2299</v>
+        <v>988</v>
       </c>
       <c r="E895" s="7">
         <v>0</v>
       </c>
       <c r="F895" s="15">
-        <v>2186100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" s="4">
-        <v>11</v>
+        <v>150</v>
       </c>
       <c r="B896" s="11" t="s">
-        <v>2300</v>
+        <v>1773</v>
       </c>
       <c r="C896" s="8" t="s">
-        <v>2301</v>
+        <v>1774</v>
       </c>
       <c r="D896" s="7" t="s">
-        <v>2302</v>
+        <v>1775</v>
       </c>
       <c r="E896" s="7">
         <v>0</v>
       </c>
       <c r="F896" s="15">
-        <v>7199100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" s="4">
-        <v>12</v>
+        <v>151</v>
       </c>
       <c r="B897" s="11" t="s">
-        <v>2303</v>
+        <v>1776</v>
       </c>
       <c r="C897" s="8" t="s">
-        <v>2304</v>
+        <v>1777</v>
       </c>
       <c r="D897" s="7" t="s">
-        <v>2305</v>
+        <v>1778</v>
       </c>
       <c r="E897" s="7">
         <v>0</v>
       </c>
       <c r="F897" s="15">
-        <v>1120050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" s="4">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="B898" s="11" t="s">
-        <v>2306</v>
+        <v>405</v>
       </c>
       <c r="C898" s="8" t="s">
-        <v>2307</v>
+        <v>406</v>
       </c>
       <c r="D898" s="7" t="s">
-        <v>2308</v>
+        <v>407</v>
       </c>
       <c r="E898" s="7">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F898" s="15">
-        <v>0</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" s="4">
-        <v>14</v>
+        <v>153</v>
       </c>
       <c r="B899" s="11" t="s">
-        <v>2309</v>
+        <v>631</v>
       </c>
       <c r="C899" s="8" t="s">
-        <v>2310</v>
+        <v>632</v>
       </c>
       <c r="D899" s="7" t="s">
-        <v>2311</v>
+        <v>633</v>
       </c>
       <c r="E899" s="7">
         <v>0</v>
       </c>
       <c r="F899" s="15">
-        <v>6246000</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" s="4">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="B900" s="11" t="s">
-        <v>2312</v>
+        <v>1779</v>
       </c>
       <c r="C900" s="8" t="s">
-        <v>2313</v>
+        <v>1780</v>
       </c>
       <c r="D900" s="7" t="s">
-        <v>2314</v>
+        <v>1781</v>
       </c>
       <c r="E900" s="7">
         <v>0</v>
       </c>
       <c r="F900" s="15">
-        <v>1847250</v>
+        <v>957600</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" s="4">
-        <v>16</v>
+        <v>155</v>
       </c>
       <c r="B901" s="11" t="s">
-        <v>2315</v>
+        <v>1782</v>
       </c>
       <c r="C901" s="8" t="s">
-        <v>2316</v>
+        <v>1783</v>
       </c>
       <c r="D901" s="7" t="s">
-        <v>2317</v>
+        <v>1784</v>
       </c>
       <c r="E901" s="7">
         <v>0</v>
       </c>
       <c r="F901" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" s="4">
-        <v>17</v>
+        <v>156</v>
       </c>
       <c r="B902" s="11" t="s">
-        <v>2318</v>
+        <v>822</v>
       </c>
       <c r="C902" s="8" t="s">
-        <v>2319</v>
+        <v>823</v>
       </c>
       <c r="D902" s="7" t="s">
-        <v>2320</v>
+        <v>824</v>
       </c>
       <c r="E902" s="7">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F902" s="15">
-        <v>657000</v>
+        <v>1086300</v>
       </c>
     </row>
     <row r="903" spans="1:6">
-      <c r="A903" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F903" s="15"/>
+      <c r="A903" s="4">
+        <v>157</v>
+      </c>
+      <c r="B903" s="11" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C903" s="8" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D903" s="7" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E903" s="7">
+        <v>0</v>
+      </c>
+      <c r="F903" s="15">
+        <v>567900</v>
+      </c>
     </row>
     <row r="904" spans="1:6">
-      <c r="A904" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A904" s="4">
+        <v>158</v>
+      </c>
+      <c r="B904" s="11" t="s">
+        <v>628</v>
+      </c>
+      <c r="C904" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D904" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="E904" s="7">
+        <v>0</v>
+      </c>
+      <c r="F904" s="15">
+        <v>464850</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="4">
-        <v>1</v>
+        <v>159</v>
       </c>
       <c r="B905" s="11" t="s">
-        <v>2322</v>
+        <v>1788</v>
       </c>
       <c r="C905" s="8" t="s">
-        <v>2323</v>
+        <v>1789</v>
       </c>
       <c r="D905" s="7" t="s">
-        <v>2324</v>
+        <v>1790</v>
       </c>
       <c r="E905" s="7">
         <v>0</v>
       </c>
       <c r="F905" s="15">
-        <v>463500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" s="4">
-        <v>2</v>
+        <v>160</v>
       </c>
       <c r="B906" s="11" t="s">
-        <v>2325</v>
+        <v>1546</v>
       </c>
       <c r="C906" s="8" t="s">
-        <v>2326</v>
+        <v>1791</v>
       </c>
       <c r="D906" s="7" t="s">
-        <v>2327</v>
+        <v>1792</v>
       </c>
       <c r="E906" s="7">
         <v>0</v>
       </c>
       <c r="F906" s="15">
-        <v>420300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" s="4">
-        <v>3</v>
+        <v>161</v>
       </c>
       <c r="B907" s="11" t="s">
-        <v>2328</v>
+        <v>1793</v>
       </c>
       <c r="C907" s="8" t="s">
-        <v>2329</v>
+        <v>1794</v>
       </c>
       <c r="D907" s="7" t="s">
-        <v>2330</v>
+        <v>1795</v>
       </c>
       <c r="E907" s="7">
         <v>0</v>
       </c>
       <c r="F907" s="15">
-        <v>0</v>
+        <v>1260000</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" s="4">
-        <v>4</v>
+        <v>162</v>
       </c>
       <c r="B908" s="11" t="s">
-        <v>2331</v>
+        <v>1796</v>
       </c>
       <c r="C908" s="8" t="s">
-        <v>2332</v>
+        <v>1797</v>
       </c>
       <c r="D908" s="7" t="s">
-        <v>2333</v>
+        <v>1798</v>
       </c>
       <c r="E908" s="7">
         <v>0</v>
       </c>
       <c r="F908" s="15">
-        <v>517500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" s="4">
-        <v>5</v>
+        <v>163</v>
       </c>
       <c r="B909" s="11" t="s">
-        <v>2334</v>
+        <v>1799</v>
       </c>
       <c r="C909" s="8" t="s">
-        <v>2335</v>
+        <v>1800</v>
       </c>
       <c r="D909" s="7" t="s">
-        <v>2336</v>
+        <v>1801</v>
       </c>
       <c r="E909" s="7">
         <v>0</v>
       </c>
       <c r="F909" s="15">
-        <v>0</v>
+        <v>1732500</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" s="4">
-        <v>6</v>
+        <v>164</v>
       </c>
       <c r="B910" s="11" t="s">
-        <v>2337</v>
+        <v>1802</v>
       </c>
       <c r="C910" s="8" t="s">
-        <v>2338</v>
+        <v>1756</v>
       </c>
       <c r="D910" s="7" t="s">
-        <v>2339</v>
+        <v>1803</v>
       </c>
       <c r="E910" s="7">
         <v>0</v>
       </c>
       <c r="F910" s="15">
-        <v>517500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" s="4">
-        <v>7</v>
+        <v>165</v>
       </c>
       <c r="B911" s="11" t="s">
-        <v>2340</v>
+        <v>1804</v>
       </c>
       <c r="C911" s="8" t="s">
-        <v>2341</v>
+        <v>1805</v>
       </c>
       <c r="D911" s="7" t="s">
-        <v>2342</v>
+        <v>1806</v>
       </c>
       <c r="E911" s="7">
         <v>0</v>
       </c>
       <c r="F911" s="15">
-        <v>480150</v>
+        <v>1625400</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" s="4">
-        <v>8</v>
+        <v>166</v>
       </c>
       <c r="B912" s="11" t="s">
-        <v>2343</v>
+        <v>1012</v>
       </c>
       <c r="C912" s="8" t="s">
-        <v>2344</v>
+        <v>1013</v>
       </c>
       <c r="D912" s="7" t="s">
-        <v>2345</v>
+        <v>1014</v>
       </c>
       <c r="E912" s="7">
         <v>0</v>
       </c>
       <c r="F912" s="15">
-        <v>477900</v>
+        <v>792900</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" s="4">
-        <v>9</v>
+        <v>167</v>
       </c>
       <c r="B913" s="11" t="s">
-        <v>2346</v>
+        <v>311</v>
       </c>
       <c r="C913" s="8" t="s">
-        <v>2347</v>
+        <v>312</v>
       </c>
       <c r="D913" s="7" t="s">
-        <v>2348</v>
+        <v>313</v>
       </c>
       <c r="E913" s="7">
         <v>0</v>
       </c>
       <c r="F913" s="15">
-        <v>436500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" s="4">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="B914" s="11" t="s">
-        <v>2349</v>
+        <v>311</v>
       </c>
       <c r="C914" s="8" t="s">
-        <v>2350</v>
+        <v>314</v>
       </c>
       <c r="D914" s="7" t="s">
-        <v>2351</v>
+        <v>315</v>
       </c>
       <c r="E914" s="7">
         <v>0</v>
       </c>
       <c r="F914" s="15">
-        <v>501300</v>
+        <v>7559100</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" s="4">
-        <v>11</v>
+        <v>169</v>
       </c>
       <c r="B915" s="11" t="s">
-        <v>2352</v>
+        <v>290</v>
       </c>
       <c r="C915" s="8" t="s">
-        <v>2353</v>
+        <v>291</v>
       </c>
       <c r="D915" s="7" t="s">
-        <v>2354</v>
+        <v>292</v>
       </c>
       <c r="E915" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F915" s="15">
-        <v>805950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" s="4">
-        <v>12</v>
+        <v>170</v>
       </c>
       <c r="B916" s="11" t="s">
-        <v>1923</v>
+        <v>338</v>
       </c>
       <c r="C916" s="8" t="s">
-        <v>1924</v>
+        <v>339</v>
       </c>
       <c r="D916" s="7" t="s">
-        <v>1925</v>
+        <v>340</v>
       </c>
       <c r="E916" s="7">
         <v>0</v>
       </c>
       <c r="F916" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" s="4">
-        <v>13</v>
+        <v>171</v>
       </c>
       <c r="B917" s="11" t="s">
-        <v>1943</v>
+        <v>293</v>
       </c>
       <c r="C917" s="8" t="s">
-        <v>1944</v>
+        <v>294</v>
       </c>
       <c r="D917" s="7" t="s">
-        <v>1945</v>
+        <v>295</v>
       </c>
       <c r="E917" s="7">
         <v>0</v>
       </c>
       <c r="F917" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="4">
-        <v>14</v>
+        <v>172</v>
       </c>
       <c r="B918" s="11" t="s">
-        <v>1934</v>
+        <v>299</v>
       </c>
       <c r="C918" s="8" t="s">
-        <v>1935</v>
+        <v>300</v>
       </c>
       <c r="D918" s="7" t="s">
-        <v>1936</v>
+        <v>301</v>
       </c>
       <c r="E918" s="7">
         <v>0</v>
       </c>
       <c r="F918" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="4">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="B919" s="11" t="s">
-        <v>2355</v>
+        <v>1807</v>
       </c>
       <c r="C919" s="8" t="s">
-        <v>2356</v>
+        <v>1808</v>
       </c>
       <c r="D919" s="7" t="s">
-        <v>2357</v>
+        <v>1809</v>
       </c>
       <c r="E919" s="7">
         <v>0</v>
       </c>
       <c r="F919" s="15">
-        <v>490500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" s="4">
-        <v>16</v>
+        <v>174</v>
       </c>
       <c r="B920" s="11" t="s">
-        <v>2358</v>
+        <v>296</v>
       </c>
       <c r="C920" s="8" t="s">
-        <v>2359</v>
+        <v>297</v>
       </c>
       <c r="D920" s="7" t="s">
-        <v>2360</v>
+        <v>298</v>
       </c>
       <c r="E920" s="7">
         <v>0</v>
       </c>
       <c r="F920" s="15">
-        <v>1075500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" s="4">
-        <v>17</v>
+        <v>175</v>
       </c>
       <c r="B921" s="11" t="s">
-        <v>2361</v>
+        <v>831</v>
       </c>
       <c r="C921" s="8" t="s">
-        <v>2362</v>
+        <v>832</v>
       </c>
       <c r="D921" s="7" t="s">
-        <v>2363</v>
+        <v>833</v>
       </c>
       <c r="E921" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F921" s="15">
-        <v>441000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" s="4">
-        <v>18</v>
+        <v>176</v>
       </c>
       <c r="B922" s="11" t="s">
-        <v>2364</v>
+        <v>244</v>
       </c>
       <c r="C922" s="8" t="s">
-        <v>2365</v>
+        <v>245</v>
       </c>
       <c r="D922" s="7" t="s">
-        <v>2366</v>
+        <v>246</v>
       </c>
       <c r="E922" s="7">
         <v>0</v>
       </c>
       <c r="F922" s="15">
-        <v>0</v>
+        <v>707400</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" s="4">
-        <v>19</v>
+        <v>177</v>
       </c>
       <c r="B923" s="11" t="s">
-        <v>2367</v>
+        <v>302</v>
       </c>
       <c r="C923" s="8" t="s">
-        <v>2368</v>
+        <v>303</v>
       </c>
       <c r="D923" s="7" t="s">
-        <v>2369</v>
+        <v>304</v>
       </c>
       <c r="E923" s="7">
         <v>0</v>
       </c>
       <c r="F923" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" s="4">
-        <v>20</v>
+        <v>178</v>
       </c>
       <c r="B924" s="11" t="s">
-        <v>2370</v>
+        <v>411</v>
       </c>
       <c r="C924" s="8" t="s">
-        <v>2371</v>
+        <v>412</v>
       </c>
       <c r="D924" s="7" t="s">
-        <v>2372</v>
+        <v>413</v>
       </c>
       <c r="E924" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F924" s="15">
-        <v>0</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="4">
-        <v>21</v>
+        <v>179</v>
       </c>
       <c r="B925" s="11" t="s">
-        <v>1937</v>
+        <v>1810</v>
       </c>
       <c r="C925" s="8" t="s">
-        <v>1938</v>
+        <v>1811</v>
       </c>
       <c r="D925" s="7" t="s">
-        <v>1939</v>
+        <v>1812</v>
       </c>
       <c r="E925" s="7">
         <v>0</v>
       </c>
       <c r="F925" s="15">
-        <v>354600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="4">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="B926" s="11" t="s">
-        <v>2373</v>
+        <v>1006</v>
       </c>
       <c r="C926" s="8" t="s">
-        <v>2374</v>
+        <v>1007</v>
       </c>
       <c r="D926" s="7" t="s">
-        <v>2375</v>
+        <v>1008</v>
       </c>
       <c r="E926" s="7">
         <v>0</v>
       </c>
       <c r="F926" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="4">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="B927" s="11" t="s">
-        <v>2376</v>
+        <v>901</v>
       </c>
       <c r="C927" s="8" t="s">
-        <v>2377</v>
+        <v>902</v>
       </c>
       <c r="D927" s="7" t="s">
-        <v>2378</v>
+        <v>903</v>
       </c>
       <c r="E927" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F927" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" s="4">
-        <v>24</v>
+        <v>182</v>
       </c>
       <c r="B928" s="11" t="s">
-        <v>2379</v>
+        <v>1813</v>
       </c>
       <c r="C928" s="8" t="s">
-        <v>2380</v>
+        <v>1814</v>
       </c>
       <c r="D928" s="7" t="s">
-        <v>2381</v>
+        <v>1815</v>
       </c>
       <c r="E928" s="7">
         <v>0</v>
       </c>
       <c r="F928" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="4">
-        <v>25</v>
+        <v>183</v>
       </c>
       <c r="B929" s="11" t="s">
-        <v>2382</v>
+        <v>980</v>
       </c>
       <c r="C929" s="8" t="s">
-        <v>2383</v>
+        <v>981</v>
       </c>
       <c r="D929" s="7" t="s">
-        <v>2384</v>
+        <v>982</v>
       </c>
       <c r="E929" s="7">
         <v>0</v>
       </c>
       <c r="F929" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" s="4">
-        <v>26</v>
+        <v>184</v>
       </c>
       <c r="B930" s="11" t="s">
-        <v>264</v>
+        <v>983</v>
       </c>
       <c r="C930" s="8" t="s">
-        <v>265</v>
+        <v>984</v>
       </c>
       <c r="D930" s="7" t="s">
-        <v>266</v>
+        <v>985</v>
       </c>
       <c r="E930" s="7">
         <v>0</v>
       </c>
       <c r="F930" s="15">
-        <v>347400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="4">
-        <v>27</v>
+        <v>185</v>
       </c>
       <c r="B931" s="11" t="s">
-        <v>2385</v>
+        <v>971</v>
       </c>
       <c r="C931" s="8" t="s">
-        <v>2386</v>
+        <v>972</v>
       </c>
       <c r="D931" s="7" t="s">
-        <v>2387</v>
+        <v>973</v>
       </c>
       <c r="E931" s="7">
         <v>0</v>
       </c>
       <c r="F931" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="4">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="B932" s="11" t="s">
-        <v>2388</v>
+        <v>965</v>
       </c>
       <c r="C932" s="8" t="s">
-        <v>2389</v>
+        <v>966</v>
       </c>
       <c r="D932" s="7" t="s">
-        <v>2390</v>
+        <v>967</v>
       </c>
       <c r="E932" s="7">
         <v>0</v>
       </c>
       <c r="F932" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="4">
-        <v>29</v>
+        <v>187</v>
       </c>
       <c r="B933" s="11" t="s">
-        <v>2391</v>
+        <v>625</v>
       </c>
       <c r="C933" s="8" t="s">
-        <v>2392</v>
+        <v>626</v>
       </c>
       <c r="D933" s="7" t="s">
-        <v>2393</v>
+        <v>627</v>
       </c>
       <c r="E933" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F933" s="15">
-        <v>0</v>
+        <v>468000</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="4">
-        <v>30</v>
+        <v>188</v>
       </c>
       <c r="B934" s="11" t="s">
-        <v>2394</v>
+        <v>1816</v>
       </c>
       <c r="C934" s="8" t="s">
-        <v>2395</v>
+        <v>1817</v>
       </c>
       <c r="D934" s="7" t="s">
-        <v>2396</v>
+        <v>1818</v>
       </c>
       <c r="E934" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F934" s="15">
-        <v>396000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="4">
-        <v>31</v>
+        <v>189</v>
       </c>
       <c r="B935" s="11" t="s">
-        <v>2397</v>
+        <v>1819</v>
       </c>
       <c r="C935" s="8" t="s">
-        <v>2398</v>
+        <v>1820</v>
       </c>
       <c r="D935" s="7" t="s">
-        <v>2399</v>
+        <v>1821</v>
       </c>
       <c r="E935" s="7">
         <v>0</v>
       </c>
       <c r="F935" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="4">
-        <v>32</v>
+        <v>190</v>
       </c>
       <c r="B936" s="11" t="s">
-        <v>2400</v>
+        <v>1822</v>
       </c>
       <c r="C936" s="8" t="s">
-        <v>2401</v>
+        <v>1823</v>
       </c>
       <c r="D936" s="7" t="s">
-        <v>2402</v>
+        <v>1824</v>
       </c>
       <c r="E936" s="7">
         <v>0</v>
       </c>
       <c r="F936" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="4">
-        <v>33</v>
+        <v>191</v>
       </c>
       <c r="B937" s="11" t="s">
-        <v>2403</v>
+        <v>1825</v>
       </c>
       <c r="C937" s="8" t="s">
-        <v>2404</v>
+        <v>1826</v>
       </c>
       <c r="D937" s="7" t="s">
-        <v>2405</v>
+        <v>1827</v>
       </c>
       <c r="E937" s="7">
         <v>0</v>
       </c>
       <c r="F937" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="4">
-        <v>34</v>
+        <v>192</v>
       </c>
       <c r="B938" s="11" t="s">
-        <v>2406</v>
+        <v>1828</v>
       </c>
       <c r="C938" s="8" t="s">
-        <v>2407</v>
+        <v>1829</v>
       </c>
       <c r="D938" s="7" t="s">
-        <v>2408</v>
+        <v>1830</v>
       </c>
       <c r="E938" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F938" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="4">
-        <v>35</v>
+        <v>193</v>
       </c>
       <c r="B939" s="11" t="s">
-        <v>2409</v>
+        <v>802</v>
       </c>
       <c r="C939" s="8" t="s">
-        <v>2410</v>
+        <v>803</v>
       </c>
       <c r="D939" s="7" t="s">
-        <v>2411</v>
+        <v>804</v>
       </c>
       <c r="E939" s="7">
         <v>0</v>
       </c>
       <c r="F939" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="4">
-        <v>36</v>
+        <v>194</v>
       </c>
       <c r="B940" s="11" t="s">
-        <v>2412</v>
+        <v>1831</v>
       </c>
       <c r="C940" s="8" t="s">
-        <v>2413</v>
+        <v>1832</v>
       </c>
       <c r="D940" s="7" t="s">
-        <v>2414</v>
+        <v>1833</v>
       </c>
       <c r="E940" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F940" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="4">
-        <v>37</v>
+        <v>195</v>
       </c>
       <c r="B941" s="11" t="s">
-        <v>2415</v>
+        <v>791</v>
       </c>
       <c r="C941" s="8" t="s">
-        <v>2416</v>
+        <v>792</v>
       </c>
       <c r="D941" s="7" t="s">
-        <v>2417</v>
+        <v>793</v>
       </c>
       <c r="E941" s="7">
         <v>0</v>
       </c>
       <c r="F941" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" s="4">
-        <v>38</v>
+        <v>196</v>
       </c>
       <c r="B942" s="11" t="s">
-        <v>2418</v>
+        <v>1834</v>
       </c>
       <c r="C942" s="8" t="s">
-        <v>2419</v>
+        <v>1835</v>
       </c>
       <c r="D942" s="7" t="s">
-        <v>2420</v>
+        <v>1836</v>
       </c>
       <c r="E942" s="7">
         <v>0</v>
       </c>
       <c r="F942" s="15">
-        <v>0</v>
+        <v>1881000</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" s="4">
-        <v>39</v>
+        <v>197</v>
       </c>
       <c r="B943" s="11" t="s">
-        <v>2421</v>
+        <v>1837</v>
       </c>
       <c r="C943" s="8" t="s">
-        <v>2422</v>
+        <v>1838</v>
       </c>
       <c r="D943" s="7" t="s">
-        <v>2423</v>
+        <v>1839</v>
       </c>
       <c r="E943" s="7">
         <v>0</v>
       </c>
       <c r="F943" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" s="4">
-        <v>40</v>
+        <v>198</v>
       </c>
       <c r="B944" s="11" t="s">
-        <v>1926</v>
+        <v>1840</v>
       </c>
       <c r="C944" s="8" t="s">
-        <v>1927</v>
+        <v>1841</v>
       </c>
       <c r="D944" s="7" t="s">
-        <v>1928</v>
+        <v>1842</v>
       </c>
       <c r="E944" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F944" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="4">
-        <v>41</v>
+        <v>199</v>
       </c>
       <c r="B945" s="11" t="s">
-        <v>611</v>
+        <v>1843</v>
       </c>
       <c r="C945" s="8" t="s">
-        <v>2424</v>
+        <v>1844</v>
       </c>
       <c r="D945" s="7" t="s">
-        <v>2425</v>
+        <v>1845</v>
       </c>
       <c r="E945" s="7">
         <v>0</v>
       </c>
       <c r="F945" s="15">
-        <v>231300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="4">
-        <v>42</v>
+        <v>200</v>
       </c>
       <c r="B946" s="11" t="s">
-        <v>345</v>
+        <v>460</v>
       </c>
       <c r="C946" s="8" t="s">
-        <v>2426</v>
+        <v>724</v>
       </c>
       <c r="D946" s="7" t="s">
-        <v>311</v>
+        <v>725</v>
       </c>
       <c r="E946" s="7">
         <v>0</v>
       </c>
       <c r="F946" s="15">
-        <v>153000</v>
+        <v>603900</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" s="4">
-        <v>43</v>
+        <v>201</v>
       </c>
       <c r="B947" s="11" t="s">
-        <v>2427</v>
+        <v>721</v>
       </c>
       <c r="C947" s="8" t="s">
-        <v>2428</v>
+        <v>722</v>
       </c>
       <c r="D947" s="7" t="s">
-        <v>2429</v>
+        <v>723</v>
       </c>
       <c r="E947" s="7">
         <v>0</v>
       </c>
       <c r="F947" s="15">
-        <v>198000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="4">
-        <v>44</v>
+        <v>202</v>
       </c>
       <c r="B948" s="11" t="s">
-        <v>345</v>
+        <v>1846</v>
       </c>
       <c r="C948" s="8" t="s">
-        <v>2430</v>
+        <v>1847</v>
       </c>
       <c r="D948" s="7" t="s">
-        <v>2431</v>
+        <v>1848</v>
       </c>
       <c r="E948" s="7">
         <v>0</v>
       </c>
       <c r="F948" s="15">
-        <v>234000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="4">
-        <v>45</v>
+        <v>203</v>
       </c>
       <c r="B949" s="11" t="s">
-        <v>309</v>
+        <v>259</v>
       </c>
       <c r="C949" s="8" t="s">
-        <v>310</v>
+        <v>260</v>
       </c>
       <c r="D949" s="7" t="s">
-        <v>2432</v>
+        <v>261</v>
       </c>
       <c r="E949" s="7">
         <v>0</v>
       </c>
       <c r="F949" s="15">
-        <v>247500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="4">
-        <v>46</v>
+        <v>204</v>
       </c>
       <c r="B950" s="11" t="s">
-        <v>333</v>
+        <v>250</v>
       </c>
       <c r="C950" s="8" t="s">
-        <v>334</v>
+        <v>251</v>
       </c>
       <c r="D950" s="7" t="s">
-        <v>335</v>
+        <v>252</v>
       </c>
       <c r="E950" s="7">
         <v>0</v>
       </c>
       <c r="F950" s="15">
-        <v>279900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="4">
-        <v>47</v>
+        <v>205</v>
       </c>
       <c r="B951" s="11" t="s">
-        <v>333</v>
+        <v>1849</v>
       </c>
       <c r="C951" s="8" t="s">
-        <v>2433</v>
+        <v>1850</v>
       </c>
       <c r="D951" s="7" t="s">
-        <v>2434</v>
+        <v>1851</v>
       </c>
       <c r="E951" s="7">
         <v>0</v>
       </c>
       <c r="F951" s="15">
-        <v>467100</v>
+        <v>685800</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" s="4">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="B952" s="11" t="s">
-        <v>249</v>
+        <v>1852</v>
       </c>
       <c r="C952" s="8" t="s">
-        <v>250</v>
+        <v>1853</v>
       </c>
       <c r="D952" s="7" t="s">
-        <v>251</v>
+        <v>1854</v>
       </c>
       <c r="E952" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F952" s="15">
-        <v>121500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="4">
-        <v>49</v>
+        <v>207</v>
       </c>
       <c r="B953" s="11" t="s">
-        <v>345</v>
+        <v>1855</v>
       </c>
       <c r="C953" s="8" t="s">
-        <v>346</v>
+        <v>1856</v>
       </c>
       <c r="D953" s="7" t="s">
-        <v>347</v>
+        <v>1857</v>
       </c>
       <c r="E953" s="7">
         <v>0</v>
       </c>
       <c r="F953" s="15">
-        <v>162000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="954" spans="1:6">
-      <c r="A954" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F954" s="15"/>
+      <c r="A954" s="4">
+        <v>208</v>
+      </c>
+      <c r="B954" s="11" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C954" s="8" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D954" s="7" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E954" s="7">
+        <v>0</v>
+      </c>
+      <c r="F954" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="955" spans="1:6">
-      <c r="A955" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A955" s="4">
+        <v>209</v>
+      </c>
+      <c r="B955" s="11" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C955" s="8" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D955" s="7" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E955" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F955" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="4">
-        <v>1</v>
+        <v>210</v>
       </c>
       <c r="B956" s="11" t="s">
-        <v>1929</v>
+        <v>1864</v>
       </c>
       <c r="C956" s="8" t="s">
-        <v>2436</v>
+        <v>1865</v>
       </c>
       <c r="D956" s="7" t="s">
-        <v>2437</v>
+        <v>1866</v>
       </c>
       <c r="E956" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F956" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="4">
-        <v>2</v>
+        <v>211</v>
       </c>
       <c r="B957" s="11" t="s">
-        <v>1929</v>
+        <v>1867</v>
       </c>
       <c r="C957" s="8" t="s">
-        <v>1930</v>
+        <v>1765</v>
       </c>
       <c r="D957" s="7" t="s">
-        <v>1931</v>
+        <v>1868</v>
       </c>
       <c r="E957" s="7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F957" s="15">
-        <v>0</v>
+        <v>648900</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="4">
-        <v>3</v>
+        <v>212</v>
       </c>
       <c r="B958" s="11" t="s">
-        <v>2438</v>
+        <v>1869</v>
       </c>
       <c r="C958" s="8" t="s">
-        <v>2439</v>
+        <v>1870</v>
       </c>
       <c r="D958" s="7" t="s">
-        <v>2440</v>
+        <v>1871</v>
       </c>
       <c r="E958" s="7">
         <v>0</v>
       </c>
       <c r="F958" s="15">
-        <v>450000</v>
+        <v>654300</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="4">
-        <v>4</v>
+        <v>213</v>
       </c>
       <c r="B959" s="11" t="s">
-        <v>2441</v>
+        <v>1872</v>
       </c>
       <c r="C959" s="8" t="s">
-        <v>2442</v>
+        <v>1873</v>
       </c>
       <c r="D959" s="7" t="s">
-        <v>2443</v>
+        <v>1874</v>
       </c>
       <c r="E959" s="7">
         <v>0</v>
       </c>
       <c r="F959" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="4">
-        <v>5</v>
+        <v>214</v>
       </c>
       <c r="B960" s="11" t="s">
-        <v>1929</v>
+        <v>1875</v>
       </c>
       <c r="C960" s="8" t="s">
-        <v>1932</v>
+        <v>1876</v>
       </c>
       <c r="D960" s="7" t="s">
-        <v>1933</v>
+        <v>1877</v>
       </c>
       <c r="E960" s="7">
         <v>0</v>
       </c>
       <c r="F960" s="15">
-        <v>858600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="4">
-        <v>6</v>
+        <v>215</v>
       </c>
       <c r="B961" s="11" t="s">
-        <v>2444</v>
+        <v>1878</v>
       </c>
       <c r="C961" s="8" t="s">
-        <v>2445</v>
+        <v>1879</v>
       </c>
       <c r="D961" s="7" t="s">
-        <v>2446</v>
+        <v>1880</v>
       </c>
       <c r="E961" s="7">
         <v>0</v>
       </c>
       <c r="F961" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" s="4">
-        <v>7</v>
+        <v>216</v>
       </c>
       <c r="B962" s="11" t="s">
-        <v>1940</v>
+        <v>1881</v>
       </c>
       <c r="C962" s="8" t="s">
-        <v>1941</v>
+        <v>1882</v>
       </c>
       <c r="D962" s="7" t="s">
-        <v>1942</v>
+        <v>1883</v>
       </c>
       <c r="E962" s="7">
         <v>0</v>
       </c>
       <c r="F962" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" s="4">
-        <v>8</v>
+        <v>217</v>
       </c>
       <c r="B963" s="11" t="s">
-        <v>2447</v>
+        <v>1884</v>
       </c>
       <c r="C963" s="8" t="s">
-        <v>2448</v>
+        <v>1885</v>
       </c>
       <c r="D963" s="7" t="s">
-        <v>2449</v>
+        <v>1886</v>
       </c>
       <c r="E963" s="7">
         <v>0</v>
       </c>
       <c r="F963" s="15">
-        <v>514350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="A964" s="4">
-        <v>9</v>
+        <v>218</v>
       </c>
       <c r="B964" s="11" t="s">
-        <v>2450</v>
+        <v>1887</v>
       </c>
       <c r="C964" s="8" t="s">
-        <v>2451</v>
+        <v>1888</v>
       </c>
       <c r="D964" s="7" t="s">
-        <v>2452</v>
+        <v>1889</v>
       </c>
       <c r="E964" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F964" s="15">
-        <v>0</v>
+        <v>626400</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="A965" s="4">
-        <v>10</v>
+        <v>219</v>
       </c>
       <c r="B965" s="11" t="s">
-        <v>2453</v>
+        <v>1890</v>
       </c>
       <c r="C965" s="8" t="s">
-        <v>2454</v>
+        <v>1891</v>
       </c>
       <c r="D965" s="7" t="s">
-        <v>2455</v>
+        <v>1892</v>
       </c>
       <c r="E965" s="7">
         <v>0</v>
       </c>
       <c r="F965" s="15">
-        <v>514350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="A966" s="4">
-        <v>11</v>
+        <v>220</v>
       </c>
       <c r="B966" s="11" t="s">
-        <v>2456</v>
+        <v>1893</v>
       </c>
       <c r="C966" s="8" t="s">
-        <v>2457</v>
+        <v>1894</v>
       </c>
       <c r="D966" s="7" t="s">
-        <v>2458</v>
+        <v>1895</v>
       </c>
       <c r="E966" s="7">
         <v>0</v>
       </c>
       <c r="F966" s="15">
-        <v>0</v>
+        <v>880650</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="A967" s="4">
-        <v>12</v>
+        <v>221</v>
       </c>
       <c r="B967" s="11" t="s">
-        <v>2459</v>
+        <v>1896</v>
       </c>
       <c r="C967" s="8" t="s">
-        <v>2460</v>
+        <v>1897</v>
       </c>
       <c r="D967" s="7" t="s">
-        <v>2461</v>
+        <v>1898</v>
       </c>
       <c r="E967" s="7">
         <v>0</v>
       </c>
       <c r="F967" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968" s="4">
-        <v>13</v>
+        <v>222</v>
       </c>
       <c r="B968" s="11" t="s">
-        <v>2462</v>
+        <v>1549</v>
       </c>
       <c r="C968" s="8" t="s">
-        <v>2463</v>
+        <v>1899</v>
       </c>
       <c r="D968" s="7" t="s">
-        <v>2464</v>
+        <v>1900</v>
       </c>
       <c r="E968" s="7">
         <v>0</v>
       </c>
       <c r="F968" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" s="4">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="B969" s="11" t="s">
-        <v>2465</v>
+        <v>1901</v>
       </c>
       <c r="C969" s="8" t="s">
-        <v>2466</v>
+        <v>1902</v>
       </c>
       <c r="D969" s="7" t="s">
-        <v>2467</v>
+        <v>1903</v>
       </c>
       <c r="E969" s="7">
         <v>0</v>
       </c>
       <c r="F969" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" s="4">
-        <v>15</v>
+        <v>224</v>
       </c>
       <c r="B970" s="11" t="s">
-        <v>2468</v>
+        <v>237</v>
       </c>
       <c r="C970" s="8" t="s">
-        <v>2469</v>
+        <v>238</v>
       </c>
       <c r="D970" s="7" t="s">
-        <v>2470</v>
+        <v>239</v>
       </c>
       <c r="E970" s="7">
         <v>0</v>
       </c>
       <c r="F970" s="15">
-        <v>0</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="971" spans="1:6">
-      <c r="A971" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F971" s="15"/>
+      <c r="A971" s="4">
+        <v>225</v>
+      </c>
+      <c r="B971" s="11" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C971" s="8" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D971" s="7" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E971" s="7">
+        <v>0</v>
+      </c>
+      <c r="F971" s="15">
+        <v>2167200</v>
+      </c>
     </row>
     <row r="972" spans="1:6">
-      <c r="A972" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A972" s="4">
+        <v>226</v>
+      </c>
+      <c r="B972" s="11" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C972" s="8" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D972" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E972" s="7">
+        <v>0</v>
+      </c>
+      <c r="F972" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="A973" s="4">
-        <v>1</v>
+        <v>227</v>
       </c>
       <c r="B973" s="11" t="s">
-        <v>2472</v>
+        <v>442</v>
       </c>
       <c r="C973" s="8" t="s">
-        <v>2473</v>
+        <v>443</v>
       </c>
       <c r="D973" s="7" t="s">
-        <v>2474</v>
+        <v>444</v>
       </c>
       <c r="E973" s="7">
         <v>0</v>
       </c>
       <c r="F973" s="15">
-        <v>819900</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="A974" s="4">
-        <v>2</v>
+        <v>228</v>
       </c>
       <c r="B974" s="11" t="s">
-        <v>261</v>
+        <v>1910</v>
       </c>
       <c r="C974" s="8" t="s">
-        <v>262</v>
+        <v>1911</v>
       </c>
       <c r="D974" s="7" t="s">
-        <v>263</v>
+        <v>1912</v>
       </c>
       <c r="E974" s="7">
         <v>0</v>
       </c>
       <c r="F974" s="15">
-        <v>397350</v>
+        <v>522000</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="A975" s="4">
-        <v>3</v>
+        <v>229</v>
       </c>
       <c r="B975" s="11" t="s">
-        <v>2475</v>
+        <v>1913</v>
       </c>
       <c r="C975" s="8" t="s">
-        <v>2476</v>
+        <v>1914</v>
       </c>
       <c r="D975" s="7" t="s">
-        <v>2477</v>
+        <v>1915</v>
       </c>
       <c r="E975" s="7">
         <v>0</v>
       </c>
       <c r="F975" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976" s="4">
-        <v>4</v>
+        <v>230</v>
       </c>
       <c r="B976" s="11" t="s">
-        <v>2478</v>
+        <v>1916</v>
       </c>
       <c r="C976" s="8" t="s">
-        <v>2479</v>
+        <v>1914</v>
       </c>
       <c r="D976" s="7" t="s">
-        <v>2480</v>
+        <v>1917</v>
       </c>
       <c r="E976" s="7">
         <v>0</v>
       </c>
       <c r="F976" s="15">
-        <v>661950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" s="4">
-        <v>5</v>
+        <v>231</v>
       </c>
       <c r="B977" s="11" t="s">
-        <v>267</v>
+        <v>1918</v>
       </c>
       <c r="C977" s="8" t="s">
-        <v>268</v>
+        <v>1919</v>
       </c>
       <c r="D977" s="7" t="s">
-        <v>269</v>
+        <v>1920</v>
       </c>
       <c r="E977" s="7">
         <v>0</v>
       </c>
       <c r="F977" s="15">
-        <v>397350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" s="4">
-        <v>6</v>
+        <v>232</v>
       </c>
       <c r="B978" s="11" t="s">
-        <v>2481</v>
+        <v>1921</v>
       </c>
       <c r="C978" s="8" t="s">
-        <v>2482</v>
+        <v>1922</v>
       </c>
       <c r="D978" s="7" t="s">
-        <v>2483</v>
+        <v>1923</v>
       </c>
       <c r="E978" s="7">
         <v>0</v>
       </c>
       <c r="F978" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="979" spans="1:6">
-      <c r="A979" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F979" s="15"/>
+      <c r="A979" s="4">
+        <v>233</v>
+      </c>
+      <c r="B979" s="11" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C979" s="8" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D979" s="7" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E979" s="7">
+        <v>0</v>
+      </c>
+      <c r="F979" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="980" spans="1:6">
-      <c r="A980" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A980" s="4">
+        <v>234</v>
+      </c>
+      <c r="B980" s="11" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C980" s="8" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D980" s="7" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E980" s="7">
+        <v>0</v>
+      </c>
+      <c r="F980" s="15">
+        <v>1150200</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" s="4">
-        <v>1</v>
+        <v>235</v>
       </c>
       <c r="B981" s="11" t="s">
-        <v>1946</v>
+        <v>640</v>
       </c>
       <c r="C981" s="8" t="s">
-        <v>1947</v>
+        <v>641</v>
       </c>
       <c r="D981" s="7" t="s">
-        <v>1948</v>
+        <v>642</v>
       </c>
       <c r="E981" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F981" s="15">
-        <v>655200</v>
+        <v>454500</v>
       </c>
     </row>
     <row r="982" spans="1:6">
       <c r="A982" s="4">
-        <v>2</v>
+        <v>236</v>
       </c>
       <c r="B982" s="11" t="s">
-        <v>2485</v>
+        <v>247</v>
       </c>
       <c r="C982" s="8" t="s">
-        <v>2486</v>
+        <v>248</v>
       </c>
       <c r="D982" s="7" t="s">
-        <v>2487</v>
+        <v>249</v>
       </c>
       <c r="E982" s="7">
         <v>0</v>
       </c>
       <c r="F982" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="A983" s="4">
-        <v>3</v>
+        <v>237</v>
       </c>
       <c r="B983" s="11" t="s">
-        <v>2488</v>
+        <v>1930</v>
       </c>
       <c r="C983" s="8" t="s">
-        <v>2489</v>
+        <v>1931</v>
       </c>
       <c r="D983" s="7" t="s">
-        <v>2490</v>
+        <v>1932</v>
       </c>
       <c r="E983" s="7">
         <v>0</v>
       </c>
       <c r="F983" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="A984" s="4">
-        <v>4</v>
+        <v>238</v>
       </c>
       <c r="B984" s="11" t="s">
-        <v>2491</v>
+        <v>1933</v>
       </c>
       <c r="C984" s="8" t="s">
-        <v>2492</v>
+        <v>1934</v>
       </c>
       <c r="D984" s="7" t="s">
-        <v>2493</v>
+        <v>1935</v>
       </c>
       <c r="E984" s="7">
         <v>0</v>
       </c>
       <c r="F984" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" s="4">
-        <v>5</v>
+        <v>239</v>
       </c>
       <c r="B985" s="11" t="s">
-        <v>2494</v>
+        <v>1936</v>
       </c>
       <c r="C985" s="8" t="s">
-        <v>2495</v>
+        <v>1937</v>
       </c>
       <c r="D985" s="7" t="s">
-        <v>2496</v>
+        <v>1938</v>
       </c>
       <c r="E985" s="7">
         <v>0</v>
       </c>
       <c r="F985" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" s="4">
-        <v>6</v>
+        <v>240</v>
       </c>
       <c r="B986" s="11" t="s">
-        <v>2497</v>
+        <v>1939</v>
       </c>
       <c r="C986" s="8" t="s">
-        <v>2498</v>
+        <v>1940</v>
       </c>
       <c r="D986" s="7" t="s">
-        <v>2499</v>
+        <v>1941</v>
       </c>
       <c r="E986" s="7">
         <v>0</v>
       </c>
       <c r="F986" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="987" spans="1:6">
-      <c r="A987" s="5" t="s">
-[...6 lines deleted...]
-      <c r="F987" s="15"/>
+      <c r="A987" s="4">
+        <v>241</v>
+      </c>
+      <c r="B987" s="11" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C987" s="8" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D987" s="7" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E987" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F987" s="15">
+        <v>909000</v>
+      </c>
     </row>
     <row r="988" spans="1:6">
-      <c r="A988" s="3" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A988" s="4">
+        <v>242</v>
+      </c>
+      <c r="B988" s="11" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C988" s="8" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D988" s="7" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E988" s="7">
+        <v>0</v>
+      </c>
+      <c r="F988" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="A989" s="4">
-        <v>1</v>
+        <v>243</v>
       </c>
       <c r="B989" s="11" t="s">
-        <v>2501</v>
+        <v>1948</v>
       </c>
       <c r="C989" s="8" t="s">
-        <v>2502</v>
+        <v>1949</v>
       </c>
       <c r="D989" s="7" t="s">
-        <v>2503</v>
+        <v>1950</v>
       </c>
       <c r="E989" s="7">
         <v>0</v>
       </c>
       <c r="F989" s="15">
-        <v>834300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" s="4">
-        <v>2</v>
+        <v>244</v>
       </c>
       <c r="B990" s="11" t="s">
-        <v>2504</v>
+        <v>1951</v>
       </c>
       <c r="C990" s="8" t="s">
-        <v>2505</v>
+        <v>1952</v>
       </c>
       <c r="D990" s="7" t="s">
-        <v>2506</v>
+        <v>1953</v>
       </c>
       <c r="E990" s="7">
         <v>0</v>
       </c>
       <c r="F990" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" s="4">
-        <v>3</v>
+        <v>245</v>
       </c>
       <c r="B991" s="11" t="s">
-        <v>2507</v>
+        <v>271</v>
       </c>
       <c r="C991" s="8" t="s">
-        <v>2508</v>
+        <v>1954</v>
       </c>
       <c r="D991" s="7" t="s">
-        <v>2509</v>
+        <v>1955</v>
       </c>
       <c r="E991" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F991" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" s="4">
-        <v>4</v>
+        <v>246</v>
       </c>
       <c r="B992" s="11" t="s">
-        <v>2510</v>
+        <v>1956</v>
       </c>
       <c r="C992" s="8" t="s">
-        <v>2511</v>
+        <v>1957</v>
       </c>
       <c r="D992" s="7" t="s">
-        <v>2512</v>
+        <v>1958</v>
       </c>
       <c r="E992" s="7">
         <v>0</v>
       </c>
       <c r="F992" s="15">
-        <v>0</v>
+        <v>720000</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" s="4">
-        <v>5</v>
+        <v>247</v>
       </c>
       <c r="B993" s="11" t="s">
-        <v>2513</v>
+        <v>1959</v>
       </c>
       <c r="C993" s="8" t="s">
-        <v>2514</v>
+        <v>1960</v>
       </c>
       <c r="D993" s="7" t="s">
-        <v>2515</v>
+        <v>1961</v>
       </c>
       <c r="E993" s="7">
         <v>0</v>
       </c>
       <c r="F993" s="15">
-        <v>18869850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" s="4">
-        <v>6</v>
+        <v>248</v>
       </c>
       <c r="B994" s="11" t="s">
-        <v>2516</v>
+        <v>834</v>
       </c>
       <c r="C994" s="8" t="s">
-        <v>2517</v>
+        <v>835</v>
       </c>
       <c r="D994" s="7" t="s">
-        <v>2518</v>
+        <v>836</v>
       </c>
       <c r="E994" s="7">
         <v>0</v>
       </c>
       <c r="F994" s="15">
-        <v>722700</v>
+        <v>868500</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="A995" s="4">
-        <v>7</v>
+        <v>249</v>
       </c>
       <c r="B995" s="11" t="s">
-        <v>2519</v>
+        <v>1962</v>
       </c>
       <c r="C995" s="8" t="s">
-        <v>2520</v>
+        <v>1963</v>
       </c>
       <c r="D995" s="7" t="s">
-        <v>2521</v>
+        <v>1964</v>
       </c>
       <c r="E995" s="7">
         <v>0</v>
       </c>
       <c r="F995" s="15">
-        <v>1708200</v>
+        <v>827100</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="A996" s="4">
-        <v>8</v>
+        <v>250</v>
       </c>
       <c r="B996" s="11" t="s">
-        <v>2522</v>
+        <v>1965</v>
       </c>
       <c r="C996" s="8" t="s">
-        <v>2523</v>
+        <v>1966</v>
       </c>
       <c r="D996" s="7" t="s">
-        <v>2524</v>
+        <v>1967</v>
       </c>
       <c r="E996" s="7">
         <v>0</v>
       </c>
       <c r="F996" s="15">
-        <v>414900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="A997" s="4">
-        <v>9</v>
+        <v>251</v>
       </c>
       <c r="B997" s="11" t="s">
-        <v>2525</v>
+        <v>1968</v>
       </c>
       <c r="C997" s="8" t="s">
-        <v>2526</v>
+        <v>1969</v>
       </c>
       <c r="D997" s="7" t="s">
-        <v>2527</v>
+        <v>1970</v>
       </c>
       <c r="E997" s="7">
         <v>0</v>
       </c>
       <c r="F997" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998" s="4">
-        <v>10</v>
+        <v>252</v>
       </c>
       <c r="B998" s="11" t="s">
-        <v>2528</v>
+        <v>1971</v>
       </c>
       <c r="C998" s="8" t="s">
-        <v>2529</v>
+        <v>1972</v>
       </c>
       <c r="D998" s="7" t="s">
-        <v>2530</v>
+        <v>1973</v>
       </c>
       <c r="E998" s="7">
         <v>0</v>
       </c>
       <c r="F998" s="15">
-        <v>1740600</v>
+        <v>508500</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="A999" s="4">
-        <v>11</v>
+        <v>253</v>
       </c>
       <c r="B999" s="11" t="s">
-        <v>2531</v>
+        <v>1974</v>
       </c>
       <c r="C999" s="8" t="s">
-        <v>2532</v>
+        <v>1975</v>
       </c>
       <c r="D999" s="7" t="s">
-        <v>2533</v>
+        <v>1976</v>
       </c>
       <c r="E999" s="7">
         <v>0</v>
       </c>
       <c r="F999" s="15">
-        <v>1669500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" s="4">
-        <v>12</v>
+        <v>254</v>
       </c>
       <c r="B1000" s="11" t="s">
-        <v>2534</v>
+        <v>1977</v>
       </c>
       <c r="C1000" s="8" t="s">
-        <v>2535</v>
+        <v>1978</v>
       </c>
       <c r="D1000" s="7" t="s">
-        <v>2536</v>
+        <v>1979</v>
       </c>
       <c r="E1000" s="7">
         <v>0</v>
       </c>
       <c r="F1000" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" s="4">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="B1001" s="11" t="s">
-        <v>2537</v>
+        <v>1980</v>
       </c>
       <c r="C1001" s="8" t="s">
-        <v>2538</v>
+        <v>1981</v>
       </c>
       <c r="D1001" s="7" t="s">
-        <v>2539</v>
+        <v>1982</v>
       </c>
       <c r="E1001" s="7">
         <v>0</v>
       </c>
       <c r="F1001" s="15">
-        <v>1665000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" s="4">
-        <v>14</v>
+        <v>256</v>
       </c>
       <c r="B1002" s="11" t="s">
-        <v>2540</v>
+        <v>1983</v>
       </c>
       <c r="C1002" s="8" t="s">
-        <v>2541</v>
+        <v>1984</v>
       </c>
       <c r="D1002" s="7" t="s">
-        <v>2542</v>
+        <v>1985</v>
       </c>
       <c r="E1002" s="7">
         <v>0</v>
       </c>
       <c r="F1002" s="15">
-        <v>518400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="A1003" s="4">
-        <v>15</v>
+        <v>257</v>
       </c>
       <c r="B1003" s="11" t="s">
-        <v>2543</v>
+        <v>265</v>
       </c>
       <c r="C1003" s="8" t="s">
-        <v>2544</v>
+        <v>266</v>
       </c>
       <c r="D1003" s="7" t="s">
-        <v>2545</v>
+        <v>267</v>
       </c>
       <c r="E1003" s="7">
         <v>0</v>
       </c>
       <c r="F1003" s="15">
-        <v>532800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="A1004" s="4">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="B1004" s="11" t="s">
-        <v>2546</v>
+        <v>1986</v>
       </c>
       <c r="C1004" s="8" t="s">
-        <v>2547</v>
+        <v>1987</v>
       </c>
       <c r="D1004" s="7" t="s">
-        <v>2548</v>
+        <v>1988</v>
       </c>
       <c r="E1004" s="7">
         <v>0</v>
       </c>
       <c r="F1004" s="15">
-        <v>8088300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="A1005" s="4">
-        <v>17</v>
+        <v>259</v>
       </c>
       <c r="B1005" s="11" t="s">
-        <v>2549</v>
+        <v>799</v>
       </c>
       <c r="C1005" s="8" t="s">
-        <v>2550</v>
+        <v>800</v>
       </c>
       <c r="D1005" s="7" t="s">
-        <v>2551</v>
+        <v>801</v>
       </c>
       <c r="E1005" s="7">
         <v>0</v>
       </c>
       <c r="F1005" s="15">
-        <v>2735100</v>
+        <v>1754550</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" s="4">
-        <v>18</v>
+        <v>260</v>
       </c>
       <c r="B1006" s="11" t="s">
-        <v>2552</v>
+        <v>1989</v>
       </c>
       <c r="C1006" s="8" t="s">
-        <v>2553</v>
+        <v>1990</v>
       </c>
       <c r="D1006" s="7" t="s">
-        <v>2554</v>
+        <v>1991</v>
       </c>
       <c r="E1006" s="7">
         <v>0</v>
       </c>
       <c r="F1006" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" s="4">
-        <v>19</v>
+        <v>261</v>
       </c>
       <c r="B1007" s="11" t="s">
-        <v>2555</v>
+        <v>886</v>
       </c>
       <c r="C1007" s="8" t="s">
-        <v>2556</v>
+        <v>887</v>
       </c>
       <c r="D1007" s="7" t="s">
-        <v>2557</v>
+        <v>888</v>
       </c>
       <c r="E1007" s="7">
         <v>0</v>
       </c>
       <c r="F1007" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" s="4">
-        <v>20</v>
+        <v>262</v>
       </c>
       <c r="B1008" s="11" t="s">
-        <v>2558</v>
+        <v>1992</v>
       </c>
       <c r="C1008" s="8" t="s">
-        <v>2559</v>
+        <v>1993</v>
       </c>
       <c r="D1008" s="7" t="s">
-        <v>2560</v>
+        <v>1994</v>
       </c>
       <c r="E1008" s="7">
         <v>0</v>
       </c>
       <c r="F1008" s="15">
-        <v>722700</v>
+        <v>873000</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" s="4">
-        <v>21</v>
+        <v>263</v>
       </c>
       <c r="B1009" s="11" t="s">
-        <v>2561</v>
+        <v>735</v>
       </c>
       <c r="C1009" s="8" t="s">
-        <v>2562</v>
+        <v>736</v>
       </c>
       <c r="D1009" s="7" t="s">
-        <v>2563</v>
+        <v>737</v>
       </c>
       <c r="E1009" s="7">
         <v>0</v>
       </c>
       <c r="F1009" s="15">
-        <v>1277550</v>
+        <v>1098000</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" s="4">
-        <v>22</v>
+        <v>264</v>
       </c>
       <c r="B1010" s="11" t="s">
-        <v>2564</v>
+        <v>1995</v>
       </c>
       <c r="C1010" s="8" t="s">
-        <v>2565</v>
+        <v>1996</v>
       </c>
       <c r="D1010" s="7" t="s">
-        <v>2566</v>
+        <v>1997</v>
       </c>
       <c r="E1010" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F1010" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" s="4">
-        <v>23</v>
+        <v>265</v>
       </c>
       <c r="B1011" s="11" t="s">
-        <v>2567</v>
+        <v>1998</v>
       </c>
       <c r="C1011" s="8" t="s">
-        <v>2568</v>
+        <v>1999</v>
       </c>
       <c r="D1011" s="7" t="s">
-        <v>2569</v>
+        <v>2000</v>
       </c>
       <c r="E1011" s="7">
         <v>0</v>
       </c>
       <c r="F1011" s="15">
-        <v>4022100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="A1012" s="4">
-        <v>24</v>
+        <v>266</v>
       </c>
       <c r="B1012" s="11" t="s">
-        <v>2570</v>
+        <v>2001</v>
       </c>
       <c r="C1012" s="8" t="s">
-        <v>2571</v>
+        <v>2002</v>
       </c>
       <c r="D1012" s="7" t="s">
-        <v>2572</v>
+        <v>2003</v>
       </c>
       <c r="E1012" s="7">
         <v>0</v>
       </c>
       <c r="F1012" s="15">
-        <v>3928500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" s="4">
-        <v>25</v>
+        <v>267</v>
       </c>
       <c r="B1013" s="11" t="s">
-        <v>2573</v>
+        <v>2004</v>
       </c>
       <c r="C1013" s="8" t="s">
-        <v>2574</v>
+        <v>2005</v>
       </c>
       <c r="D1013" s="7" t="s">
-        <v>2575</v>
+        <v>2006</v>
       </c>
       <c r="E1013" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F1013" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="A1014" s="4">
-        <v>26</v>
+        <v>268</v>
       </c>
       <c r="B1014" s="11" t="s">
-        <v>2576</v>
+        <v>2007</v>
       </c>
       <c r="C1014" s="8" t="s">
-        <v>2577</v>
+        <v>2008</v>
       </c>
       <c r="D1014" s="7" t="s">
-        <v>2578</v>
+        <v>2009</v>
       </c>
       <c r="E1014" s="7">
         <v>-1</v>
       </c>
       <c r="F1014" s="15">
-        <v>667800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="A1015" s="4">
-        <v>27</v>
+        <v>269</v>
       </c>
       <c r="B1015" s="11" t="s">
-        <v>2579</v>
+        <v>2010</v>
       </c>
       <c r="C1015" s="8" t="s">
-        <v>2580</v>
+        <v>2011</v>
       </c>
       <c r="D1015" s="7" t="s">
-        <v>2581</v>
+        <v>2012</v>
       </c>
       <c r="E1015" s="7">
         <v>0</v>
       </c>
       <c r="F1015" s="15">
-        <v>3653100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="A1016" s="4">
-        <v>28</v>
+        <v>270</v>
       </c>
       <c r="B1016" s="11" t="s">
-        <v>2582</v>
+        <v>2013</v>
       </c>
       <c r="C1016" s="8" t="s">
-        <v>2583</v>
+        <v>2014</v>
       </c>
       <c r="D1016" s="7" t="s">
-        <v>2584</v>
+        <v>2015</v>
       </c>
       <c r="E1016" s="7">
         <v>0</v>
       </c>
       <c r="F1016" s="15">
-        <v>1957050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" s="4">
-        <v>29</v>
+        <v>271</v>
       </c>
       <c r="B1017" s="11" t="s">
-        <v>2585</v>
+        <v>880</v>
       </c>
       <c r="C1017" s="8" t="s">
-        <v>2586</v>
+        <v>881</v>
       </c>
       <c r="D1017" s="7" t="s">
-        <v>2587</v>
+        <v>882</v>
       </c>
       <c r="E1017" s="7">
         <v>0</v>
       </c>
       <c r="F1017" s="15">
-        <v>722700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" s="4">
-        <v>30</v>
+        <v>272</v>
       </c>
       <c r="B1018" s="11" t="s">
-        <v>2534</v>
+        <v>2016</v>
       </c>
       <c r="C1018" s="8" t="s">
-        <v>2588</v>
+        <v>2017</v>
       </c>
       <c r="D1018" s="7" t="s">
-        <v>2589</v>
+        <v>2018</v>
       </c>
       <c r="E1018" s="7">
         <v>0</v>
       </c>
       <c r="F1018" s="15">
-        <v>4528800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" s="4">
-        <v>31</v>
+        <v>273</v>
       </c>
       <c r="B1019" s="11" t="s">
-        <v>2534</v>
+        <v>2019</v>
       </c>
       <c r="C1019" s="8" t="s">
-        <v>2590</v>
+        <v>2020</v>
       </c>
       <c r="D1019" s="7" t="s">
-        <v>2591</v>
+        <v>2021</v>
       </c>
       <c r="E1019" s="7">
         <v>0</v>
       </c>
       <c r="F1019" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" s="4">
-        <v>32</v>
+        <v>274</v>
       </c>
       <c r="B1020" s="11" t="s">
-        <v>2592</v>
+        <v>2022</v>
       </c>
       <c r="C1020" s="8" t="s">
-        <v>2593</v>
+        <v>2023</v>
       </c>
       <c r="D1020" s="7" t="s">
-        <v>2594</v>
+        <v>2024</v>
       </c>
       <c r="E1020" s="7">
         <v>0</v>
       </c>
       <c r="F1020" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" s="4">
-        <v>33</v>
+        <v>275</v>
       </c>
       <c r="B1021" s="11" t="s">
-        <v>2595</v>
+        <v>883</v>
       </c>
       <c r="C1021" s="8" t="s">
-        <v>2596</v>
+        <v>884</v>
       </c>
       <c r="D1021" s="7" t="s">
-        <v>2597</v>
+        <v>885</v>
       </c>
       <c r="E1021" s="7">
         <v>0</v>
       </c>
       <c r="F1021" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" s="4">
-        <v>34</v>
+        <v>276</v>
       </c>
       <c r="B1022" s="11" t="s">
-        <v>2598</v>
+        <v>2025</v>
       </c>
       <c r="C1022" s="8" t="s">
-        <v>2599</v>
+        <v>2026</v>
       </c>
       <c r="D1022" s="7" t="s">
-        <v>2600</v>
+        <v>2027</v>
       </c>
       <c r="E1022" s="7">
         <v>0</v>
       </c>
       <c r="F1022" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" s="4">
-        <v>35</v>
+        <v>277</v>
       </c>
       <c r="B1023" s="11" t="s">
-        <v>2601</v>
+        <v>2028</v>
       </c>
       <c r="C1023" s="8" t="s">
-        <v>2602</v>
+        <v>2029</v>
       </c>
       <c r="D1023" s="7" t="s">
-        <v>2603</v>
+        <v>2030</v>
       </c>
       <c r="E1023" s="7">
         <v>0</v>
       </c>
       <c r="F1023" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" s="4">
-        <v>36</v>
+        <v>278</v>
       </c>
       <c r="B1024" s="11" t="s">
-        <v>2604</v>
+        <v>2031</v>
       </c>
       <c r="C1024" s="8" t="s">
-        <v>2605</v>
+        <v>2032</v>
       </c>
       <c r="D1024" s="7" t="s">
-        <v>2606</v>
+        <v>2033</v>
       </c>
       <c r="E1024" s="7">
         <v>0</v>
       </c>
       <c r="F1024" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" s="4">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="B1025" s="11" t="s">
-        <v>2607</v>
+        <v>237</v>
       </c>
       <c r="C1025" s="8" t="s">
-        <v>2608</v>
+        <v>2034</v>
       </c>
       <c r="D1025" s="7" t="s">
-        <v>2609</v>
+        <v>2035</v>
       </c>
       <c r="E1025" s="7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F1025" s="15">
-        <v>0</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" s="4">
-        <v>38</v>
+        <v>280</v>
       </c>
       <c r="B1026" s="11" t="s">
-        <v>2610</v>
+        <v>237</v>
       </c>
       <c r="C1026" s="8" t="s">
-        <v>2611</v>
+        <v>242</v>
       </c>
       <c r="D1026" s="7" t="s">
-        <v>2612</v>
+        <v>243</v>
       </c>
       <c r="E1026" s="7">
         <v>0</v>
       </c>
       <c r="F1026" s="15">
-        <v>0</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" s="4">
-        <v>39</v>
+        <v>281</v>
       </c>
       <c r="B1027" s="11" t="s">
-        <v>2613</v>
+        <v>2036</v>
       </c>
       <c r="C1027" s="8" t="s">
-        <v>2614</v>
+        <v>2037</v>
       </c>
       <c r="D1027" s="7" t="s">
-        <v>2615</v>
+        <v>2038</v>
       </c>
       <c r="E1027" s="7">
         <v>0</v>
       </c>
       <c r="F1027" s="15">
-        <v>2137050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" s="4">
-        <v>40</v>
+        <v>282</v>
       </c>
       <c r="B1028" s="11" t="s">
-        <v>2616</v>
+        <v>2039</v>
       </c>
       <c r="C1028" s="8" t="s">
-        <v>2617</v>
+        <v>2040</v>
       </c>
       <c r="D1028" s="7" t="s">
-        <v>2618</v>
+        <v>2041</v>
       </c>
       <c r="E1028" s="7">
         <v>0</v>
       </c>
       <c r="F1028" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" s="4">
-        <v>41</v>
+        <v>283</v>
       </c>
       <c r="B1029" s="11" t="s">
-        <v>2619</v>
+        <v>2042</v>
       </c>
       <c r="C1029" s="8" t="s">
-        <v>2620</v>
+        <v>2043</v>
       </c>
       <c r="D1029" s="7" t="s">
-        <v>2621</v>
+        <v>2044</v>
       </c>
       <c r="E1029" s="7">
         <v>0</v>
       </c>
       <c r="F1029" s="15">
-        <v>0</v>
+        <v>880470</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="A1030" s="4">
-        <v>42</v>
+        <v>284</v>
       </c>
       <c r="B1030" s="11" t="s">
-        <v>2622</v>
+        <v>534</v>
       </c>
       <c r="C1030" s="8" t="s">
-        <v>2623</v>
+        <v>535</v>
       </c>
       <c r="D1030" s="7" t="s">
-        <v>2624</v>
+        <v>536</v>
       </c>
       <c r="E1030" s="7">
         <v>0</v>
       </c>
       <c r="F1030" s="15">
-        <v>0</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="1031" spans="1:6">
       <c r="A1031" s="4">
-        <v>43</v>
+        <v>285</v>
       </c>
       <c r="B1031" s="11" t="s">
-        <v>2625</v>
+        <v>2045</v>
       </c>
       <c r="C1031" s="8" t="s">
-        <v>2626</v>
+        <v>2046</v>
       </c>
       <c r="D1031" s="7" t="s">
-        <v>2627</v>
+        <v>2047</v>
       </c>
       <c r="E1031" s="7">
         <v>0</v>
       </c>
       <c r="F1031" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" s="4">
-        <v>44</v>
+        <v>286</v>
       </c>
       <c r="B1032" s="11" t="s">
-        <v>2628</v>
+        <v>843</v>
       </c>
       <c r="C1032" s="8" t="s">
-        <v>2629</v>
+        <v>2048</v>
       </c>
       <c r="D1032" s="7" t="s">
-        <v>2630</v>
+        <v>2049</v>
       </c>
       <c r="E1032" s="7">
         <v>0</v>
       </c>
       <c r="F1032" s="15">
-        <v>1812600</v>
+        <v>880650</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" s="4">
-        <v>45</v>
+        <v>287</v>
       </c>
       <c r="B1033" s="11" t="s">
-        <v>2631</v>
+        <v>2050</v>
       </c>
       <c r="C1033" s="8" t="s">
-        <v>2632</v>
+        <v>2051</v>
       </c>
       <c r="D1033" s="7" t="s">
-        <v>2633</v>
+        <v>2052</v>
       </c>
       <c r="E1033" s="7">
         <v>0</v>
       </c>
       <c r="F1033" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" s="4">
-        <v>46</v>
+        <v>288</v>
       </c>
       <c r="B1034" s="11" t="s">
-        <v>2634</v>
+        <v>643</v>
       </c>
       <c r="C1034" s="8" t="s">
-        <v>2635</v>
+        <v>644</v>
       </c>
       <c r="D1034" s="7" t="s">
-        <v>2636</v>
+        <v>645</v>
       </c>
       <c r="E1034" s="7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F1034" s="15">
-        <v>0</v>
+        <v>441000</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" s="4">
-        <v>47</v>
+        <v>289</v>
       </c>
       <c r="B1035" s="11" t="s">
-        <v>2637</v>
+        <v>2053</v>
       </c>
       <c r="C1035" s="8" t="s">
-        <v>2638</v>
+        <v>2054</v>
       </c>
       <c r="D1035" s="7" t="s">
-        <v>2639</v>
+        <v>2055</v>
       </c>
       <c r="E1035" s="7">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1035" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" s="4">
-        <v>48</v>
+        <v>290</v>
       </c>
       <c r="B1036" s="11" t="s">
-        <v>2640</v>
+        <v>2056</v>
       </c>
       <c r="C1036" s="8" t="s">
-        <v>2641</v>
+        <v>2057</v>
       </c>
       <c r="D1036" s="7" t="s">
-        <v>2642</v>
+        <v>2058</v>
       </c>
       <c r="E1036" s="7">
         <v>0</v>
       </c>
       <c r="F1036" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="A1037" s="4">
-        <v>49</v>
+        <v>291</v>
       </c>
       <c r="B1037" s="11" t="s">
-        <v>2643</v>
+        <v>2059</v>
       </c>
       <c r="C1037" s="8" t="s">
-        <v>2644</v>
+        <v>2060</v>
       </c>
       <c r="D1037" s="7" t="s">
-        <v>2645</v>
+        <v>2061</v>
       </c>
       <c r="E1037" s="7">
         <v>0</v>
       </c>
       <c r="F1037" s="15">
-        <v>0</v>
+        <v>7518600</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="A1038" s="4">
-        <v>50</v>
+        <v>292</v>
       </c>
       <c r="B1038" s="11" t="s">
-        <v>2646</v>
+        <v>2062</v>
       </c>
       <c r="C1038" s="8" t="s">
-        <v>2647</v>
+        <v>2063</v>
       </c>
       <c r="D1038" s="7" t="s">
-        <v>2648</v>
+        <v>2064</v>
       </c>
       <c r="E1038" s="7">
         <v>0</v>
       </c>
       <c r="F1038" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="A1039" s="4">
-        <v>51</v>
+        <v>293</v>
       </c>
       <c r="B1039" s="11" t="s">
-        <v>2649</v>
+        <v>2065</v>
       </c>
       <c r="C1039" s="8" t="s">
-        <v>2650</v>
+        <v>2066</v>
       </c>
       <c r="D1039" s="7" t="s">
-        <v>2651</v>
+        <v>2067</v>
       </c>
       <c r="E1039" s="7">
         <v>0</v>
       </c>
       <c r="F1039" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="A1040" s="4">
-        <v>52</v>
+        <v>294</v>
       </c>
       <c r="B1040" s="11" t="s">
-        <v>330</v>
+        <v>2068</v>
       </c>
       <c r="C1040" s="8" t="s">
-        <v>331</v>
+        <v>2069</v>
       </c>
       <c r="D1040" s="7" t="s">
-        <v>332</v>
+        <v>2070</v>
       </c>
       <c r="E1040" s="7">
         <v>0</v>
       </c>
       <c r="F1040" s="15">
-        <v>686250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1041" spans="1:6">
       <c r="A1041" s="4">
+        <v>295</v>
+      </c>
+      <c r="B1041" s="11" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C1041" s="8" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D1041" s="7" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E1041" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1041" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:6">
+      <c r="A1042" s="4">
+        <v>296</v>
+      </c>
+      <c r="B1042" s="11" t="s">
+        <v>861</v>
+      </c>
+      <c r="C1042" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="D1042" s="7" t="s">
+        <v>871</v>
+      </c>
+      <c r="E1042" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1042" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:6">
+      <c r="A1043" s="4">
+        <v>297</v>
+      </c>
+      <c r="B1043" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="C1043" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="D1043" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="E1043" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F1043" s="15">
+        <v>1525500</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:6">
+      <c r="A1044" s="4">
+        <v>298</v>
+      </c>
+      <c r="B1044" s="11" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C1044" s="8" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D1044" s="7" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E1044" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1044" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:6">
+      <c r="A1045" s="4">
+        <v>299</v>
+      </c>
+      <c r="B1045" s="11" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C1045" s="8" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D1045" s="7" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E1045" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1045" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:6">
+      <c r="A1046" s="4">
+        <v>300</v>
+      </c>
+      <c r="B1046" s="11" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C1046" s="8" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D1046" s="7" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E1046" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1046" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:6">
+      <c r="A1047" s="4">
+        <v>301</v>
+      </c>
+      <c r="B1047" s="11" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C1047" s="8" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D1047" s="7" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E1047" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1047" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:6">
+      <c r="A1048" s="4">
+        <v>302</v>
+      </c>
+      <c r="B1048" s="11" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C1048" s="8" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D1048" s="7" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E1048" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1048" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:6">
+      <c r="A1049" s="4">
+        <v>303</v>
+      </c>
+      <c r="B1049" s="11" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C1049" s="8" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D1049" s="7" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E1049" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1049" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:6">
+      <c r="A1050" s="4">
+        <v>304</v>
+      </c>
+      <c r="B1050" s="11" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C1050" s="8" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D1050" s="7" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E1050" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1050" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:6">
+      <c r="A1051" s="4">
+        <v>305</v>
+      </c>
+      <c r="B1051" s="11" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C1051" s="8" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D1051" s="7" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E1051" s="7">
+        <v>-4</v>
+      </c>
+      <c r="F1051" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:6">
+      <c r="A1052" s="4">
+        <v>306</v>
+      </c>
+      <c r="B1052" s="11" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C1052" s="8" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D1052" s="7" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E1052" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1052" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:6">
+      <c r="A1053" s="4">
+        <v>307</v>
+      </c>
+      <c r="B1053" s="11" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C1053" s="8" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D1053" s="7" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E1053" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1053" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:6">
+      <c r="A1054" s="4">
+        <v>308</v>
+      </c>
+      <c r="B1054" s="11" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C1054" s="8" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D1054" s="7" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E1054" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1054" s="15">
+        <v>724500</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:6">
+      <c r="A1055" s="4">
+        <v>309</v>
+      </c>
+      <c r="B1055" s="11" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C1055" s="8" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D1055" s="7" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E1055" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1055" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:6">
+      <c r="A1056" s="4">
+        <v>310</v>
+      </c>
+      <c r="B1056" s="11" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C1056" s="8" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D1056" s="7" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E1056" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1056" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:6">
+      <c r="A1057" s="4">
+        <v>311</v>
+      </c>
+      <c r="B1057" s="11" t="s">
+        <v>864</v>
+      </c>
+      <c r="C1057" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="D1057" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1057" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1057" s="15">
+        <v>1251900</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:6">
+      <c r="A1058" s="4">
+        <v>312</v>
+      </c>
+      <c r="B1058" s="11" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C1058" s="8" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D1058" s="7" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E1058" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1058" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:6">
+      <c r="A1059" s="4">
+        <v>313</v>
+      </c>
+      <c r="B1059" s="11" t="s">
+        <v>861</v>
+      </c>
+      <c r="C1059" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="D1059" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="E1059" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F1059" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:6">
+      <c r="A1060" s="4">
+        <v>314</v>
+      </c>
+      <c r="B1060" s="11" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C1060" s="8" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D1060" s="7" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E1060" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1060" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:6">
+      <c r="A1061" s="4">
+        <v>315</v>
+      </c>
+      <c r="B1061" s="11" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C1061" s="8" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D1061" s="7" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E1061" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1061" s="15">
+        <v>720000</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:6">
+      <c r="A1062" s="4">
+        <v>316</v>
+      </c>
+      <c r="B1062" s="11" t="s">
+        <v>858</v>
+      </c>
+      <c r="C1062" s="8" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D1062" s="7" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E1062" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1062" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:6">
+      <c r="A1063" s="4">
+        <v>317</v>
+      </c>
+      <c r="B1063" s="11" t="s">
+        <v>542</v>
+      </c>
+      <c r="C1063" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="D1063" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="E1063" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1063" s="15">
+        <v>468000</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:6">
+      <c r="A1064" s="4">
+        <v>318</v>
+      </c>
+      <c r="B1064" s="11" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C1064" s="8" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D1064" s="7" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E1064" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1064" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:6">
+      <c r="A1065" s="4">
+        <v>319</v>
+      </c>
+      <c r="B1065" s="11" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C1065" s="8" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D1065" s="7" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E1065" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1065" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:6">
+      <c r="A1066" s="4">
+        <v>320</v>
+      </c>
+      <c r="B1066" s="11" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C1066" s="8" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1066" s="7" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E1066" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1066" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:6">
+      <c r="A1067" s="4">
+        <v>321</v>
+      </c>
+      <c r="B1067" s="11" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C1067" s="8" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D1067" s="7" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E1067" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1067" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:6">
+      <c r="A1068" s="4">
+        <v>322</v>
+      </c>
+      <c r="B1068" s="11" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C1068" s="8" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D1068" s="7" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E1068" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1068" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:6">
+      <c r="A1069" s="4">
+        <v>323</v>
+      </c>
+      <c r="B1069" s="11" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C1069" s="8" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D1069" s="7" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E1069" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1069" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:6">
+      <c r="A1070" s="4">
+        <v>324</v>
+      </c>
+      <c r="B1070" s="11" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C1070" s="8" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D1070" s="7" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E1070" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1070" s="15">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:6">
+      <c r="A1071" s="4">
+        <v>325</v>
+      </c>
+      <c r="B1071" s="11" t="s">
+        <v>858</v>
+      </c>
+      <c r="C1071" s="8" t="s">
+        <v>859</v>
+      </c>
+      <c r="D1071" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="E1071" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1071" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:6">
+      <c r="A1072" s="4">
+        <v>326</v>
+      </c>
+      <c r="B1072" s="11" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C1072" s="8" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D1072" s="7" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E1072" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1072" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:6">
+      <c r="A1073" s="4">
+        <v>327</v>
+      </c>
+      <c r="B1073" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="C1073" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D1073" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E1073" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1073" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:6">
+      <c r="A1074" s="4">
+        <v>328</v>
+      </c>
+      <c r="B1074" s="11" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C1074" s="8" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D1074" s="7" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E1074" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1074" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:6">
+      <c r="A1075" s="4">
+        <v>329</v>
+      </c>
+      <c r="B1075" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="C1075" s="8" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D1075" s="7" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E1075" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1075" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:6">
+      <c r="A1076" s="4">
+        <v>330</v>
+      </c>
+      <c r="B1076" s="11" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C1076" s="8" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D1076" s="7" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E1076" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1076" s="15">
+        <v>697500</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:6">
+      <c r="A1077" s="4">
+        <v>331</v>
+      </c>
+      <c r="B1077" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="C1077" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1077" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E1077" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1077" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:6">
+      <c r="A1078" s="4">
+        <v>332</v>
+      </c>
+      <c r="B1078" s="11" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C1078" s="8" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D1078" s="7" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E1078" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1078" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:6">
+      <c r="A1079" s="4">
+        <v>333</v>
+      </c>
+      <c r="B1079" s="11" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C1079" s="8" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D1079" s="7" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E1079" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1079" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:6">
+      <c r="A1080" s="4">
+        <v>334</v>
+      </c>
+      <c r="B1080" s="11" t="s">
+        <v>843</v>
+      </c>
+      <c r="C1080" s="8" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D1080" s="7" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E1080" s="7">
+        <v>-3</v>
+      </c>
+      <c r="F1080" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:6">
+      <c r="A1081" s="4">
+        <v>335</v>
+      </c>
+      <c r="B1081" s="11" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C1081" s="8" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D1081" s="7" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E1081" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1081" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:6">
+      <c r="A1082" s="4">
+        <v>336</v>
+      </c>
+      <c r="B1082" s="11" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C1082" s="8" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D1082" s="7" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E1082" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1082" s="15">
+        <v>949500</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:6">
+      <c r="A1083" s="4">
+        <v>337</v>
+      </c>
+      <c r="B1083" s="11" t="s">
+        <v>846</v>
+      </c>
+      <c r="C1083" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="D1083" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="E1083" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1083" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:6">
+      <c r="A1084" s="4">
+        <v>338</v>
+      </c>
+      <c r="B1084" s="11" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C1084" s="8" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D1084" s="7" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E1084" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1084" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:6">
+      <c r="A1085" s="4">
+        <v>339</v>
+      </c>
+      <c r="B1085" s="11" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C1085" s="8" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D1085" s="7" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E1085" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1085" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:6">
+      <c r="A1086" s="4">
+        <v>340</v>
+      </c>
+      <c r="B1086" s="11" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C1086" s="8" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D1086" s="7" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E1086" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1086" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:6">
+      <c r="A1087" s="4">
+        <v>341</v>
+      </c>
+      <c r="B1087" s="11" t="s">
+        <v>843</v>
+      </c>
+      <c r="C1087" s="8" t="s">
+        <v>844</v>
+      </c>
+      <c r="D1087" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="E1087" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F1087" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:6">
+      <c r="A1088" s="4">
+        <v>342</v>
+      </c>
+      <c r="B1088" s="11" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C1088" s="8" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D1088" s="7" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E1088" s="7">
+        <v>-5</v>
+      </c>
+      <c r="F1088" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:6">
+      <c r="A1089" s="4">
+        <v>343</v>
+      </c>
+      <c r="B1089" s="11" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C1089" s="8" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D1089" s="7" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E1089" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1089" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:6">
+      <c r="A1090" s="4">
+        <v>344</v>
+      </c>
+      <c r="B1090" s="11" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C1090" s="8" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D1090" s="7" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E1090" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1090" s="15">
+        <v>1408050</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:6">
+      <c r="A1091" s="4">
+        <v>345</v>
+      </c>
+      <c r="B1091" s="11" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C1091" s="8" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1091" s="7" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E1091" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1091" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:6">
+      <c r="A1092" s="4">
+        <v>346</v>
+      </c>
+      <c r="B1092" s="11" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C1092" s="8" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D1092" s="7" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E1092" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1092" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:6">
+      <c r="A1093" s="4">
+        <v>347</v>
+      </c>
+      <c r="B1093" s="11" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C1093" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D1093" s="7" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E1093" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1093" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:6">
+      <c r="A1094" s="4">
+        <v>348</v>
+      </c>
+      <c r="B1094" s="11" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C1094" s="8" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D1094" s="7" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E1094" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1094" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:6">
+      <c r="A1095" s="4">
+        <v>349</v>
+      </c>
+      <c r="B1095" s="11" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C1095" s="8" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D1095" s="7" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E1095" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1095" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:6">
+      <c r="A1096" s="4">
+        <v>350</v>
+      </c>
+      <c r="B1096" s="11" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C1096" s="8" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1096" s="7" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E1096" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1096" s="15">
+        <v>2053800</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:6">
+      <c r="A1097" s="4">
+        <v>351</v>
+      </c>
+      <c r="B1097" s="11" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C1097" s="8" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D1097" s="7" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E1097" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1097" s="15">
+        <v>1326150</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:6">
+      <c r="A1098" s="4">
+        <v>352</v>
+      </c>
+      <c r="B1098" s="11" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C1098" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D1098" s="7" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E1098" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1098" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:6">
+      <c r="A1099" s="4">
+        <v>353</v>
+      </c>
+      <c r="B1099" s="11" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C1099" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D1099" s="7" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E1099" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1099" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:6">
+      <c r="A1100" s="4">
+        <v>354</v>
+      </c>
+      <c r="B1100" s="11" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C1100" s="8" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D1100" s="7" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E1100" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1100" s="15">
+        <v>806400</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:6">
+      <c r="A1101" s="4">
+        <v>355</v>
+      </c>
+      <c r="B1101" s="11" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C1101" s="8" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D1101" s="7" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E1101" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1101" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:6">
+      <c r="A1102" s="4">
+        <v>356</v>
+      </c>
+      <c r="B1102" s="11" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C1102" s="8" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D1102" s="7" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E1102" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1102" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:6">
+      <c r="A1103" s="4">
+        <v>357</v>
+      </c>
+      <c r="B1103" s="11" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C1103" s="8" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D1103" s="7" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E1103" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1103" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:6">
+      <c r="A1104" s="4">
+        <v>358</v>
+      </c>
+      <c r="B1104" s="11" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C1104" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D1104" s="7" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E1104" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1104" s="15">
+        <v>881100</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:6">
+      <c r="A1105" s="4">
+        <v>359</v>
+      </c>
+      <c r="B1105" s="11" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C1105" s="8" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D1105" s="7" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E1105" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1105" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:6">
+      <c r="A1106" s="4">
+        <v>360</v>
+      </c>
+      <c r="B1106" s="11" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C1106" s="8" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D1106" s="7" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E1106" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1106" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:6">
+      <c r="A1107" s="4">
+        <v>361</v>
+      </c>
+      <c r="B1107" s="11" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C1107" s="8" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D1107" s="7" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E1107" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1107" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:6">
+      <c r="A1108" s="4">
+        <v>362</v>
+      </c>
+      <c r="B1108" s="11" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C1108" s="8" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D1108" s="7" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E1108" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1108" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:6">
+      <c r="A1109" s="4">
+        <v>363</v>
+      </c>
+      <c r="B1109" s="11" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C1109" s="8" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D1109" s="7" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E1109" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1109" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:6">
+      <c r="A1110" s="4">
+        <v>364</v>
+      </c>
+      <c r="B1110" s="11" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C1110" s="8" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D1110" s="7" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E1110" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1110" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:6">
+      <c r="A1111" s="4">
+        <v>365</v>
+      </c>
+      <c r="B1111" s="11" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C1111" s="8" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D1111" s="7" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E1111" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1111" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:6">
+      <c r="A1112" s="4">
+        <v>366</v>
+      </c>
+      <c r="B1112" s="11" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C1112" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D1112" s="7" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E1112" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1112" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:6">
+      <c r="A1113" s="4">
+        <v>367</v>
+      </c>
+      <c r="B1113" s="11" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C1113" s="8" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D1113" s="7" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E1113" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1113" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:6">
+      <c r="A1114" s="4">
+        <v>368</v>
+      </c>
+      <c r="B1114" s="11" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C1114" s="8" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D1114" s="7" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E1114" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1114" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:6">
+      <c r="A1115" s="4">
+        <v>369</v>
+      </c>
+      <c r="B1115" s="11" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C1115" s="8" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D1115" s="7" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E1115" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1115" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:6">
+      <c r="A1116" s="4">
+        <v>370</v>
+      </c>
+      <c r="B1116" s="11" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C1116" s="8" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1116" s="7" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E1116" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1116" s="15">
+        <v>3094200</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:6">
+      <c r="A1117" s="4">
+        <v>371</v>
+      </c>
+      <c r="B1117" s="11" t="s">
+        <v>715</v>
+      </c>
+      <c r="C1117" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1117" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="E1117" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1117" s="15">
+        <v>1152000</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:6">
+      <c r="A1118" s="4">
+        <v>372</v>
+      </c>
+      <c r="B1118" s="11" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C1118" s="8" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D1118" s="7" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E1118" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1118" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:6">
+      <c r="A1119" s="4">
+        <v>373</v>
+      </c>
+      <c r="B1119" s="11" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C1119" s="8" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D1119" s="7" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E1119" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1119" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:6">
+      <c r="A1120" s="4">
+        <v>374</v>
+      </c>
+      <c r="B1120" s="11" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C1120" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D1120" s="7" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E1120" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1120" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:6">
+      <c r="A1121" s="4">
+        <v>375</v>
+      </c>
+      <c r="B1121" s="11" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C1121" s="8" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D1121" s="7" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E1121" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1121" s="15">
+        <v>778500</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:6">
+      <c r="A1122" s="4">
+        <v>376</v>
+      </c>
+      <c r="B1122" s="11" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C1122" s="8" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D1122" s="7" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E1122" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1122" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:6">
+      <c r="A1123" s="4">
+        <v>377</v>
+      </c>
+      <c r="B1123" s="11" t="s">
+        <v>759</v>
+      </c>
+      <c r="C1123" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="D1123" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="E1123" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1123" s="15">
+        <v>1086300</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:6">
+      <c r="A1124" s="4">
+        <v>378</v>
+      </c>
+      <c r="B1124" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="C1124" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="D1124" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="E1124" s="7">
+        <v>1</v>
+      </c>
+      <c r="F1124" s="15">
+        <v>129000</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:6">
+      <c r="A1125" s="4">
+        <v>379</v>
+      </c>
+      <c r="B1125" s="11" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C1125" s="8" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D1125" s="7" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E1125" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1125" s="15">
+        <v>1534500</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:6">
+      <c r="A1126" s="4">
+        <v>380</v>
+      </c>
+      <c r="B1126" s="11" t="s">
+        <v>539</v>
+      </c>
+      <c r="C1126" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="D1126" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="E1126" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1126" s="15">
+        <v>341100</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:6">
+      <c r="A1127" s="4">
+        <v>381</v>
+      </c>
+      <c r="B1127" s="11" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C1127" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D1127" s="7" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E1127" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1127" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:6">
+      <c r="A1128" s="4">
+        <v>382</v>
+      </c>
+      <c r="B1128" s="11" t="s">
+        <v>753</v>
+      </c>
+      <c r="C1128" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="D1128" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="E1128" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1128" s="15">
+        <v>2038500</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:6">
+      <c r="A1129" s="4">
+        <v>383</v>
+      </c>
+      <c r="B1129" s="11" t="s">
+        <v>750</v>
+      </c>
+      <c r="C1129" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="D1129" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="E1129" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1129" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:6">
+      <c r="A1130" s="4">
+        <v>384</v>
+      </c>
+      <c r="B1130" s="11" t="s">
+        <v>747</v>
+      </c>
+      <c r="C1130" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="D1130" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="E1130" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1130" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:6">
+      <c r="A1131" s="4">
+        <v>385</v>
+      </c>
+      <c r="B1131" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1131" s="8" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D1131" s="7" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E1131" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1131" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:6">
+      <c r="A1132" s="4">
+        <v>386</v>
+      </c>
+      <c r="B1132" s="11" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C1132" s="8" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D1132" s="7" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E1132" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1132" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:6">
+      <c r="A1133" s="4">
+        <v>387</v>
+      </c>
+      <c r="B1133" s="11" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1133" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D1133" s="7" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E1133" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1133" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:6">
+      <c r="A1134" s="4">
+        <v>388</v>
+      </c>
+      <c r="B1134" s="11" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C1134" s="8" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D1134" s="7" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E1134" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1134" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:6">
+      <c r="A1135" s="5" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1135" s="7"/>
+      <c r="C1135" s="8"/>
+      <c r="D1135" s="7"/>
+      <c r="E1135" s="7"/>
+      <c r="F1135" s="15"/>
+    </row>
+    <row r="1136" spans="1:6">
+      <c r="A1136" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1136" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1136" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1136" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1136" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1136" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:6">
+      <c r="A1137" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1137" s="11" t="s">
+        <v>840</v>
+      </c>
+      <c r="C1137" s="8" t="s">
+        <v>841</v>
+      </c>
+      <c r="D1137" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="E1137" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1137" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:6">
+      <c r="A1138" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1138" s="11" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1138" s="8" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D1138" s="7" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E1138" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1138" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:6">
+      <c r="A1139" s="4">
+        <v>3</v>
+      </c>
+      <c r="B1139" s="11" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C1139" s="8" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D1139" s="7" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E1139" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1139" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:6">
+      <c r="A1140" s="4">
+        <v>4</v>
+      </c>
+      <c r="B1140" s="11" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C1140" s="8" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D1140" s="7" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E1140" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1140" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:6">
+      <c r="A1141" s="4">
+        <v>5</v>
+      </c>
+      <c r="B1141" s="11" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C1141" s="8" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D1141" s="7" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E1141" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1141" s="15">
+        <v>880650</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:6">
+      <c r="A1142" s="4">
+        <v>6</v>
+      </c>
+      <c r="B1142" s="11" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C1142" s="8" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D1142" s="7" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E1142" s="7">
+        <v>-3</v>
+      </c>
+      <c r="F1142" s="15">
+        <v>630000</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:6">
+      <c r="A1143" s="4">
+        <v>7</v>
+      </c>
+      <c r="B1143" s="11" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C1143" s="8" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D1143" s="7" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E1143" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1143" s="15">
+        <v>2132100</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:6">
+      <c r="A1144" s="4">
+        <v>8</v>
+      </c>
+      <c r="B1144" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="C1144" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="D1144" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="E1144" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1144" s="15">
+        <v>477900</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:6">
+      <c r="A1145" s="4">
+        <v>9</v>
+      </c>
+      <c r="B1145" s="11" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C1145" s="8" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D1145" s="7" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E1145" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1145" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:6">
+      <c r="A1146" s="4">
+        <v>10</v>
+      </c>
+      <c r="B1146" s="11" t="s">
+        <v>953</v>
+      </c>
+      <c r="C1146" s="8" t="s">
+        <v>954</v>
+      </c>
+      <c r="D1146" s="7" t="s">
+        <v>955</v>
+      </c>
+      <c r="E1146" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1146" s="15">
+        <v>1780200</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:6">
+      <c r="A1147" s="4">
+        <v>11</v>
+      </c>
+      <c r="B1147" s="11" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C1147" s="8" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D1147" s="7" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E1147" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1147" s="15">
+        <v>508500</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:6">
+      <c r="A1148" s="4">
+        <v>12</v>
+      </c>
+      <c r="B1148" s="11" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C1148" s="8" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D1148" s="7" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E1148" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1148" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:6">
+      <c r="A1149" s="4">
+        <v>13</v>
+      </c>
+      <c r="B1149" s="11" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C1149" s="8" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D1149" s="7" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E1149" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1149" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:6">
+      <c r="A1150" s="4">
+        <v>14</v>
+      </c>
+      <c r="B1150" s="11" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C1150" s="8" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D1150" s="7" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E1150" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1150" s="15">
+        <v>1285650</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:6">
+      <c r="A1151" s="4">
+        <v>15</v>
+      </c>
+      <c r="B1151" s="11" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C1151" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D1151" s="7" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E1151" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1151" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:6">
+      <c r="A1152" s="4">
+        <v>16</v>
+      </c>
+      <c r="B1152" s="11" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C1152" s="8" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D1152" s="7" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E1152" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1152" s="15">
+        <v>2472300</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:6">
+      <c r="A1153" s="4">
+        <v>17</v>
+      </c>
+      <c r="B1153" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="C1153" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1153" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1153" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1153" s="15">
+        <v>180000</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:6">
+      <c r="A1154" s="4">
+        <v>18</v>
+      </c>
+      <c r="B1154" s="11" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C1154" s="8" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D1154" s="7" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E1154" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1154" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:6">
+      <c r="A1155" s="4">
+        <v>19</v>
+      </c>
+      <c r="B1155" s="11" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C1155" s="8" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D1155" s="7" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E1155" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1155" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:6">
+      <c r="A1156" s="4">
+        <v>20</v>
+      </c>
+      <c r="B1156" s="11" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C1156" s="8" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D1156" s="7" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E1156" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1156" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:6">
+      <c r="A1157" s="4">
+        <v>21</v>
+      </c>
+      <c r="B1157" s="11" t="s">
+        <v>840</v>
+      </c>
+      <c r="C1157" s="8" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D1157" s="7" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E1157" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1157" s="15">
+        <v>1042200</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:6">
+      <c r="A1158" s="4">
+        <v>22</v>
+      </c>
+      <c r="B1158" s="11" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C1158" s="8" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D1158" s="7" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E1158" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1158" s="15">
+        <v>5300100</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:6">
+      <c r="A1159" s="4">
+        <v>23</v>
+      </c>
+      <c r="B1159" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="C1159" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="D1159" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="E1159" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1159" s="15">
+        <v>259200</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:6">
+      <c r="A1160" s="4">
+        <v>24</v>
+      </c>
+      <c r="B1160" s="11" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C1160" s="8" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D1160" s="7" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E1160" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1160" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:6">
+      <c r="A1161" s="4">
+        <v>25</v>
+      </c>
+      <c r="B1161" s="11" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C1161" s="8" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D1161" s="7" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E1161" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1161" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:6">
+      <c r="A1162" s="4">
+        <v>26</v>
+      </c>
+      <c r="B1162" s="11" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C1162" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1162" s="7" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E1162" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1162" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:6">
+      <c r="A1163" s="4">
+        <v>27</v>
+      </c>
+      <c r="B1163" s="11" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C1163" s="8" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D1163" s="7" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E1163" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1163" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:6">
+      <c r="A1164" s="4">
+        <v>28</v>
+      </c>
+      <c r="B1164" s="11" t="s">
+        <v>919</v>
+      </c>
+      <c r="C1164" s="8" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D1164" s="7" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E1164" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1164" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:6">
+      <c r="A1165" s="4">
+        <v>29</v>
+      </c>
+      <c r="B1165" s="11" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1165" s="8" t="s">
+        <v>742</v>
+      </c>
+      <c r="D1165" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="E1165" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1165" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:6">
+      <c r="A1166" s="4">
+        <v>30</v>
+      </c>
+      <c r="B1166" s="11" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C1166" s="8" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D1166" s="7" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E1166" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1166" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:6">
+      <c r="A1167" s="4">
+        <v>31</v>
+      </c>
+      <c r="B1167" s="11" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C1167" s="8" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D1167" s="7" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E1167" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1167" s="15">
+        <v>1390500</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:6">
+      <c r="A1168" s="4">
+        <v>32</v>
+      </c>
+      <c r="B1168" s="11" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C1168" s="8" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D1168" s="7" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E1168" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1168" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:6">
+      <c r="A1169" s="4">
+        <v>33</v>
+      </c>
+      <c r="B1169" s="11" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C1169" s="8" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D1169" s="7" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E1169" s="7">
+        <v>-3</v>
+      </c>
+      <c r="F1169" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:6">
+      <c r="A1170" s="4">
+        <v>34</v>
+      </c>
+      <c r="B1170" s="11" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C1170" s="8" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D1170" s="7" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E1170" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1170" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:6">
+      <c r="A1171" s="4">
+        <v>35</v>
+      </c>
+      <c r="B1171" s="11" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C1171" s="8" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D1171" s="7" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E1171" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1171" s="15">
+        <v>843750</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:6">
+      <c r="A1172" s="4">
+        <v>36</v>
+      </c>
+      <c r="B1172" s="11" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C1172" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D1172" s="7" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E1172" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1172" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:6">
+      <c r="A1173" s="4">
+        <v>37</v>
+      </c>
+      <c r="B1173" s="11" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C1173" s="8" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D1173" s="7" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E1173" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1173" s="15">
+        <v>1732050</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:6">
+      <c r="A1174" s="4">
+        <v>38</v>
+      </c>
+      <c r="B1174" s="11" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C1174" s="8" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D1174" s="7" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E1174" s="7">
+        <v>-3</v>
+      </c>
+      <c r="F1174" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:6">
+      <c r="A1175" s="4">
+        <v>39</v>
+      </c>
+      <c r="B1175" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="C1175" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="D1175" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1175" s="7">
+        <v>1</v>
+      </c>
+      <c r="F1175" s="15">
+        <v>370980</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:6">
+      <c r="A1176" s="4">
+        <v>40</v>
+      </c>
+      <c r="B1176" s="11" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C1176" s="8" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D1176" s="7" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E1176" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1176" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:6">
+      <c r="A1177" s="4">
+        <v>41</v>
+      </c>
+      <c r="B1177" s="11" t="s">
+        <v>919</v>
+      </c>
+      <c r="C1177" s="8" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1177" s="7" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E1177" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1177" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:6">
+      <c r="A1178" s="4">
+        <v>42</v>
+      </c>
+      <c r="B1178" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1178" s="8" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D1178" s="7" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E1178" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1178" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:6">
+      <c r="A1179" s="4">
+        <v>43</v>
+      </c>
+      <c r="B1179" s="11" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C1179" s="8" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D1179" s="7" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E1179" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1179" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:6">
+      <c r="A1180" s="4">
+        <v>44</v>
+      </c>
+      <c r="B1180" s="11" t="s">
+        <v>771</v>
+      </c>
+      <c r="C1180" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="D1180" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="E1180" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1180" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:6">
+      <c r="A1181" s="4">
+        <v>45</v>
+      </c>
+      <c r="B1181" s="11" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C1181" s="8" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D1181" s="7" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E1181" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1181" s="15">
+        <v>1093950</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:6">
+      <c r="A1182" s="4">
+        <v>46</v>
+      </c>
+      <c r="B1182" s="11" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C1182" s="8" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D1182" s="7" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E1182" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1182" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:6">
+      <c r="A1183" s="4">
+        <v>47</v>
+      </c>
+      <c r="B1183" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="C1183" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1183" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="E1183" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1183" s="15">
+        <v>446850</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:6">
+      <c r="A1184" s="4">
+        <v>48</v>
+      </c>
+      <c r="B1184" s="11" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C1184" s="8" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D1184" s="7" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E1184" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1184" s="15">
+        <v>508500</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:6">
+      <c r="A1185" s="4">
+        <v>49</v>
+      </c>
+      <c r="B1185" s="11" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C1185" s="8" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D1185" s="7" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E1185" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1185" s="15">
+        <v>1216800</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:6">
+      <c r="A1186" s="4">
+        <v>50</v>
+      </c>
+      <c r="B1186" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="C1186" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D1186" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1186" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1186" s="15">
+        <v>792000</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:6">
+      <c r="A1187" s="4">
+        <v>51</v>
+      </c>
+      <c r="B1187" s="11" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C1187" s="8" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D1187" s="7" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E1187" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F1187" s="15">
+        <v>1450800</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:6">
+      <c r="A1188" s="4">
+        <v>52</v>
+      </c>
+      <c r="B1188" s="11" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C1188" s="8" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D1188" s="7" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E1188" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1188" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:6">
+      <c r="A1189" s="4">
         <v>53</v>
       </c>
-      <c r="B1041" s="11" t="s">
+      <c r="B1189" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="C1189" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="D1189" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E1189" s="7">
+        <v>1</v>
+      </c>
+      <c r="F1189" s="15">
+        <v>759330</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:6">
+      <c r="A1190" s="4">
+        <v>54</v>
+      </c>
+      <c r="B1190" s="11" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C1190" s="8" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D1190" s="7" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E1190" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1190" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:6">
+      <c r="A1191" s="4">
+        <v>55</v>
+      </c>
+      <c r="B1191" s="11" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C1191" s="8" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D1191" s="7" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E1191" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1191" s="15">
+        <v>785250</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:6">
+      <c r="A1192" s="4">
+        <v>56</v>
+      </c>
+      <c r="B1192" s="11" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C1192" s="8" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D1192" s="7" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E1192" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1192" s="15">
+        <v>1889100</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:6">
+      <c r="A1193" s="4">
+        <v>57</v>
+      </c>
+      <c r="B1193" s="11" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C1193" s="8" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D1193" s="7" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E1193" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1193" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:6">
+      <c r="A1194" s="4">
+        <v>58</v>
+      </c>
+      <c r="B1194" s="11" t="s">
+        <v>514</v>
+      </c>
+      <c r="C1194" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="D1194" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="E1194" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1194" s="15">
+        <v>490050</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:6">
+      <c r="A1195" s="4">
+        <v>59</v>
+      </c>
+      <c r="B1195" s="11" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C1195" s="8" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D1195" s="7" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E1195" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1195" s="15">
+        <v>930600</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:6">
+      <c r="A1196" s="4">
+        <v>60</v>
+      </c>
+      <c r="B1196" s="11" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C1196" s="8" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D1196" s="7" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E1196" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1196" s="15">
+        <v>508500</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:6">
+      <c r="A1197" s="4">
+        <v>61</v>
+      </c>
+      <c r="B1197" s="11" t="s">
+        <v>956</v>
+      </c>
+      <c r="C1197" s="8" t="s">
+        <v>957</v>
+      </c>
+      <c r="D1197" s="7" t="s">
+        <v>958</v>
+      </c>
+      <c r="E1197" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1197" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:6">
+      <c r="A1198" s="4">
+        <v>62</v>
+      </c>
+      <c r="B1198" s="11" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C1198" s="8" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D1198" s="7" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E1198" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1198" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:6">
+      <c r="A1199" s="4">
+        <v>63</v>
+      </c>
+      <c r="B1199" s="11" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C1199" s="8" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D1199" s="7" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E1199" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1199" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:6">
+      <c r="A1200" s="4">
+        <v>64</v>
+      </c>
+      <c r="B1200" s="11" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C1200" s="8" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D1200" s="7" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E1200" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1200" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:6">
+      <c r="A1201" s="4">
+        <v>65</v>
+      </c>
+      <c r="B1201" s="11" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C1201" s="8" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D1201" s="7" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E1201" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1201" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:6">
+      <c r="A1202" s="4">
+        <v>66</v>
+      </c>
+      <c r="B1202" s="11" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C1202" s="8" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D1202" s="7" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E1202" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1202" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:6">
+      <c r="A1203" s="4">
+        <v>67</v>
+      </c>
+      <c r="B1203" s="11" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C1203" s="8" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D1203" s="7" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E1203" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1203" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:6">
+      <c r="A1204" s="4">
+        <v>68</v>
+      </c>
+      <c r="B1204" s="11" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C1204" s="8" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D1204" s="7" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E1204" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1204" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:6">
+      <c r="A1205" s="4">
+        <v>69</v>
+      </c>
+      <c r="B1205" s="11" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C1205" s="8" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D1205" s="7" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E1205" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1205" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:6">
+      <c r="A1206" s="4">
+        <v>70</v>
+      </c>
+      <c r="B1206" s="11" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C1206" s="8" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D1206" s="7" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E1206" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1206" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:6">
+      <c r="A1207" s="4">
+        <v>71</v>
+      </c>
+      <c r="B1207" s="11" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C1207" s="8" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D1207" s="7" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E1207" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1207" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:6">
+      <c r="A1208" s="4">
+        <v>72</v>
+      </c>
+      <c r="B1208" s="11" t="s">
+        <v>950</v>
+      </c>
+      <c r="C1208" s="8" t="s">
+        <v>951</v>
+      </c>
+      <c r="D1208" s="7" t="s">
+        <v>952</v>
+      </c>
+      <c r="E1208" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1208" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:6">
+      <c r="A1209" s="4">
+        <v>73</v>
+      </c>
+      <c r="B1209" s="11" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C1209" s="8" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D1209" s="7" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E1209" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1209" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:6">
+      <c r="A1210" s="4">
+        <v>74</v>
+      </c>
+      <c r="B1210" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="C1210" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="D1210" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E1210" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1210" s="15">
+        <v>675000</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:6">
+      <c r="A1211" s="4">
+        <v>75</v>
+      </c>
+      <c r="B1211" s="11" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C1211" s="8" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D1211" s="7" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1211" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1211" s="15">
+        <v>1728000</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:6">
+      <c r="A1212" s="4">
+        <v>76</v>
+      </c>
+      <c r="B1212" s="11" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C1212" s="8" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D1212" s="7" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E1212" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1212" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:6">
+      <c r="A1213" s="4">
+        <v>77</v>
+      </c>
+      <c r="B1213" s="11" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C1213" s="8" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D1213" s="7" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E1213" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F1213" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:6">
+      <c r="A1214" s="4">
+        <v>78</v>
+      </c>
+      <c r="B1214" s="11" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C1214" s="8" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D1214" s="7" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E1214" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1214" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:6">
+      <c r="A1215" s="4">
+        <v>79</v>
+      </c>
+      <c r="B1215" s="11" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C1215" s="8" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D1215" s="7" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E1215" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1215" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:6">
+      <c r="A1216" s="4">
+        <v>80</v>
+      </c>
+      <c r="B1216" s="11" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C1216" s="8" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D1216" s="7" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E1216" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1216" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:6">
+      <c r="A1217" s="4">
+        <v>81</v>
+      </c>
+      <c r="B1217" s="11" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C1217" s="8" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D1217" s="7" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E1217" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1217" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:6">
+      <c r="A1218" s="4">
+        <v>82</v>
+      </c>
+      <c r="B1218" s="11" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C1218" s="8" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D1218" s="7" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E1218" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1218" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:6">
+      <c r="A1219" s="4">
+        <v>83</v>
+      </c>
+      <c r="B1219" s="11" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C1219" s="8" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D1219" s="7" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E1219" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1219" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:6">
+      <c r="A1220" s="4">
+        <v>84</v>
+      </c>
+      <c r="B1220" s="11" t="s">
+        <v>919</v>
+      </c>
+      <c r="C1220" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="D1220" s="7" t="s">
+        <v>921</v>
+      </c>
+      <c r="E1220" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1220" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:6">
+      <c r="A1221" s="4">
+        <v>85</v>
+      </c>
+      <c r="B1221" s="11" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C1221" s="8" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D1221" s="7" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E1221" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1221" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:6">
+      <c r="A1222" s="4">
+        <v>86</v>
+      </c>
+      <c r="B1222" s="11" t="s">
+        <v>505</v>
+      </c>
+      <c r="C1222" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="D1222" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="E1222" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1222" s="15">
+        <v>475200</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:6">
+      <c r="A1223" s="4">
+        <v>87</v>
+      </c>
+      <c r="B1223" s="11" t="s">
+        <v>925</v>
+      </c>
+      <c r="C1223" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="D1223" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="E1223" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1223" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:6">
+      <c r="A1224" s="4">
+        <v>88</v>
+      </c>
+      <c r="B1224" s="11" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C1224" s="8" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D1224" s="7" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E1224" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1224" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:6">
+      <c r="A1225" s="4">
+        <v>89</v>
+      </c>
+      <c r="B1225" s="11" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C1225" s="8" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D1225" s="7" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E1225" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1225" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:6">
+      <c r="A1226" s="4">
+        <v>90</v>
+      </c>
+      <c r="B1226" s="11" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C1226" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D1226" s="7" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E1226" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1226" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:6">
+      <c r="A1227" s="4">
+        <v>91</v>
+      </c>
+      <c r="B1227" s="11" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C1227" s="8" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D1227" s="7" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E1227" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1227" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:6">
+      <c r="A1228" s="4">
+        <v>92</v>
+      </c>
+      <c r="B1228" s="11" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C1228" s="8" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D1228" s="7" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E1228" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1228" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:6">
+      <c r="A1229" s="4">
+        <v>93</v>
+      </c>
+      <c r="B1229" s="11" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C1229" s="8" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D1229" s="7" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E1229" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1229" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:6">
+      <c r="A1230" s="4">
+        <v>94</v>
+      </c>
+      <c r="B1230" s="11" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C1230" s="8" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D1230" s="7" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E1230" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1230" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:6">
+      <c r="A1231" s="4">
+        <v>95</v>
+      </c>
+      <c r="B1231" s="11" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C1231" s="8" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D1231" s="7" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E1231" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1231" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:6">
+      <c r="A1232" s="4">
+        <v>96</v>
+      </c>
+      <c r="B1232" s="11" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C1232" s="8" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1232" s="7" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E1232" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1232" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:6">
+      <c r="A1233" s="4">
+        <v>97</v>
+      </c>
+      <c r="B1233" s="11" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C1233" s="8" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D1233" s="7" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E1233" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1233" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:6">
+      <c r="A1234" s="4">
+        <v>98</v>
+      </c>
+      <c r="B1234" s="11" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C1234" s="8" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D1234" s="7" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E1234" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1234" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:6">
+      <c r="A1235" s="4">
+        <v>99</v>
+      </c>
+      <c r="B1235" s="11" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C1235" s="8" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D1235" s="7" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E1235" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1235" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:6">
+      <c r="A1236" s="4">
+        <v>100</v>
+      </c>
+      <c r="B1236" s="11" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C1236" s="8" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D1236" s="7" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E1236" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1236" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:6">
+      <c r="A1237" s="4">
+        <v>101</v>
+      </c>
+      <c r="B1237" s="11" t="s">
+        <v>808</v>
+      </c>
+      <c r="C1237" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1237" s="7" t="s">
+        <v>810</v>
+      </c>
+      <c r="E1237" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1237" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:6">
+      <c r="A1238" s="4">
+        <v>102</v>
+      </c>
+      <c r="B1238" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1238" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="D1238" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E1238" s="7">
+        <v>2</v>
+      </c>
+      <c r="F1238" s="15">
+        <v>891360</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:6">
+      <c r="A1239" s="4">
+        <v>103</v>
+      </c>
+      <c r="B1239" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1239" s="8" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D1239" s="7" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E1239" s="7">
+        <v>2</v>
+      </c>
+      <c r="F1239" s="15">
+        <v>612360</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:6">
+      <c r="A1240" s="4">
+        <v>104</v>
+      </c>
+      <c r="B1240" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1240" s="8" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D1240" s="7" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E1240" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1240" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:6">
+      <c r="A1241" s="4">
+        <v>105</v>
+      </c>
+      <c r="B1241" s="11" t="s">
+        <v>557</v>
+      </c>
+      <c r="C1241" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="D1241" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="E1241" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1241" s="15">
+        <v>493200</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:6">
+      <c r="A1242" s="4">
+        <v>106</v>
+      </c>
+      <c r="B1242" s="11" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C1242" s="8" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D1242" s="7" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E1242" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1242" s="15">
+        <v>1066500</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:6">
+      <c r="A1243" s="4">
+        <v>107</v>
+      </c>
+      <c r="B1243" s="11" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C1243" s="8" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1243" s="7" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E1243" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1243" s="15">
+        <v>2588400</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:6">
+      <c r="A1244" s="4">
+        <v>108</v>
+      </c>
+      <c r="B1244" s="11" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C1244" s="8" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D1244" s="7" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E1244" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1244" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:6">
+      <c r="A1245" s="4">
+        <v>109</v>
+      </c>
+      <c r="B1245" s="11" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C1245" s="8" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D1245" s="7" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E1245" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1245" s="15">
+        <v>1800000</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:6">
+      <c r="A1246" s="4">
+        <v>110</v>
+      </c>
+      <c r="B1246" s="11" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C1246" s="8" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D1246" s="7" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E1246" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1246" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:6">
+      <c r="A1247" s="4">
+        <v>111</v>
+      </c>
+      <c r="B1247" s="11" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C1247" s="8" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D1247" s="7" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E1247" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F1247" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:6">
+      <c r="A1248" s="4">
+        <v>112</v>
+      </c>
+      <c r="B1248" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="C1248" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="D1248" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="E1248" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1248" s="15">
+        <v>414000</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:6">
+      <c r="A1249" s="4">
+        <v>113</v>
+      </c>
+      <c r="B1249" s="11" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C1249" s="8" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D1249" s="7" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E1249" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1249" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:6">
+      <c r="A1250" s="4">
+        <v>114</v>
+      </c>
+      <c r="B1250" s="11" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C1250" s="8" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D1250" s="7" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E1250" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1250" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:6">
+      <c r="A1251" s="4">
+        <v>115</v>
+      </c>
+      <c r="B1251" s="11" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C1251" s="8" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D1251" s="7" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E1251" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1251" s="15">
+        <v>1737000</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:6">
+      <c r="A1252" s="4">
+        <v>116</v>
+      </c>
+      <c r="B1252" s="11" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C1252" s="8" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D1252" s="7" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E1252" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1252" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:6">
+      <c r="A1253" s="4">
+        <v>117</v>
+      </c>
+      <c r="B1253" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="C1253" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="D1253" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="E1253" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1253" s="15">
+        <v>446400</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:6">
+      <c r="A1254" s="4">
+        <v>118</v>
+      </c>
+      <c r="B1254" s="11" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C1254" s="8" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D1254" s="7" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E1254" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1254" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:6">
+      <c r="A1255" s="4">
+        <v>119</v>
+      </c>
+      <c r="B1255" s="11" t="s">
+        <v>514</v>
+      </c>
+      <c r="C1255" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="D1255" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="E1255" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1255" s="15">
+        <v>425250</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:6">
+      <c r="A1256" s="6" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B1256" s="7"/>
+      <c r="C1256" s="8"/>
+      <c r="D1256" s="7"/>
+      <c r="E1256" s="7"/>
+      <c r="F1256" s="15"/>
+    </row>
+    <row r="1257" spans="1:6">
+      <c r="A1257" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1257" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1257" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1257" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1257" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1257" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:6">
+      <c r="A1258" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1258" s="11" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C1258" s="8" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D1258" s="7" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E1258" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1258" s="15">
+        <v>1737000</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:6">
+      <c r="A1259" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1259" s="11" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C1259" s="8" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D1259" s="7" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E1259" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1259" s="15">
+        <v>1601100</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:6">
+      <c r="A1260" s="4">
+        <v>3</v>
+      </c>
+      <c r="B1260" s="11" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C1260" s="8" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D1260" s="7" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E1260" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1260" s="15">
+        <v>1826100</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:6">
+      <c r="A1261" s="4">
+        <v>4</v>
+      </c>
+      <c r="B1261" s="11" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C1261" s="8" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D1261" s="7" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E1261" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1261" s="15">
+        <v>2186100</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:6">
+      <c r="A1262" s="4">
+        <v>5</v>
+      </c>
+      <c r="B1262" s="11" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C1262" s="8" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D1262" s="7" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E1262" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1262" s="15">
+        <v>1732050</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:6">
+      <c r="A1263" s="4">
+        <v>6</v>
+      </c>
+      <c r="B1263" s="11" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C1263" s="8" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D1263" s="7" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E1263" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1263" s="15">
+        <v>1234800</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:6">
+      <c r="A1264" s="4">
+        <v>7</v>
+      </c>
+      <c r="B1264" s="11" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C1264" s="8" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D1264" s="7" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E1264" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1264" s="15">
+        <v>2186100</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:6">
+      <c r="A1265" s="4">
+        <v>8</v>
+      </c>
+      <c r="B1265" s="11" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C1265" s="8" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D1265" s="7" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E1265" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1265" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:6">
+      <c r="A1266" s="4">
+        <v>9</v>
+      </c>
+      <c r="B1266" s="11" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C1266" s="8" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D1266" s="7" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E1266" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1266" s="15">
+        <v>7199100</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:6">
+      <c r="A1267" s="4">
+        <v>10</v>
+      </c>
+      <c r="B1267" s="11" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C1267" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D1267" s="7" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E1267" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1267" s="15">
+        <v>1832400</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:6">
+      <c r="A1268" s="4">
+        <v>11</v>
+      </c>
+      <c r="B1268" s="11" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C1268" s="8" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D1268" s="7" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E1268" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1268" s="15">
+        <v>1234800</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:6">
+      <c r="A1269" s="4">
+        <v>12</v>
+      </c>
+      <c r="B1269" s="11" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C1269" s="8" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D1269" s="7" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E1269" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1269" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:6">
+      <c r="A1270" s="4">
+        <v>13</v>
+      </c>
+      <c r="B1270" s="11" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C1270" s="8" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D1270" s="7" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E1270" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1270" s="15">
+        <v>6246000</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:6">
+      <c r="A1271" s="4">
+        <v>14</v>
+      </c>
+      <c r="B1271" s="11" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C1271" s="8" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D1271" s="7" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E1271" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1271" s="15">
+        <v>1847250</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:6">
+      <c r="A1272" s="4">
+        <v>15</v>
+      </c>
+      <c r="B1272" s="11" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C1272" s="8" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D1272" s="7" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E1272" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1272" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:6">
+      <c r="A1273" s="5" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B1273" s="7"/>
+      <c r="C1273" s="8"/>
+      <c r="D1273" s="7"/>
+      <c r="E1273" s="7"/>
+      <c r="F1273" s="15"/>
+    </row>
+    <row r="1274" spans="1:6">
+      <c r="A1274" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1274" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1274" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1274" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1274" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1274" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:6">
+      <c r="A1275" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1275" s="11" t="s">
+        <v>436</v>
+      </c>
+      <c r="C1275" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="D1275" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="E1275" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1275" s="15">
+        <v>420300</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:6">
+      <c r="A1276" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1276" s="11" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C1276" s="8" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D1276" s="7" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E1276" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1276" s="15">
+        <v>517500</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:6">
+      <c r="A1277" s="4">
+        <v>3</v>
+      </c>
+      <c r="B1277" s="11" t="s">
+        <v>584</v>
+      </c>
+      <c r="C1277" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="D1277" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="E1277" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1277" s="15">
+        <v>441000</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:6">
+      <c r="A1278" s="4">
+        <v>4</v>
+      </c>
+      <c r="B1278" s="11" t="s">
+        <v>913</v>
+      </c>
+      <c r="C1278" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="D1278" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="E1278" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1278" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:6">
+      <c r="A1279" s="4">
+        <v>5</v>
+      </c>
+      <c r="B1279" s="11" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C1279" s="8" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D1279" s="7" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E1279" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1279" s="15">
+        <v>517500</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:6">
+      <c r="A1280" s="4">
+        <v>6</v>
+      </c>
+      <c r="B1280" s="11" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C1280" s="8" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D1280" s="7" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E1280" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1280" s="15">
+        <v>1075500</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:6">
+      <c r="A1281" s="4">
+        <v>7</v>
+      </c>
+      <c r="B1281" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="C1281" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="D1281" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="E1281" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1281" s="15">
+        <v>477900</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:6">
+      <c r="A1282" s="4">
+        <v>8</v>
+      </c>
+      <c r="B1282" s="11" t="s">
+        <v>877</v>
+      </c>
+      <c r="C1282" s="8" t="s">
+        <v>878</v>
+      </c>
+      <c r="D1282" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="E1282" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1282" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:6">
+      <c r="A1283" s="4">
+        <v>9</v>
+      </c>
+      <c r="B1283" s="11" t="s">
+        <v>658</v>
+      </c>
+      <c r="C1283" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="D1283" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="E1283" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1283" s="15">
+        <v>436500</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:6">
+      <c r="A1284" s="4">
+        <v>10</v>
+      </c>
+      <c r="B1284" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="C1284" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="D1284" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E1284" s="7">
+        <v>1</v>
+      </c>
+      <c r="F1284" s="15">
+        <v>805950</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:6">
+      <c r="A1285" s="4">
+        <v>11</v>
+      </c>
+      <c r="B1285" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="C1285" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D1285" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="E1285" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1285" s="15">
+        <v>501300</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:6">
+      <c r="A1286" s="4">
+        <v>12</v>
+      </c>
+      <c r="B1286" s="11" t="s">
+        <v>481</v>
+      </c>
+      <c r="C1286" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="D1286" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="E1286" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1286" s="15">
+        <v>480150</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:6">
+      <c r="A1287" s="4">
+        <v>13</v>
+      </c>
+      <c r="B1287" s="11" t="s">
+        <v>676</v>
+      </c>
+      <c r="C1287" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="D1287" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="E1287" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1287" s="15">
+        <v>354600</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:6">
+      <c r="A1288" s="4">
+        <v>14</v>
+      </c>
+      <c r="B1288" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1288" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="D1288" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="E1288" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1288" s="15">
+        <v>490500</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:6">
+      <c r="A1289" s="4">
+        <v>15</v>
+      </c>
+      <c r="B1289" s="11" t="s">
+        <v>922</v>
+      </c>
+      <c r="C1289" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="D1289" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="E1289" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1289" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:6">
+      <c r="A1290" s="4">
+        <v>16</v>
+      </c>
+      <c r="B1290" s="11" t="s">
+        <v>916</v>
+      </c>
+      <c r="C1290" s="8" t="s">
+        <v>917</v>
+      </c>
+      <c r="D1290" s="7" t="s">
+        <v>918</v>
+      </c>
+      <c r="E1290" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1290" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:6">
+      <c r="A1291" s="4">
+        <v>17</v>
+      </c>
+      <c r="B1291" s="11" t="s">
+        <v>937</v>
+      </c>
+      <c r="C1291" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="D1291" s="7" t="s">
+        <v>939</v>
+      </c>
+      <c r="E1291" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1291" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:6">
+      <c r="A1292" s="4">
+        <v>18</v>
+      </c>
+      <c r="B1292" s="11" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C1292" s="8" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D1292" s="7" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E1292" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1292" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:6">
+      <c r="A1293" s="4">
+        <v>19</v>
+      </c>
+      <c r="B1293" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1293" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="D1293" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="E1293" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1293" s="15">
+        <v>463500</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:6">
+      <c r="A1294" s="4">
+        <v>20</v>
+      </c>
+      <c r="B1294" s="11" t="s">
+        <v>934</v>
+      </c>
+      <c r="C1294" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="D1294" s="7" t="s">
+        <v>936</v>
+      </c>
+      <c r="E1294" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1294" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:6">
+      <c r="A1295" s="4">
+        <v>21</v>
+      </c>
+      <c r="B1295" s="11" t="s">
+        <v>837</v>
+      </c>
+      <c r="C1295" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="D1295" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="E1295" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1295" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:6">
+      <c r="A1296" s="4">
+        <v>22</v>
+      </c>
+      <c r="B1296" s="11" t="s">
+        <v>904</v>
+      </c>
+      <c r="C1296" s="8" t="s">
+        <v>905</v>
+      </c>
+      <c r="D1296" s="7" t="s">
+        <v>906</v>
+      </c>
+      <c r="E1296" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1296" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:6">
+      <c r="A1297" s="4">
+        <v>23</v>
+      </c>
+      <c r="B1297" s="11" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C1297" s="8" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D1297" s="7" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E1297" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1297" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:6">
+      <c r="A1298" s="4">
+        <v>24</v>
+      </c>
+      <c r="B1298" s="11" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C1298" s="8" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D1298" s="7" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E1298" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1298" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:6">
+      <c r="A1299" s="4">
+        <v>25</v>
+      </c>
+      <c r="B1299" s="11" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C1299" s="8" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D1299" s="7" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E1299" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1299" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:6">
+      <c r="A1300" s="4">
+        <v>26</v>
+      </c>
+      <c r="B1300" s="11" t="s">
+        <v>604</v>
+      </c>
+      <c r="C1300" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="D1300" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="E1300" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1300" s="15">
+        <v>347400</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:6">
+      <c r="A1301" s="4">
+        <v>27</v>
+      </c>
+      <c r="B1301" s="11" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C1301" s="8" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1301" s="7" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E1301" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1301" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:6">
+      <c r="A1302" s="4">
+        <v>28</v>
+      </c>
+      <c r="B1302" s="11" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C1302" s="8" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D1302" s="7" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E1302" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1302" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:6">
+      <c r="A1303" s="4">
+        <v>29</v>
+      </c>
+      <c r="B1303" s="11" t="s">
+        <v>892</v>
+      </c>
+      <c r="C1303" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="D1303" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="E1303" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1303" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:6">
+      <c r="A1304" s="4">
+        <v>30</v>
+      </c>
+      <c r="B1304" s="11" t="s">
+        <v>563</v>
+      </c>
+      <c r="C1304" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="D1304" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="E1304" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1304" s="15">
+        <v>396000</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:6">
+      <c r="A1305" s="4">
+        <v>31</v>
+      </c>
+      <c r="B1305" s="11" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C1305" s="8" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D1305" s="7" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E1305" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1305" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:6">
+      <c r="A1306" s="4">
+        <v>32</v>
+      </c>
+      <c r="B1306" s="11" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C1306" s="8" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D1306" s="7" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E1306" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1306" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:6">
+      <c r="A1307" s="4">
+        <v>33</v>
+      </c>
+      <c r="B1307" s="11" t="s">
+        <v>889</v>
+      </c>
+      <c r="C1307" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="D1307" s="7" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1307" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1307" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:6">
+      <c r="A1308" s="4">
+        <v>34</v>
+      </c>
+      <c r="B1308" s="11" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C1308" s="8" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D1308" s="7" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E1308" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1308" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:6">
+      <c r="A1309" s="4">
+        <v>35</v>
+      </c>
+      <c r="B1309" s="11" t="s">
+        <v>895</v>
+      </c>
+      <c r="C1309" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="D1309" s="7" t="s">
+        <v>897</v>
+      </c>
+      <c r="E1309" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1309" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:6">
+      <c r="A1310" s="4">
+        <v>36</v>
+      </c>
+      <c r="B1310" s="11" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C1310" s="8" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D1310" s="7" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E1310" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1310" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:6">
+      <c r="A1311" s="4">
+        <v>37</v>
+      </c>
+      <c r="B1311" s="11" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C1311" s="8" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D1311" s="7" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E1311" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1311" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:6">
+      <c r="A1312" s="4">
+        <v>38</v>
+      </c>
+      <c r="B1312" s="11" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C1312" s="8" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D1312" s="7" t="s">
         <v>2652</v>
       </c>
-      <c r="C1041" s="8" t="s">
+      <c r="E1312" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1312" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:6">
+      <c r="A1313" s="4">
+        <v>39</v>
+      </c>
+      <c r="B1313" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1313" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="D1313" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="E1313" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1313" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:6">
+      <c r="A1314" s="4">
+        <v>40</v>
+      </c>
+      <c r="B1314" s="11" t="s">
         <v>2653</v>
       </c>
-      <c r="D1041" s="7" t="s">
+      <c r="C1314" s="8" t="s">
         <v>2654</v>
       </c>
-      <c r="E1041" s="7">
-[...2 lines deleted...]
-      <c r="F1041" s="15">
+      <c r="D1314" s="7" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E1314" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1314" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:6">
+      <c r="A1315" s="4">
+        <v>41</v>
+      </c>
+      <c r="B1315" s="11" t="s">
+        <v>849</v>
+      </c>
+      <c r="C1315" s="8" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1315" s="7" t="s">
+        <v>851</v>
+      </c>
+      <c r="E1315" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1315" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:6">
+      <c r="A1316" s="4">
+        <v>42</v>
+      </c>
+      <c r="B1316" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="C1316" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="D1316" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="E1316" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1316" s="15">
+        <v>231300</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:6">
+      <c r="A1317" s="4">
+        <v>43</v>
+      </c>
+      <c r="B1317" s="11" t="s">
+        <v>691</v>
+      </c>
+      <c r="C1317" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1317" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="E1317" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1317" s="15">
+        <v>153000</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:6">
+      <c r="A1318" s="4">
+        <v>44</v>
+      </c>
+      <c r="B1318" s="11" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C1318" s="8" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1318" s="7" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E1318" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1318" s="15">
+        <v>198000</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:6">
+      <c r="A1319" s="4">
+        <v>45</v>
+      </c>
+      <c r="B1319" s="11" t="s">
+        <v>691</v>
+      </c>
+      <c r="C1319" s="8" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D1319" s="7" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E1319" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1319" s="15">
+        <v>234000</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:6">
+      <c r="A1320" s="4">
+        <v>46</v>
+      </c>
+      <c r="B1320" s="11" t="s">
+        <v>688</v>
+      </c>
+      <c r="C1320" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="D1320" s="7" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E1320" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1320" s="15">
+        <v>247500</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:6">
+      <c r="A1321" s="4">
+        <v>47</v>
+      </c>
+      <c r="B1321" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="C1321" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="D1321" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="E1321" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1321" s="15">
+        <v>279900</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:6">
+      <c r="A1322" s="4">
+        <v>48</v>
+      </c>
+      <c r="B1322" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="C1322" s="8" t="s">
+        <v>695</v>
+      </c>
+      <c r="D1322" s="7" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E1322" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1322" s="15">
+        <v>467100</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:6">
+      <c r="A1323" s="4">
+        <v>49</v>
+      </c>
+      <c r="B1323" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="C1323" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="D1323" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="E1323" s="7">
+        <v>1</v>
+      </c>
+      <c r="F1323" s="15">
+        <v>141300</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:6">
+      <c r="A1324" s="4">
+        <v>50</v>
+      </c>
+      <c r="B1324" s="11" t="s">
+        <v>691</v>
+      </c>
+      <c r="C1324" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="D1324" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="E1324" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1324" s="15">
+        <v>162000</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:6">
+      <c r="A1325" s="5" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B1325" s="7"/>
+      <c r="C1325" s="8"/>
+      <c r="D1325" s="7"/>
+      <c r="E1325" s="7"/>
+      <c r="F1325" s="15"/>
+    </row>
+    <row r="1326" spans="1:6">
+      <c r="A1326" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1326" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1326" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1326" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1326" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1326" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:6">
+      <c r="A1327" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1327" s="11" t="s">
+        <v>679</v>
+      </c>
+      <c r="C1327" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="D1327" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="E1327" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1327" s="15">
+        <v>450000</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:6">
+      <c r="A1328" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1328" s="11" t="s">
+        <v>959</v>
+      </c>
+      <c r="C1328" s="8" t="s">
+        <v>960</v>
+      </c>
+      <c r="D1328" s="7" t="s">
+        <v>961</v>
+      </c>
+      <c r="E1328" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1328" s="15">
+        <v>514350</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:6">
+      <c r="A1329" s="4">
+        <v>3</v>
+      </c>
+      <c r="B1329" s="11" t="s">
+        <v>852</v>
+      </c>
+      <c r="C1329" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="D1329" s="7" t="s">
+        <v>854</v>
+      </c>
+      <c r="E1329" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F1329" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:6">
+      <c r="A1330" s="4">
+        <v>4</v>
+      </c>
+      <c r="B1330" s="11" t="s">
+        <v>852</v>
+      </c>
+      <c r="C1330" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="D1330" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="E1330" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1330" s="15">
+        <v>858600</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:6">
+      <c r="A1331" s="4">
+        <v>5</v>
+      </c>
+      <c r="B1331" s="11" t="s">
+        <v>852</v>
+      </c>
+      <c r="C1331" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D1331" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E1331" s="7">
+        <v>-2</v>
+      </c>
+      <c r="F1331" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:6">
+      <c r="A1332" s="4">
+        <v>6</v>
+      </c>
+      <c r="B1332" s="11" t="s">
+        <v>992</v>
+      </c>
+      <c r="C1332" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="D1332" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="E1332" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1332" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:6">
+      <c r="A1333" s="4">
+        <v>7</v>
+      </c>
+      <c r="B1333" s="11" t="s">
+        <v>998</v>
+      </c>
+      <c r="C1333" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="D1333" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E1333" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1333" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:6">
+      <c r="A1334" s="4">
+        <v>8</v>
+      </c>
+      <c r="B1334" s="11" t="s">
+        <v>907</v>
+      </c>
+      <c r="C1334" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="D1334" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="E1334" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1334" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:6">
+      <c r="A1335" s="4">
+        <v>9</v>
+      </c>
+      <c r="B1335" s="11" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1335" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1335" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1335" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1335" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:6">
+      <c r="A1336" s="4">
+        <v>10</v>
+      </c>
+      <c r="B1336" s="11" t="s">
+        <v>977</v>
+      </c>
+      <c r="C1336" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="D1336" s="7" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1336" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1336" s="15">
+        <v>514350</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:6">
+      <c r="A1337" s="4">
+        <v>11</v>
+      </c>
+      <c r="B1337" s="11" t="s">
+        <v>968</v>
+      </c>
+      <c r="C1337" s="8" t="s">
+        <v>969</v>
+      </c>
+      <c r="D1337" s="7" t="s">
+        <v>970</v>
+      </c>
+      <c r="E1337" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1337" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:6">
+      <c r="A1338" s="4">
+        <v>12</v>
+      </c>
+      <c r="B1338" s="11" t="s">
+        <v>962</v>
+      </c>
+      <c r="C1338" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="D1338" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="E1338" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1338" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:6">
+      <c r="A1339" s="4">
+        <v>13</v>
+      </c>
+      <c r="B1339" s="11" t="s">
+        <v>995</v>
+      </c>
+      <c r="C1339" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="D1339" s="7" t="s">
+        <v>997</v>
+      </c>
+      <c r="E1339" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1339" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:6">
+      <c r="A1340" s="4">
+        <v>14</v>
+      </c>
+      <c r="B1340" s="11" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C1340" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D1340" s="7" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E1340" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1340" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:6">
+      <c r="A1341" s="4">
+        <v>15</v>
+      </c>
+      <c r="B1341" s="11" t="s">
+        <v>974</v>
+      </c>
+      <c r="C1341" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="D1341" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="E1341" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1341" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:6">
+      <c r="A1342" s="5" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B1342" s="7"/>
+      <c r="C1342" s="8"/>
+      <c r="D1342" s="7"/>
+      <c r="E1342" s="7"/>
+      <c r="F1342" s="15"/>
+    </row>
+    <row r="1343" spans="1:6">
+      <c r="A1343" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1343" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1343" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1343" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1343" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1343" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:6">
+      <c r="A1344" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1344" s="11" t="s">
+        <v>940</v>
+      </c>
+      <c r="C1344" s="8" t="s">
+        <v>941</v>
+      </c>
+      <c r="D1344" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="E1344" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1344" s="15">
+        <v>819900</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:6">
+      <c r="A1345" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1345" s="11" t="s">
+        <v>685</v>
+      </c>
+      <c r="C1345" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1345" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="E1345" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1345" s="15">
+        <v>397350</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:6">
+      <c r="A1346" s="4">
+        <v>3</v>
+      </c>
+      <c r="B1346" s="11" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C1346" s="8" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D1346" s="7" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E1346" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1346" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:6">
+      <c r="A1347" s="4">
+        <v>4</v>
+      </c>
+      <c r="B1347" s="11" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C1347" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D1347" s="7" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E1347" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1347" s="15">
+        <v>661950</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:6">
+      <c r="A1348" s="4">
+        <v>5</v>
+      </c>
+      <c r="B1348" s="11" t="s">
+        <v>682</v>
+      </c>
+      <c r="C1348" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="D1348" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="E1348" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1348" s="15">
+        <v>397350</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:6">
+      <c r="A1349" s="4">
+        <v>6</v>
+      </c>
+      <c r="B1349" s="11" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C1349" s="8" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D1349" s="7" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E1349" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1349" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:6">
+      <c r="A1350" s="5" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B1350" s="7"/>
+      <c r="C1350" s="8"/>
+      <c r="D1350" s="7"/>
+      <c r="E1350" s="7"/>
+      <c r="F1350" s="15"/>
+    </row>
+    <row r="1351" spans="1:6">
+      <c r="A1351" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1351" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1351" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1351" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1351" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1351" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:6">
+      <c r="A1352" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1352" s="11" t="s">
+        <v>928</v>
+      </c>
+      <c r="C1352" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="D1352" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="E1352" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1352" s="15">
+        <v>655200</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:6">
+      <c r="A1353" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1353" s="11" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C1353" s="8" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D1353" s="7" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E1353" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1353" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:6">
+      <c r="A1354" s="4">
+        <v>3</v>
+      </c>
+      <c r="B1354" s="11" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C1354" s="8" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D1354" s="7" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E1354" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1354" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:6">
+      <c r="A1355" s="4">
+        <v>4</v>
+      </c>
+      <c r="B1355" s="11" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C1355" s="8" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D1355" s="7" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E1355" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1355" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:6">
+      <c r="A1356" s="4">
+        <v>5</v>
+      </c>
+      <c r="B1356" s="11" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C1356" s="8" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D1356" s="7" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E1356" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1356" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:6">
+      <c r="A1357" s="4">
+        <v>6</v>
+      </c>
+      <c r="B1357" s="11" t="s">
+        <v>931</v>
+      </c>
+      <c r="C1357" s="8" t="s">
+        <v>932</v>
+      </c>
+      <c r="D1357" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="E1357" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1357" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:6">
+      <c r="A1358" s="5" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B1358" s="7"/>
+      <c r="C1358" s="8"/>
+      <c r="D1358" s="7"/>
+      <c r="E1358" s="7"/>
+      <c r="F1358" s="15"/>
+    </row>
+    <row r="1359" spans="1:6">
+      <c r="A1359" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1359" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1359" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1359" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1359" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1359" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:6">
+      <c r="A1360" s="4">
+        <v>1</v>
+      </c>
+      <c r="B1360" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="C1360" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1360" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1360" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1360" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:6">
+      <c r="A1361" s="4">
+        <v>2</v>
+      </c>
+      <c r="B1361" s="11" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C1361" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1361" s="7" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E1361" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1361" s="15">
+        <v>8088300</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:6">
+      <c r="A1362" s="4">
+        <v>3</v>
+      </c>
+      <c r="B1362" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="C1362" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D1362" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E1362" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1362" s="15">
+        <v>722700</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:6">
+      <c r="A1363" s="4">
+        <v>4</v>
+      </c>
+      <c r="B1363" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="C1363" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1363" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1363" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1363" s="15">
+        <v>722700</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:6">
+      <c r="A1364" s="4">
+        <v>5</v>
+      </c>
+      <c r="B1364" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="C1364" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D1364" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1364" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1364" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:6">
+      <c r="A1365" s="4">
+        <v>6</v>
+      </c>
+      <c r="B1365" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="C1365" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1365" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1365" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1365" s="15">
+        <v>18869850</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:6">
+      <c r="A1366" s="4">
+        <v>7</v>
+      </c>
+      <c r="B1366" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="C1366" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D1366" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E1366" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1366" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:6">
+      <c r="A1367" s="4">
+        <v>8</v>
+      </c>
+      <c r="B1367" s="11" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C1367" s="8" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D1367" s="7" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E1367" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1367" s="15">
+        <v>4022100</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:6">
+      <c r="A1368" s="4">
+        <v>9</v>
+      </c>
+      <c r="B1368" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="C1368" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1368" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E1368" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1368" s="15">
+        <v>1740600</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:6">
+      <c r="A1369" s="4">
+        <v>10</v>
+      </c>
+      <c r="B1369" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="C1369" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1369" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E1369" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1369" s="15">
+        <v>1708200</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:6">
+      <c r="A1370" s="4">
+        <v>11</v>
+      </c>
+      <c r="B1370" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="C1370" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D1370" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="E1370" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1370" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:6">
+      <c r="A1371" s="4">
+        <v>12</v>
+      </c>
+      <c r="B1371" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="C1371" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D1371" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E1371" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1371" s="15">
+        <v>532800</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:6">
+      <c r="A1372" s="4">
+        <v>13</v>
+      </c>
+      <c r="B1372" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="C1372" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D1372" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1372" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1372" s="15">
+        <v>1665000</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:6">
+      <c r="A1373" s="4">
+        <v>14</v>
+      </c>
+      <c r="B1373" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1373" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1373" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E1373" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1373" s="15">
+        <v>1669500</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:6">
+      <c r="A1374" s="4">
+        <v>15</v>
+      </c>
+      <c r="B1374" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="C1374" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="D1374" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E1374" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1374" s="15">
+        <v>722700</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:6">
+      <c r="A1375" s="4">
+        <v>16</v>
+      </c>
+      <c r="B1375" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="C1375" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1375" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E1375" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1375" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:6">
+      <c r="A1376" s="4">
+        <v>17</v>
+      </c>
+      <c r="B1376" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C1376" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D1376" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E1376" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1376" s="15">
+        <v>518400</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:6">
+      <c r="A1377" s="4">
+        <v>18</v>
+      </c>
+      <c r="B1377" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="C1377" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="D1377" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1377" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1377" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:6">
+      <c r="A1378" s="4">
+        <v>19</v>
+      </c>
+      <c r="B1378" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="C1378" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="D1378" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1378" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1378" s="15">
+        <v>2735100</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:6">
+      <c r="A1379" s="4">
+        <v>20</v>
+      </c>
+      <c r="B1379" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="C1379" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D1379" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1379" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1379" s="15">
+        <v>3928500</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:6">
+      <c r="A1380" s="4">
+        <v>21</v>
+      </c>
+      <c r="B1380" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1380" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D1380" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1380" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1380" s="15">
+        <v>1277550</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:6">
+      <c r="A1381" s="4">
+        <v>22</v>
+      </c>
+      <c r="B1381" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="C1381" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D1381" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1381" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1381" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:6">
+      <c r="A1382" s="4">
+        <v>23</v>
+      </c>
+      <c r="B1382" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="C1382" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D1382" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E1382" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1382" s="15">
+        <v>3653100</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:6">
+      <c r="A1383" s="4">
+        <v>24</v>
+      </c>
+      <c r="B1383" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C1383" s="8" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D1383" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E1383" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1383" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:6">
+      <c r="A1384" s="4">
+        <v>25</v>
+      </c>
+      <c r="B1384" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="C1384" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D1384" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E1384" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1384" s="15">
+        <v>1957050</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:6">
+      <c r="A1385" s="4">
+        <v>26</v>
+      </c>
+      <c r="B1385" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="C1385" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D1385" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E1385" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1385" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:6">
+      <c r="A1386" s="4">
+        <v>27</v>
+      </c>
+      <c r="B1386" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C1386" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1386" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="E1386" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1386" s="15">
+        <v>834300</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:6">
+      <c r="A1387" s="4">
+        <v>28</v>
+      </c>
+      <c r="B1387" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C1387" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D1387" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="E1387" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1387" s="15">
+        <v>667800</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:6">
+      <c r="A1388" s="4">
+        <v>29</v>
+      </c>
+      <c r="B1388" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C1388" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1388" s="7" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E1388" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1388" s="15">
+        <v>4528800</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:6">
+      <c r="A1389" s="4">
+        <v>30</v>
+      </c>
+      <c r="B1389" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C1389" s="8" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D1389" s="7" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E1389" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1389" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:6">
+      <c r="A1390" s="4">
+        <v>31</v>
+      </c>
+      <c r="B1390" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C1390" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D1390" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="E1390" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1390" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:6">
+      <c r="A1391" s="4">
+        <v>32</v>
+      </c>
+      <c r="B1391" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="C1391" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="D1391" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E1391" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1391" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:6">
+      <c r="A1392" s="4">
+        <v>33</v>
+      </c>
+      <c r="B1392" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="C1392" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D1392" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1392" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1392" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:6">
+      <c r="A1393" s="4">
+        <v>34</v>
+      </c>
+      <c r="B1393" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="C1393" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D1393" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="E1393" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1393" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:6">
+      <c r="A1394" s="4">
+        <v>35</v>
+      </c>
+      <c r="B1394" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C1394" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1394" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E1394" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1394" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:6">
+      <c r="A1395" s="4">
+        <v>36</v>
+      </c>
+      <c r="B1395" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1395" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1395" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="E1395" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1395" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:6">
+      <c r="A1396" s="4">
+        <v>37</v>
+      </c>
+      <c r="B1396" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="C1396" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D1396" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="E1396" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1396" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:6">
+      <c r="A1397" s="4">
+        <v>38</v>
+      </c>
+      <c r="B1397" s="11" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C1397" s="8" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1397" s="7" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E1397" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1397" s="15">
+        <v>2137050</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:6">
+      <c r="A1398" s="4">
+        <v>39</v>
+      </c>
+      <c r="B1398" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1398" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1398" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1398" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1398" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:6">
+      <c r="A1399" s="4">
+        <v>40</v>
+      </c>
+      <c r="B1399" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="C1399" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D1399" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1399" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1399" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:6">
+      <c r="A1400" s="4">
+        <v>41</v>
+      </c>
+      <c r="B1400" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1400" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D1400" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E1400" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1400" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:6">
+      <c r="A1401" s="4">
+        <v>42</v>
+      </c>
+      <c r="B1401" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="C1401" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D1401" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E1401" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1401" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:6">
+      <c r="A1402" s="4">
+        <v>43</v>
+      </c>
+      <c r="B1402" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="C1402" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D1402" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E1402" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1402" s="15">
+        <v>1812600</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:6">
+      <c r="A1403" s="4">
+        <v>44</v>
+      </c>
+      <c r="B1403" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1403" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D1403" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1403" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1403" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:6">
+      <c r="A1404" s="4">
+        <v>45</v>
+      </c>
+      <c r="B1404" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="C1404" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1404" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="E1404" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1404" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:6">
+      <c r="A1405" s="4">
+        <v>46</v>
+      </c>
+      <c r="B1405" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C1405" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D1405" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E1405" s="7">
+        <v>-1</v>
+      </c>
+      <c r="F1405" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:6">
+      <c r="A1406" s="4">
+        <v>47</v>
+      </c>
+      <c r="B1406" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="C1406" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D1406" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E1406" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1406" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:6">
+      <c r="A1407" s="4">
+        <v>48</v>
+      </c>
+      <c r="B1407" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="C1407" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D1407" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1407" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1407" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:6">
+      <c r="A1408" s="4">
+        <v>49</v>
+      </c>
+      <c r="B1408" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="C1408" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D1408" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="E1408" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1408" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:6">
+      <c r="A1409" s="4">
+        <v>50</v>
+      </c>
+      <c r="B1409" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C1409" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1409" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E1409" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1409" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:6">
+      <c r="A1410" s="4">
+        <v>51</v>
+      </c>
+      <c r="B1410" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="C1410" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D1410" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E1410" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1410" s="15">
+        <v>686250</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:6">
+      <c r="A1411" s="4">
+        <v>52</v>
+      </c>
+      <c r="B1411" s="11" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C1411" s="8" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D1411" s="7" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E1411" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1411" s="15">
         <v>1791000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A31:F31"/>
-[...12 lines deleted...]
-    <mergeCell ref="A987:F987"/>
+    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A126:F126"/>
+    <mergeCell ref="A155:F155"/>
+    <mergeCell ref="A272:F272"/>
+    <mergeCell ref="A314:F314"/>
+    <mergeCell ref="A363:F363"/>
+    <mergeCell ref="A464:F464"/>
+    <mergeCell ref="A499:F499"/>
+    <mergeCell ref="A552:F552"/>
+    <mergeCell ref="A639:F639"/>
+    <mergeCell ref="A652:F652"/>
+    <mergeCell ref="A745:F745"/>
+    <mergeCell ref="A1135:F1135"/>
+    <mergeCell ref="A1256:F1256"/>
+    <mergeCell ref="A1273:F1273"/>
+    <mergeCell ref="A1325:F1325"/>
+    <mergeCell ref="A1342:F1342"/>
+    <mergeCell ref="A1350:F1350"/>
+    <mergeCell ref="A1358:F1358"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
-    <hyperlink ref="D33" r:id="rId_hyperlink_26"/>
-[...1 lines deleted...]
-    <hyperlink ref="D35" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_76"/>
-    <hyperlink ref="D86" r:id="rId_hyperlink_77"/>
-[...15 lines deleted...]
-    <hyperlink ref="D102" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_116"/>
-    <hyperlink ref="D126" r:id="rId_hyperlink_117"/>
-[...1 lines deleted...]
-    <hyperlink ref="D128" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_143"/>
-    <hyperlink ref="D155" r:id="rId_hyperlink_144"/>
-[...53 lines deleted...]
-    <hyperlink ref="D209" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_209"/>
-    <hyperlink ref="D225" r:id="rId_hyperlink_210"/>
-[...47 lines deleted...]
-    <hyperlink ref="D273" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D274" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D275" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D276" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D277" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D278" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D279" r:id="rId_hyperlink_264"/>
     <hyperlink ref="D280" r:id="rId_hyperlink_265"/>
     <hyperlink ref="D281" r:id="rId_hyperlink_266"/>
     <hyperlink ref="D282" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D283" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D288" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D289" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_276"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_277"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_278"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_279"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_282"/>
     <hyperlink ref="D298" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D299" r:id="rId_hyperlink_284"/>
     <hyperlink ref="D300" r:id="rId_hyperlink_285"/>
     <hyperlink ref="D301" r:id="rId_hyperlink_286"/>
     <hyperlink ref="D302" r:id="rId_hyperlink_287"/>
     <hyperlink ref="D303" r:id="rId_hyperlink_288"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_289"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_290"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_291"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_292"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D310" r:id="rId_hyperlink_295"/>
     <hyperlink ref="D311" r:id="rId_hyperlink_296"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D313" r:id="rId_hyperlink_298"/>
-    <hyperlink ref="D314" r:id="rId_hyperlink_299"/>
-    <hyperlink ref="D315" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_300"/>
     <hyperlink ref="D318" r:id="rId_hyperlink_301"/>
     <hyperlink ref="D319" r:id="rId_hyperlink_302"/>
     <hyperlink ref="D320" r:id="rId_hyperlink_303"/>
     <hyperlink ref="D321" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_307"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D326" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D327" r:id="rId_hyperlink_310"/>
     <hyperlink ref="D328" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D329" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D330" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D331" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D332" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D333" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D334" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D335" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_328"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_329"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_331"/>
     <hyperlink ref="D349" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D350" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D351" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D352" r:id="rId_hyperlink_335"/>
     <hyperlink ref="D353" r:id="rId_hyperlink_336"/>
     <hyperlink ref="D354" r:id="rId_hyperlink_337"/>
     <hyperlink ref="D355" r:id="rId_hyperlink_338"/>
     <hyperlink ref="D356" r:id="rId_hyperlink_339"/>
     <hyperlink ref="D357" r:id="rId_hyperlink_340"/>
     <hyperlink ref="D358" r:id="rId_hyperlink_341"/>
     <hyperlink ref="D359" r:id="rId_hyperlink_342"/>
     <hyperlink ref="D360" r:id="rId_hyperlink_343"/>
     <hyperlink ref="D361" r:id="rId_hyperlink_344"/>
     <hyperlink ref="D362" r:id="rId_hyperlink_345"/>
-    <hyperlink ref="D363" r:id="rId_hyperlink_346"/>
-[...602 lines deleted...]
-    <hyperlink ref="D978" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D391" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D395" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D411" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D412" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D438" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D443" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D471" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="D474" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D475" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D478" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D479" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D482" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D485" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D490" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D516" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D528" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D536" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D584" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D585" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D586" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D587" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D588" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D590" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D598" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="D599" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="D600" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="D603" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="D604" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="D605" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="D606" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D607" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D608" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D609" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D610" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D611" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D612" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="D613" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="D614" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="D615" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="D617" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="D618" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="D619" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="D620" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="D621" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="D622" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="D623" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="D624" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="D625" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="D626" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="D627" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="D628" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="D629" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="D630" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="D631" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="D632" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="D633" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="D634" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="D635" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="D636" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="D637" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="D638" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="D641" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="D642" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="D643" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="D644" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="D645" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="D646" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="D647" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="D648" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="D649" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="D650" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="D651" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="D654" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="D655" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="D656" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="D657" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="D658" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="D659" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="D660" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="D661" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="D662" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="D663" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="D664" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="D665" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="D666" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="D667" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="D668" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="D669" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="D670" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="D671" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="D672" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="D673" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="D674" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="D675" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="D676" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="D677" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="D678" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="D679" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="D680" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="D681" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="D682" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="D683" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="D684" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="D685" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="D686" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="D687" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="D688" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="D689" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="D690" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="D691" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="D692" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="D693" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="D694" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="D695" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="D696" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="D697" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="D698" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="D699" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="D700" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="D701" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="D702" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="D703" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="D704" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="D705" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="D706" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="D707" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="D708" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="D709" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="D710" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="D711" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="D712" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="D713" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="D714" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="D715" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="D716" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="D717" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="D718" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="D719" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="D720" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="D721" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="D722" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="D723" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="D724" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="D725" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="D726" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="D727" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="D728" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="D729" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="D730" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="D731" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="D732" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="D733" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="D734" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="D735" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="D736" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="D737" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="D738" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="D739" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="D740" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="D741" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="D742" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="D743" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="D744" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="D747" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="D748" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="D749" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="D750" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="D751" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="D752" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="D753" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="D754" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="D755" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="D756" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="D757" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="D758" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="D759" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="D760" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="D761" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="D762" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="D763" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="D764" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="D765" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="D766" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="D767" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="D768" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="D769" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="D770" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="D771" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="D772" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="D773" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="D774" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="D775" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="D776" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="D777" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="D778" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="D779" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="D780" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="D781" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="D782" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="D783" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="D784" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="D785" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="D786" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="D787" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="D788" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="D789" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="D790" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="D791" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="D792" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="D793" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="D794" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="D795" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="D796" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="D797" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="D798" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="D799" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="D800" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="D801" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="D802" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="D803" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="D804" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="D805" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="D806" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="D807" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="D808" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="D809" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="D810" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="D811" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="D812" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="D813" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="D814" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="D815" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="D816" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="D817" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="D818" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="D819" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="D820" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="D821" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="D822" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="D823" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="D824" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="D825" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="D826" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="D827" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="D828" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="D829" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="D830" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="D831" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="D832" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="D833" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="D834" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="D835" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="D836" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="D837" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="D838" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="D839" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="D840" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="D841" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="D842" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="D843" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="D844" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="D845" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="D846" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="D847" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="D848" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="D849" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="D850" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="D851" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="D852" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="D853" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="D854" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="D855" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="D856" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="D857" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="D858" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="D859" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="D860" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="D861" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="D862" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="D863" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="D864" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="D865" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="D866" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="D867" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="D868" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="D869" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="D870" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="D871" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="D872" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="D873" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="D874" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="D875" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="D876" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="D877" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="D878" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="D879" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="D880" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="D881" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="D882" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="D883" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="D884" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="D885" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="D886" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="D887" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="D888" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="D889" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="D890" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="D891" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="D892" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="D893" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="D894" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="D895" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="D896" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="D897" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="D898" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="D899" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="D900" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="D901" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="D902" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="D903" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="D904" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="D905" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="D906" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="D907" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="D908" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="D909" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="D910" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="D911" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="D912" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="D913" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="D914" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="D915" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="D916" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="D917" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="D918" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="D919" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="D920" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="D921" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="D922" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="D923" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="D924" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="D925" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="D926" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="D927" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="D928" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="D929" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="D930" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="D931" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="D932" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="D933" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="D934" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="D935" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="D936" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="D937" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="D938" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="D939" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="D940" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="D941" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="D942" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="D943" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="D944" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="D945" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="D946" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="D947" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="D948" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="D949" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="D950" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="D951" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="D952" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="D953" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="D954" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="D955" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="D956" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="D957" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="D958" r:id="rId_hyperlink_927"/>
+    <hyperlink ref="D959" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="D960" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="D961" r:id="rId_hyperlink_930"/>
+    <hyperlink ref="D962" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="D963" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="D964" r:id="rId_hyperlink_933"/>
+    <hyperlink ref="D965" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="D966" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="D967" r:id="rId_hyperlink_936"/>
+    <hyperlink ref="D968" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="D969" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="D970" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="D971" r:id="rId_hyperlink_940"/>
+    <hyperlink ref="D972" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="D973" r:id="rId_hyperlink_942"/>
+    <hyperlink ref="D974" r:id="rId_hyperlink_943"/>
+    <hyperlink ref="D975" r:id="rId_hyperlink_944"/>
+    <hyperlink ref="D976" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="D977" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="D978" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="D979" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="D980" r:id="rId_hyperlink_949"/>
     <hyperlink ref="D981" r:id="rId_hyperlink_950"/>
     <hyperlink ref="D982" r:id="rId_hyperlink_951"/>
     <hyperlink ref="D983" r:id="rId_hyperlink_952"/>
     <hyperlink ref="D984" r:id="rId_hyperlink_953"/>
     <hyperlink ref="D985" r:id="rId_hyperlink_954"/>
     <hyperlink ref="D986" r:id="rId_hyperlink_955"/>
-    <hyperlink ref="D989" r:id="rId_hyperlink_956"/>
-[...51 lines deleted...]
-    <hyperlink ref="D1041" r:id="rId_hyperlink_1008"/>
+    <hyperlink ref="D987" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="D988" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="D989" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="D990" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="D991" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="D992" r:id="rId_hyperlink_961"/>
+    <hyperlink ref="D993" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="D994" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="D995" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="D996" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="D997" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="D998" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="D999" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="D1000" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="D1001" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="D1002" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="D1003" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="D1004" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="D1005" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="D1006" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="D1007" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="D1008" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="D1009" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="D1010" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="D1011" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="D1012" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="D1013" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="D1014" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="D1015" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="D1016" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="D1017" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="D1018" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="D1019" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="D1020" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="D1021" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="D1022" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="D1023" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="D1024" r:id="rId_hyperlink_993"/>
+    <hyperlink ref="D1025" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="D1026" r:id="rId_hyperlink_995"/>
+    <hyperlink ref="D1027" r:id="rId_hyperlink_996"/>
+    <hyperlink ref="D1028" r:id="rId_hyperlink_997"/>
+    <hyperlink ref="D1029" r:id="rId_hyperlink_998"/>
+    <hyperlink ref="D1030" r:id="rId_hyperlink_999"/>
+    <hyperlink ref="D1031" r:id="rId_hyperlink_1000"/>
+    <hyperlink ref="D1032" r:id="rId_hyperlink_1001"/>
+    <hyperlink ref="D1033" r:id="rId_hyperlink_1002"/>
+    <hyperlink ref="D1034" r:id="rId_hyperlink_1003"/>
+    <hyperlink ref="D1035" r:id="rId_hyperlink_1004"/>
+    <hyperlink ref="D1036" r:id="rId_hyperlink_1005"/>
+    <hyperlink ref="D1037" r:id="rId_hyperlink_1006"/>
+    <hyperlink ref="D1038" r:id="rId_hyperlink_1007"/>
+    <hyperlink ref="D1039" r:id="rId_hyperlink_1008"/>
+    <hyperlink ref="D1040" r:id="rId_hyperlink_1009"/>
+    <hyperlink ref="D1041" r:id="rId_hyperlink_1010"/>
+    <hyperlink ref="D1042" r:id="rId_hyperlink_1011"/>
+    <hyperlink ref="D1043" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="D1044" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="D1045" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="D1046" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="D1047" r:id="rId_hyperlink_1016"/>
+    <hyperlink ref="D1048" r:id="rId_hyperlink_1017"/>
+    <hyperlink ref="D1049" r:id="rId_hyperlink_1018"/>
+    <hyperlink ref="D1050" r:id="rId_hyperlink_1019"/>
+    <hyperlink ref="D1051" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="D1052" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="D1053" r:id="rId_hyperlink_1022"/>
+    <hyperlink ref="D1054" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="D1055" r:id="rId_hyperlink_1024"/>
+    <hyperlink ref="D1056" r:id="rId_hyperlink_1025"/>
+    <hyperlink ref="D1057" r:id="rId_hyperlink_1026"/>
+    <hyperlink ref="D1058" r:id="rId_hyperlink_1027"/>
+    <hyperlink ref="D1059" r:id="rId_hyperlink_1028"/>
+    <hyperlink ref="D1060" r:id="rId_hyperlink_1029"/>
+    <hyperlink ref="D1061" r:id="rId_hyperlink_1030"/>
+    <hyperlink ref="D1062" r:id="rId_hyperlink_1031"/>
+    <hyperlink ref="D1063" r:id="rId_hyperlink_1032"/>
+    <hyperlink ref="D1064" r:id="rId_hyperlink_1033"/>
+    <hyperlink ref="D1065" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="D1066" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="D1067" r:id="rId_hyperlink_1036"/>
+    <hyperlink ref="D1068" r:id="rId_hyperlink_1037"/>
+    <hyperlink ref="D1069" r:id="rId_hyperlink_1038"/>
+    <hyperlink ref="D1070" r:id="rId_hyperlink_1039"/>
+    <hyperlink ref="D1071" r:id="rId_hyperlink_1040"/>
+    <hyperlink ref="D1072" r:id="rId_hyperlink_1041"/>
+    <hyperlink ref="D1073" r:id="rId_hyperlink_1042"/>
+    <hyperlink ref="D1074" r:id="rId_hyperlink_1043"/>
+    <hyperlink ref="D1075" r:id="rId_hyperlink_1044"/>
+    <hyperlink ref="D1076" r:id="rId_hyperlink_1045"/>
+    <hyperlink ref="D1077" r:id="rId_hyperlink_1046"/>
+    <hyperlink ref="D1078" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="D1079" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="D1080" r:id="rId_hyperlink_1049"/>
+    <hyperlink ref="D1081" r:id="rId_hyperlink_1050"/>
+    <hyperlink ref="D1082" r:id="rId_hyperlink_1051"/>
+    <hyperlink ref="D1083" r:id="rId_hyperlink_1052"/>
+    <hyperlink ref="D1084" r:id="rId_hyperlink_1053"/>
+    <hyperlink ref="D1085" r:id="rId_hyperlink_1054"/>
+    <hyperlink ref="D1086" r:id="rId_hyperlink_1055"/>
+    <hyperlink ref="D1087" r:id="rId_hyperlink_1056"/>
+    <hyperlink ref="D1088" r:id="rId_hyperlink_1057"/>
+    <hyperlink ref="D1089" r:id="rId_hyperlink_1058"/>
+    <hyperlink ref="D1090" r:id="rId_hyperlink_1059"/>
+    <hyperlink ref="D1091" r:id="rId_hyperlink_1060"/>
+    <hyperlink ref="D1092" r:id="rId_hyperlink_1061"/>
+    <hyperlink ref="D1093" r:id="rId_hyperlink_1062"/>
+    <hyperlink ref="D1094" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="D1095" r:id="rId_hyperlink_1064"/>
+    <hyperlink ref="D1096" r:id="rId_hyperlink_1065"/>
+    <hyperlink ref="D1097" r:id="rId_hyperlink_1066"/>
+    <hyperlink ref="D1098" r:id="rId_hyperlink_1067"/>
+    <hyperlink ref="D1099" r:id="rId_hyperlink_1068"/>
+    <hyperlink ref="D1100" r:id="rId_hyperlink_1069"/>
+    <hyperlink ref="D1101" r:id="rId_hyperlink_1070"/>
+    <hyperlink ref="D1102" r:id="rId_hyperlink_1071"/>
+    <hyperlink ref="D1103" r:id="rId_hyperlink_1072"/>
+    <hyperlink ref="D1104" r:id="rId_hyperlink_1073"/>
+    <hyperlink ref="D1105" r:id="rId_hyperlink_1074"/>
+    <hyperlink ref="D1106" r:id="rId_hyperlink_1075"/>
+    <hyperlink ref="D1107" r:id="rId_hyperlink_1076"/>
+    <hyperlink ref="D1108" r:id="rId_hyperlink_1077"/>
+    <hyperlink ref="D1109" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="D1110" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="D1111" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="D1112" r:id="rId_hyperlink_1081"/>
+    <hyperlink ref="D1113" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="D1114" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="D1115" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="D1116" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="D1117" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="D1118" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="D1119" r:id="rId_hyperlink_1088"/>
+    <hyperlink ref="D1120" r:id="rId_hyperlink_1089"/>
+    <hyperlink ref="D1121" r:id="rId_hyperlink_1090"/>
+    <hyperlink ref="D1122" r:id="rId_hyperlink_1091"/>
+    <hyperlink ref="D1123" r:id="rId_hyperlink_1092"/>
+    <hyperlink ref="D1124" r:id="rId_hyperlink_1093"/>
+    <hyperlink ref="D1125" r:id="rId_hyperlink_1094"/>
+    <hyperlink ref="D1126" r:id="rId_hyperlink_1095"/>
+    <hyperlink ref="D1127" r:id="rId_hyperlink_1096"/>
+    <hyperlink ref="D1128" r:id="rId_hyperlink_1097"/>
+    <hyperlink ref="D1129" r:id="rId_hyperlink_1098"/>
+    <hyperlink ref="D1130" r:id="rId_hyperlink_1099"/>
+    <hyperlink ref="D1131" r:id="rId_hyperlink_1100"/>
+    <hyperlink ref="D1132" r:id="rId_hyperlink_1101"/>
+    <hyperlink ref="D1133" r:id="rId_hyperlink_1102"/>
+    <hyperlink ref="D1134" r:id="rId_hyperlink_1103"/>
+    <hyperlink ref="D1137" r:id="rId_hyperlink_1104"/>
+    <hyperlink ref="D1138" r:id="rId_hyperlink_1105"/>
+    <hyperlink ref="D1139" r:id="rId_hyperlink_1106"/>
+    <hyperlink ref="D1140" r:id="rId_hyperlink_1107"/>
+    <hyperlink ref="D1141" r:id="rId_hyperlink_1108"/>
+    <hyperlink ref="D1142" r:id="rId_hyperlink_1109"/>
+    <hyperlink ref="D1143" r:id="rId_hyperlink_1110"/>
+    <hyperlink ref="D1144" r:id="rId_hyperlink_1111"/>
+    <hyperlink ref="D1145" r:id="rId_hyperlink_1112"/>
+    <hyperlink ref="D1146" r:id="rId_hyperlink_1113"/>
+    <hyperlink ref="D1147" r:id="rId_hyperlink_1114"/>
+    <hyperlink ref="D1148" r:id="rId_hyperlink_1115"/>
+    <hyperlink ref="D1149" r:id="rId_hyperlink_1116"/>
+    <hyperlink ref="D1150" r:id="rId_hyperlink_1117"/>
+    <hyperlink ref="D1151" r:id="rId_hyperlink_1118"/>
+    <hyperlink ref="D1152" r:id="rId_hyperlink_1119"/>
+    <hyperlink ref="D1153" r:id="rId_hyperlink_1120"/>
+    <hyperlink ref="D1154" r:id="rId_hyperlink_1121"/>
+    <hyperlink ref="D1155" r:id="rId_hyperlink_1122"/>
+    <hyperlink ref="D1156" r:id="rId_hyperlink_1123"/>
+    <hyperlink ref="D1157" r:id="rId_hyperlink_1124"/>
+    <hyperlink ref="D1158" r:id="rId_hyperlink_1125"/>
+    <hyperlink ref="D1159" r:id="rId_hyperlink_1126"/>
+    <hyperlink ref="D1160" r:id="rId_hyperlink_1127"/>
+    <hyperlink ref="D1161" r:id="rId_hyperlink_1128"/>
+    <hyperlink ref="D1162" r:id="rId_hyperlink_1129"/>
+    <hyperlink ref="D1163" r:id="rId_hyperlink_1130"/>
+    <hyperlink ref="D1164" r:id="rId_hyperlink_1131"/>
+    <hyperlink ref="D1165" r:id="rId_hyperlink_1132"/>
+    <hyperlink ref="D1166" r:id="rId_hyperlink_1133"/>
+    <hyperlink ref="D1167" r:id="rId_hyperlink_1134"/>
+    <hyperlink ref="D1168" r:id="rId_hyperlink_1135"/>
+    <hyperlink ref="D1169" r:id="rId_hyperlink_1136"/>
+    <hyperlink ref="D1170" r:id="rId_hyperlink_1137"/>
+    <hyperlink ref="D1171" r:id="rId_hyperlink_1138"/>
+    <hyperlink ref="D1172" r:id="rId_hyperlink_1139"/>
+    <hyperlink ref="D1173" r:id="rId_hyperlink_1140"/>
+    <hyperlink ref="D1174" r:id="rId_hyperlink_1141"/>
+    <hyperlink ref="D1175" r:id="rId_hyperlink_1142"/>
+    <hyperlink ref="D1176" r:id="rId_hyperlink_1143"/>
+    <hyperlink ref="D1177" r:id="rId_hyperlink_1144"/>
+    <hyperlink ref="D1178" r:id="rId_hyperlink_1145"/>
+    <hyperlink ref="D1179" r:id="rId_hyperlink_1146"/>
+    <hyperlink ref="D1180" r:id="rId_hyperlink_1147"/>
+    <hyperlink ref="D1181" r:id="rId_hyperlink_1148"/>
+    <hyperlink ref="D1182" r:id="rId_hyperlink_1149"/>
+    <hyperlink ref="D1183" r:id="rId_hyperlink_1150"/>
+    <hyperlink ref="D1184" r:id="rId_hyperlink_1151"/>
+    <hyperlink ref="D1185" r:id="rId_hyperlink_1152"/>
+    <hyperlink ref="D1186" r:id="rId_hyperlink_1153"/>
+    <hyperlink ref="D1187" r:id="rId_hyperlink_1154"/>
+    <hyperlink ref="D1188" r:id="rId_hyperlink_1155"/>
+    <hyperlink ref="D1189" r:id="rId_hyperlink_1156"/>
+    <hyperlink ref="D1190" r:id="rId_hyperlink_1157"/>
+    <hyperlink ref="D1191" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="D1192" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="D1193" r:id="rId_hyperlink_1160"/>
+    <hyperlink ref="D1194" r:id="rId_hyperlink_1161"/>
+    <hyperlink ref="D1195" r:id="rId_hyperlink_1162"/>
+    <hyperlink ref="D1196" r:id="rId_hyperlink_1163"/>
+    <hyperlink ref="D1197" r:id="rId_hyperlink_1164"/>
+    <hyperlink ref="D1198" r:id="rId_hyperlink_1165"/>
+    <hyperlink ref="D1199" r:id="rId_hyperlink_1166"/>
+    <hyperlink ref="D1200" r:id="rId_hyperlink_1167"/>
+    <hyperlink ref="D1201" r:id="rId_hyperlink_1168"/>
+    <hyperlink ref="D1202" r:id="rId_hyperlink_1169"/>
+    <hyperlink ref="D1203" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="D1204" r:id="rId_hyperlink_1171"/>
+    <hyperlink ref="D1205" r:id="rId_hyperlink_1172"/>
+    <hyperlink ref="D1206" r:id="rId_hyperlink_1173"/>
+    <hyperlink ref="D1207" r:id="rId_hyperlink_1174"/>
+    <hyperlink ref="D1208" r:id="rId_hyperlink_1175"/>
+    <hyperlink ref="D1209" r:id="rId_hyperlink_1176"/>
+    <hyperlink ref="D1210" r:id="rId_hyperlink_1177"/>
+    <hyperlink ref="D1211" r:id="rId_hyperlink_1178"/>
+    <hyperlink ref="D1212" r:id="rId_hyperlink_1179"/>
+    <hyperlink ref="D1213" r:id="rId_hyperlink_1180"/>
+    <hyperlink ref="D1214" r:id="rId_hyperlink_1181"/>
+    <hyperlink ref="D1215" r:id="rId_hyperlink_1182"/>
+    <hyperlink ref="D1216" r:id="rId_hyperlink_1183"/>
+    <hyperlink ref="D1217" r:id="rId_hyperlink_1184"/>
+    <hyperlink ref="D1218" r:id="rId_hyperlink_1185"/>
+    <hyperlink ref="D1219" r:id="rId_hyperlink_1186"/>
+    <hyperlink ref="D1220" r:id="rId_hyperlink_1187"/>
+    <hyperlink ref="D1221" r:id="rId_hyperlink_1188"/>
+    <hyperlink ref="D1222" r:id="rId_hyperlink_1189"/>
+    <hyperlink ref="D1223" r:id="rId_hyperlink_1190"/>
+    <hyperlink ref="D1224" r:id="rId_hyperlink_1191"/>
+    <hyperlink ref="D1225" r:id="rId_hyperlink_1192"/>
+    <hyperlink ref="D1226" r:id="rId_hyperlink_1193"/>
+    <hyperlink ref="D1227" r:id="rId_hyperlink_1194"/>
+    <hyperlink ref="D1228" r:id="rId_hyperlink_1195"/>
+    <hyperlink ref="D1229" r:id="rId_hyperlink_1196"/>
+    <hyperlink ref="D1230" r:id="rId_hyperlink_1197"/>
+    <hyperlink ref="D1231" r:id="rId_hyperlink_1198"/>
+    <hyperlink ref="D1232" r:id="rId_hyperlink_1199"/>
+    <hyperlink ref="D1233" r:id="rId_hyperlink_1200"/>
+    <hyperlink ref="D1234" r:id="rId_hyperlink_1201"/>
+    <hyperlink ref="D1235" r:id="rId_hyperlink_1202"/>
+    <hyperlink ref="D1236" r:id="rId_hyperlink_1203"/>
+    <hyperlink ref="D1237" r:id="rId_hyperlink_1204"/>
+    <hyperlink ref="D1238" r:id="rId_hyperlink_1205"/>
+    <hyperlink ref="D1239" r:id="rId_hyperlink_1206"/>
+    <hyperlink ref="D1240" r:id="rId_hyperlink_1207"/>
+    <hyperlink ref="D1241" r:id="rId_hyperlink_1208"/>
+    <hyperlink ref="D1242" r:id="rId_hyperlink_1209"/>
+    <hyperlink ref="D1243" r:id="rId_hyperlink_1210"/>
+    <hyperlink ref="D1244" r:id="rId_hyperlink_1211"/>
+    <hyperlink ref="D1245" r:id="rId_hyperlink_1212"/>
+    <hyperlink ref="D1246" r:id="rId_hyperlink_1213"/>
+    <hyperlink ref="D1247" r:id="rId_hyperlink_1214"/>
+    <hyperlink ref="D1248" r:id="rId_hyperlink_1215"/>
+    <hyperlink ref="D1249" r:id="rId_hyperlink_1216"/>
+    <hyperlink ref="D1250" r:id="rId_hyperlink_1217"/>
+    <hyperlink ref="D1251" r:id="rId_hyperlink_1218"/>
+    <hyperlink ref="D1252" r:id="rId_hyperlink_1219"/>
+    <hyperlink ref="D1253" r:id="rId_hyperlink_1220"/>
+    <hyperlink ref="D1254" r:id="rId_hyperlink_1221"/>
+    <hyperlink ref="D1255" r:id="rId_hyperlink_1222"/>
+    <hyperlink ref="D1258" r:id="rId_hyperlink_1223"/>
+    <hyperlink ref="D1259" r:id="rId_hyperlink_1224"/>
+    <hyperlink ref="D1260" r:id="rId_hyperlink_1225"/>
+    <hyperlink ref="D1261" r:id="rId_hyperlink_1226"/>
+    <hyperlink ref="D1262" r:id="rId_hyperlink_1227"/>
+    <hyperlink ref="D1263" r:id="rId_hyperlink_1228"/>
+    <hyperlink ref="D1264" r:id="rId_hyperlink_1229"/>
+    <hyperlink ref="D1265" r:id="rId_hyperlink_1230"/>
+    <hyperlink ref="D1266" r:id="rId_hyperlink_1231"/>
+    <hyperlink ref="D1267" r:id="rId_hyperlink_1232"/>
+    <hyperlink ref="D1268" r:id="rId_hyperlink_1233"/>
+    <hyperlink ref="D1269" r:id="rId_hyperlink_1234"/>
+    <hyperlink ref="D1270" r:id="rId_hyperlink_1235"/>
+    <hyperlink ref="D1271" r:id="rId_hyperlink_1236"/>
+    <hyperlink ref="D1272" r:id="rId_hyperlink_1237"/>
+    <hyperlink ref="D1275" r:id="rId_hyperlink_1238"/>
+    <hyperlink ref="D1276" r:id="rId_hyperlink_1239"/>
+    <hyperlink ref="D1277" r:id="rId_hyperlink_1240"/>
+    <hyperlink ref="D1278" r:id="rId_hyperlink_1241"/>
+    <hyperlink ref="D1279" r:id="rId_hyperlink_1242"/>
+    <hyperlink ref="D1280" r:id="rId_hyperlink_1243"/>
+    <hyperlink ref="D1281" r:id="rId_hyperlink_1244"/>
+    <hyperlink ref="D1282" r:id="rId_hyperlink_1245"/>
+    <hyperlink ref="D1283" r:id="rId_hyperlink_1246"/>
+    <hyperlink ref="D1284" r:id="rId_hyperlink_1247"/>
+    <hyperlink ref="D1285" r:id="rId_hyperlink_1248"/>
+    <hyperlink ref="D1286" r:id="rId_hyperlink_1249"/>
+    <hyperlink ref="D1287" r:id="rId_hyperlink_1250"/>
+    <hyperlink ref="D1288" r:id="rId_hyperlink_1251"/>
+    <hyperlink ref="D1289" r:id="rId_hyperlink_1252"/>
+    <hyperlink ref="D1290" r:id="rId_hyperlink_1253"/>
+    <hyperlink ref="D1291" r:id="rId_hyperlink_1254"/>
+    <hyperlink ref="D1292" r:id="rId_hyperlink_1255"/>
+    <hyperlink ref="D1293" r:id="rId_hyperlink_1256"/>
+    <hyperlink ref="D1294" r:id="rId_hyperlink_1257"/>
+    <hyperlink ref="D1295" r:id="rId_hyperlink_1258"/>
+    <hyperlink ref="D1296" r:id="rId_hyperlink_1259"/>
+    <hyperlink ref="D1297" r:id="rId_hyperlink_1260"/>
+    <hyperlink ref="D1298" r:id="rId_hyperlink_1261"/>
+    <hyperlink ref="D1299" r:id="rId_hyperlink_1262"/>
+    <hyperlink ref="D1300" r:id="rId_hyperlink_1263"/>
+    <hyperlink ref="D1301" r:id="rId_hyperlink_1264"/>
+    <hyperlink ref="D1302" r:id="rId_hyperlink_1265"/>
+    <hyperlink ref="D1303" r:id="rId_hyperlink_1266"/>
+    <hyperlink ref="D1304" r:id="rId_hyperlink_1267"/>
+    <hyperlink ref="D1305" r:id="rId_hyperlink_1268"/>
+    <hyperlink ref="D1306" r:id="rId_hyperlink_1269"/>
+    <hyperlink ref="D1307" r:id="rId_hyperlink_1270"/>
+    <hyperlink ref="D1308" r:id="rId_hyperlink_1271"/>
+    <hyperlink ref="D1309" r:id="rId_hyperlink_1272"/>
+    <hyperlink ref="D1310" r:id="rId_hyperlink_1273"/>
+    <hyperlink ref="D1311" r:id="rId_hyperlink_1274"/>
+    <hyperlink ref="D1312" r:id="rId_hyperlink_1275"/>
+    <hyperlink ref="D1313" r:id="rId_hyperlink_1276"/>
+    <hyperlink ref="D1314" r:id="rId_hyperlink_1277"/>
+    <hyperlink ref="D1315" r:id="rId_hyperlink_1278"/>
+    <hyperlink ref="D1316" r:id="rId_hyperlink_1279"/>
+    <hyperlink ref="D1317" r:id="rId_hyperlink_1280"/>
+    <hyperlink ref="D1318" r:id="rId_hyperlink_1281"/>
+    <hyperlink ref="D1319" r:id="rId_hyperlink_1282"/>
+    <hyperlink ref="D1320" r:id="rId_hyperlink_1283"/>
+    <hyperlink ref="D1321" r:id="rId_hyperlink_1284"/>
+    <hyperlink ref="D1322" r:id="rId_hyperlink_1285"/>
+    <hyperlink ref="D1323" r:id="rId_hyperlink_1286"/>
+    <hyperlink ref="D1324" r:id="rId_hyperlink_1287"/>
+    <hyperlink ref="D1327" r:id="rId_hyperlink_1288"/>
+    <hyperlink ref="D1328" r:id="rId_hyperlink_1289"/>
+    <hyperlink ref="D1329" r:id="rId_hyperlink_1290"/>
+    <hyperlink ref="D1330" r:id="rId_hyperlink_1291"/>
+    <hyperlink ref="D1331" r:id="rId_hyperlink_1292"/>
+    <hyperlink ref="D1332" r:id="rId_hyperlink_1293"/>
+    <hyperlink ref="D1333" r:id="rId_hyperlink_1294"/>
+    <hyperlink ref="D1334" r:id="rId_hyperlink_1295"/>
+    <hyperlink ref="D1335" r:id="rId_hyperlink_1296"/>
+    <hyperlink ref="D1336" r:id="rId_hyperlink_1297"/>
+    <hyperlink ref="D1337" r:id="rId_hyperlink_1298"/>
+    <hyperlink ref="D1338" r:id="rId_hyperlink_1299"/>
+    <hyperlink ref="D1339" r:id="rId_hyperlink_1300"/>
+    <hyperlink ref="D1340" r:id="rId_hyperlink_1301"/>
+    <hyperlink ref="D1341" r:id="rId_hyperlink_1302"/>
+    <hyperlink ref="D1344" r:id="rId_hyperlink_1303"/>
+    <hyperlink ref="D1345" r:id="rId_hyperlink_1304"/>
+    <hyperlink ref="D1346" r:id="rId_hyperlink_1305"/>
+    <hyperlink ref="D1347" r:id="rId_hyperlink_1306"/>
+    <hyperlink ref="D1348" r:id="rId_hyperlink_1307"/>
+    <hyperlink ref="D1349" r:id="rId_hyperlink_1308"/>
+    <hyperlink ref="D1352" r:id="rId_hyperlink_1309"/>
+    <hyperlink ref="D1353" r:id="rId_hyperlink_1310"/>
+    <hyperlink ref="D1354" r:id="rId_hyperlink_1311"/>
+    <hyperlink ref="D1355" r:id="rId_hyperlink_1312"/>
+    <hyperlink ref="D1356" r:id="rId_hyperlink_1313"/>
+    <hyperlink ref="D1357" r:id="rId_hyperlink_1314"/>
+    <hyperlink ref="D1360" r:id="rId_hyperlink_1315"/>
+    <hyperlink ref="D1361" r:id="rId_hyperlink_1316"/>
+    <hyperlink ref="D1362" r:id="rId_hyperlink_1317"/>
+    <hyperlink ref="D1363" r:id="rId_hyperlink_1318"/>
+    <hyperlink ref="D1364" r:id="rId_hyperlink_1319"/>
+    <hyperlink ref="D1365" r:id="rId_hyperlink_1320"/>
+    <hyperlink ref="D1366" r:id="rId_hyperlink_1321"/>
+    <hyperlink ref="D1367" r:id="rId_hyperlink_1322"/>
+    <hyperlink ref="D1368" r:id="rId_hyperlink_1323"/>
+    <hyperlink ref="D1369" r:id="rId_hyperlink_1324"/>
+    <hyperlink ref="D1370" r:id="rId_hyperlink_1325"/>
+    <hyperlink ref="D1371" r:id="rId_hyperlink_1326"/>
+    <hyperlink ref="D1372" r:id="rId_hyperlink_1327"/>
+    <hyperlink ref="D1373" r:id="rId_hyperlink_1328"/>
+    <hyperlink ref="D1374" r:id="rId_hyperlink_1329"/>
+    <hyperlink ref="D1375" r:id="rId_hyperlink_1330"/>
+    <hyperlink ref="D1376" r:id="rId_hyperlink_1331"/>
+    <hyperlink ref="D1377" r:id="rId_hyperlink_1332"/>
+    <hyperlink ref="D1378" r:id="rId_hyperlink_1333"/>
+    <hyperlink ref="D1379" r:id="rId_hyperlink_1334"/>
+    <hyperlink ref="D1380" r:id="rId_hyperlink_1335"/>
+    <hyperlink ref="D1381" r:id="rId_hyperlink_1336"/>
+    <hyperlink ref="D1382" r:id="rId_hyperlink_1337"/>
+    <hyperlink ref="D1383" r:id="rId_hyperlink_1338"/>
+    <hyperlink ref="D1384" r:id="rId_hyperlink_1339"/>
+    <hyperlink ref="D1385" r:id="rId_hyperlink_1340"/>
+    <hyperlink ref="D1386" r:id="rId_hyperlink_1341"/>
+    <hyperlink ref="D1387" r:id="rId_hyperlink_1342"/>
+    <hyperlink ref="D1388" r:id="rId_hyperlink_1343"/>
+    <hyperlink ref="D1389" r:id="rId_hyperlink_1344"/>
+    <hyperlink ref="D1390" r:id="rId_hyperlink_1345"/>
+    <hyperlink ref="D1391" r:id="rId_hyperlink_1346"/>
+    <hyperlink ref="D1392" r:id="rId_hyperlink_1347"/>
+    <hyperlink ref="D1393" r:id="rId_hyperlink_1348"/>
+    <hyperlink ref="D1394" r:id="rId_hyperlink_1349"/>
+    <hyperlink ref="D1395" r:id="rId_hyperlink_1350"/>
+    <hyperlink ref="D1396" r:id="rId_hyperlink_1351"/>
+    <hyperlink ref="D1397" r:id="rId_hyperlink_1352"/>
+    <hyperlink ref="D1398" r:id="rId_hyperlink_1353"/>
+    <hyperlink ref="D1399" r:id="rId_hyperlink_1354"/>
+    <hyperlink ref="D1400" r:id="rId_hyperlink_1355"/>
+    <hyperlink ref="D1401" r:id="rId_hyperlink_1356"/>
+    <hyperlink ref="D1402" r:id="rId_hyperlink_1357"/>
+    <hyperlink ref="D1403" r:id="rId_hyperlink_1358"/>
+    <hyperlink ref="D1404" r:id="rId_hyperlink_1359"/>
+    <hyperlink ref="D1405" r:id="rId_hyperlink_1360"/>
+    <hyperlink ref="D1406" r:id="rId_hyperlink_1361"/>
+    <hyperlink ref="D1407" r:id="rId_hyperlink_1362"/>
+    <hyperlink ref="D1408" r:id="rId_hyperlink_1363"/>
+    <hyperlink ref="D1409" r:id="rId_hyperlink_1364"/>
+    <hyperlink ref="D1410" r:id="rId_hyperlink_1365"/>
+    <hyperlink ref="D1411" r:id="rId_hyperlink_1366"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>