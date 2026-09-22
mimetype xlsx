--- v0 (2026-06-14)
+++ v1 (2026-09-22)
@@ -12,184 +12,181 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Надувные тенты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro7725</t>
+  </si>
+  <si>
+    <t>Надувной тент "Новогодний подарок" 4*4*6,1 м ПВХ (уличный)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/</t>
+  </si>
+  <si>
     <t>attro7726</t>
   </si>
   <si>
     <t>Надувной тент "Новогодний подарок" 4*4*6,1 м нейлон (для помещений)</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/</t>
-[...8 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829</t>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=7725</t>
+  </si>
+  <si>
+    <t>attro2208</t>
+  </si>
+  <si>
+    <t>Надувной пляжный тент "Beach Tent" 2,75*2,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plyazhnyy-tentbeach-tent-27521-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
-      <color rgb="FF000000"/>
-[...7 lines deleted...]
-      <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
@@ -483,174 +480,184 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=7725" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-tentbeach-tent-27521-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="6"/>
-[...3 lines deleted...]
-      <c r="F4" s="14"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="13"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-      <c r="F5" s="14"/>
+        <v>2</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="4" t="s">
-        <v>2</v>
+      <c r="A6" s="4">
+        <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>3</v>
-[...11 lines deleted...]
-        <v>7</v>
+        <v>8</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="5">
+        <v>0</v>
+      </c>
+      <c r="F6" s="13">
+        <v>317250</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
-[...11 lines deleted...]
-      <c r="E7" s="6">
+      <c r="A7" s="4">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="5">
         <v>0</v>
       </c>
-      <c r="F7" s="14">
-        <v>0</v>
+      <c r="F7" s="13">
+        <v>164700</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
-[...11 lines deleted...]
-      <c r="E8" s="6">
+      <c r="A8" s="4">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5">
         <v>0</v>
       </c>
-      <c r="F8" s="14">
-        <v>0</v>
+      <c r="F8" s="13">
+        <v>116100</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>