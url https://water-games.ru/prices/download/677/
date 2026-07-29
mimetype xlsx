--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,175 +12,175 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>attro1914</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 65" 36*28*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/</t>
   </si>
   <si>
+    <t>attro1916</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Северный полюс" 21,5*21*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/</t>
+  </si>
+  <si>
     <t>attro8790</t>
   </si>
   <si>
     <t>Надувной аквапарк "Океанариум" 15*15*7,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/</t>
   </si>
   <si>
-    <t>attro9363</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9060</t>
   </si>
   <si>
     <t>Надувной аквапарк "Гавань" 15*12*8,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/</t>
   </si>
   <si>
     <t>attro7144</t>
   </si>
   <si>
     <t>Надувной батут "Океан" 14*7*6,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-ocean-pl42/</t>
   </si>
   <si>
+    <t>attro8923</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
+  </si>
+  <si>
+    <t>attro7589</t>
+  </si>
+  <si>
+    <t>Надувной батут "Саванна" 14*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-savanna-pl147/</t>
+  </si>
+  <si>
     <t>attro8302</t>
   </si>
   <si>
     <t>Надувной батут "Бананас" 10*10*7,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-bananas-pl46/</t>
   </si>
   <si>
-    <t>attro8923</t>
-[...25 lines deleted...]
-  <si>
     <t>attro8681</t>
   </si>
   <si>
     <t>Надувной батут "Космос" 14*7*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/</t>
   </si>
   <si>
     <t>attro8827</t>
   </si>
   <si>
     <t>Надувная горка "Конструктор" зима/лето, 12*5*7,6 м  Зимняя горка с выкатом 9*5*7,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/</t>
   </si>
   <si>
+    <t>attro7142</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари" 12*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-pl126/</t>
+  </si>
+  <si>
     <t>attro7143</t>
   </si>
   <si>
     <t>Надувной батут "Океан" 12*6*6,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-okean-pl110/</t>
   </si>
   <si>
     <t>attro8922</t>
   </si>
   <si>
     <t>Надувной аквапарк "Капитан Джордж Морж" 14,7*9*8,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/</t>
   </si>
   <si>
     <t>attro8576</t>
   </si>
   <si>
     <t>Надувной батут "Конструктор" 10*7*7,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/</t>
@@ -200,572 +200,545 @@
   <si>
     <t>Надувной аквапарк "Фламинго" 12*7*7,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/</t>
   </si>
   <si>
     <t>attro8646</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Амазонка" 12*7*7 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/</t>
   </si>
   <si>
     <t>attro8913</t>
   </si>
   <si>
     <t>Надувная горка "Рыцарский турнир" 8*7*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/</t>
   </si>
   <si>
-    <t>attro7142</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7323</t>
   </si>
   <si>
     <t>Надувной батут "Парк динозавров" 11*6*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/</t>
   </si>
   <si>
     <t>attro8639</t>
   </si>
   <si>
     <t>Надувная горка "Сафари" 8*7*5,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-safari-PL153/</t>
   </si>
   <si>
     <t>attro711</t>
   </si>
   <si>
     <t>Надувной аквапарк "Фрифал Супреме" 8*4*5,2м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/</t>
   </si>
   <si>
     <t>attro8130</t>
   </si>
   <si>
     <t>Надувной аквапарк "Осьминожка" 9*7,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/</t>
   </si>
   <si>
+    <t>attro2062</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Детский лес" 8*7*4,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/</t>
+  </si>
+  <si>
     <t>attro9414</t>
   </si>
   <si>
     <t>Надувной аквапарк "Розовый Фламинго" 8*7*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
   </si>
   <si>
+    <t>attro9477</t>
+  </si>
+  <si>
+    <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м (Б/У)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/</t>
+  </si>
+  <si>
+    <t>attro7339</t>
+  </si>
+  <si>
+    <t>Надувной батут "Коралловый риф" 7*5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/</t>
+  </si>
+  <si>
     <t>attro9408</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
   </si>
   <si>
-    <t>attro2062</t>
-[...16 lines deleted...]
-  <si>
     <t>attro7340</t>
   </si>
   <si>
     <t>Надувная горка "Приручить дракона" 12*7*7 м (Б/У)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-b-u/</t>
   </si>
   <si>
-    <t>attro8565</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/</t>
+    <t>attro8682</t>
+  </si>
+  <si>
+    <t>Надувной батут "Тачки конструктор" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/</t>
+  </si>
+  <si>
+    <t>attro8575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная водная горка "Саммит Малая" 6,6*2,7*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
   </si>
   <si>
     <t>attro8590</t>
   </si>
   <si>
     <t>Надувная горка "Спайдермен" 7*5*5,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/</t>
   </si>
   <si>
-    <t>attro8682</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8927</t>
   </si>
   <si>
     <t>Надувная горка "Монстрята" 5*5*3,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/</t>
   </si>
   <si>
     <t>attro8883</t>
   </si>
   <si>
     <t>Надувной батут "В гостях у краба" 5*5*3,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/</t>
   </si>
   <si>
+    <t>attro8947</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  2,9*2,9*2,4 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-palatka-na-vodu/</t>
+  </si>
+  <si>
     <t>attro8571</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Супергерои" 5*5*3,4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/</t>
   </si>
   <si>
-    <t>attro8575</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8759</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Супергерои" 5*5*2,4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/</t>
   </si>
   <si>
     <t>attro8525</t>
   </si>
   <si>
     <t>Надувной батут "Рентор аква" 5,5*4*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/</t>
   </si>
   <si>
     <t>attro8527</t>
   </si>
   <si>
     <t>Надувной батут "Рентор космос" 5,5*4*4,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/</t>
   </si>
   <si>
-    <t>attro8947</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/</t>
+    <t>attro9124</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Зов Джунглей" 8,5*5*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/</t>
   </si>
   <si>
     <t>attro8860</t>
   </si>
   <si>
     <t>Надувная горка "Под куполом цирка" 4*4*4,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/</t>
   </si>
   <si>
-    <t>attro9124</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/</t>
+    <t>attro8249</t>
+  </si>
+  <si>
+    <t>Водный роллер ТПУ 2,5*2*2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyy-roller-tpu/</t>
   </si>
   <si>
     <t>attro8747</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная прозрачная палатка "Бабл хаус" без надувного дна 2,2м 4,3*3*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/</t>
   </si>
   <si>
     <t>attro8830</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Слоники" 3,5*3,5*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/</t>
   </si>
   <si>
-    <t>attro8249</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/vodnyy-roller-tpu/</t>
+    <t>attro9213</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джурасик" 4,5*4,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/</t>
   </si>
   <si>
     <t>attro8349</t>
   </si>
   <si>
     <t>Водный банан - Дубль  12</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-dubl-kitay/</t>
   </si>
   <si>
+    <t>attro9165</t>
+  </si>
+  <si>
+    <t>Надувной свадебный батут 2,3*2,1*2,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-svadebnyy-batut/</t>
+  </si>
+  <si>
     <t>attro8407</t>
   </si>
   <si>
     <t>Надувной батут "Комбо С3" 4,5*4,2*4м (Ninja jump) Принцессы</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/</t>
   </si>
   <si>
-    <t>attro9165</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/</t>
+    <t>attro8237</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка крабик</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/</t>
+  </si>
+  <si>
+    <t>attro9525</t>
+  </si>
+  <si>
+    <t>Круглый надувной бассейн (Китай) 4*4*1,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/</t>
   </si>
   <si>
     <t>attro8300</t>
   </si>
   <si>
     <t>Квадратный надувной бассейн (Китай) 8х8х0, 65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/</t>
   </si>
   <si>
     <t>attro8949</t>
   </si>
   <si>
     <t>Надувная мебель (стол и стулья)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/</t>
   </si>
   <si>
-    <t>attro8491</t>
-[...20 lines deleted...]
-    <t>Бассейн для водной горки (Китай) 4х3х0,65 м</t>
+    <t>attro8786</t>
+  </si>
+  <si>
+    <t>Бассейн для водной горки (Китай) 9х5х1,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/</t>
   </si>
   <si>
-    <t>attro8167</t>
-[...11 lines deleted...]
-    <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м красный</t>
+    <t>attro8686</t>
+  </si>
+  <si>
+    <t>Лестница для бассейна</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/</t>
+  </si>
+  <si>
+    <t>attro9509</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Короб шумопоглощающий для насоса </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/korob-shumopogloshchayushchiy-dlya-nasosa/</t>
+  </si>
+  <si>
+    <t>attro5814</t>
+  </si>
+  <si>
+    <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м желтый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
-    <t>Бампербол взрослый 150 см синий</t>
+    <t>Бампербол взрослый 150 см красный</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm/</t>
   </si>
   <si>
-    <t>attro8428</t>
-[...11 lines deleted...]
-    <t>Бамперная лодка механическая до 65 кг (длина 127) желтый/зеленый</t>
+    <t>attro964</t>
+  </si>
+  <si>
+    <t>Бамперная лодка механическая до 50 кг (длина 115) голубой/фиолетовый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/</t>
   </si>
   <si>
-    <t>attro6641</t>
-[...11 lines deleted...]
-    <t>Батутный вентилятор (насос) HUAWEI серии REV REV-1.5E (1.3 кВт)</t>
+    <t>attro9456</t>
+  </si>
+  <si>
+    <t>Батутный вентилятор (насос) HUAWEI серии REV REV-2E (2.2кВт)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/batutnyy-ventilyator-nasos-huawei-serii-rev/</t>
   </si>
   <si>
-    <t>a</t>
+    <t>attro9454</t>
+  </si>
+  <si>
+    <t>Надувные игровые фигуры в бассейн  Черепаха</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/</t>
+  </si>
+  <si>
+    <t>attro9397</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная мебель "Диван Bote Aero"  142*78*73 см </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/</t>
   </si>
   <si>
-    <t>attro9452</t>
-[...20 lines deleted...]
-    <t>Ростомер Динозавр</t>
+    <t>attro9424</t>
+  </si>
+  <si>
+    <t>Надувной шезлонг 217*75*10 см 160*75 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/</t>
+  </si>
+  <si>
+    <t>attro8999</t>
+  </si>
+  <si>
+    <t>Ростомер Лошадь</t>
   </si>
   <si>
     <t>https://water-games.ru/product/rostomer/</t>
   </si>
   <si>
+    <t>tizip1</t>
+  </si>
+  <si>
+    <t>Молния TIZIP впаянная в материал ТПУ</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tizip_tpu/</t>
+  </si>
+  <si>
     <t>attro9385</t>
   </si>
   <si>
     <t>Надувная мебель "Кресло Bote Aero"  70*75*60 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/</t>
   </si>
   <si>
-    <t>tizip1</t>
-[...11 lines deleted...]
-    <t>Надувной борт для бамперной лодочки Белый лебедь</t>
+    <t>attro6250</t>
+  </si>
+  <si>
+    <t>Надувной борт для бамперной лодочки Черепаха</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-bort-dlya-bampernoy-lodochki/</t>
   </si>
   <si>
     <t>attro7966</t>
   </si>
   <si>
     <t>Двигатель для бамперной лодочки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7548/</t>
   </si>
   <si>
     <t>tizip</t>
   </si>
   <si>
     <t>Молния TIZIP Superseal</t>
   </si>
   <si>
     <t>https://water-games.ru/product/zipper/</t>
   </si>
   <si>
     <t>attro5849</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг для аквапарка двойной 48" (закрытый шов) 10 - 49 шт. </t>
+    <t>Круг для аквапарка двойной 48" (закрытый шов) 50 - 99 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/</t>
   </si>
   <si>
     <t>attro9225</t>
   </si>
   <si>
     <t>Корпус для бамперной лодочки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/korpus-dlya-bampernoy-lodochki/</t>
   </si>
   <si>
     <t>attro2310</t>
   </si>
   <si>
     <t>Насос для надувных изделий ZJ-106 (1200 Ватт)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nasos-china/</t>
   </si>
   <si>
+    <t>attro8000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Круг для аквапарка одинарный 48" (закрытый шов) 10 - 49 шт. </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/</t>
+  </si>
+  <si>
     <t>attro5725</t>
   </si>
   <si>
     <t>Амортизирующий банджи-трос для якорения аквапарков</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6313/</t>
   </si>
   <si>
     <t>attro9210</t>
   </si>
   <si>
     <t>Лестница для надувного водного батута</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lestnitsa-dlya-naduvnogo-vodnogo-batuta/</t>
   </si>
   <si>
-    <t>attro9223</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8808</t>
   </si>
   <si>
     <t>Круг для аквапарка двойной 1,6*0,8 10 - 49 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/</t>
   </si>
   <si>
     <t>attro8668</t>
   </si>
   <si>
     <t>Соединитель для модулей аквапарка с велкро</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lipuchka-dlya-soedineniya-moduley-akvaparka/</t>
   </si>
   <si>
     <t>attro9224</t>
   </si>
   <si>
     <t>Капот для бамперной лодочки с таймером</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kapot-dlya-bampernoy-lodochki-s-taymerom/</t>
@@ -857,50 +830,59 @@
   <si>
     <t>Рулевая колонка для бамперной лодочки (без руля)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/rulevaya-kolonka/</t>
   </si>
   <si>
     <t>attro9221</t>
   </si>
   <si>
     <t>Корпус для аккумулятора бамперной лодочки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/korpus-dlya-akkumulyatora-bampernoy-lodochki/</t>
   </si>
   <si>
     <t>attro6151</t>
   </si>
   <si>
     <t>Сетка для надувного батута 1 пог. м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/setka-dlya-naduvnogo-batuta-1m2/</t>
   </si>
   <si>
+    <t>attro7968</t>
+  </si>
+  <si>
+    <t>Таймер для бамперной лодочки (5 минут)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7550/</t>
+  </si>
+  <si>
     <t>Тросик для бамперной лодочки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/trosik-dlya-bampernoy-lodochki/</t>
   </si>
   <si>
     <t>attro7341</t>
   </si>
   <si>
     <t>Ремонтная лента "ATTROFIX" для ремонта надувного батута</t>
   </si>
   <si>
     <t>https://water-games.ru/product/remontnaya-lenta-attrofix/</t>
   </si>
   <si>
     <t>attro19</t>
   </si>
   <si>
     <t>Силиконовая смазка для молнии Tizip 8г (оригинал)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-8g-original/</t>
   </si>
   <si>
     <t>attro1874</t>
@@ -923,59 +905,50 @@
   <si>
     <t>Пропеллер для бамперной лодочки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7546/</t>
   </si>
   <si>
     <t>attro7967</t>
   </si>
   <si>
     <t>Провод и клемма для бамперной лодочки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7549/</t>
   </si>
   <si>
     <t>attro8666</t>
   </si>
   <si>
     <t xml:space="preserve">Ручка для модульного аквапарка </t>
   </si>
   <si>
     <t>https://water-games.ru/product/ruchki-dlya-modulnogo-akvaparka/</t>
   </si>
   <si>
-    <t>attro7968</t>
-[...7 lines deleted...]
-  <si>
     <t>Силиконовая смазка для молнии Tizip SILICOT 30г</t>
   </si>
   <si>
     <t>https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-silicot-30g/</t>
   </si>
   <si>
     <t>attro8793</t>
   </si>
   <si>
     <t>Крепление D-ring для модульного аквапарка (кольцо большое) голубой</t>
   </si>
   <si>
     <t>https://water-games.ru/product/d-ring/</t>
   </si>
   <si>
     <t>attro8767</t>
   </si>
   <si>
     <t>Ручка для водного скалодрома</t>
   </si>
   <si>
     <t>https://water-games.ru/product/ruchka-dlya-vodnogo-skalodrom/</t>
   </si>
   <si>
     <t>attro8659</t>
@@ -1001,54 +974,54 @@
   <si>
     <t>Веревка 30 метров</t>
   </si>
   <si>
     <t>https://water-games.ru/product/verevka/</t>
   </si>
   <si>
     <t>attro9197</t>
   </si>
   <si>
     <t>Слайдер на молнию для батута</t>
   </si>
   <si>
     <t>https://water-games.ru/product/slayder-na-molniyu-dlya-batuta/</t>
   </si>
   <si>
     <t>attro8224</t>
   </si>
   <si>
     <t>Ключ шестигранный 4*4*5мм</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7721/</t>
   </si>
   <si>
-    <t>attro6644</t>
-[...2 lines deleted...]
-    <t>Батутный вентилятор (насос) Kodiak США 1.5HP (1.1 кВт)</t>
+    <t>attro6643</t>
+  </si>
+  <si>
+    <t>Батутный вентилятор (насос) Kodiak США 2HP (1.5 кВт)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/batutnyy-ventilyator-kodiak/</t>
   </si>
   <si>
     <t>attro7301</t>
   </si>
   <si>
     <t>Курс "Реальный бизнес на батутах"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/</t>
   </si>
   <si>
     <t>attro8227</t>
   </si>
   <si>
     <t>Насос для надувных изделий JY-019 150 Ватт</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nasos-dlya-naduvnykh-izdeliy-rp-800-800-vatt-1/</t>
   </si>
   <si>
     <t>Таймер для насоса</t>
   </si>
@@ -1449,62 +1422,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bampernaya-lodochka-zhivotnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-lezhak/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-ventilyator-huawei/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-ventilyator-nasos-huawei-serii-rev/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vozdukhonagrevatel-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rostomer/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tizip_tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bort-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7548/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zipper/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korpus-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6313/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-naduvnogo-vodnogo-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pribornaya-panel-dlya-bampernoy-lodochki-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lipuchka-dlya-soedineniya-moduley-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kapot-dlya-bampernoy-lodochki-s-taymerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/remkomplekt-dlya-naduvnogo-batuta-basseyna-gorki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7547/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/anemometr-tsifrovoy-izmeritel-skorosti-vetra/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7551/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kley-1-litr-dlya-pvkh-i-poliuretana/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zhurnal-ekspluatatsii-naduvnogo-batuta-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapany-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-sbrosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rulevaya-kolonka/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korpus-dlya-akkumulyatora-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/setka-dlya-naduvnogo-batuta-1m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trosik-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/remontnaya-lenta-attrofix/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-8g-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/shtyr-gruntovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stropa-dlya-naduvnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7546/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7549/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ruchki-dlya-modulnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-silicot-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/d-ring/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ruchka-dlya-vodnogo-skalodrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-naduva/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stropa/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/verevka/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/slayder-na-molniyu-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7721/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-ventilyator-kodiak/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-dlya-naduvnykh-izdeliy-rp-800-800-vatt-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/taymer-dlya-nasosa/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korob-shumopogloshchayushchiy-dlya-nasosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-ventilyator-nasos-huawei-serii-rev/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rostomer/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tizip_tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bort-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7548/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zipper/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korpus-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6313/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-naduvnogo-vodnogo-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lipuchka-dlya-soedineniya-moduley-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kapot-dlya-bampernoy-lodochki-s-taymerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/remkomplekt-dlya-naduvnogo-batuta-basseyna-gorki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7547/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/anemometr-tsifrovoy-izmeritel-skorosti-vetra/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7551/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kley-1-litr-dlya-pvkh-i-poliuretana/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zhurnal-ekspluatatsii-naduvnogo-batuta-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapany-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-sbrosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rulevaya-kolonka/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korpus-dlya-akkumulyatora-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/setka-dlya-naduvnogo-batuta-1m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trosik-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/remontnaya-lenta-attrofix/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-8g-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/shtyr-gruntovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stropa-dlya-naduvnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7546/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7549/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ruchki-dlya-modulnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-silicot-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/d-ring/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ruchka-dlya-vodnogo-skalodrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-naduva/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stropa/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/verevka/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/slayder-na-molniyu-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7721/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-ventilyator-kodiak/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-dlya-naduvnykh-izdeliy-rp-800-800-vatt-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/taymer-dlya-nasosa/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F117"/>
+  <dimension ref="A1:F114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F117" sqref="F117"/>
+      <selection activeCell="F114" sqref="F114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1530,91 +1503,91 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="13">
-        <v>3500010</v>
+        <v>4274370</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F7" s="13">
-        <v>2616300</v>
+        <v>3635640</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="13">
-        <v>2316600</v>
+        <v>2616300</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="13">
         <v>1709100</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
@@ -1627,154 +1600,154 @@
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>1</v>
       </c>
       <c r="F10" s="13">
         <v>1035180</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F11" s="13">
-        <v>999000</v>
+        <v>990900</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F12" s="13">
-        <v>901530</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13" s="13">
-        <v>899910</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F14" s="13">
-        <v>899100</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>2</v>
       </c>
       <c r="F15" s="13">
-        <v>899100</v>
+        <v>612360</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F16" s="13">
-        <v>612360</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="13">
         <v>891000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
@@ -1790,71 +1763,71 @@
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="13">
         <v>891000</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="13">
-        <v>830700</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="13">
-        <v>830700</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="13">
         <v>806760</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
@@ -1887,294 +1860,294 @@
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="13">
         <v>805950</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F24" s="13">
-        <v>799020</v>
+        <v>783270</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
         <v>1</v>
       </c>
       <c r="F25" s="13">
-        <v>690300</v>
+        <v>759330</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F26" s="13">
-        <v>650250</v>
+        <v>729000</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F27" s="13">
-        <v>599040</v>
+        <v>595350</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
         <v>2</v>
       </c>
       <c r="F28" s="13">
-        <v>594900</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="13">
-        <v>530100</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="13">
-        <v>460800</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F31" s="13">
-        <v>450000</v>
+        <v>418770</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="13">
-        <v>418770</v>
+        <v>414720</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="13">
         <v>399000</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F34" s="13">
         <v>394470</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F35" s="13">
-        <v>370980</v>
+        <v>372600</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F36" s="13">
-        <v>350010</v>
+        <v>370980</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="13">
         <v>332100</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
@@ -2190,1600 +2163,1542 @@
       </c>
       <c r="E38" s="5">
         <v>1</v>
       </c>
       <c r="F38" s="13">
         <v>330480</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
         <v>1</v>
       </c>
       <c r="F39" s="13">
-        <v>299070</v>
+        <v>324810</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="13">
-        <v>299070</v>
+        <v>323190</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F41" s="13">
-        <v>299070</v>
+        <v>306990</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>2</v>
       </c>
       <c r="F42" s="13">
-        <v>250020</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
         <v>2</v>
       </c>
       <c r="F43" s="13">
-        <v>250020</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>1</v>
       </c>
       <c r="F44" s="13">
-        <v>250020</v>
+        <v>291600</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F45" s="13">
         <v>208170</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
         <v>2</v>
       </c>
       <c r="F46" s="13">
-        <v>199080</v>
+        <v>202500</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>1</v>
       </c>
       <c r="F47" s="13">
-        <v>199080</v>
+        <v>189540</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
         <v>1</v>
       </c>
       <c r="F48" s="13">
-        <v>180000</v>
+        <v>179820</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
         <v>1</v>
       </c>
       <c r="F49" s="13">
-        <v>179820</v>
+        <v>170910</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F50" s="13">
-        <v>175050</v>
+        <v>170100</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>1</v>
       </c>
       <c r="F51" s="13">
-        <v>170100</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
         <v>1</v>
       </c>
       <c r="F52" s="13">
         <v>129000</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53" s="13">
-        <v>121500</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5">
         <v>1</v>
       </c>
       <c r="F54" s="13">
-        <v>108000</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>5</v>
       </c>
       <c r="F55" s="13">
-        <v>159030</v>
+        <v>175770</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
         <v>1</v>
       </c>
       <c r="F56" s="13">
-        <v>96750</v>
+        <v>87030</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F57" s="13">
-        <v>79020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F58" s="13">
-        <v>81450</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F59" s="13">
-        <v>0</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="13">
-        <v>0</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F61" s="13">
-        <v>39150</v>
+        <v>30330</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>1</v>
       </c>
       <c r="F62" s="13">
-        <v>33750</v>
+        <v>36810</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
         <v>1</v>
       </c>
       <c r="F63" s="13">
-        <v>30000</v>
+        <v>27500</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
         <v>1</v>
       </c>
       <c r="F64" s="13">
-        <v>45900</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
         <v>1</v>
       </c>
       <c r="F65" s="13">
-        <v>27500</v>
+        <v>21600</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F66" s="13">
-        <v>25500</v>
+        <v>19350</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
         <v>1</v>
       </c>
       <c r="F67" s="13">
-        <v>24000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F68" s="13">
-        <v>23400</v>
+        <v>13950</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F69" s="13">
-        <v>20000</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F70" s="13">
-        <v>14000</v>
+        <v>12150</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F71" s="13">
-        <v>14000</v>
+        <v>11700</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
-        <v>57</v>
+        <v>165</v>
       </c>
       <c r="F72" s="13">
-        <v>13950</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F73" s="13">
-        <v>12150</v>
+        <v>8820</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F74" s="13">
-        <v>11700</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="F75" s="13">
-        <v>9900</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
         <v>5</v>
       </c>
       <c r="F76" s="13">
-        <v>9450</v>
+        <v>5850</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5">
-        <v>4</v>
+        <v>54</v>
       </c>
       <c r="F77" s="13">
-        <v>9000</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="F78" s="13">
-        <v>7000</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="F79" s="13">
-        <v>5400</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="F80" s="13">
-        <v>4320</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5">
         <v>1</v>
       </c>
       <c r="F81" s="13">
-        <v>3600</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="E82" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E82" s="5"/>
       <c r="F82" s="13">
-        <v>3200</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F83" s="13">
-        <v>2880</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
         <v>1</v>
       </c>
       <c r="F84" s="13">
-        <v>2700</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="E85" s="5"/>
+      <c r="E85" s="5">
+        <v>1</v>
+      </c>
       <c r="F85" s="13">
-        <v>2600</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="E86" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E86" s="5"/>
       <c r="F86" s="13">
-        <v>2520</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="E87" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E87" s="5"/>
       <c r="F87" s="13">
-        <v>2500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F88" s="13">
-        <v>2250</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="E89" s="5"/>
+      <c r="E89" s="5">
+        <v>40</v>
+      </c>
       <c r="F89" s="13">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="E90" s="5"/>
+      <c r="E90" s="5">
+        <v>40</v>
+      </c>
       <c r="F90" s="13">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F91" s="13">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F92" s="13">
-        <v>1800</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F93" s="13">
-        <v>1800</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F94" s="13">
-        <v>1800</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="C95" s="6" t="s">
         <v>275</v>
       </c>
-      <c r="C95" s="6" t="s">
+      <c r="D95" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="D95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="5">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="F95" s="13">
-        <v>1710</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="C96" s="6" t="s">
         <v>278</v>
       </c>
-      <c r="C96" s="6" t="s">
+      <c r="D96" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="D96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="5">
-        <v>50</v>
+        <v>467</v>
       </c>
       <c r="F96" s="13">
-        <v>1440</v>
+        <v>990</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
-        <v>248</v>
+        <v>280</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>282</v>
       </c>
       <c r="E97" s="5">
-        <v>48</v>
+        <v>275</v>
       </c>
       <c r="F97" s="13">
-        <v>1000</v>
+        <v>990</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>283</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>284</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>285</v>
       </c>
       <c r="E98" s="5">
-        <v>467</v>
+        <v>100</v>
       </c>
       <c r="F98" s="13">
-        <v>990</v>
+        <v>900</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="C99" s="6" t="s">
         <v>286</v>
       </c>
-      <c r="C99" s="6" t="s">
+      <c r="D99" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="D99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="5">
-        <v>277</v>
+        <v>20</v>
       </c>
       <c r="F99" s="13">
-        <v>990</v>
+        <v>900</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="C100" s="6" t="s">
         <v>289</v>
       </c>
-      <c r="C100" s="6" t="s">
+      <c r="D100" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="5"/>
+      <c r="E100" s="5">
+        <v>11</v>
+      </c>
       <c r="F100" s="13">
-        <v>900</v>
+        <v>720</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>239</v>
+        <v>291</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>293</v>
       </c>
       <c r="E101" s="5">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F101" s="13">
-        <v>900</v>
+        <v>720</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>294</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>296</v>
       </c>
       <c r="E102" s="5">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="F102" s="13">
-        <v>720</v>
+        <v>585</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
+        <v>280</v>
+      </c>
+      <c r="C103" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="C103" s="6" t="s">
+      <c r="D103" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="D103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="5">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="F103" s="13">
-        <v>720</v>
+        <v>500</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="C104" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="C104" s="6" t="s">
+      <c r="D104" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="D104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="5">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="F104" s="13">
-        <v>585</v>
+        <v>495</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="C105" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="C105" s="6" t="s">
+      <c r="D105" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="D105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="5">
-        <v>4</v>
+        <v>51</v>
       </c>
       <c r="F105" s="13">
-        <v>540</v>
+        <v>495</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E106" s="5">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="F106" s="13">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E107" s="5">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="F107" s="13">
-        <v>495</v>
+        <v>450</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E108" s="5">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="F108" s="13">
-        <v>495</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E109" s="5">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="F109" s="13">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="5">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="F110" s="13">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E111" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F111" s="13">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="E112" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E112" s="5"/>
       <c r="F112" s="13">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E113" s="5">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F113" s="13">
-        <v>180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="C114" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="C114" s="6" t="s">
+      <c r="D114" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="D114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F114" s="13">
-        <v>0</v>
-[...56 lines deleted...]
-      <c r="F117" s="13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -3859,53 +3774,50 @@
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_109"/>
-    <hyperlink ref="D115" r:id="rId_hyperlink_110"/>
-[...1 lines deleted...]
-    <hyperlink ref="D117" r:id="rId_hyperlink_112"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>