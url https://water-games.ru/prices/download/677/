--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -104,299 +104,353 @@
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-ocean-pl42/</t>
   </si>
   <si>
     <t>attro8923</t>
   </si>
   <si>
     <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
   </si>
   <si>
     <t>attro7589</t>
   </si>
   <si>
     <t>Надувной батут "Саванна" 14*7*7,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-savanna-pl147/</t>
   </si>
   <si>
     <t>attro8302</t>
   </si>
   <si>
-    <t>Надувной батут "Бананас" 10*10*7,6 м</t>
+    <t>Надувной батут "Бананас" 10*10*7,6 м +полог+колья+верёвка В ПОДАРОК</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-bananas-pl46/</t>
   </si>
   <si>
     <t>attro8681</t>
   </si>
   <si>
     <t>Надувной батут "Космос" 14*7*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/</t>
   </si>
   <si>
+    <t>attro7142</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари" 12*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-pl126/</t>
+  </si>
+  <si>
+    <t>attro7143</t>
+  </si>
+  <si>
+    <t>Надувной батут "Океан" 12*6*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-okean-pl110/</t>
+  </si>
+  <si>
+    <t>attro8922</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Капитан Джордж Морж" 14,7*9*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/</t>
+  </si>
+  <si>
+    <t>attro8576</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор" 10*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/</t>
+  </si>
+  <si>
+    <t>attro8578</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джуманджи" 10*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/</t>
+  </si>
+  <si>
+    <t>attro9005</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фламинго" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/</t>
+  </si>
+  <si>
+    <t>attro8646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Амазонка" 12*7*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/</t>
+  </si>
+  <si>
+    <t>attro8913</t>
+  </si>
+  <si>
+    <t>Надувная горка "Рыцарский турнир" 8*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/</t>
+  </si>
+  <si>
+    <t>attro8639</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари" 8*7*5,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-PL153/</t>
+  </si>
+  <si>
+    <t>attro711</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фрифал Супреме" 8*4*5,2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/</t>
+  </si>
+  <si>
     <t>attro8827</t>
   </si>
   <si>
-    <t>Надувная горка "Конструктор" зима/лето, 12*5*7,6 м  Зимняя горка с выкатом 9*5*7,6 м</t>
-[...110 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/</t>
+    <t>Надувной батут "Конструктор" зима/лето, 12*5*7,6 м  Летний батут с площадкой 12*5*7,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/</t>
   </si>
   <si>
     <t>attro2062</t>
   </si>
   <si>
     <t>Надувной аквапарк "Детский лес" 8*7*4,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/</t>
   </si>
   <si>
-    <t>attro9414</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
+    <t>attro8894</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрики" 7*5*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/</t>
+  </si>
+  <si>
+    <t>attro9125</t>
+  </si>
+  <si>
+    <t>Надувной батут «Сокровища моря» 6*5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/</t>
+  </si>
+  <si>
+    <t>attro9230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Остров чудес" 6,5*5*3,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/</t>
+  </si>
+  <si>
+    <t>attro8392</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 7*5*2,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/</t>
+  </si>
+  <si>
+    <t>attro8818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Праздник" 7*5*3,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/</t>
+  </si>
+  <si>
+    <t>attro7339</t>
+  </si>
+  <si>
+    <t>Надувной батут "Коралловый риф" 7*5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/</t>
+  </si>
+  <si>
+    <t>attro9408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
+  </si>
+  <si>
+    <t>attro9565</t>
+  </si>
+  <si>
+    <t>Надувная горка «Сокровища моря» 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/20250422/</t>
+  </si>
+  <si>
+    <t>attro8682</t>
+  </si>
+  <si>
+    <t>Надувной батут "Тачки конструктор" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/</t>
+  </si>
+  <si>
+    <t>attro9558</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дед мороз" 5,5*4,5*6,5 м  5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ded-moroz-5-5-4-5-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro8565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Тропический лес» 5*4,5*4,2 м  </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/</t>
+  </si>
+  <si>
+    <t>attro9563</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пряничный переполох" 5*4*4,1 м   5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-pryanichnyy-perepolokh-5-4-5-4-m/</t>
+  </si>
+  <si>
+    <t>attro8575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная водная горка "Саммит Малая" 6,6*2,7*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
+  </si>
+  <si>
+    <t>attro8590</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 7*5*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/</t>
+  </si>
+  <si>
+    <t>attro9557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Снеговичок" 4,5*4,5*6,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-snegovichok-4-5-4-5-6-2-m/</t>
+  </si>
+  <si>
+    <t>attro8927</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрята" 5*5*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/</t>
+  </si>
+  <si>
+    <t>attro8883</t>
+  </si>
+  <si>
+    <t>Надувной батут "В гостях у краба" 5*5*3,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/</t>
+  </si>
+  <si>
+    <t>attro8947</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  2,9*2,9*2,4 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-palatka-na-vodu/</t>
+  </si>
+  <si>
+    <t>attro8571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Супергерои" 5*5*3,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/</t>
   </si>
   <si>
     <t>attro9477</t>
   </si>
   <si>
     <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м (Б/У)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/</t>
   </si>
   <si>
-    <t>attro7339</t>
-[...88 lines deleted...]
-  <si>
     <t>attro8759</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Супергерои" 5*5*2,4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/</t>
   </si>
   <si>
     <t>attro8525</t>
   </si>
   <si>
     <t>Надувной батут "Рентор аква" 5,5*4*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/</t>
   </si>
   <si>
     <t>attro8527</t>
   </si>
   <si>
     <t>Надувной батут "Рентор космос" 5,5*4*4,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/</t>
@@ -416,333 +470,360 @@
   <si>
     <t>Надувная горка "Под куполом цирка" 4*4*4,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/</t>
   </si>
   <si>
     <t>attro8249</t>
   </si>
   <si>
     <t>Водный роллер ТПУ 2,5*2*2м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-roller-tpu/</t>
   </si>
   <si>
     <t>attro8747</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная прозрачная палатка "Бабл хаус" без надувного дна 2,2м 4,3*3*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/</t>
   </si>
   <si>
+    <t>attro9551</t>
+  </si>
+  <si>
+    <t>Надувной батут "Вулканозавр" 3,6*3,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dino-3-5-3-5-2-4-m/</t>
+  </si>
+  <si>
+    <t>attro9553</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Дельфинарий" 3,5*3,5*2,7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-veselyy-rif-3-5-3-5-2-7-m/</t>
+  </si>
+  <si>
     <t>attro8830</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Слоники" 3,5*3,5*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/</t>
   </si>
   <si>
+    <t>attro8407</t>
+  </si>
+  <si>
+    <t>Надувной батут "Комбо С3" 4,5*4,2*4м (Ninja jump) Принцессы</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/</t>
+  </si>
+  <si>
+    <t>attro8802</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодний сюрприз" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/</t>
+  </si>
+  <si>
     <t>attro9213</t>
   </si>
   <si>
     <t>Надувной батут "Джурасик" 4,5*4,5*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/</t>
   </si>
   <si>
     <t>attro8349</t>
   </si>
   <si>
-    <t>Водный банан - Дубль  12</t>
+    <t>Водный банан "Дубль" 5,6*2 м 12</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-dubl-kitay/</t>
   </si>
   <si>
     <t>attro9165</t>
   </si>
   <si>
     <t>Надувной свадебный батут 2,3*2,1*2,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-svadebnyy-batut/</t>
   </si>
   <si>
-    <t>attro8407</t>
-[...11 lines deleted...]
-    <t>Надувной аттракцион Рыбалочка крабик</t>
+    <t>attro8300</t>
+  </si>
+  <si>
+    <t>Квадратный надувной бассейн (Китай) 8х8х0, 65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-basseyn-kvadrat/</t>
+  </si>
+  <si>
+    <t>attro8490</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка черепаха</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/</t>
   </si>
   <si>
     <t>attro9525</t>
   </si>
   <si>
-    <t>Круглый надувной бассейн (Китай) 4*4*1,2 м</t>
+    <t>Круглый надувной бассейн (аирдек) 3*3*1,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/</t>
   </si>
   <si>
-    <t>attro8300</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8949</t>
   </si>
   <si>
     <t>Надувная мебель (стол и стулья)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/</t>
   </si>
   <si>
-    <t>attro8786</t>
-[...2 lines deleted...]
-    <t>Бассейн для водной горки (Китай) 9х5х1,1 м</t>
+    <t>attro9584</t>
+  </si>
+  <si>
+    <t>Бассейн для водной горки (Китай) 5х3х0,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/</t>
   </si>
   <si>
     <t>attro8686</t>
   </si>
   <si>
     <t>Лестница для бассейна</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/</t>
   </si>
   <si>
+    <t>attro5814</t>
+  </si>
+  <si>
+    <t>Водный шар (цветные секции), аквазорб ТПУ 0.9 мм 2м желтый</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/</t>
+  </si>
+  <si>
     <t>attro9509</t>
   </si>
   <si>
     <t xml:space="preserve">Короб шумопоглощающий для насоса </t>
   </si>
   <si>
     <t>https://water-games.ru/product/korob-shumopogloshchayushchiy-dlya-nasosa/</t>
   </si>
   <si>
-    <t>attro5814</t>
-[...7 lines deleted...]
-  <si>
     <t>8190</t>
   </si>
   <si>
-    <t>Бампербол взрослый 150 см красный</t>
+    <t>Бампербол взрослый 150 см синий</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm/</t>
   </si>
   <si>
     <t>attro964</t>
   </si>
   <si>
     <t>Бамперная лодка механическая до 50 кг (длина 115) голубой/фиолетовый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/</t>
   </si>
   <si>
     <t>attro9456</t>
   </si>
   <si>
     <t>Батутный вентилятор (насос) HUAWEI серии REV REV-2E (2.2кВт)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/batutnyy-ventilyator-nasos-huawei-serii-rev/</t>
   </si>
   <si>
+    <t>attro9397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная мебель "Диван Bote Aero"  142*78*73 см </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/</t>
+  </si>
+  <si>
     <t>attro9454</t>
   </si>
   <si>
     <t>Надувные игровые фигуры в бассейн  Черепаха</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/</t>
   </si>
   <si>
-    <t>attro9397</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9424</t>
   </si>
   <si>
-    <t>Надувной шезлонг 217*75*10 см 160*75 см</t>
+    <t>Надувной шезлонг 2,17*0,75*0,10 м 160*75 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/</t>
   </si>
   <si>
-    <t>attro8999</t>
-[...2 lines deleted...]
-    <t>Ростомер Лошадь</t>
+    <t>attro9385</t>
+  </si>
+  <si>
+    <t>Надувная мебель "Кресло Bote Aero"  70*75*60 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/</t>
+  </si>
+  <si>
+    <t>attro8985</t>
+  </si>
+  <si>
+    <t>Ростомер Жираф</t>
   </si>
   <si>
     <t>https://water-games.ru/product/rostomer/</t>
   </si>
   <si>
     <t>tizip1</t>
   </si>
   <si>
     <t>Молния TIZIP впаянная в материал ТПУ</t>
   </si>
   <si>
     <t>https://water-games.ru/product/tizip_tpu/</t>
   </si>
   <si>
-    <t>attro9385</t>
-[...11 lines deleted...]
-    <t>Надувной борт для бамперной лодочки Черепаха</t>
+    <t>attro8769</t>
+  </si>
+  <si>
+    <t>Надувной борт для бамперной лодочки Пони</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-bort-dlya-bampernoy-lodochki/</t>
   </si>
   <si>
     <t>attro7966</t>
   </si>
   <si>
     <t>Двигатель для бамперной лодочки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7548/</t>
   </si>
   <si>
     <t>tizip</t>
   </si>
   <si>
     <t>Молния TIZIP Superseal</t>
   </si>
   <si>
     <t>https://water-games.ru/product/zipper/</t>
   </si>
   <si>
     <t>attro5849</t>
   </si>
   <si>
-    <t>Круг для аквапарка двойной 48" (закрытый шов) 50 - 99 шт.</t>
+    <t>Круг для аквапарка двойной 48" (закрытый шов) 100 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/</t>
   </si>
   <si>
     <t>attro9225</t>
   </si>
   <si>
     <t>Корпус для бамперной лодочки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/korpus-dlya-bampernoy-lodochki/</t>
   </si>
   <si>
     <t>attro2310</t>
   </si>
   <si>
     <t>Насос для надувных изделий ZJ-106 (1200 Ватт)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nasos-china/</t>
   </si>
   <si>
     <t>attro8000</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг для аквапарка одинарный 48" (закрытый шов) 10 - 49 шт. </t>
+    <t>Круг для аквапарка одинарный 48" (закрытый шов) 100 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/</t>
   </si>
   <si>
     <t>attro5725</t>
   </si>
   <si>
     <t>Амортизирующий банджи-трос для якорения аквапарков</t>
   </si>
   <si>
     <t>https://water-games.ru/product/6313/</t>
   </si>
   <si>
     <t>attro9210</t>
   </si>
   <si>
     <t>Лестница для надувного водного батута</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lestnitsa-dlya-naduvnogo-vodnogo-batuta/</t>
   </si>
   <si>
     <t>attro8808</t>
   </si>
   <si>
-    <t>Круг для аквапарка двойной 1,6*0,8 10 - 49 шт.</t>
+    <t>Круг для аквапарка двойной 1,6*0,8 м 10 - 49 шт.</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/</t>
   </si>
   <si>
     <t>attro8668</t>
   </si>
   <si>
     <t>Соединитель для модулей аквапарка с велкро</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lipuchka-dlya-soedineniya-moduley-akvaparka/</t>
   </si>
   <si>
     <t>attro9224</t>
   </si>
   <si>
     <t>Капот для бамперной лодочки с таймером</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kapot-dlya-bampernoy-lodochki-s-taymerom/</t>
   </si>
   <si>
     <t>attro1884</t>
   </si>
@@ -911,86 +992,77 @@
   <si>
     <t>attro7967</t>
   </si>
   <si>
     <t>Провод и клемма для бамперной лодочки</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7549/</t>
   </si>
   <si>
     <t>attro8666</t>
   </si>
   <si>
     <t xml:space="preserve">Ручка для модульного аквапарка </t>
   </si>
   <si>
     <t>https://water-games.ru/product/ruchki-dlya-modulnogo-akvaparka/</t>
   </si>
   <si>
     <t>Силиконовая смазка для молнии Tizip SILICOT 30г</t>
   </si>
   <si>
     <t>https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-silicot-30g/</t>
   </si>
   <si>
-    <t>attro8793</t>
-[...2 lines deleted...]
-    <t>Крепление D-ring для модульного аквапарка (кольцо большое) голубой</t>
+    <t>attro8794</t>
+  </si>
+  <si>
+    <t>Крепление D-ring для модульного аквапарка (кольцо большое) зеленый</t>
   </si>
   <si>
     <t>https://water-games.ru/product/d-ring/</t>
   </si>
   <si>
     <t>attro8767</t>
   </si>
   <si>
     <t>Ручка для водного скалодрома</t>
   </si>
   <si>
     <t>https://water-games.ru/product/ruchka-dlya-vodnogo-skalodrom/</t>
   </si>
   <si>
     <t>attro8659</t>
   </si>
   <si>
     <t>Клапан для аквапарков и бассейнов (для надува) для надува</t>
   </si>
   <si>
     <t>https://water-games.ru/product/klapan-dlya-naduva/</t>
   </si>
   <si>
-    <t>attro8667</t>
-[...7 lines deleted...]
-  <si>
     <t>verevk</t>
   </si>
   <si>
     <t>Веревка 30 метров</t>
   </si>
   <si>
     <t>https://water-games.ru/product/verevka/</t>
   </si>
   <si>
     <t>attro9197</t>
   </si>
   <si>
     <t>Слайдер на молнию для батута</t>
   </si>
   <si>
     <t>https://water-games.ru/product/slayder-na-molniyu-dlya-batuta/</t>
   </si>
   <si>
     <t>attro8224</t>
   </si>
   <si>
     <t>Ключ шестигранный 4*4*5мм</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7721/</t>
@@ -1005,50 +1077,59 @@
     <t>https://water-games.ru/product/batutnyy-ventilyator-kodiak/</t>
   </si>
   <si>
     <t>attro7301</t>
   </si>
   <si>
     <t>Курс "Реальный бизнес на батутах"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/</t>
   </si>
   <si>
     <t>attro8227</t>
   </si>
   <si>
     <t>Насос для надувных изделий JY-019 150 Ватт</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nasos-dlya-naduvnykh-izdeliy-rp-800-800-vatt-1/</t>
   </si>
   <si>
     <t>Таймер для насоса</t>
   </si>
   <si>
     <t>https://water-games.ru/product/taymer-dlya-nasosa/</t>
+  </si>
+  <si>
+    <t>attro9612</t>
+  </si>
+  <si>
+    <t>Новый товар</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8494/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1422,62 +1503,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korob-shumopogloshchayushchiy-dlya-nasosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-ventilyator-nasos-huawei-serii-rev/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rostomer/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tizip_tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bort-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7548/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zipper/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korpus-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6313/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-naduvnogo-vodnogo-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lipuchka-dlya-soedineniya-moduley-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kapot-dlya-bampernoy-lodochki-s-taymerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/remkomplekt-dlya-naduvnogo-batuta-basseyna-gorki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7547/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/anemometr-tsifrovoy-izmeritel-skorosti-vetra/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7551/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kley-1-litr-dlya-pvkh-i-poliuretana/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zhurnal-ekspluatatsii-naduvnogo-batuta-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapany-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-sbrosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rulevaya-kolonka/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korpus-dlya-akkumulyatora-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/setka-dlya-naduvnogo-batuta-1m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trosik-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/remontnaya-lenta-attrofix/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-8g-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/shtyr-gruntovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stropa-dlya-naduvnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7546/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7549/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ruchki-dlya-modulnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-silicot-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/d-ring/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ruchka-dlya-vodnogo-skalodrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-naduva/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stropa/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/verevka/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/slayder-na-molniyu-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7721/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-ventilyator-kodiak/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-dlya-naduvnykh-izdeliy-rp-800-800-vatt-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/taymer-dlya-nasosa/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/20250422/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-5-5-4-5-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pryanichnyy-perepolokh-5-4-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovichok-4-5-4-5-6-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-3-5-3-5-2-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-veselyy-rif-3-5-3-5-2-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kruglyy-naduvnoy-basseyn-kitay_dwf/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lesenka-dlya-malenkikh-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korob-shumopogloshchayushchiy-dlya-nasosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bumpernaya-lodka-mekhanichescaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-ventilyator-nasos-huawei-serii-rev/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rostomer/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tizip_tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bort-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7548/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zipper/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-dvoynoi-krug-dlya-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korpus-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6313/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lestnitsa-dlya-naduvnogo-vodnogo-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-krug-dlya-akvaparka-dvoynoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lipuchka-dlya-soedineniya-moduley-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kapot-dlya-bampernoy-lodochki-s-taymerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/remkomplekt-dlya-naduvnogo-batuta-basseyna-gorki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7547/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/anemometr-tsifrovoy-izmeritel-skorosti-vetra/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7551/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kley-1-litr-dlya-pvkh-i-poliuretana/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zhurnal-ekspluatatsii-naduvnogo-batuta-oborudovaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapany-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-sbrosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/rulevaya-kolonka/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/korpus-dlya-akkumulyatora-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/setka-dlya-naduvnogo-batuta-1m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trosik-dlya-bampernoy-lodochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/remontnaya-lenta-attrofix/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-8g-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/shtyr-gruntovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/stropa-dlya-naduvnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7546/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7549/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ruchki-dlya-modulnogo-akvaparka/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/silikonovaya-smazka-dlya-molnii-tizip-silicot-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/d-ring/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/ruchka-dlya-vodnogo-skalodrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/klapan-dlya-naduva/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/verevka/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/slayder-na-molniyu-dlya-batuta/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7721/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/batutnyy-ventilyator-kodiak/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nasos-dlya-naduvnykh-izdeliy-rp-800-800-vatt-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/taymer-dlya-nasosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8494/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F114"/>
+  <dimension ref="A1:F123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F114" sqref="F114"/>
+      <selection activeCell="F123" sqref="F123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1503,2202 +1584,2380 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="13">
-        <v>4274370</v>
+        <v>4749300</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F7" s="13">
-        <v>3635640</v>
+        <v>4039650</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>1</v>
       </c>
       <c r="F8" s="13">
-        <v>2616300</v>
+        <v>2907000</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="13">
-        <v>1709100</v>
+        <v>1899000</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>1</v>
       </c>
       <c r="F10" s="13">
-        <v>1035180</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="13">
-        <v>990900</v>
+        <v>1101150</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F12" s="13">
-        <v>989820</v>
+        <v>1099800</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>2</v>
       </c>
       <c r="F13" s="13">
-        <v>989820</v>
+        <v>1099800</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>1</v>
       </c>
       <c r="F14" s="13">
-        <v>989820</v>
+        <v>1099800</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>2</v>
       </c>
       <c r="F15" s="13">
-        <v>612360</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F16" s="13">
-        <v>891000</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="13">
-        <v>891000</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
         <v>1</v>
       </c>
       <c r="F18" s="13">
-        <v>891000</v>
+        <v>977400</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="13">
-        <v>879660</v>
+        <v>977400</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>1</v>
       </c>
       <c r="F20" s="13">
-        <v>879660</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F21" s="13">
-        <v>806760</v>
+        <v>895500</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F22" s="13">
-        <v>805950</v>
+        <v>895500</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F23" s="13">
-        <v>805950</v>
+        <v>843750</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
         <v>1</v>
       </c>
       <c r="F24" s="13">
-        <v>783270</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25" s="13">
-        <v>759330</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F26" s="13">
-        <v>729000</v>
+        <v>530100</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>1</v>
       </c>
       <c r="F27" s="13">
-        <v>595350</v>
+        <v>510750</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F28" s="13">
-        <v>477090</v>
+        <v>499950</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="13">
-        <v>477090</v>
+        <v>480150</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="13">
-        <v>450000</v>
+        <v>468900</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>1</v>
       </c>
       <c r="F31" s="13">
-        <v>418770</v>
+        <v>468900</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>1</v>
       </c>
       <c r="F32" s="13">
-        <v>414720</v>
+        <v>465300</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>1</v>
       </c>
       <c r="F33" s="13">
-        <v>399000</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F34" s="13">
-        <v>394470</v>
+        <v>445500</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F35" s="13">
-        <v>372600</v>
+        <v>438300</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
         <v>1</v>
       </c>
       <c r="F36" s="13">
-        <v>370980</v>
+        <v>435150</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5">
         <v>1</v>
       </c>
       <c r="F37" s="13">
-        <v>332100</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
         <v>1</v>
       </c>
       <c r="F38" s="13">
-        <v>330480</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
         <v>1</v>
       </c>
       <c r="F39" s="13">
-        <v>324810</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
         <v>1</v>
       </c>
       <c r="F40" s="13">
-        <v>323190</v>
+        <v>412200</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F41" s="13">
-        <v>306990</v>
+        <v>406350</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F42" s="13">
-        <v>302940</v>
+        <v>369000</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F43" s="13">
-        <v>302940</v>
+        <v>367200</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>1</v>
       </c>
       <c r="F44" s="13">
-        <v>291600</v>
+        <v>360900</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F45" s="13">
-        <v>208170</v>
+        <v>359100</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F46" s="13">
-        <v>202500</v>
+        <v>350000</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F47" s="13">
-        <v>189540</v>
+        <v>341100</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F48" s="13">
-        <v>179820</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F49" s="13">
-        <v>170910</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
         <v>1</v>
       </c>
       <c r="F50" s="13">
-        <v>170100</v>
+        <v>324000</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F51" s="13">
-        <v>141300</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F52" s="13">
-        <v>129000</v>
+        <v>225000</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F53" s="13">
-        <v>117000</v>
+        <v>210600</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5">
         <v>1</v>
       </c>
       <c r="F54" s="13">
-        <v>135000</v>
+        <v>206100</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F55" s="13">
-        <v>175770</v>
+        <v>202950</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
         <v>1</v>
       </c>
       <c r="F56" s="13">
-        <v>87030</v>
+        <v>199800</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F57" s="13">
-        <v>0</v>
+        <v>199000</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5">
         <v>1</v>
       </c>
       <c r="F58" s="13">
-        <v>54000</v>
+        <v>197550</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F59" s="13">
-        <v>45000</v>
+        <v>189900</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F60" s="13">
-        <v>49050</v>
+        <v>189000</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F61" s="13">
-        <v>30330</v>
+        <v>157050</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F62" s="13">
-        <v>36810</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63" s="13">
-        <v>27500</v>
+        <v>128700</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
         <v>1</v>
       </c>
       <c r="F64" s="13">
-        <v>23400</v>
+        <v>103680</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
         <v>1</v>
       </c>
       <c r="F65" s="13">
-        <v>21600</v>
+        <v>96750</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F66" s="13">
-        <v>19350</v>
+        <v>90000</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
         <v>1</v>
       </c>
       <c r="F67" s="13">
-        <v>14000</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F68" s="13">
-        <v>13950</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F69" s="13">
-        <v>13050</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F70" s="13">
-        <v>12150</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F71" s="13">
-        <v>11700</v>
+        <v>36810</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
-        <v>165</v>
+        <v>1</v>
       </c>
       <c r="F72" s="13">
-        <v>9900</v>
+        <v>27500</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F73" s="13">
-        <v>8820</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F74" s="13">
-        <v>9000</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F75" s="13">
-        <v>7000</v>
+        <v>22050</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F76" s="13">
-        <v>5850</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="F77" s="13">
-        <v>5400</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F78" s="13">
-        <v>4320</v>
+        <v>13950</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F79" s="13">
-        <v>3200</v>
+        <v>12150</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="F80" s="13">
-        <v>2880</v>
+        <v>11700</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5">
-        <v>1</v>
+        <v>107</v>
       </c>
       <c r="F81" s="13">
-        <v>2700</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="E82" s="5"/>
+      <c r="E82" s="5">
+        <v>0</v>
+      </c>
       <c r="F82" s="13">
-        <v>2600</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F83" s="13">
-        <v>2520</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F84" s="13">
-        <v>2500</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F85" s="13">
-        <v>2250</v>
+        <v>5310</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="E86" s="5"/>
+      <c r="E86" s="5">
+        <v>54</v>
+      </c>
       <c r="F86" s="13">
-        <v>2000</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="E87" s="5"/>
+      <c r="E87" s="5">
+        <v>3</v>
+      </c>
       <c r="F87" s="13">
-        <v>2000</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F88" s="13">
-        <v>2000</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F89" s="13">
-        <v>1800</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F90" s="13">
-        <v>1800</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="E91" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E91" s="5"/>
       <c r="F91" s="13">
-        <v>1800</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F92" s="13">
-        <v>1710</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F93" s="13">
-        <v>1440</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F94" s="13">
-        <v>1080</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>239</v>
+        <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="E95" s="5"/>
       <c r="F95" s="13">
-        <v>1000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>279</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="E96" s="5"/>
       <c r="F96" s="13">
-        <v>990</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E97" s="5">
-        <v>275</v>
+        <v>6</v>
       </c>
       <c r="F97" s="13">
-        <v>990</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E98" s="5">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="F98" s="13">
-        <v>900</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>230</v>
+        <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E99" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F99" s="13">
-        <v>900</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F100" s="13">
-        <v>720</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E101" s="5">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F101" s="13">
-        <v>720</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E102" s="5">
         <v>50</v>
       </c>
       <c r="F102" s="13">
-        <v>585</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
-        <v>280</v>
+        <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="E103" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F103" s="13">
-        <v>500</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>299</v>
+        <v>266</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E104" s="5">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="F104" s="13">
-        <v>495</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E105" s="5">
-        <v>51</v>
+        <v>467</v>
       </c>
       <c r="F105" s="13">
-        <v>495</v>
+        <v>990</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="E106" s="5">
-        <v>50</v>
+        <v>273</v>
       </c>
       <c r="F106" s="13">
-        <v>450</v>
+        <v>990</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E107" s="5">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F107" s="13">
-        <v>450</v>
+        <v>900</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>311</v>
+        <v>257</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="5">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F108" s="13">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E109" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F109" s="13">
-        <v>250</v>
+        <v>720</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E110" s="5">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F110" s="13">
-        <v>180</v>
+        <v>720</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E111" s="5">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="F111" s="13">
-        <v>0</v>
+        <v>585</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="E112" s="5"/>
+      <c r="E112" s="5">
+        <v>4</v>
+      </c>
       <c r="F112" s="13">
-        <v>0</v>
+        <v>500</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E113" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F113" s="13">
-        <v>0</v>
+        <v>495</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>272</v>
+        <v>329</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E114" s="5">
+        <v>51</v>
+      </c>
+      <c r="F114" s="13">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="4">
+        <v>110</v>
+      </c>
+      <c r="B115" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="E115" s="5">
+        <v>50</v>
+      </c>
+      <c r="F115" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="4">
+        <v>111</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E116" s="5">
+        <v>13</v>
+      </c>
+      <c r="F116" s="13">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="4">
+        <v>112</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="E117" s="5">
+        <v>5</v>
+      </c>
+      <c r="F117" s="13">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="4">
+        <v>113</v>
+      </c>
+      <c r="B118" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="E118" s="5">
+        <v>21</v>
+      </c>
+      <c r="F118" s="13">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="4">
+        <v>114</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="E119" s="5">
+        <v>0</v>
+      </c>
+      <c r="F119" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="4">
+        <v>115</v>
+      </c>
+      <c r="B120" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="E120" s="5"/>
+      <c r="F120" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="4">
+        <v>116</v>
+      </c>
+      <c r="B121" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E121" s="5">
+        <v>4</v>
+      </c>
+      <c r="F121" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="4">
+        <v>117</v>
+      </c>
+      <c r="B122" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="E122" s="5">
         <v>9</v>
       </c>
-      <c r="F114" s="13">
+      <c r="F122" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="4">
+        <v>118</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E123" s="5"/>
+      <c r="F123" s="13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -3774,50 +4033,59 @@
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_118"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>