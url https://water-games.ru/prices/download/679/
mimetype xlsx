--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -119,90 +119,90 @@
   <si>
     <t>Надувная горка "Спортикус" 12*4,3*7 м Б/У</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-sportikus/</t>
   </si>
   <si>
     <t>attro9294</t>
   </si>
   <si>
     <t>Надувная горка "Спайдермен" 12*8*9,3 м Б/У</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-b-u/</t>
   </si>
   <si>
     <t>attro9311</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Сафари" 10*6*4,15 м Б/У </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-safari-/</t>
   </si>
   <si>
-    <t>attro9363</t>
-[...16 lines deleted...]
-  <si>
     <t>attro9410</t>
   </si>
   <si>
     <t>Надувной батут "Сафари" 14*7*6,6 м Б/У Стандарт</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safari-14-7-6-6-m-1/</t>
   </si>
   <si>
     <t>attro9426</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Морская сказка" 10*10*8,3 м Б/У </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/</t>
   </si>
   <si>
     <t>Надувная горка "Морская сказка" 10*10*8,3 м Б/У  (1)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/</t>
+  </si>
+  <si>
+    <t>attro9477</t>
+  </si>
+  <si>
+    <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м (Б/У)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/</t>
+  </si>
+  <si>
+    <t>attro9552</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская" 20*15*8,4 м Б/У</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-20-15-8-4-m-1/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -576,51 +576,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-amazonka-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-monstrov-18-9-5-4-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-18-12-5-4-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-14-7-6-6-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-amazonka-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-14-7-6-6-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-20-15-8-4-m-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -677,51 +677,51 @@
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="13">
         <v>750000</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
-        <v>199000</v>
+        <v>160000</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" s="13">
         <v>460000</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
@@ -837,131 +837,131 @@
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>500000</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>550000</v>
+        <v>620000</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="13">
-        <v>550000</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="13">
-        <v>770000</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F18" s="13">
-        <v>700000</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="13">
-        <v>700000</v>
+        <v>2000000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>