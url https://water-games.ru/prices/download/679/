--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Б/У</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -65,59 +65,50 @@
   <si>
     <t>Надувная горка "Морская сказка" 10*10*8 м Б/У</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-bu/</t>
   </si>
   <si>
     <t>attro1232</t>
   </si>
   <si>
     <t>Надувная горка "Футбол" 12*4*7 м Б/У</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-bu/</t>
   </si>
   <si>
     <t>attro8777</t>
   </si>
   <si>
     <t>Надувной батут "Сафари" 10*6*4,15 м Б/У</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safari-bu/</t>
   </si>
   <si>
-    <t>attro7340</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9244</t>
   </si>
   <si>
     <t>Надувной аквапарк"Амазонка" 13*7*7 м Б/У</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-amazonka-b-u/</t>
   </si>
   <si>
     <t>attro8495</t>
   </si>
   <si>
     <t>Надувной свадебный батут 3*3 м Б/У 3х3</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/</t>
   </si>
   <si>
     <t>attro9253</t>
   </si>
   <si>
     <t>Надувная горка "Спортикус" 12*4,3*7 м Б/У</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-sportikus/</t>
@@ -159,50 +150,68 @@
     <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/</t>
   </si>
   <si>
     <t>Надувная горка "Морская сказка" 10*10*8,3 м Б/У  (1)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/</t>
   </si>
   <si>
     <t>attro9477</t>
   </si>
   <si>
     <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м (Б/У)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/</t>
   </si>
   <si>
     <t>attro9552</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пристань Пиратская" 20*15*8,4 м Б/У</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-20-15-8-4-m-1/</t>
+  </si>
+  <si>
+    <t>attro9572</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Пристань Тропики» 20*15*8,6 м  Б/У</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-20-15-8-6-m-b-u/</t>
+  </si>
+  <si>
+    <t>attro9573</t>
+  </si>
+  <si>
+    <t>Надувной батут "Красти Краб"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/krasti_krab/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -576,62 +585,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-priruchit-drakona-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-amazonka-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-14-7-6-6-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-20-15-8-4-m-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-amazonka-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-3-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-14-7-6-6-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-20-15-8-4-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-20-15-8-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/krasti_krab/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F19" sqref="F19"/>
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -714,277 +723,298 @@
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" s="13">
         <v>460000</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9" s="13">
-        <v>399000</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="13">
-        <v>700000</v>
+        <v>162000</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>162000</v>
+        <v>680000</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" s="13">
-        <v>680000</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="13">
-        <v>700000</v>
+        <v>500000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="13">
-        <v>500000</v>
+        <v>550000</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>620000</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="D16" s="5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="13">
         <v>700000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17" s="13">
-        <v>700000</v>
+        <v>350000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18" s="13">
-        <v>450000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="13">
-        <v>2000000</v>
+        <v>3967967</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4">
+        <v>15</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0</v>
+      </c>
+      <c r="F20" s="13">
+        <v>200000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>