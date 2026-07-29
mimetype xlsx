--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,119 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ожидается поступление</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>attro9414</t>
   </si>
   <si>
     <t>Надувной аквапарк "Розовый Фламинго" 8*7*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
   </si>
   <si>
-    <t>attro8646</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/</t>
+    <t>attro9125</t>
+  </si>
+  <si>
+    <t>Надувная горка «Сокровища моря» 6*5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/</t>
   </si>
   <si>
     <t>attro1916</t>
   </si>
   <si>
     <t>Надувной аквапарк "Северный полюс" 21,5*21*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/</t>
   </si>
   <si>
     <t>attro9408</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -507,62 +489,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -588,166 +570,124 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="13">
-        <v>530100</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F7" s="13">
-        <v>805950</v>
+        <v>490050</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F8" s="13">
-        <v>2616300</v>
+        <v>3635640</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F9" s="13">
-        <v>4039650</v>
-[...39 lines deleted...]
-        <v>460800</v>
+        <v>414720</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>