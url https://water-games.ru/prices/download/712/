--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -12,110 +12,818 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ожидается поступление</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>attro9414</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
+    <t>attro9586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Африка" 6*5*5,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-afrika-6-5-5-6-m/</t>
   </si>
   <si>
     <t>attro9125</t>
   </si>
   <si>
-    <t>Надувная горка «Сокровища моря» 6*5*4,8 м</t>
+    <t>Надувной батут «Сокровища моря» 6*5*4,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/</t>
   </si>
   <si>
-    <t>attro1916</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
+    <t>attro9579</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Обитатели глубин" 7*5*6,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-obitateli-glubin-7-5-6-6-m/</t>
+  </si>
+  <si>
+    <t>attro8818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Праздник" 7*5*3,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/</t>
+  </si>
+  <si>
+    <t>attro8565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Тропический лес» 5*4,5*4,2 м  </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/</t>
+  </si>
+  <si>
+    <t>attro9230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Остров чудес" 6,5*5*3,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/</t>
+  </si>
+  <si>
+    <t>attro9553</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Дельфинарий" 3,5*3,5*2,7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-veselyy-rif-3-5-3-5-2-7-m/</t>
+  </si>
+  <si>
+    <t>attro9551</t>
+  </si>
+  <si>
+    <t>Надувной батут "Вулканозавр" 3,6*3,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dino-3-5-3-5-2-4-m/</t>
+  </si>
+  <si>
+    <t>attro9435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум детский" 15*15*6,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro9347</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк «Дом у моря» 11,5*10*5,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/</t>
+  </si>
+  <si>
+    <t>attro9160</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "На волне" 15*8*6,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-na-volne/</t>
+  </si>
+  <si>
+    <t>attro9029</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Жюль Верн" 21*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/</t>
+  </si>
+  <si>
+    <t>attro9020</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спрут на волнах" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/</t>
+  </si>
+  <si>
+    <t>attro8984</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пляжная" 20*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro8983</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Морские охотники" 15*10*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/</t>
+  </si>
+  <si>
+    <t>attro8887</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская мини" 15*10*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/</t>
+  </si>
+  <si>
+    <t>attro8884</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Хамелеон Леон" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/</t>
+  </si>
+  <si>
+    <t>attro8880</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Ананас на пляже" 6*4*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/</t>
+  </si>
+  <si>
+    <t>attro8843</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский галеон" с круглым бассейном 15,5*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/</t>
+  </si>
+  <si>
+    <t>attro8839</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Бегемотик Мотя" 17,5*10*8,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/</t>
+  </si>
+  <si>
+    <t>attro8835</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "В поисках рыбки" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/</t>
+  </si>
+  <si>
+    <t>attro8791</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики малая" 17*12*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro8790</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Океанариум" 15*15*7,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/</t>
+  </si>
+  <si>
+    <t>attro8667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк  "Море приключений" 15*15*7,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/</t>
+  </si>
+  <si>
+    <t>attro8645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пираты на волнах" 12*7*7,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> attro8635</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Акула" 8*7*4,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/</t>
+  </si>
+  <si>
+    <t>attro8625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Джунгли пиратские" 17,5*17*8,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/</t>
+  </si>
+  <si>
+    <t>attro8598</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская Малая" 17*12*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/</t>
+  </si>
+  <si>
+    <t>attro8436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Зайчик" 17,5*10*10,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/</t>
+  </si>
+  <si>
+    <t>attro8180</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Джунгли" 17,5*17*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/</t>
+  </si>
+  <si>
+    <t>attro8113</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская" 20*15*8,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro7953</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Зайчик" 21*12*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/</t>
+  </si>
+  <si>
+    <t>attro7952</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Зайчик" 16*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/</t>
+  </si>
+  <si>
+    <t>attro7951</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Черепашка" 21*12*9,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/</t>
+  </si>
+  <si>
+    <t>attro7726</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодняя горка" 5*5*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/</t>
+  </si>
+  <si>
+    <t>attro1912</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань" 20*15*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/</t>
+  </si>
+  <si>
+    <t>attro9363</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Наутилус" 21,5*12*11,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/</t>
+  </si>
+  <si>
+    <t>attro2314</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Осьминог на волнах" 12*7*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/octopus-on-the-waves-SL09/</t>
+  </si>
+  <si>
+    <t>attro9215</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань тропики мини" 15*9,10*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/</t>
+  </si>
+  <si>
+    <t>attro8802</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодний сюрприз" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/</t>
+  </si>
+  <si>
+    <t>attro6337</t>
+  </si>
+  <si>
+    <t>Надувной батут "Подводная жизнь" 6*4*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/</t>
+  </si>
+  <si>
+    <t>attro8124</t>
+  </si>
+  <si>
+    <t>Надувная горка "Слоняра с крышей" 6*5*5,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/</t>
+  </si>
+  <si>
+    <t>attro9565</t>
+  </si>
+  <si>
+    <t>Надувная горка «Сокровища моря» 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/20250422/</t>
+  </si>
+  <si>
+    <t>attro8235</t>
+  </si>
+  <si>
+    <t>Надувная горка "Кевин и Боб" 6*6,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/</t>
+  </si>
+  <si>
+    <t>attro9335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка «Таити» 6*6,5*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/</t>
+  </si>
+  <si>
+    <t>attro8894</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрики" 7*5*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/</t>
+  </si>
+  <si>
+    <t>attro8392</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 7*5*2,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/</t>
+  </si>
+  <si>
+    <t>attro8597</t>
+  </si>
+  <si>
+    <t>Надувная горка "Приручить дракона" 7*5*5,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/</t>
+  </si>
+  <si>
+    <t>attro9006</t>
+  </si>
+  <si>
+    <t>Надувная горка "Матрешка" 7*5*3,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-matreshka-/</t>
+  </si>
+  <si>
+    <t>attro9059</t>
+  </si>
+  <si>
+    <t>Надувная горка "Гости из космоса" 7*5*3,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/</t>
+  </si>
+  <si>
+    <t>attro9338</t>
+  </si>
+  <si>
+    <t>Надувная горка «Остров чудес-1» 7*5*3,3м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/</t>
+  </si>
+  <si>
+    <t>attro9339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка «Остров чудес-2» 7*5*3,1м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/</t>
+  </si>
+  <si>
+    <t>attro9547</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Капибара" 7*5*3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kapibara-7-5-3-m/</t>
+  </si>
+  <si>
+    <t>attro7158</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари" 7*6*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-pl160/</t>
+  </si>
+  <si>
+    <t>attro8186</t>
+  </si>
+  <si>
+    <t>Надувная горка "Морское приключение" 7*6*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/morskoe-priklyuchenie-pl66/</t>
+  </si>
+  <si>
+    <t>attro8911</t>
+  </si>
+  <si>
+    <t>Надувной батут "Цветные приключения" 8*4*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/</t>
+  </si>
+  <si>
+    <t>attro8474</t>
+  </si>
+  <si>
+    <t>Надувная горка "Индиан" 8*4*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-indian-pl134/</t>
+  </si>
+  <si>
+    <t>attro8137</t>
+  </si>
+  <si>
+    <t>Надувной батут "Коралловый риф" 8*5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl85/</t>
+  </si>
+  <si>
+    <t>attro5511</t>
+  </si>
+  <si>
+    <t>Надувной батут "Винни-Пух" 8*6*5,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pl36/</t>
+  </si>
+  <si>
+    <t>attro5661</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Лес мечты" 8*6*4,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/</t>
+  </si>
+  <si>
+    <t>attro8189</t>
+  </si>
+  <si>
+    <t>Надувной батут "Подводный мир", размер 8*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/</t>
+  </si>
+  <si>
+    <t>attro8276</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 8*6*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/</t>
+  </si>
+  <si>
+    <t>attro8396</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари джунгли" 8*6*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/</t>
+  </si>
+  <si>
+    <t>attro9440</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Супергерои" 8*7*7м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8405/</t>
+  </si>
+  <si>
+    <t>attro9441</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Формула 1" 8*7*7м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8406/</t>
+  </si>
+  <si>
+    <t>attro2172</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супер тачки 3D с переходом" 9*6*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-s-perekhodom-PL143/</t>
+  </si>
+  <si>
+    <t>attro9018</t>
+  </si>
+  <si>
+    <t>Надувной батут "Геймеры" 9*6*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-geymery-PL143/</t>
+  </si>
+  <si>
+    <t>attro8197</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спанч боб" 9*8*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/</t>
+  </si>
+  <si>
+    <t>attro7843</t>
+  </si>
+  <si>
+    <t>Надувной батут «Джуманджи»  10*5*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/</t>
+  </si>
+  <si>
+    <t>attro7844</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Джуманджи»  10*5*3,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/</t>
+  </si>
+  <si>
+    <t>attro2240</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морское веселье" 12*4,3*6,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/</t>
+  </si>
+  <si>
+    <t>attro1232</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" 12*4,3*7 м (из двух частей)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/</t>
+  </si>
+  <si>
+    <t>attro8636</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" 12*4,3*7 м (из одной части)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/</t>
+  </si>
+  <si>
+    <t>attro9028</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" красный 12*4,3*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье гонок" 12*4,3*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2846/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье сафари" 12*4,3*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-vesele-safari-12436-m/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье пиратов" 12*4,3*5,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vesele-piratov-PL131/</t>
+  </si>
+  <si>
+    <t>attro9550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Печенька" 12*4,5*6,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pechenka-12-4-5-6-3-m/</t>
+  </si>
+  <si>
+    <t>attro9561</t>
+  </si>
+  <si>
+    <t>Надувной батут "Щелкунчик" 5*5*2,4 м  5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-shchelkunchik-5-5-2-2-m/</t>
+  </si>
+  <si>
+    <t>attro9558</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дед мороз" 5,5*4,5*6,5 м  5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ded-moroz-5-5-4-5-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro9557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Снеговичок" 4,5*4,5*6,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-snegovichok-4-5-4-5-6-2-m/</t>
+  </si>
+  <si>
+    <t>attro9563</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пряничный переполох" 5*4*4,1 м   5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-pryanichnyy-perepolokh-5-4-5-4-m/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Диско" 4*4*3,2 м    5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-disko-4-4-3-2-m/</t>
+  </si>
+  <si>
+    <t>attro9580</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Надувной батут "Диско" 5*5*3,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-disko-5-5-3-4-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -489,62 +1197,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-severniy-polys-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-afrika-6-5-5-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-obitateli-glubin-7-5-6-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-veselyy-rif-3-5-3-5-2-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-3-5-3-5-2-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dom-u-morya-11-10-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl09/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-zaichik-SL06/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zaichik/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-cherepashka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus-on-the-waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/20250422/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-matreshka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kapibara-7-5-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-indian-pl134/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl85/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8405/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8406/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-s-perekhodom-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geymery-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2846/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-safari-12436-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vesele-piratov-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pechenka-12-4-5-6-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-shchelkunchik-5-5-2-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ded-moroz-5-5-4-5-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-snegovichok-4-5-4-5-6-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-pryanichnyy-perepolokh-5-4-5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disko-4-4-3-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disko-5-5-3-4-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="F89" sqref="F89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -567,127 +1275,1807 @@
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6" s="13">
-        <v>477090</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7" s="13">
-        <v>490050</v>
+        <v>499950</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F8" s="13">
-        <v>3635640</v>
+        <v>510750</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="13">
-        <v>414720</v>
+        <v>468900</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>5</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="5">
+        <v>1</v>
+      </c>
+      <c r="F10" s="13">
+        <v>414900</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>6</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1</v>
+      </c>
+      <c r="F11" s="13">
+        <v>480150</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>7</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="5">
+        <v>1</v>
+      </c>
+      <c r="F12" s="13">
+        <v>202950</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>8</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="5">
+        <v>1</v>
+      </c>
+      <c r="F13" s="13">
+        <v>206100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>9</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>2856870</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>10</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" s="5">
+        <v>-1</v>
+      </c>
+      <c r="F15" s="13">
+        <v>948600</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4">
+        <v>11</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0</v>
+      </c>
+      <c r="F16" s="13">
+        <v>1238400</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4">
+        <v>12</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0</v>
+      </c>
+      <c r="F17" s="13">
+        <v>4198500</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4">
+        <v>13</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0</v>
+      </c>
+      <c r="F18" s="13">
+        <v>896400</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4">
+        <v>14</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="5">
+        <v>0</v>
+      </c>
+      <c r="F19" s="13">
+        <v>3843000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4">
+        <v>15</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0</v>
+      </c>
+      <c r="F20" s="13">
+        <v>2000250</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4">
+        <v>16</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0</v>
+      </c>
+      <c r="F21" s="13">
+        <v>2385000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4">
+        <v>17</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" s="5">
+        <v>0</v>
+      </c>
+      <c r="F22" s="13">
+        <v>460800</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4">
+        <v>18</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E23" s="5">
+        <v>0</v>
+      </c>
+      <c r="F23" s="13">
+        <v>460800</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="4">
+        <v>19</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E24" s="5">
+        <v>0</v>
+      </c>
+      <c r="F24" s="13">
+        <v>1322550</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="4">
+        <v>20</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E25" s="5">
+        <v>0</v>
+      </c>
+      <c r="F25" s="13">
+        <v>1312200</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4">
+        <v>21</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E26" s="5">
+        <v>0</v>
+      </c>
+      <c r="F26" s="13">
+        <v>460800</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4">
+        <v>22</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E27" s="5">
+        <v>0</v>
+      </c>
+      <c r="F27" s="13">
+        <v>3053700</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4">
+        <v>23</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E28" s="5">
+        <v>1</v>
+      </c>
+      <c r="F28" s="13">
+        <v>2907000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="4">
+        <v>24</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0</v>
+      </c>
+      <c r="F29" s="13">
+        <v>2907000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4">
+        <v>25</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0</v>
+      </c>
+      <c r="F30" s="13">
+        <v>896400</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4">
+        <v>26</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0</v>
+      </c>
+      <c r="F31" s="13">
+        <v>541800</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="4">
+        <v>27</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E32" s="5">
+        <v>0</v>
+      </c>
+      <c r="F32" s="13">
+        <v>2230200</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4">
+        <v>28</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E33" s="5">
+        <v>-3</v>
+      </c>
+      <c r="F33" s="13">
+        <v>3053700</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4">
+        <v>29</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E34" s="5">
+        <v>-1</v>
+      </c>
+      <c r="F34" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="4">
+        <v>30</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E35" s="5">
+        <v>0</v>
+      </c>
+      <c r="F35" s="13">
+        <v>2230200</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4">
+        <v>31</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E36" s="5">
+        <v>0</v>
+      </c>
+      <c r="F36" s="13">
+        <v>3730500</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4">
+        <v>32</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0</v>
+      </c>
+      <c r="F37" s="13">
+        <v>2538000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="4">
+        <v>33</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="5">
+        <v>0</v>
+      </c>
+      <c r="F38" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4">
+        <v>34</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0</v>
+      </c>
+      <c r="F39" s="13">
+        <v>2538000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="4">
+        <v>35</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0</v>
+      </c>
+      <c r="F40" s="13">
+        <v>391770</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4">
+        <v>36</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E41" s="5">
+        <v>0</v>
+      </c>
+      <c r="F41" s="13">
+        <v>3690000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4">
+        <v>37</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E42" s="5">
+        <v>0</v>
+      </c>
+      <c r="F42" s="13">
+        <v>2574000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="4">
+        <v>38</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E43" s="5">
+        <v>0</v>
+      </c>
+      <c r="F43" s="13">
+        <v>896400</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4">
+        <v>39</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E44" s="5">
+        <v>0</v>
+      </c>
+      <c r="F44" s="13">
+        <v>2385000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4">
+        <v>40</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1</v>
+      </c>
+      <c r="F45" s="13">
+        <v>197550</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="4">
+        <v>41</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="E46" s="5">
+        <v>0</v>
+      </c>
+      <c r="F46" s="13">
+        <v>370800</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="4">
+        <v>42</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" s="5">
+        <v>-1</v>
+      </c>
+      <c r="F47" s="13">
+        <v>482850</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="4">
+        <v>43</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1</v>
+      </c>
+      <c r="F48" s="13">
+        <v>445500</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4">
+        <v>44</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E49" s="5">
+        <v>0</v>
+      </c>
+      <c r="F49" s="13">
+        <v>477900</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="4">
+        <v>45</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E50" s="5">
+        <v>0</v>
+      </c>
+      <c r="F50" s="13">
+        <v>477900</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4">
+        <v>46</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" s="5">
+        <v>1</v>
+      </c>
+      <c r="F51" s="13">
+        <v>510750</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4">
+        <v>47</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E52" s="5">
+        <v>1</v>
+      </c>
+      <c r="F52" s="13">
+        <v>468900</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>48</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E53" s="5">
+        <v>0</v>
+      </c>
+      <c r="F53" s="13">
+        <v>463500</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4">
+        <v>49</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E54" s="5">
+        <v>0</v>
+      </c>
+      <c r="F54" s="13">
+        <v>533250</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="4">
+        <v>50</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" s="5">
+        <v>0</v>
+      </c>
+      <c r="F55" s="13">
+        <v>420300</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="4">
+        <v>51</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="5">
+        <v>0</v>
+      </c>
+      <c r="F56" s="13">
+        <v>517500</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="4">
+        <v>52</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E57" s="5">
+        <v>0</v>
+      </c>
+      <c r="F57" s="13">
+        <v>517500</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="4">
+        <v>53</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E58" s="5">
+        <v>0</v>
+      </c>
+      <c r="F58" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="4">
+        <v>54</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E59" s="5">
+        <v>0</v>
+      </c>
+      <c r="F59" s="13">
+        <v>561600</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="4">
+        <v>55</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E60" s="5">
+        <v>0</v>
+      </c>
+      <c r="F60" s="13">
+        <v>561600</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="4">
+        <v>56</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="E61" s="5">
+        <v>0</v>
+      </c>
+      <c r="F61" s="13">
+        <v>400500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="4">
+        <v>57</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E62" s="5">
+        <v>0</v>
+      </c>
+      <c r="F62" s="13">
+        <v>445050</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4">
+        <v>58</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="E63" s="5">
+        <v>0</v>
+      </c>
+      <c r="F63" s="13">
+        <v>567900</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="4">
+        <v>59</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E64" s="5">
+        <v>0</v>
+      </c>
+      <c r="F64" s="13">
+        <v>737100</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="4">
+        <v>60</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E65" s="5">
+        <v>0</v>
+      </c>
+      <c r="F65" s="13">
+        <v>603900</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="4">
+        <v>61</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E66" s="5">
+        <v>0</v>
+      </c>
+      <c r="F66" s="13">
+        <v>685800</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="4">
+        <v>62</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E67" s="5">
+        <v>0</v>
+      </c>
+      <c r="F67" s="13">
+        <v>566100</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="4">
+        <v>63</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="5">
+        <v>0</v>
+      </c>
+      <c r="F68" s="13">
+        <v>698400</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="4">
+        <v>64</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="E69" s="5">
+        <v>0</v>
+      </c>
+      <c r="F69" s="13">
+        <v>10535</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="4">
+        <v>65</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="5">
+        <v>0</v>
+      </c>
+      <c r="F70" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="4">
+        <v>66</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E71" s="5">
+        <v>0</v>
+      </c>
+      <c r="F71" s="13">
+        <v>873000</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="4">
+        <v>67</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="E72" s="5">
+        <v>0</v>
+      </c>
+      <c r="F72" s="13">
+        <v>880650</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="4">
+        <v>68</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E73" s="5">
+        <v>-1</v>
+      </c>
+      <c r="F73" s="13">
+        <v>940950</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="4">
+        <v>69</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E74" s="5">
+        <v>0</v>
+      </c>
+      <c r="F74" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="4">
+        <v>70</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="E75" s="5">
+        <v>0</v>
+      </c>
+      <c r="F75" s="13">
+        <v>640350</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="4">
+        <v>71</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E76" s="5">
+        <v>0</v>
+      </c>
+      <c r="F76" s="13">
+        <v>675000</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="4">
+        <v>72</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="E77" s="5">
+        <v>0</v>
+      </c>
+      <c r="F77" s="13">
+        <v>675000</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="4">
+        <v>73</v>
+      </c>
+      <c r="B78" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E78" s="5">
+        <v>0</v>
+      </c>
+      <c r="F78" s="13">
+        <v>675000</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="4">
+        <v>74</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="E79" s="5">
+        <v>0</v>
+      </c>
+      <c r="F79" s="13">
+        <v>675000</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="4">
+        <v>75</v>
+      </c>
+      <c r="B80" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="E80" s="5">
+        <v>-1</v>
+      </c>
+      <c r="F80" s="13">
+        <v>675000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="4">
+        <v>76</v>
+      </c>
+      <c r="B81" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E81" s="5">
+        <v>0</v>
+      </c>
+      <c r="F81" s="13">
+        <v>675000</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="4">
+        <v>77</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E82" s="5">
+        <v>0</v>
+      </c>
+      <c r="F82" s="13">
+        <v>675000</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="4">
+        <v>78</v>
+      </c>
+      <c r="B83" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="E83" s="5">
+        <v>0</v>
+      </c>
+      <c r="F83" s="13">
+        <v>846900</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="4">
+        <v>79</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="E84" s="5">
+        <v>0</v>
+      </c>
+      <c r="F84" s="13">
+        <v>375750</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="4">
+        <v>80</v>
+      </c>
+      <c r="B85" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E85" s="5">
+        <v>1</v>
+      </c>
+      <c r="F85" s="13">
+        <v>435150</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="4">
+        <v>81</v>
+      </c>
+      <c r="B86" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E86" s="5">
+        <v>1</v>
+      </c>
+      <c r="F86" s="13">
+        <v>406350</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="4">
+        <v>82</v>
+      </c>
+      <c r="B87" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1</v>
+      </c>
+      <c r="F87" s="13">
+        <v>414900</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="4">
+        <v>83</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="E88" s="5">
+        <v>0</v>
+      </c>
+      <c r="F88" s="13">
+        <v>230400</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="4">
+        <v>84</v>
+      </c>
+      <c r="B89" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E89" s="5">
+        <v>0</v>
+      </c>
+      <c r="F89" s="13">
+        <v>410850</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>