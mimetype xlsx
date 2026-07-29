--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,1765 +12,1789 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="957">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Новинки 2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro8108</t>
+  </si>
+  <si>
+    <t>Надувной батут "Гадкий Я" 3,5*3,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/</t>
+  </si>
+  <si>
+    <t>attro8498</t>
+  </si>
+  <si>
+    <t>Надувной парк "Монстерс" 18*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-monsters/</t>
+  </si>
+  <si>
+    <t>attro9340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Мадагаскар 2» 12*10*10 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-10-10-m/</t>
+  </si>
+  <si>
+    <t>attro8226</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пираты"  12*9*4,2 м из 2 частей</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/</t>
+  </si>
+  <si>
+    <t>attro8392</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 7*5*2,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/</t>
+  </si>
+  <si>
+    <t>attro9234</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха с шезлонгом 4,5*2,5*1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/</t>
+  </si>
+  <si>
+    <t>attro1330</t>
+  </si>
+  <si>
+    <t>Надувной батут "Лес мечты" 16*9*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-les-mechty-1699-m/</t>
+  </si>
+  <si>
+    <t>attro9089</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Подводное царство» 25,5*12,3*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/</t>
+  </si>
+  <si>
+    <t>attro8597</t>
+  </si>
+  <si>
+    <t>Надувная горка "Приручить дракона" 7*5*5,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/</t>
+  </si>
+  <si>
+    <t>attro9080</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Сквозь Джунгли" 17*3,3*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/</t>
+  </si>
+  <si>
+    <t>attro9396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум мини" 15*10*7,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/</t>
+  </si>
+  <si>
+    <t>attro5521</t>
+  </si>
+  <si>
+    <t>Надувной батут "3 миньона" 6*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/</t>
+  </si>
+  <si>
+    <t>attro8515</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Трипл Дельфин" 21,5*12*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/</t>
+  </si>
+  <si>
+    <t>attro8124</t>
+  </si>
+  <si>
+    <t>Надувной батут "Слоняра с крышей" 6*5*5,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/</t>
+  </si>
+  <si>
+    <t>attro7606</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мега риф" 16*9*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/megarief/</t>
+  </si>
+  <si>
+    <t>attro8186</t>
+  </si>
+  <si>
+    <t>Надувная горка "Морское приключение" 7*6*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/morskoe-priklyuchenie-pl66/</t>
+  </si>
+  <si>
+    <t>attro8276</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 8*6*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/</t>
+  </si>
+  <si>
+    <t>attro8571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Супергерои" 5*5*3,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/</t>
+  </si>
+  <si>
+    <t>attro9125</t>
+  </si>
+  <si>
+    <t>Надувная горка «Сокровища моря» 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/20250422/</t>
+  </si>
+  <si>
+    <t>attro6408</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 14*8*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-81475-m/</t>
+  </si>
+  <si>
+    <t>attro8768</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдер" 5*5*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spayder/</t>
+  </si>
+  <si>
+    <t>attro7806</t>
+  </si>
+  <si>
+    <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка с выкатом 13*10*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/</t>
+  </si>
+  <si>
+    <t>attro9006</t>
+  </si>
+  <si>
+    <t>Надувная горка "Матрешка" 7*5*3,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-matreshka-/</t>
+  </si>
+  <si>
+    <t>attro8680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Конструктор" 14*7*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/</t>
+  </si>
+  <si>
+    <t>attro7804</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сказочный лес" 22*12*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/</t>
+  </si>
+  <si>
+    <t>attro9085</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Электрическая» 36,3*13*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/</t>
+  </si>
+  <si>
+    <t>attro9423</t>
+  </si>
+  <si>
+    <t>Большой надувной плот для компании 4,5*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/</t>
+  </si>
+  <si>
+    <t>attro9043</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 3,9*3,3*0,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-2/</t>
+  </si>
+  <si>
+    <t>attro8238</t>
+  </si>
+  <si>
+    <t>Надувная горка "Триппо 4 спуска" 36*19*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/trippo-4-spuska-35-18-11/</t>
+  </si>
+  <si>
+    <t>attro7607</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мега риф" 14*7*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/mega-rif-PL123/</t>
+  </si>
+  <si>
+    <t>attro8577</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 10*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> attro8688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной спортивный батут (Китай) 2*2*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/sportivnyy-batut-kitay/</t>
+  </si>
+  <si>
+    <t>attro8922</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Капитан Джордж Морж" 14,7*9*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/</t>
+  </si>
+  <si>
+    <t>attro8125</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морская сказка" 10*10*7,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/</t>
+  </si>
+  <si>
+    <t>attro8499</t>
+  </si>
+  <si>
+    <t>Надувной парк "Монстер" 20*20*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-monster/</t>
+  </si>
+  <si>
+    <t>attro9341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Мадагаскар 2» 12*9*10 м  </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-9-10-m/</t>
+  </si>
+  <si>
+    <t>attro9510</t>
+  </si>
+  <si>
+    <t>Надувная горка "Новый уровень" размер 9*3,5*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-noviy-uroven-9-3-3/</t>
+  </si>
+  <si>
+    <t>attro8963</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пристань Прибой" 18*18*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/</t>
+  </si>
+  <si>
+    <t>attro8394</t>
+  </si>
+  <si>
+    <t>Водная надувная горка "Триппо" 35*15*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-gorka-trippo--PL95/</t>
+  </si>
+  <si>
+    <t>attro9235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха с шезлонгом 5,9*3,23*1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/</t>
+  </si>
+  <si>
+    <t>attro8667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк  "Море приключений" 15*15*7,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/</t>
+  </si>
+  <si>
+    <t>attro8885</t>
+  </si>
+  <si>
+    <t>Надувной батут «Океан с иллюминаторами»  16*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/</t>
+  </si>
+  <si>
+    <t>attro9090</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Вторжение роботов» 17*3,3*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/</t>
+  </si>
+  <si>
+    <t>attro8598</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская Малая" 17*12*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/</t>
+  </si>
+  <si>
+    <t>attro9081</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Остров мечты" 20*3,3*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/</t>
+  </si>
+  <si>
+    <t>attro9400</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань На волне"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/</t>
+  </si>
+  <si>
+    <t>attro9035</t>
+  </si>
+  <si>
+    <t>Надувной бар 4,9*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-bar/</t>
+  </si>
+  <si>
+    <t>attro8283</t>
+  </si>
+  <si>
+    <t>Надувная горка "Замок"  11*11*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/</t>
+  </si>
+  <si>
+    <t>attro8572</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики большая" 28*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro7300</t>
+  </si>
+  <si>
+    <t>Надувной батут  "Гранд Саванна" 17*10*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-grand-savanna-razmer-17109-m/</t>
+  </si>
+  <si>
+    <t>attro8065</t>
+  </si>
+  <si>
+    <t>Надувной батут "Эра роботов" 14*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/</t>
+  </si>
+  <si>
+    <t>attro9159</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Забытые пирамиды» 25*10*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/</t>
+  </si>
+  <si>
+    <t>attro8790</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Океанариум" 15*15*7,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/</t>
+  </si>
+  <si>
+    <t>attro9007</t>
+  </si>
+  <si>
+    <t>Надувной батут «Наши в космосе»  15*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-nashi-v-kosmose-/</t>
+  </si>
+  <si>
+    <t>attro8487</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сладости" 5*4*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/</t>
+  </si>
+  <si>
+    <t>attro8681</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 14*7*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/</t>
+  </si>
+  <si>
+    <t>attro5524</t>
+  </si>
+  <si>
+    <t>Надувной батут "Старая Крепость" 8*8*6,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/</t>
+  </si>
+  <si>
+    <t>attro8913</t>
+  </si>
+  <si>
+    <t>Надувная горка "Рыцарский турнир" 8*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/</t>
+  </si>
+  <si>
+    <t>attro7728</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Новогодние приключения" 57,5*4*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/</t>
+  </si>
+  <si>
+    <t>attro9213</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джурасик" 4,5*4,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/</t>
+  </si>
+  <si>
+    <t>attro9086</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Тропический Квест» 27,5*6,2*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/</t>
+  </si>
+  <si>
+    <t>attro9435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум детский" 15*15*6,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro9059</t>
+  </si>
+  <si>
+    <t>Надувная горка "Гости из космоса" 7*5*3,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/</t>
+  </si>
+  <si>
+    <t>attro9386</t>
+  </si>
+  <si>
+    <t>Надувной плот SEA BEAST,  300*150*20 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/</t>
+  </si>
+  <si>
+    <t>attro7143</t>
+  </si>
+  <si>
+    <t>Надувной батут "Океан" 12*6*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-okean-pl110/</t>
+  </si>
+  <si>
+    <t>attro8578</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джуманджи" 10*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/</t>
+  </si>
+  <si>
+    <t>attro9343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Мадагаскар 2» 11*10*10 м   </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/</t>
+  </si>
+  <si>
+    <t>attro7588</t>
+  </si>
+  <si>
+    <t>Надувной батут-робот "Мега трактор" 16,5*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-robot-mega-traktor/</t>
+  </si>
+  <si>
+    <t>attro8562</t>
+  </si>
+  <si>
+    <t>Надувная горка "Емеля" 14*7*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/</t>
+  </si>
+  <si>
+    <t>attro8818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Праздник" 7*5*3,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/</t>
+  </si>
+  <si>
+    <t>attro8827</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор" зима/лето, 12*5*7,6 м  Всесезонный (горка + выкат + площадка)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/</t>
+  </si>
+  <si>
+    <t>attro8500</t>
+  </si>
+  <si>
+    <t>Надувная горка "Рождество" 27*4,5*9,6м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/</t>
+  </si>
+  <si>
+    <t>attro8745</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 2,5*2,5*1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha/</t>
+  </si>
+  <si>
+    <t>attro8964</t>
+  </si>
+  <si>
+    <t>Большая водная горка "Триппо" 53*20*13,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/</t>
+  </si>
+  <si>
+    <t>attro9236</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха с шезлонгом 5,45*3,9*1 м  1</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/</t>
+  </si>
+  <si>
+    <t>attro872</t>
+  </si>
+  <si>
+    <t>Надувной батутный парк "Лес чудес"  45*15*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/</t>
+  </si>
+  <si>
+    <t>attro8887</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская мини" 15*10*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/</t>
+  </si>
+  <si>
+    <t>attro7972</t>
+  </si>
+  <si>
+    <t>Надувной батут «Праздник», размер 4,5*3,5*2,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-prazdnik-razmer-453529-m/</t>
+  </si>
+  <si>
+    <t>attro9091</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Спорт Квест» 27,5*6,2*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/</t>
+  </si>
+  <si>
+    <t>attro8341</t>
+  </si>
+  <si>
+    <t>Надувной батут "Лило" 6*5*4м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/</t>
+  </si>
+  <si>
+    <t>attro8625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Джунгли пиратские" 17,5*17*8,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/</t>
+  </si>
+  <si>
+    <t>attro9082</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Покоритель Джунглей" 12,2*3,3*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/</t>
+  </si>
+  <si>
+    <t>attro9401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Галактика" 6,1*6,1*4,65 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/</t>
+  </si>
+  <si>
+    <t>attro7726</t>
+  </si>
+  <si>
+    <t>Надувной тент "Новогодний подарок" 4*4*6,1 м нейлон (для помещений)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/</t>
+  </si>
+  <si>
+    <t>attro9025</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Всесезонный комплект (горка + выкат + площадка)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374</t>
+  </si>
+  <si>
+    <t>attro8197</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спанч боб" 9*8*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/</t>
+  </si>
+  <si>
+    <t>attro1918</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики" 20*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/</t>
+  </si>
+  <si>
     <t>attro8574</t>
   </si>
   <si>
     <t>Надувной батут "Бананас" 12*10*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-bananas-pl148/</t>
   </si>
   <si>
+    <t>attro7301</t>
+  </si>
+  <si>
+    <t>Курс "Реальный бизнес на батутах"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/</t>
+  </si>
+  <si>
+    <t>attro8916</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 10*6*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/</t>
+  </si>
+  <si>
+    <t>attro8551</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Разноцветная", 23*8*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/</t>
+  </si>
+  <si>
+    <t>attro8791</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики малая" 17*12*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro9017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Водная надувная горка "Триппо" с одним бассейном 35*15*14 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/</t>
+  </si>
+  <si>
+    <t>attro8496</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Баунс" 53*15*14,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7869/</t>
+  </si>
+  <si>
+    <t>attro8682</t>
+  </si>
+  <si>
+    <t>Надувной батут "Тачки конструктор" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/</t>
+  </si>
+  <si>
+    <t>attro8923</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
+  </si>
+  <si>
+    <t>attro8380</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Джунгли" 20*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/</t>
+  </si>
+  <si>
+    <t>attro9215</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань тропики мини" 15*9,1*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/</t>
+  </si>
+  <si>
     <t>attro7811</t>
   </si>
   <si>
     <t>Надувной батут "Супергерои" 7*5*5,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/</t>
   </si>
   <si>
-    <t>attro1918</t>
-[...61 lines deleted...]
-  <si>
     <t>attro9087</t>
   </si>
   <si>
     <t>Надувная полоса препятствий «Зов джунглей» 30*3,3*5,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/</t>
   </si>
   <si>
+    <t>attro9475</t>
+  </si>
+  <si>
+    <t>Надувной батут "Большая стирка" 4*2,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8419/</t>
+  </si>
+  <si>
+    <t>attro8585</t>
+  </si>
+  <si>
+    <t>Надувная горка "Эра миньонов" 14*8*9</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/</t>
+  </si>
+  <si>
+    <t>attro8847</t>
+  </si>
+  <si>
+    <t>Надувной батут "Башня дракона" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/</t>
+  </si>
+  <si>
+    <t>attro9060</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Гавань" 15*12*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/</t>
+  </si>
+  <si>
+    <t>attro9387</t>
+  </si>
+  <si>
+    <t>Надувной батут "Грибная полянка" 8*8*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/</t>
+  </si>
+  <si>
+    <t>attro7144</t>
+  </si>
+  <si>
+    <t>Надувной батут "Океан" 14*7*6,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ocean-pl42/</t>
+  </si>
+  <si>
     <t>attro8150</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "HOT Wheels" 17,5*8*10.5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-robot-hot-wheels-1758105-m-1/</t>
   </si>
   <si>
-    <t>attro8923</t>
-[...41 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/</t>
+    <t>attro8268</t>
+  </si>
+  <si>
+    <t>Надувная горка "Халк" 17*10*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/</t>
+  </si>
+  <si>
+    <t>attro8564</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пиратская гавань" 8,5*7*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/</t>
+  </si>
+  <si>
+    <t>attro8830</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Слоники" 3,5*3,5*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/</t>
+  </si>
+  <si>
+    <t>attro9029</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Жюль Верн" 21*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/</t>
+  </si>
+  <si>
+    <t>attro8501</t>
+  </si>
+  <si>
+    <t>Надувная горка "Радуга" 27*4,5*9,8м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/</t>
+  </si>
+  <si>
+    <t>attro8749</t>
+  </si>
+  <si>
+    <t>Надувной батутный парк "Игро парк"  23,6*15*4,75 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batutnyy-park-igro-park-23-6-15-4-75-m/</t>
   </si>
   <si>
     <t>attro7141</t>
   </si>
   <si>
     <t>Надувной батут «Сафари Сайд»  16*9,5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/</t>
   </si>
   <si>
-    <t>attro8847</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/</t>
+    <t>attro8983</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Морские охотники" 15*10*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/</t>
   </si>
   <si>
     <t>attro9251</t>
   </si>
   <si>
     <t>Бизнес комплект "Аквазорбы+бассейн Спайдермен" 6х6х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/</t>
   </si>
   <si>
-    <t>attro9060</t>
-[...88 lines deleted...]
-  <si>
     <t>attro5661</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Лес мечты" 8*6*4,4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/</t>
   </si>
   <si>
-    <t>attro9236</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8674</t>
   </si>
   <si>
     <t>Надувной парк "Монстерс 2" 18*8*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-park-monsters-2/</t>
   </si>
   <si>
+    <t>attro8342</t>
+  </si>
+  <si>
+    <t>Надувная горка "Майкл и Минерва" 5*5*3,2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-maikl- i-minerva-PL111/</t>
+  </si>
+  <si>
+    <t>attro9083</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Финишируй" 34,3*11,6*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/</t>
+  </si>
+  <si>
     <t>attro8101</t>
   </si>
   <si>
     <t>Надувной батут с крышей "Веселый" 6*6*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/</t>
   </si>
   <si>
-    <t>attro8342</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-maikl- i-minerva-PL111/</t>
+    <t>attro9038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной пирс для гидроциклов 3*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/</t>
+  </si>
+  <si>
+    <t>attro8526</t>
+  </si>
+  <si>
+    <t>Надувной батут "Рентор авто" 5,5*4*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-batyt- rentor-avto-pl113/</t>
+  </si>
+  <si>
+    <t>attro8290</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Кристалл" 20*15*8,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/</t>
+  </si>
+  <si>
+    <t>attro8575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная водная горка "Саммит Малая" 6,6*2,7*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
   </si>
   <si>
     <t>attro6423</t>
   </si>
   <si>
     <t>Надувной батут "Веселье Миньонов под крышей" 8*6*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/</t>
   </si>
   <si>
-    <t>attro9159</t>
-[...50 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374</t>
+    <t>attro8555</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 2" зима/лето, 14*7*8,6 м  Зимняя горка с выкатом 12*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/</t>
+  </si>
+  <si>
+    <t>attro9019</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдермен в городе" 8*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spayder-PL28/</t>
+  </si>
+  <si>
+    <t>attro8497</t>
+  </si>
+  <si>
+    <t>Надувная горка "Русский дом" 27*4,5*10,4м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/</t>
+  </si>
+  <si>
+    <t>attro8927</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрята" 5*5*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/</t>
+  </si>
+  <si>
+    <t>attro8389</t>
+  </si>
+  <si>
+    <t>Надувная горка "Маленькие пираты" 7,6*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/</t>
+  </si>
+  <si>
+    <t>attro9230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Остров чудес" 6,5*5*3,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/</t>
+  </si>
+  <si>
+    <t>attro8883</t>
+  </si>
+  <si>
+    <t>Надувной батут "В гостях у краба" 5*5*3,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/</t>
   </si>
   <si>
     <t>attro7828</t>
   </si>
   <si>
     <t>Надувной батут «Сафари с иллюминаторами»  16*9,5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/</t>
   </si>
   <si>
-    <t>attro8290</t>
-[...23 lines deleted...]
-    <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/</t>
+    <t>attro9088</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «300 метров» 75*37,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Профессор" 4*2,5*2,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/</t>
+  </si>
+  <si>
+    <t>attro8591</t>
+  </si>
+  <si>
+    <t>Надувная горка "Бургер" 12*8,5*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-burger-pl16/</t>
+  </si>
+  <si>
+    <t>attro8848</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дино" 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dino-pl96/</t>
+  </si>
+  <si>
+    <t>attro9079</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий с горкой "Цыпа-борд" 17*3,3*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/</t>
   </si>
   <si>
     <t>attro7717</t>
   </si>
   <si>
     <t>Надувная горка «Космос» 10*5*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-kosmos-10510/</t>
   </si>
   <si>
-    <t>attro9019</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/</t>
+    <t>attro8332</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны под волной" 12,5*8,5*9,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/</t>
+  </si>
+  <si>
+    <t>attro8506</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Маяк" 21,5*11,4*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/</t>
   </si>
   <si>
     <t>attro7605</t>
   </si>
   <si>
     <t>Надувной батут космический корабль "Пандора" 19*15*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/spaceship-pandora-inflatable/</t>
   </si>
   <si>
-    <t>attro8927</t>
-[...32 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/</t>
+    <t>attro5646</t>
+  </si>
+  <si>
+    <t>Большая водная горка "Триппо" 55*20*13 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/</t>
+  </si>
+  <si>
+    <t>attro8565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Тропический лес» 5*4,5*4,2 м  </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/</t>
+  </si>
+  <si>
+    <t>attro9033</t>
+  </si>
+  <si>
+    <t>Надувная док-станция 3*3*0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-/</t>
   </si>
   <si>
     <t>attro8063</t>
   </si>
   <si>
     <t>Надувная горка "Подводная жизнь" 6*3*3,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/</t>
   </si>
   <si>
-    <t>attro8332</t>
-[...35 lines deleted...]
-    <t>attro7726</t>
+    <t>attro8759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Супергерои" 5*5*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/</t>
+  </si>
+  <si>
+    <t>attro8984</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пляжная" 20*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro8131</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафария" 10*10*7,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safariya-pl46/</t>
+  </si>
+  <si>
+    <t>attro8675</t>
+  </si>
+  <si>
+    <t>Надувной парк "Космонавт и Монстр" 18*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-kosmonavt-i-monster/</t>
+  </si>
+  <si>
+    <t>attro9161</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Подводная лодка" 27*25*7,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/</t>
+  </si>
+  <si>
+    <t>attro9084</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Котолёт» 21,3*8,7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/</t>
+  </si>
+  <si>
+    <t>attro9408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
   </si>
   <si>
     <t>Надувной батут "Новогодняя горка" 5*5*4,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/</t>
   </si>
   <si>
-    <t>attro9033</t>
-[...50 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/</t>
+    <t>attro8844</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский галеон" с прямоугольным бассейном 18*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/</t>
+  </si>
+  <si>
+    <t>attro9042</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 7,3*6,5*1,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-1/</t>
   </si>
   <si>
     <t>attro8232</t>
   </si>
   <si>
     <t>Надувной спортивный батут с сеткой 4*3*2,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/</t>
   </si>
   <si>
-    <t>attro8984</t>
-[...43 lines deleted...]
-  <si>
     <t>attro8576</t>
   </si>
   <si>
     <t>Надувной батут "Конструктор" 10*7*7,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/</t>
   </si>
   <si>
-    <t>attro8844</t>
-[...749 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/</t>
+    <t>attro8556</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 2" зима/лето, 14*7*8,6 м  Летний батут с площадкой 14*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Зимняя горка с выкатом 12*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор" зима/лето, 12*5*7,6 м  Зимняя горка с выкатом 9*5*7,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9407</t>
+  </si>
+  <si>
+    <t>attro7807</t>
+  </si>
+  <si>
+    <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка + финишная полоса 22*7</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807</t>
   </si>
   <si>
     <t>attro7725</t>
   </si>
   <si>
     <t>Надувной тент "Новогодний подарок" 4*4*6,1 м ПВХ (уличный)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829</t>
   </si>
   <si>
-    <t>attro8556</t>
-[...26 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/</t>
+    <t>Надувная горка "Конструктор" зима/лето, 12*5*7,6 м  Летний батут с площадкой 12*5*7,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9406</t>
+  </si>
+  <si>
+    <t>attro8557</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 2" зима/лето, 14*7*8,6 м  Всесезонный комплект (горка + выкат + площадка)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557</t>
   </si>
   <si>
     <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Летний батут с площадкой 14*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372</t>
   </si>
   <si>
-    <t>Надувная горка "Конструктор" зима/лето, 12*5*7,6 м  Летний батут с площадкой 12*5*7,6 м</t>
-[...13 lines deleted...]
-  <si>
     <t>attro7808</t>
   </si>
   <si>
     <t>Всесезонный батут-трансформер «Спанч боб» Летний батут с площадкой 15*7*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808</t>
   </si>
   <si>
+    <t>attro9239</t>
+  </si>
+  <si>
+    <t>Надувной водный Бар 7*7,5*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-vodnyi-bar/</t>
+  </si>
+  <si>
     <t>attro7679</t>
   </si>
   <si>
     <t>Надувная полоса препятствий для тимбилдинга "Веселый монстр" 34*18,5*6 34*18,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7374/</t>
   </si>
   <si>
+    <t>attro9375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной пляжный Бар 8*8*3,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/</t>
+  </si>
+  <si>
     <t>attro8683</t>
   </si>
   <si>
     <t>Надувная релакс зона - плавающий бар с диванами</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-relaks-zona/</t>
   </si>
   <si>
-    <t>attro9375</t>
-[...10 lines deleted...]
-  <si>
     <t>Надувной водный Бар 5*5*3,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-vodnyy-bar-/</t>
   </si>
   <si>
-    <t>Надувной водный Бар 7*7,5*3,2 м</t>
-[...4 lines deleted...]
-  <si>
     <t>Надувная полоса препятствий для тимбилдинга "Веселый монстр" 34*18,5*6 40*18,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7374/?sku=8106</t>
   </si>
   <si>
     <t>Надувная полоса препятствий для тимбилдинга "Веселый монстр" 34*18,5*6 46*18,5*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/7374/?sku=8107</t>
   </si>
   <si>
+    <t>attro1926</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  3,3*3,3*2,3 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnya-palatka-na-vodu/</t>
+  </si>
+  <si>
+    <t>attro8630</t>
+  </si>
+  <si>
+    <t>Надувной плавающий бассейн 6*4,5*0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/</t>
+  </si>
+  <si>
+    <t>attro8737</t>
+  </si>
+  <si>
+    <t>Надувной комплекс на воду 23,1*14*2,5 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/</t>
+  </si>
+  <si>
+    <t>attro8631</t>
+  </si>
+  <si>
+    <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 3,4*2,0*1,10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/</t>
+  </si>
+  <si>
     <t>attro5514</t>
   </si>
   <si>
     <t>Полоса препятствий "Океанский парк" 26*15,5*6,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/polosa-prepyatstviy-okeanskiy-park-2615567-m/</t>
   </si>
   <si>
-    <t>attro8631</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8741</t>
   </si>
   <si>
     <t>Надувная палатка на воду  3,4*3,4*2,3 м обычное покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/</t>
   </si>
   <si>
-    <t>attro1926</t>
-[...23 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/</t>
+    <t>attro8742</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  3,4*3,4*2,3 м антискользящее покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2,5*1,96*0,8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233</t>
   </si>
   <si>
     <t>Надувной комплекс на воду 23,1*14*2,5 м антискользящее покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208</t>
   </si>
   <si>
     <t>Надувная палатка на воду  3,3*3,3*2,3 м антискользящее покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403</t>
   </si>
   <si>
-    <t>attro8742</t>
-[...7 lines deleted...]
-  <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2,2*2,1*0,95</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2*2*0,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744</t>
   </si>
   <si>
     <t>attro9036</t>
   </si>
   <si>
     <t>Надувная палатка на воду с шезлонгом  5*3*2,2 м обычное покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-palatka-na-vodu-/</t>
   </si>
   <si>
     <t>attro9093</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха одноместный, 2,3*1*0,75 м 2,3*1*0,75 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/</t>
   </si>
   <si>
+    <t>attro8947</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  2,9*2,9*2,4 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-palatka-na-vodu/</t>
+  </si>
+  <si>
+    <t>attro6434</t>
+  </si>
+  <si>
+    <t>Интерактивный тир 2</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnyy-tir-2/</t>
+  </si>
+  <si>
+    <t>attro6422</t>
+  </si>
+  <si>
+    <t>Интерактивная игра "Космический корабль"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnaya-igra-kosmicheskiy-korabl/</t>
+  </si>
+  <si>
+    <t>attro6427</t>
+  </si>
+  <si>
+    <t>Интерактивная игра "Ниндзя"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnaya-igra-nindzya/</t>
+  </si>
+  <si>
     <t>attro6430</t>
   </si>
   <si>
     <t>Интерактивная игра "Ограбление банка"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/interaktivnaya-igra-ograblenie-banka/</t>
   </si>
   <si>
     <t>attro6432</t>
   </si>
   <si>
     <t>Интерактивный футбол</t>
   </si>
   <si>
     <t>https://water-games.ru/product/interaktivnyy-futbol/</t>
   </si>
   <si>
-    <t>attro8947</t>
-[...34 lines deleted...]
-  <si>
     <t>attro6431</t>
   </si>
   <si>
     <t>Надувная горка-робот "Муха-Цокотуха" 14*9*7</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-robot-mukha-tsokotukha-1497/</t>
   </si>
   <si>
     <t>attro7193</t>
   </si>
   <si>
     <t>Надувная полоса препятствий "Хаки" 17*8*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/</t>
   </si>
   <si>
     <t>attro6531</t>
   </si>
   <si>
     <t>Интерактивная система кнопок</t>
   </si>
   <si>
     <t>https://water-games.ru/product/interaktivnaya-sistema-knopok/</t>
@@ -2207,87 +2231,87 @@
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/</t>
   </si>
   <si>
     <t>attro7992</t>
   </si>
   <si>
     <t>Надувной батут «Бананы» 9*6,5*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-banany-pl965/</t>
   </si>
   <si>
     <t>attro8149</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная полоса препятствий "Хаки" 16*8*4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/</t>
   </si>
   <si>
     <t>attro8244</t>
   </si>
   <si>
-    <t>Тематический надувной бассейн "Крабик" для аттракционов 6х6х0,65 м</t>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 6х6х0,65 м, 0,6 мм ПВХ</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/</t>
   </si>
   <si>
     <t>attro8245</t>
   </si>
   <si>
-    <t>Тематический надувной бассейн "Крабик" для аттракционов 7х7х0,65 м</t>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 7х7х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245</t>
   </si>
   <si>
     <t>attro8246</t>
   </si>
   <si>
-    <t>Тематический надувной бассейн "Крабик" для аттракционов 8х8х0,65 м</t>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 8х8х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246</t>
   </si>
   <si>
     <t>attro8247</t>
   </si>
   <si>
-    <t>Тематический надувной бассейн "Крабик" для аттракционов 9х9х0,65 м</t>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 9х9х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247</t>
   </si>
   <si>
     <t>attro8248</t>
   </si>
   <si>
-    <t>Тематический надувной бассейн "Крабик" для аттракционов 10х10х0,65 м</t>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 10х10х0,65 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248</t>
   </si>
   <si>
     <t>attro8237</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка крабик</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/</t>
   </si>
   <si>
     <t>attro8491</t>
   </si>
   <si>
     <t>Надувной аттракцион Рыбалочка лягушка</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491</t>
   </si>
   <si>
     <t>attro8490</t>
   </si>
@@ -2795,59 +2819,50 @@
   <si>
     <t>Надувной плот 2,4*1,5*0,15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plot/</t>
   </si>
   <si>
     <t>attro9162</t>
   </si>
   <si>
     <t>Надувной аквапарк "На волне" 10*8,3*3,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/</t>
   </si>
   <si>
     <t>attro9124</t>
   </si>
   <si>
     <t>Надувная водная горка "Зов Джунглей" 8,5*5*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/</t>
   </si>
   <si>
-    <t>attro9123</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9160</t>
   </si>
   <si>
     <t>Надувной аквапарк "На волне" 15*8*6,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-na-volne/</t>
   </si>
   <si>
     <t>attro9238</t>
   </si>
   <si>
     <t>Надувной водный Бар 6*4,5*3,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-vodnyy-bar/</t>
   </si>
   <si>
     <t>attro9335</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка «Таити» 6*6,5*4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/</t>
@@ -2883,50 +2898,122 @@
     <t>attro9371</t>
   </si>
   <si>
     <t>Надувная горка "Смоленская крепость" 12,5*10*6,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-10-6-7-m/</t>
   </si>
   <si>
     <t>attro9377</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Смоленская крепость" 12*8*6,8 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-8-6-8-m/</t>
   </si>
   <si>
     <t>attro9388</t>
   </si>
   <si>
     <t>Надувная горка "Миньоны" 15,5*7,5*8,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-model-pl184-artikul-pl184-002-minony-razmer-15-5-7-5-8-5-m/</t>
+  </si>
+  <si>
+    <t>attro9481</t>
+  </si>
+  <si>
+    <t>Надувной батут "На пляже" 6*5,5*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8424/</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  6х6х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  7х7х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  8х8х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  9х9х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  10х10х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541</t>
+  </si>
+  <si>
+    <t>Надувная горка «Сокровища моря» 6*5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/</t>
+  </si>
+  <si>
+    <t>attro9547</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Капибара" 7*5*3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kapibara-7-5-3-m/</t>
+  </si>
+  <si>
+    <t>attro9548</t>
+  </si>
+  <si>
+    <t>Надувная горка "В гостях у Осьминога"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-v-gostyakh-u-osminoga/</t>
+  </si>
+  <si>
+    <t>attro9551</t>
+  </si>
+  <si>
+    <t>Надувная горка "Диномир" 3,5*3,5*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dino-mir-3-5-3-5-2-4-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -3300,62 +3387,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-hot-wheels-1758105-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-igro-park-23-6-15-4-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-%20i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-10510/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/spaceship-pandora-inflatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dino-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-i-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-1699-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/megarief/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-81475-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trippo-4-spuska-35-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-matreshka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-grand-savanna-razmer-17109-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nashi-v-kosmose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-mega-traktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-razmer-453529-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-9-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/20250422/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9407" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9406" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyi-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8106" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8107" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-okeanskiy-park-2615567-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-ograblenie-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-futbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-tir-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-kosmicheskiy-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-nindzya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-mukha-tsokotukha-1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-fioletovo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-skoryy-poezd-245181285-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-9179-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-avtomobilnyy-10158-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-1588-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-naduvnoy-batut-mir-minonov-i-drakonov-181110-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminozhka-9126-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-start-2368638-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-amazoniya-856-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnye-barabany/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6873/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-stol/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-tir/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-beysbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-2-1156585-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-po-shchuchemu-veleniyu-101095-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-stegozavr-mini-121269-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7371/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7373/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen6/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7458/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8240" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8241" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8242" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8243" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yemelya-PL115/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/?sku=8890" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-puteshestvie-po-dzhunglyam-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-24-12-6-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-10-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-8-6-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl184-artikul-pl184-002-minony-razmer-15-5-7-5-8-5-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-1699-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/megarief/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/20250422/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-81475-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-matreshka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trippo-4-spuska-35-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-9-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-noviy-uroven-9-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-grand-savanna-razmer-17109-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nashi-v-kosmose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-mega-traktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-razmer-453529-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-hot-wheels-1758105-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-igro-park-23-6-15-4-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-%20i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dino-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-10510/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/spaceship-pandora-inflatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-i-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9407" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9406" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyi-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8106" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8107" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-okeanskiy-park-2615567-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-tir-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-kosmicheskiy-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-nindzya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-ograblenie-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-futbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-mukha-tsokotukha-1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-fioletovo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-skoryy-poezd-245181285-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-9179-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-avtomobilnyy-10158-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-1588-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-naduvnoy-batut-mir-minonov-i-drakonov-181110-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminozhka-9126-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-start-2368638-/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-amazoniya-856-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnye-barabany/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6873/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-stol/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-tir/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-beysbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-2-1156585-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-po-shchuchemu-veleniyu-101095-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-stegozavr-mini-121269-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7371/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7373/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen6/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7458/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8240" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8241" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8242" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8243" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yemelya-PL115/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/?sku=8890" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-24-12-6-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-10-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-8-6-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl184-artikul-pl184-002-minony-razmer-15-5-7-5-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8424/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kapibara-7-5-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-gostyakh-u-osminoga/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-mir-3-5-3-5-2-4-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F329"/>
+  <dimension ref="A1:F341"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F329" sqref="F329"/>
+      <selection activeCell="F341" sqref="F341"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -3381,6509 +3468,6749 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="13">
-        <v>1649700</v>
+        <v>202500</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
-        <v>472500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F8" s="13">
-        <v>3730500</v>
+        <v>1682100</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
         <v>0</v>
       </c>
       <c r="F9" s="13">
-        <v>0</v>
+        <v>1780200</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F10" s="13">
-        <v>350010</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>1078000</v>
+        <v>288000</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F12" s="13">
-        <v>1791000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="13">
-        <v>3053700</v>
+        <v>2735100</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="13">
-        <v>5760000</v>
+        <v>463500</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>1277550</v>
+        <v>722700</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="13">
-        <v>0</v>
+        <v>1750050</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F17" s="13">
-        <v>901530</v>
+        <v>370800</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="13">
-        <v>3915000</v>
+        <v>2580300</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F19" s="13">
-        <v>108000</v>
+        <v>454500</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F20" s="13">
-        <v>1035180</v>
+        <v>2132100</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
         <v>0</v>
       </c>
       <c r="F21" s="13">
-        <v>0</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
-        <v>1992600</v>
+        <v>566100</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23" s="13">
-        <v>462600</v>
+        <v>323190</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="13">
-        <v>281250</v>
+        <v>425250</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F25" s="13">
-        <v>1709100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
         <v>0</v>
       </c>
       <c r="F26" s="13">
-        <v>39000</v>
+        <v>347400</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>179820</v>
+        <v>1260000</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" s="13">
-        <v>4198500</v>
+        <v>490500</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>1826100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>1420200</v>
+        <v>3829500</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>1732050</v>
+        <v>3928500</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="13">
-        <v>484200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F33" s="13">
-        <v>4446000</v>
+        <v>275400</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>2000250</v>
+        <v>7569000</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>603900</v>
+        <v>1390500</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
         <v>0</v>
       </c>
       <c r="F36" s="13">
-        <v>433350</v>
+        <v>988200</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>0</v>
+        <v>126900</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38" s="13">
-        <v>0</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="13">
-        <v>737100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="13">
-        <v>1957050</v>
+        <v>1526400</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
-        <v>3653100</v>
+        <v>446850</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43" s="13">
-        <v>299070</v>
+        <v>3397500</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>143100</v>
+        <v>6354900</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="13">
-        <v>336600</v>
+        <v>400950</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F46" s="13">
-        <v>1669500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>0</v>
       </c>
       <c r="F47" s="13">
-        <v>2299950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="13">
-        <v>3690000</v>
+        <v>722700</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F49" s="13">
-        <v>1826100</v>
+        <v>3053700</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="13">
-        <v>1172250</v>
+        <v>834300</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F51" s="13">
-        <v>0</v>
+        <v>3797550</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
         <v>0</v>
       </c>
       <c r="F52" s="13">
-        <v>0</v>
+        <v>495000</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="13">
-        <v>18869850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" s="13">
-        <v>0</v>
+        <v>4950000</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F55" s="13">
-        <v>332100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" s="13">
-        <v>0</v>
+        <v>1388700</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="13">
-        <v>2100150</v>
+        <v>1957050</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5">
         <v>1</v>
       </c>
       <c r="F58" s="13">
-        <v>330480</v>
+        <v>2616300</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
         <v>0</v>
       </c>
       <c r="F59" s="13">
-        <v>279000</v>
+        <v>1579500</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="13">
-        <v>1370250</v>
+        <v>259200</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F61" s="13">
-        <v>1291500</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
-        <v>462600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F63" s="13">
-        <v>722700</v>
+        <v>805950</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
         <v>0</v>
       </c>
       <c r="F64" s="13">
-        <v>376200</v>
+        <v>4022100</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F65" s="13">
-        <v>85500</v>
+        <v>170910</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
         <v>0</v>
       </c>
       <c r="F66" s="13">
-        <v>0</v>
+        <v>1708200</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F67" s="13">
-        <v>8289000</v>
+        <v>2856870</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F68" s="13">
-        <v>394470</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
         <v>0</v>
       </c>
       <c r="F69" s="13">
-        <v>0</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F70" s="13">
-        <v>299070</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F71" s="13">
-        <v>160200</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
         <v>0</v>
       </c>
       <c r="F72" s="13">
-        <v>3843000</v>
+        <v>1420200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F73" s="13">
-        <v>460800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" s="13">
-        <v>288450</v>
+        <v>1601100</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75" s="13">
-        <v>899910</v>
+        <v>464850</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F76" s="13">
-        <v>1740600</v>
+        <v>891360</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F77" s="13">
-        <v>830700</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" s="13">
-        <v>1474650</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5">
         <v>0</v>
       </c>
       <c r="F79" s="13">
-        <v>825300</v>
+        <v>8289000</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F80" s="13">
-        <v>0</v>
+        <v>433350</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5">
         <v>0</v>
       </c>
       <c r="F81" s="13">
-        <v>0</v>
+        <v>11724750</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="13">
-        <v>1780200</v>
+        <v>2385000</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="13">
-        <v>2735100</v>
+        <v>1669500</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F85" s="13">
-        <v>370800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
-        <v>2132100</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
-        <v>561600</v>
+        <v>532800</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="13">
-        <v>0</v>
+        <v>481500</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="13">
-        <v>480150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" s="13">
-        <v>463500</v>
+        <v>1669500</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F91" s="13">
-        <v>1260000</v>
+        <v>940950</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F92" s="13">
-        <v>722700</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5">
         <v>0</v>
       </c>
       <c r="F93" s="13">
-        <v>426150</v>
+        <v>1649700</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="E94" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E94" s="5"/>
       <c r="F94" s="13">
-        <v>1750050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5">
         <v>0</v>
       </c>
       <c r="F95" s="13">
-        <v>2580300</v>
+        <v>1078000</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5">
         <v>0</v>
       </c>
       <c r="F96" s="13">
-        <v>3829500</v>
+        <v>1791000</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5">
         <v>0</v>
       </c>
       <c r="F97" s="13">
-        <v>566100</v>
+        <v>3053700</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F98" s="13">
-        <v>0</v>
+        <v>5760000</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F99" s="13">
-        <v>299070</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F100" s="13">
-        <v>0</v>
+        <v>394470</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F101" s="13">
-        <v>347400</v>
+        <v>990900</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" s="13">
-        <v>7569000</v>
+        <v>3915000</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5">
         <v>0</v>
       </c>
       <c r="F103" s="13">
-        <v>490500</v>
+        <v>2100150</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5">
         <v>0</v>
       </c>
       <c r="F104" s="13">
-        <v>0</v>
+        <v>472500</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
-        <v>5598000</v>
+        <v>1277550</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F106" s="13">
-        <v>3928500</v>
+        <v>157050</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5">
         <v>0</v>
       </c>
       <c r="F107" s="13">
-        <v>1390500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E108" s="5">
         <v>0</v>
       </c>
       <c r="F108" s="13">
-        <v>988200</v>
+        <v>443250</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F109" s="13">
-        <v>275400</v>
+        <v>1709100</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="5">
         <v>0</v>
       </c>
       <c r="F110" s="13">
-        <v>0</v>
+        <v>770850</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F111" s="13">
-        <v>1682100</v>
+        <v>1035180</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="5">
         <v>0</v>
       </c>
       <c r="F112" s="13">
-        <v>126900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="5">
         <v>0</v>
       </c>
       <c r="F113" s="13">
-        <v>0</v>
+        <v>1732050</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="5">
         <v>0</v>
       </c>
       <c r="F114" s="13">
-        <v>0</v>
+        <v>481950</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F115" s="13">
-        <v>722700</v>
+        <v>179820</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="5">
         <v>0</v>
       </c>
       <c r="F116" s="13">
-        <v>3397500</v>
+        <v>4198500</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E117" s="5">
         <v>0</v>
       </c>
       <c r="F117" s="13">
-        <v>6354900</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>344</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>345</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E118" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F118" s="13">
-        <v>288000</v>
+        <v>4446000</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>348</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5">
         <v>0</v>
       </c>
       <c r="F119" s="13">
-        <v>0</v>
+        <v>1992600</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5">
         <v>0</v>
       </c>
       <c r="F120" s="13">
-        <v>0</v>
+        <v>2000250</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" s="13">
-        <v>1388700</v>
+        <v>281250</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5">
         <v>0</v>
       </c>
       <c r="F122" s="13">
-        <v>0</v>
+        <v>603900</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F123" s="13">
-        <v>3053700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5">
         <v>0</v>
       </c>
       <c r="F124" s="13">
-        <v>834300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5">
         <v>0</v>
       </c>
       <c r="F125" s="13">
-        <v>0</v>
+        <v>3653100</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5">
         <v>0</v>
       </c>
       <c r="F126" s="13">
-        <v>4950000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5">
         <v>0</v>
       </c>
       <c r="F127" s="13">
-        <v>4022100</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5">
         <v>0</v>
       </c>
       <c r="F128" s="13">
-        <v>495000</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5">
         <v>0</v>
       </c>
       <c r="F129" s="13">
-        <v>0</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F130" s="13">
-        <v>899100</v>
+        <v>372600</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>385</v>
       </c>
       <c r="E131" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F131" s="13">
-        <v>805950</v>
+        <v>737100</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E132" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F132" s="13">
-        <v>2616300</v>
+        <v>1172250</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>389</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="13">
-        <v>1579500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E134" s="5">
         <v>0</v>
       </c>
       <c r="F134" s="13">
-        <v>259200</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>395</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>396</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E135" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F135" s="13">
-        <v>2856870</v>
+        <v>332100</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E136" s="5">
         <v>0</v>
       </c>
       <c r="F136" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>401</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>402</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>403</v>
       </c>
       <c r="E137" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F137" s="13">
-        <v>891000</v>
+        <v>480150</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E138" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F138" s="13">
-        <v>1708200</v>
+        <v>330480</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E139" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F139" s="13">
-        <v>891000</v>
+        <v>2299950</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E140" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F140" s="13">
-        <v>830700</v>
+        <v>18869850</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="C141" s="6" t="s">
         <v>413</v>
       </c>
-      <c r="C141" s="6" t="s">
+      <c r="D141" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="D141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="5">
         <v>0</v>
       </c>
       <c r="F141" s="13">
-        <v>420300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="C142" s="6" t="s">
         <v>416</v>
       </c>
-      <c r="C142" s="6" t="s">
+      <c r="D142" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="D142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="5">
         <v>0</v>
       </c>
       <c r="F142" s="13">
-        <v>0</v>
+        <v>1291500</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
+        <v>418</v>
+      </c>
+      <c r="C143" s="6" t="s">
         <v>419</v>
       </c>
-      <c r="C143" s="6" t="s">
+      <c r="D143" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="D143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F143" s="13">
-        <v>891360</v>
+        <v>425250</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="C144" s="6" t="s">
         <v>422</v>
       </c>
-      <c r="C144" s="6" t="s">
+      <c r="D144" s="5" t="s">
         <v>423</v>
       </c>
-      <c r="D144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" s="5">
         <v>0</v>
       </c>
       <c r="F144" s="13">
-        <v>1826100</v>
+        <v>722700</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="C145" s="6" t="s">
         <v>425</v>
       </c>
-      <c r="C145" s="6" t="s">
+      <c r="D145" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="D145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F145" s="13">
-        <v>1526400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="C146" s="6" t="s">
         <v>428</v>
       </c>
-      <c r="C146" s="6" t="s">
+      <c r="D146" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="D146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146" s="5">
         <v>0</v>
       </c>
       <c r="F146" s="13">
-        <v>1601100</v>
+        <v>1285650</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
-        <v>182</v>
+        <v>430</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>431</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>432</v>
       </c>
       <c r="E147" s="5">
         <v>0</v>
       </c>
       <c r="F147" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>433</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>434</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>435</v>
       </c>
       <c r="E148" s="5">
         <v>0</v>
       </c>
       <c r="F148" s="13">
-        <v>464850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>436</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>437</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>438</v>
       </c>
       <c r="E149" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F149" s="13">
-        <v>2385000</v>
+        <v>8289000</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>439</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>440</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>441</v>
       </c>
       <c r="E150" s="5">
         <v>0</v>
       </c>
       <c r="F150" s="13">
-        <v>1669500</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>442</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>443</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>444</v>
       </c>
       <c r="E151" s="5">
         <v>0</v>
       </c>
       <c r="F151" s="13">
-        <v>180000</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>445</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>446</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>447</v>
       </c>
       <c r="E152" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F152" s="13">
-        <v>940950</v>
+        <v>279000</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>448</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>449</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>450</v>
       </c>
       <c r="E153" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F153" s="13">
-        <v>8289000</v>
+        <v>306990</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>451</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>452</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>453</v>
       </c>
       <c r="E154" s="5">
         <v>0</v>
       </c>
       <c r="F154" s="13">
-        <v>400950</v>
+        <v>3843000</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>454</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>455</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>456</v>
       </c>
       <c r="E155" s="5">
         <v>0</v>
       </c>
       <c r="F155" s="13">
-        <v>11724750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>457</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>458</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>459</v>
       </c>
       <c r="E156" s="5">
         <v>0</v>
       </c>
       <c r="F156" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>460</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>461</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="E157" s="5"/>
+      <c r="E157" s="5">
+        <v>0</v>
+      </c>
       <c r="F157" s="13">
-        <v>0</v>
+        <v>5598000</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>463</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>464</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>465</v>
       </c>
       <c r="E158" s="5">
         <v>0</v>
       </c>
       <c r="F158" s="13">
-        <v>447300</v>
+        <v>1740600</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>466</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>467</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>468</v>
       </c>
       <c r="E159" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F159" s="13">
-        <v>2230200</v>
+        <v>414720</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="C160" s="6" t="s">
         <v>469</v>
       </c>
-      <c r="C160" s="6" t="s">
+      <c r="D160" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="D160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E160" s="5">
         <v>0</v>
       </c>
       <c r="F160" s="13">
-        <v>532800</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="C161" s="6" t="s">
         <v>472</v>
       </c>
-      <c r="C161" s="6" t="s">
+      <c r="D161" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="D161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E161" s="5">
         <v>0</v>
       </c>
       <c r="F161" s="13">
-        <v>481500</v>
+        <v>1474650</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
+        <v>474</v>
+      </c>
+      <c r="C162" s="6" t="s">
         <v>475</v>
       </c>
-      <c r="C162" s="6" t="s">
+      <c r="D162" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="D162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E162" s="5">
         <v>0</v>
       </c>
       <c r="F162" s="13">
-        <v>0</v>
+        <v>825300</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
+        <v>477</v>
+      </c>
+      <c r="C163" s="6" t="s">
         <v>478</v>
       </c>
-      <c r="C163" s="6" t="s">
+      <c r="D163" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="D163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E163" s="5">
         <v>0</v>
       </c>
       <c r="F163" s="13">
-        <v>1296000</v>
+        <v>160200</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>419</v>
+        <v>480</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>481</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>482</v>
       </c>
       <c r="E164" s="5">
         <v>1</v>
       </c>
       <c r="F164" s="13">
-        <v>612360</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>483</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>484</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>485</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" s="13">
-        <v>1732500</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>128</v>
+        <v>260</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E166" s="5">
         <v>0</v>
       </c>
       <c r="F166" s="13">
         <v>1172250</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>128</v>
+        <v>218</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>488</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>489</v>
       </c>
       <c r="E167" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F167" s="13">
-        <v>1296000</v>
+        <v>612360</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>419</v>
+        <v>490</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E168" s="5">
         <v>0</v>
       </c>
       <c r="F168" s="13">
-        <v>0</v>
+        <v>1732500</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E169" s="5">
         <v>0</v>
       </c>
       <c r="F169" s="13">
-        <v>1669500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>495</v>
+        <v>218</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>496</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>497</v>
       </c>
       <c r="E170" s="5">
         <v>0</v>
       </c>
       <c r="F170" s="13">
-        <v>1625400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>498</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>499</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>500</v>
       </c>
       <c r="E171" s="5">
         <v>0</v>
       </c>
       <c r="F171" s="13">
-        <v>0</v>
+        <v>1669500</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="C172" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="C172" s="6" t="s">
+      <c r="D172" s="5" t="s">
         <v>502</v>
       </c>
-      <c r="D172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E172" s="5">
         <v>0</v>
       </c>
       <c r="F172" s="13">
-        <v>198900</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
+        <v>503</v>
+      </c>
+      <c r="C173" s="6" t="s">
         <v>504</v>
       </c>
-      <c r="C173" s="6" t="s">
+      <c r="D173" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="D173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E173" s="5">
         <v>0</v>
       </c>
       <c r="F173" s="13">
-        <v>765000</v>
+        <v>1625400</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="C174" s="6" t="s">
         <v>507</v>
       </c>
-      <c r="C174" s="6" t="s">
+      <c r="D174" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="D174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E174" s="5">
         <v>0</v>
       </c>
       <c r="F174" s="13">
-        <v>447750</v>
+        <v>575100</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E175" s="5">
         <v>0</v>
       </c>
       <c r="F175" s="13">
-        <v>575100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
-        <v>498</v>
+        <v>512</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E176" s="5">
         <v>0</v>
       </c>
       <c r="F176" s="13">
-        <v>4528800</v>
+        <v>765000</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E177" s="5">
         <v>0</v>
       </c>
       <c r="F177" s="13">
-        <v>0</v>
+        <v>198900</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E178" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F178" s="13">
-        <v>0</v>
+        <v>447750</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>520</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>521</v>
       </c>
       <c r="E179" s="5">
         <v>0</v>
       </c>
       <c r="F179" s="13">
-        <v>129150</v>
+        <v>4528800</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="C180" s="6" t="s">
         <v>522</v>
       </c>
-      <c r="C180" s="6" t="s">
+      <c r="D180" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="D180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E180" s="5">
         <v>0</v>
       </c>
       <c r="F180" s="13">
-        <v>345150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
+        <v>524</v>
+      </c>
+      <c r="C181" s="6" t="s">
         <v>525</v>
       </c>
-      <c r="C181" s="6" t="s">
+      <c r="D181" s="5" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="E181" s="5">
         <v>0</v>
       </c>
       <c r="F181" s="13">
         <v>333000</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
+        <v>527</v>
+      </c>
+      <c r="C182" s="6" t="s">
         <v>528</v>
       </c>
-      <c r="C182" s="6" t="s">
+      <c r="D182" s="5" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="E182" s="5">
         <v>0</v>
       </c>
       <c r="F182" s="13">
         <v>245700</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="C183" s="6" t="s">
         <v>531</v>
       </c>
-      <c r="C183" s="6" t="s">
+      <c r="D183" s="5" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="E183" s="5">
         <v>0</v>
       </c>
       <c r="F183" s="13">
         <v>2425950</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E184" s="5">
         <v>0</v>
       </c>
       <c r="F184" s="13">
-        <v>108000</v>
+        <v>129150</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E185" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F185" s="13">
-        <v>2871000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E186" s="5">
         <v>0</v>
       </c>
       <c r="F186" s="13">
-        <v>380250</v>
+        <v>345150</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E187" s="5">
         <v>0</v>
       </c>
       <c r="F187" s="13">
         <v>400050</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="E188" s="5">
         <v>0</v>
       </c>
       <c r="F188" s="13">
-        <v>105300</v>
+        <v>108000</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="E189" s="5">
         <v>0</v>
       </c>
       <c r="F189" s="13">
-        <v>85500</v>
+        <v>2871000</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
-        <v>547</v>
+        <v>524</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E190" s="5">
         <v>0</v>
       </c>
       <c r="F190" s="13">
-        <v>384300</v>
+        <v>380250</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
-        <v>550</v>
+        <v>533</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>551</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>552</v>
       </c>
       <c r="E191" s="5">
         <v>0</v>
       </c>
       <c r="F191" s="13">
-        <v>114300</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="C192" s="6" t="s">
         <v>553</v>
       </c>
-      <c r="C192" s="6" t="s">
+      <c r="D192" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="D192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E192" s="5">
         <v>0</v>
       </c>
       <c r="F192" s="13">
-        <v>0</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
+        <v>555</v>
+      </c>
+      <c r="C193" s="6" t="s">
         <v>556</v>
       </c>
-      <c r="C193" s="6" t="s">
+      <c r="D193" s="5" t="s">
         <v>557</v>
       </c>
-      <c r="D193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E193" s="5">
         <v>0</v>
       </c>
       <c r="F193" s="13">
-        <v>467100</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
+        <v>558</v>
+      </c>
+      <c r="C194" s="6" t="s">
         <v>559</v>
       </c>
-      <c r="C194" s="6" t="s">
+      <c r="D194" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="D194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E194" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F194" s="13">
-        <v>250020</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
+        <v>561</v>
+      </c>
+      <c r="C195" s="6" t="s">
         <v>562</v>
       </c>
-      <c r="C195" s="6" t="s">
+      <c r="D195" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="D195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E195" s="5">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F195" s="13">
-        <v>0</v>
+        <v>324810</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
+        <v>564</v>
+      </c>
+      <c r="C196" s="6" t="s">
         <v>565</v>
       </c>
-      <c r="C196" s="6" t="s">
+      <c r="D196" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="D196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E196" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F196" s="13">
-        <v>382500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
+        <v>567</v>
+      </c>
+      <c r="C197" s="6" t="s">
         <v>568</v>
       </c>
-      <c r="C197" s="6" t="s">
+      <c r="D197" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="D197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E197" s="5">
         <v>0</v>
       </c>
       <c r="F197" s="13">
-        <v>579150</v>
+        <v>382500</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
+        <v>570</v>
+      </c>
+      <c r="C198" s="6" t="s">
         <v>571</v>
       </c>
-      <c r="C198" s="6" t="s">
+      <c r="D198" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="D198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E198" s="5">
         <v>0</v>
       </c>
       <c r="F198" s="13">
-        <v>0</v>
+        <v>579150</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
+        <v>573</v>
+      </c>
+      <c r="C199" s="6" t="s">
         <v>574</v>
       </c>
-      <c r="C199" s="6" t="s">
+      <c r="D199" s="5" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="E199" s="5">
         <v>0</v>
       </c>
       <c r="F199" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="C200" s="6" t="s">
         <v>577</v>
       </c>
-      <c r="C200" s="6" t="s">
+      <c r="D200" s="5" t="s">
         <v>578</v>
       </c>
-      <c r="D200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E200" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F200" s="13">
-        <v>234900</v>
+        <v>467100</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
+        <v>579</v>
+      </c>
+      <c r="C201" s="6" t="s">
         <v>580</v>
       </c>
-      <c r="C201" s="6" t="s">
+      <c r="D201" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="D201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E201" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F201" s="13">
-        <v>799020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
+        <v>582</v>
+      </c>
+      <c r="C202" s="6" t="s">
         <v>583</v>
       </c>
-      <c r="C202" s="6" t="s">
+      <c r="D202" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="D202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E202" s="5">
         <v>0</v>
       </c>
       <c r="F202" s="13">
-        <v>561600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
-        <v>454</v>
+        <v>585</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>586</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>587</v>
       </c>
       <c r="E203" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F203" s="13">
-        <v>9207000</v>
+        <v>234900</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>588</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>589</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>590</v>
       </c>
       <c r="E204" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F204" s="13">
-        <v>0</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>591</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>592</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>593</v>
       </c>
       <c r="E205" s="5">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F205" s="13">
-        <v>1086300</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="C206" s="6" t="s">
         <v>594</v>
       </c>
-      <c r="C206" s="6" t="s">
+      <c r="D206" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="D206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E206" s="5">
         <v>0</v>
       </c>
       <c r="F206" s="13">
-        <v>750600</v>
+        <v>9207000</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="C207" s="6" t="s">
         <v>597</v>
       </c>
-      <c r="C207" s="6" t="s">
+      <c r="D207" s="5" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="E207" s="5">
         <v>0</v>
       </c>
       <c r="F207" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="C208" s="6" t="s">
         <v>600</v>
       </c>
-      <c r="C208" s="6" t="s">
+      <c r="D208" s="5" t="s">
         <v>601</v>
       </c>
-      <c r="D208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E208" s="5">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F208" s="13">
-        <v>0</v>
+        <v>1086300</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="C209" s="6" t="s">
         <v>603</v>
       </c>
-      <c r="C209" s="6" t="s">
+      <c r="D209" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="D209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E209" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F209" s="13">
-        <v>0</v>
+        <v>750600</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
-        <v>284</v>
+        <v>605</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E210" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F210" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>608</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>609</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>610</v>
       </c>
       <c r="E211" s="5">
         <v>0</v>
       </c>
       <c r="F211" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E212" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F212" s="13">
-        <v>1150200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C213" s="6" t="s">
         <v>614</v>
       </c>
-      <c r="C213" s="6" t="s">
+      <c r="D213" s="5" t="s">
         <v>615</v>
       </c>
-      <c r="D213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E213" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F213" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
+        <v>616</v>
+      </c>
+      <c r="C214" s="6" t="s">
         <v>617</v>
       </c>
-      <c r="C214" s="6" t="s">
+      <c r="D214" s="5" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="E214" s="5">
         <v>0</v>
       </c>
       <c r="F214" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
+        <v>619</v>
+      </c>
+      <c r="C215" s="6" t="s">
         <v>620</v>
       </c>
-      <c r="C215" s="6" t="s">
+      <c r="D215" s="5" t="s">
         <v>621</v>
       </c>
-      <c r="D215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E215" s="5">
         <v>0</v>
       </c>
       <c r="F215" s="13">
-        <v>5300100</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
+        <v>622</v>
+      </c>
+      <c r="C216" s="6" t="s">
         <v>623</v>
       </c>
-      <c r="C216" s="6" t="s">
+      <c r="D216" s="5" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="E216" s="5">
         <v>0</v>
       </c>
       <c r="F216" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="C217" s="6" t="s">
         <v>626</v>
       </c>
-      <c r="C217" s="6" t="s">
+      <c r="D217" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="D217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E217" s="5">
         <v>0</v>
       </c>
       <c r="F217" s="13">
-        <v>370800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="C218" s="6" t="s">
         <v>629</v>
       </c>
-      <c r="C218" s="6" t="s">
+      <c r="D218" s="5" t="s">
         <v>630</v>
       </c>
-      <c r="D218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E218" s="5">
         <v>0</v>
       </c>
       <c r="F218" s="13">
-        <v>0</v>
+        <v>5300100</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
+        <v>631</v>
+      </c>
+      <c r="C219" s="6" t="s">
         <v>632</v>
       </c>
-      <c r="C219" s="6" t="s">
+      <c r="D219" s="5" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="E219" s="5">
         <v>0</v>
       </c>
       <c r="F219" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="C220" s="6" t="s">
         <v>635</v>
       </c>
-      <c r="C220" s="6" t="s">
+      <c r="D220" s="5" t="s">
         <v>636</v>
       </c>
-      <c r="D220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E220" s="5">
         <v>0</v>
       </c>
       <c r="F220" s="13">
-        <v>826200</v>
+        <v>370800</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="C221" s="6" t="s">
         <v>638</v>
       </c>
-      <c r="C221" s="6" t="s">
+      <c r="D221" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="D221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E221" s="5">
         <v>0</v>
       </c>
       <c r="F221" s="13">
-        <v>1686600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="C222" s="6" t="s">
         <v>641</v>
       </c>
-      <c r="C222" s="6" t="s">
+      <c r="D222" s="5" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="E222" s="5">
         <v>0</v>
       </c>
       <c r="F222" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
+        <v>643</v>
+      </c>
+      <c r="C223" s="6" t="s">
         <v>644</v>
       </c>
-      <c r="C223" s="6" t="s">
+      <c r="D223" s="5" t="s">
         <v>645</v>
       </c>
-      <c r="D223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E223" s="5">
         <v>0</v>
       </c>
       <c r="F223" s="13">
-        <v>467100</v>
+        <v>826200</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
-        <v>565</v>
+        <v>646</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>647</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>648</v>
       </c>
       <c r="E224" s="5">
         <v>0</v>
       </c>
       <c r="F224" s="13">
-        <v>0</v>
+        <v>1686600</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
-        <v>110</v>
+        <v>649</v>
       </c>
       <c r="C225" s="6" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E225" s="5">
         <v>0</v>
       </c>
       <c r="F225" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C226" s="6" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E226" s="5">
         <v>0</v>
       </c>
       <c r="F226" s="13">
-        <v>335250</v>
+        <v>467100</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
-        <v>644</v>
+        <v>567</v>
       </c>
       <c r="C227" s="6" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E227" s="5">
         <v>0</v>
       </c>
       <c r="F227" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
-        <v>656</v>
+        <v>383</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>657</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>658</v>
       </c>
       <c r="E228" s="5">
         <v>0</v>
       </c>
       <c r="F228" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>660</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E229" s="5">
         <v>0</v>
       </c>
       <c r="F229" s="13">
-        <v>0</v>
+        <v>335250</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="9" t="s">
+        <v>652</v>
+      </c>
+      <c r="C230" s="6" t="s">
         <v>662</v>
       </c>
-      <c r="C230" s="6" t="s">
+      <c r="D230" s="5" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="E230" s="5">
         <v>0</v>
       </c>
       <c r="F230" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
-        <v>230</v>
+        <v>664</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>665</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>666</v>
       </c>
       <c r="E231" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F231" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>667</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>668</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>669</v>
       </c>
       <c r="E232" s="5">
         <v>0</v>
       </c>
       <c r="F232" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>670</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>671</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>672</v>
       </c>
       <c r="E233" s="5">
         <v>0</v>
       </c>
       <c r="F233" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C234" s="6" t="s">
         <v>673</v>
       </c>
-      <c r="C234" s="6" t="s">
+      <c r="D234" s="5" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
       <c r="E234" s="5">
         <v>-1</v>
       </c>
       <c r="F234" s="13">
-        <v>2978010</v>
+        <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="C235" s="6" t="s">
         <v>676</v>
       </c>
-      <c r="C235" s="6" t="s">
+      <c r="D235" s="5" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
       <c r="E235" s="5">
         <v>0</v>
       </c>
       <c r="F235" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="C236" s="6" t="s">
         <v>679</v>
       </c>
-      <c r="C236" s="6" t="s">
+      <c r="D236" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="D236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E236" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F236" s="13">
-        <v>418770</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="C237" s="6" t="s">
         <v>682</v>
       </c>
-      <c r="C237" s="6" t="s">
+      <c r="D237" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="D237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E237" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F237" s="13">
-        <v>380250</v>
+        <v>2978010</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="C238" s="6" t="s">
         <v>685</v>
       </c>
-      <c r="C238" s="6" t="s">
+      <c r="D238" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="D238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E238" s="5">
         <v>0</v>
       </c>
       <c r="F238" s="13">
-        <v>787500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="C239" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="C239" s="6" t="s">
+      <c r="D239" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="D239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E239" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F239" s="13">
-        <v>8088300</v>
+        <v>418770</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="C240" s="6" t="s">
         <v>691</v>
       </c>
-      <c r="C240" s="6" t="s">
+      <c r="D240" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="D240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E240" s="5">
         <v>0</v>
       </c>
       <c r="F240" s="13">
-        <v>1620000</v>
+        <v>392850</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
+        <v>693</v>
+      </c>
+      <c r="C241" s="6" t="s">
         <v>694</v>
       </c>
-      <c r="C241" s="6" t="s">
+      <c r="D241" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="D241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E241" s="5">
         <v>0</v>
       </c>
       <c r="F241" s="13">
-        <v>1737000</v>
+        <v>806040</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="C242" s="6" t="s">
         <v>697</v>
       </c>
-      <c r="C242" s="6" t="s">
+      <c r="D242" s="5" t="s">
         <v>698</v>
       </c>
-      <c r="D242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E242" s="5">
         <v>0</v>
       </c>
       <c r="F242" s="13">
-        <v>735300</v>
+        <v>8088300</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="C243" s="6" t="s">
         <v>700</v>
       </c>
-      <c r="C243" s="6" t="s">
+      <c r="D243" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="D243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E243" s="5">
         <v>0</v>
       </c>
       <c r="F243" s="13">
-        <v>2472300</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
+        <v>702</v>
+      </c>
+      <c r="C244" s="6" t="s">
         <v>703</v>
       </c>
-      <c r="C244" s="6" t="s">
+      <c r="D244" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="D244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E244" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F244" s="13">
-        <v>1525500</v>
+        <v>1737000</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
+        <v>705</v>
+      </c>
+      <c r="C245" s="6" t="s">
         <v>706</v>
       </c>
-      <c r="C245" s="6" t="s">
+      <c r="D245" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="D245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E245" s="5">
         <v>0</v>
       </c>
       <c r="F245" s="13">
-        <v>1881000</v>
+        <v>735300</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
+        <v>708</v>
+      </c>
+      <c r="C246" s="6" t="s">
         <v>709</v>
       </c>
-      <c r="C246" s="6" t="s">
+      <c r="D246" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="D246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E246" s="5">
         <v>0</v>
       </c>
       <c r="F246" s="13">
-        <v>2668500</v>
+        <v>2472300</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
+        <v>711</v>
+      </c>
+      <c r="C247" s="6" t="s">
         <v>712</v>
       </c>
-      <c r="C247" s="6" t="s">
+      <c r="D247" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="D247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E247" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F247" s="13">
-        <v>3690000</v>
+        <v>1525500</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="C248" s="6" t="s">
         <v>715</v>
       </c>
-      <c r="C248" s="6" t="s">
+      <c r="D248" s="5" t="s">
         <v>716</v>
       </c>
-      <c r="D248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E248" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F248" s="13">
-        <v>899100</v>
+        <v>1881000</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="9" t="s">
+        <v>717</v>
+      </c>
+      <c r="C249" s="6" t="s">
         <v>718</v>
       </c>
-      <c r="C249" s="6" t="s">
+      <c r="D249" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="D249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E249" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F249" s="13">
-        <v>999000</v>
+        <v>2668500</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="9" t="s">
+        <v>720</v>
+      </c>
+      <c r="C250" s="6" t="s">
         <v>721</v>
       </c>
-      <c r="C250" s="6" t="s">
+      <c r="D250" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="D250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" s="5">
         <v>0</v>
       </c>
       <c r="F250" s="13">
-        <v>0</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
+        <v>723</v>
+      </c>
+      <c r="C251" s="6" t="s">
         <v>724</v>
       </c>
-      <c r="C251" s="6" t="s">
+      <c r="D251" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="D251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F251" s="13">
-        <v>0</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
+        <v>726</v>
+      </c>
+      <c r="C252" s="6" t="s">
         <v>727</v>
       </c>
-      <c r="C252" s="6" t="s">
+      <c r="D252" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="D252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F252" s="13">
-        <v>0</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
+        <v>729</v>
+      </c>
+      <c r="C253" s="6" t="s">
         <v>730</v>
       </c>
-      <c r="C253" s="6" t="s">
+      <c r="D253" s="5" t="s">
         <v>731</v>
       </c>
-      <c r="D253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" s="5">
         <v>0</v>
       </c>
       <c r="F253" s="13">
-        <v>178200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
+        <v>732</v>
+      </c>
+      <c r="C254" s="6" t="s">
         <v>733</v>
       </c>
-      <c r="C254" s="6" t="s">
+      <c r="D254" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="D254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E254" s="5">
         <v>0</v>
       </c>
       <c r="F254" s="13">
-        <v>233100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
+        <v>735</v>
+      </c>
+      <c r="C255" s="6" t="s">
         <v>736</v>
       </c>
-      <c r="C255" s="6" t="s">
+      <c r="D255" s="5" t="s">
         <v>737</v>
       </c>
-      <c r="D255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E255" s="5">
         <v>0</v>
       </c>
       <c r="F255" s="13">
-        <v>286200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="9" t="s">
+        <v>738</v>
+      </c>
+      <c r="C256" s="6" t="s">
         <v>739</v>
       </c>
-      <c r="C256" s="6" t="s">
+      <c r="D256" s="5" t="s">
         <v>740</v>
       </c>
-      <c r="D256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E256" s="5">
         <v>0</v>
       </c>
       <c r="F256" s="13">
-        <v>352800</v>
+        <v>178200</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
+        <v>741</v>
+      </c>
+      <c r="C257" s="6" t="s">
         <v>742</v>
       </c>
-      <c r="C257" s="6" t="s">
+      <c r="D257" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="D257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E257" s="5">
         <v>0</v>
       </c>
       <c r="F257" s="13">
-        <v>414900</v>
+        <v>233100</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="9" t="s">
+        <v>744</v>
+      </c>
+      <c r="C258" s="6" t="s">
         <v>745</v>
       </c>
-      <c r="C258" s="6" t="s">
+      <c r="D258" s="5" t="s">
         <v>746</v>
       </c>
-      <c r="D258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E258" s="5">
         <v>0</v>
       </c>
       <c r="F258" s="13">
-        <v>79020</v>
+        <v>286200</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
+        <v>747</v>
+      </c>
+      <c r="C259" s="6" t="s">
         <v>748</v>
       </c>
-      <c r="C259" s="6" t="s">
+      <c r="D259" s="5" t="s">
         <v>749</v>
       </c>
-      <c r="D259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F259" s="13">
-        <v>79020</v>
+        <v>352800</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
+        <v>750</v>
+      </c>
+      <c r="C260" s="6" t="s">
         <v>751</v>
       </c>
-      <c r="C260" s="6" t="s">
+      <c r="D260" s="5" t="s">
         <v>752</v>
       </c>
-      <c r="D260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E260" s="5">
         <v>0</v>
       </c>
       <c r="F260" s="13">
-        <v>79020</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
+        <v>753</v>
+      </c>
+      <c r="C261" s="6" t="s">
         <v>754</v>
       </c>
-      <c r="C261" s="6" t="s">
+      <c r="D261" s="5" t="s">
         <v>755</v>
       </c>
-      <c r="D261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E261" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F261" s="13">
-        <v>79020</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
+        <v>756</v>
+      </c>
+      <c r="C262" s="6" t="s">
         <v>757</v>
       </c>
-      <c r="C262" s="6" t="s">
+      <c r="D262" s="5" t="s">
         <v>758</v>
       </c>
-      <c r="D262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E262" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F262" s="13">
-        <v>153000</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
+        <v>759</v>
+      </c>
+      <c r="C263" s="6" t="s">
         <v>760</v>
       </c>
-      <c r="C263" s="6" t="s">
+      <c r="D263" s="5" t="s">
         <v>761</v>
       </c>
-      <c r="D263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E263" s="5">
         <v>0</v>
       </c>
       <c r="F263" s="13">
-        <v>199800</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
+        <v>762</v>
+      </c>
+      <c r="C264" s="6" t="s">
         <v>763</v>
       </c>
-      <c r="C264" s="6" t="s">
+      <c r="D264" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="D264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F264" s="13">
-        <v>250200</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="9" t="s">
+        <v>765</v>
+      </c>
+      <c r="C265" s="6" t="s">
         <v>766</v>
       </c>
-      <c r="C265" s="6" t="s">
+      <c r="D265" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="D265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E265" s="5">
         <v>0</v>
       </c>
       <c r="F265" s="13">
-        <v>308700</v>
+        <v>153000</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="9" t="s">
+        <v>768</v>
+      </c>
+      <c r="C266" s="6" t="s">
         <v>769</v>
       </c>
-      <c r="C266" s="6" t="s">
+      <c r="D266" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="D266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E266" s="5">
         <v>0</v>
       </c>
       <c r="F266" s="13">
-        <v>374400</v>
+        <v>199800</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="9" t="s">
+        <v>771</v>
+      </c>
+      <c r="C267" s="6" t="s">
         <v>772</v>
       </c>
-      <c r="C267" s="6" t="s">
+      <c r="D267" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="D267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E267" s="5">
         <v>0</v>
       </c>
       <c r="F267" s="13">
-        <v>1556100</v>
+        <v>250200</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
+        <v>774</v>
+      </c>
+      <c r="C268" s="6" t="s">
         <v>775</v>
       </c>
-      <c r="C268" s="6" t="s">
+      <c r="D268" s="5" t="s">
         <v>776</v>
       </c>
-      <c r="D268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E268" s="5">
         <v>0</v>
       </c>
       <c r="F268" s="13">
-        <v>2186100</v>
+        <v>308700</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
+        <v>777</v>
+      </c>
+      <c r="C269" s="6" t="s">
         <v>778</v>
       </c>
-      <c r="C269" s="6" t="s">
+      <c r="D269" s="5" t="s">
         <v>779</v>
       </c>
-      <c r="D269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E269" s="5">
         <v>0</v>
       </c>
       <c r="F269" s="13">
-        <v>1439100</v>
+        <v>374400</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
+        <v>780</v>
+      </c>
+      <c r="C270" s="6" t="s">
         <v>781</v>
       </c>
-      <c r="C270" s="6" t="s">
+      <c r="D270" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="D270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E270" s="5">
         <v>0</v>
       </c>
       <c r="F270" s="13">
-        <v>1192500</v>
+        <v>1556100</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
+        <v>783</v>
+      </c>
+      <c r="C271" s="6" t="s">
         <v>784</v>
       </c>
-      <c r="C271" s="6" t="s">
+      <c r="D271" s="5" t="s">
         <v>785</v>
       </c>
-      <c r="D271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E271" s="5">
         <v>0</v>
       </c>
       <c r="F271" s="13">
-        <v>1429200</v>
+        <v>2186100</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
-        <v>104</v>
+        <v>786</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>787</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="5">
         <v>0</v>
       </c>
       <c r="F272" s="13">
-        <v>937800</v>
+        <v>1439100</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>789</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>790</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="5">
         <v>0</v>
       </c>
       <c r="F273" s="13">
-        <v>0</v>
+        <v>1192500</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>792</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>793</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="5">
         <v>0</v>
       </c>
       <c r="F274" s="13">
-        <v>441000</v>
+        <v>1429200</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="C275" s="6" t="s">
         <v>795</v>
       </c>
-      <c r="C275" s="6" t="s">
+      <c r="D275" s="5" t="s">
         <v>796</v>
       </c>
-      <c r="D275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E275" s="5">
         <v>0</v>
       </c>
       <c r="F275" s="13">
-        <v>2304000</v>
+        <v>937800</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="9" t="s">
+        <v>797</v>
+      </c>
+      <c r="C276" s="6" t="s">
         <v>798</v>
       </c>
-      <c r="C276" s="6" t="s">
+      <c r="D276" s="5" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="E276" s="5">
         <v>0</v>
       </c>
       <c r="F276" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
+        <v>800</v>
+      </c>
+      <c r="C277" s="6" t="s">
         <v>801</v>
       </c>
-      <c r="C277" s="6" t="s">
+      <c r="D277" s="5" t="s">
         <v>802</v>
       </c>
-      <c r="D277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E277" s="5">
         <v>0</v>
       </c>
       <c r="F277" s="13">
-        <v>0</v>
+        <v>441000</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
+        <v>803</v>
+      </c>
+      <c r="C278" s="6" t="s">
         <v>804</v>
       </c>
-      <c r="C278" s="6" t="s">
+      <c r="D278" s="5" t="s">
         <v>805</v>
       </c>
-      <c r="D278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E278" s="5">
         <v>0</v>
       </c>
       <c r="F278" s="13">
-        <v>1360800</v>
+        <v>2304000</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
+        <v>806</v>
+      </c>
+      <c r="C279" s="6" t="s">
         <v>807</v>
       </c>
-      <c r="C279" s="6" t="s">
+      <c r="D279" s="5" t="s">
         <v>808</v>
       </c>
-      <c r="D279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E279" s="5">
         <v>0</v>
       </c>
       <c r="F279" s="13">
-        <v>1732050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="9" t="s">
+        <v>809</v>
+      </c>
+      <c r="C280" s="6" t="s">
         <v>810</v>
       </c>
-      <c r="C280" s="6" t="s">
+      <c r="D280" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="D280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E280" s="5">
         <v>0</v>
       </c>
       <c r="F280" s="13">
-        <v>1832400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
+        <v>812</v>
+      </c>
+      <c r="C281" s="6" t="s">
         <v>813</v>
       </c>
-      <c r="C281" s="6" t="s">
+      <c r="D281" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="D281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E281" s="5">
         <v>0</v>
       </c>
       <c r="F281" s="13">
-        <v>930600</v>
+        <v>1360800</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
+        <v>815</v>
+      </c>
+      <c r="C282" s="6" t="s">
         <v>816</v>
       </c>
-      <c r="C282" s="6" t="s">
+      <c r="D282" s="5" t="s">
         <v>817</v>
       </c>
-      <c r="D282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E282" s="5">
         <v>0</v>
       </c>
       <c r="F282" s="13">
-        <v>685800</v>
+        <v>1732050</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
+        <v>818</v>
+      </c>
+      <c r="C283" s="6" t="s">
         <v>819</v>
       </c>
-      <c r="C283" s="6" t="s">
+      <c r="D283" s="5" t="s">
         <v>820</v>
       </c>
-      <c r="D283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E283" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F283" s="13">
-        <v>250020</v>
+        <v>1832400</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
+        <v>821</v>
+      </c>
+      <c r="C284" s="6" t="s">
         <v>822</v>
       </c>
-      <c r="C284" s="6" t="s">
+      <c r="D284" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="D284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E284" s="5">
         <v>0</v>
       </c>
       <c r="F284" s="13">
-        <v>2430000</v>
+        <v>930600</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="9" t="s">
+        <v>824</v>
+      </c>
+      <c r="C285" s="6" t="s">
         <v>825</v>
       </c>
-      <c r="C285" s="6" t="s">
+      <c r="D285" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="D285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E285" s="5">
         <v>0</v>
       </c>
       <c r="F285" s="13">
-        <v>0</v>
+        <v>685800</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="9" t="s">
+        <v>827</v>
+      </c>
+      <c r="C286" s="6" t="s">
         <v>828</v>
       </c>
-      <c r="C286" s="6" t="s">
+      <c r="D286" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="D286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E286" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F286" s="13">
-        <v>336600</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="9" t="s">
+        <v>830</v>
+      </c>
+      <c r="C287" s="6" t="s">
         <v>831</v>
       </c>
-      <c r="C287" s="6" t="s">
+      <c r="D287" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="D287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E287" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F287" s="13">
-        <v>250020</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="9" t="s">
+        <v>833</v>
+      </c>
+      <c r="C288" s="6" t="s">
         <v>834</v>
       </c>
-      <c r="C288" s="6" t="s">
+      <c r="D288" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="D288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E288" s="5">
         <v>0</v>
       </c>
       <c r="F288" s="13">
-        <v>2137050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="9" t="s">
+        <v>836</v>
+      </c>
+      <c r="C289" s="6" t="s">
         <v>837</v>
       </c>
-      <c r="C289" s="6" t="s">
+      <c r="D289" s="5" t="s">
         <v>838</v>
       </c>
-      <c r="D289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E289" s="5">
         <v>0</v>
       </c>
       <c r="F289" s="13">
-        <v>345150</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="9" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>840</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>841</v>
       </c>
       <c r="E290" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F290" s="13">
-        <v>412650</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>842</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>843</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E291" s="5">
         <v>0</v>
       </c>
       <c r="F291" s="13">
-        <v>3480300</v>
+        <v>2137050</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="C292" s="6" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E292" s="5">
         <v>0</v>
       </c>
       <c r="F292" s="13">
-        <v>4062150</v>
+        <v>345150</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>848</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>849</v>
       </c>
       <c r="E293" s="5">
         <v>0</v>
       </c>
       <c r="F293" s="13">
-        <v>1322550</v>
+        <v>412650</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>850</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>851</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>852</v>
       </c>
       <c r="E294" s="5">
         <v>0</v>
       </c>
       <c r="F294" s="13">
-        <v>1147500</v>
+        <v>3480300</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
+        <v>850</v>
+      </c>
+      <c r="C295" s="6" t="s">
         <v>853</v>
       </c>
-      <c r="C295" s="6" t="s">
+      <c r="D295" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="D295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E295" s="5">
         <v>0</v>
       </c>
       <c r="F295" s="13">
-        <v>635400</v>
+        <v>4062150</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="9" t="s">
+        <v>855</v>
+      </c>
+      <c r="C296" s="6" t="s">
         <v>856</v>
       </c>
-      <c r="C296" s="6" t="s">
+      <c r="D296" s="5" t="s">
         <v>857</v>
       </c>
-      <c r="D296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E296" s="5">
         <v>0</v>
       </c>
       <c r="F296" s="13">
-        <v>0</v>
+        <v>1322550</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
+        <v>858</v>
+      </c>
+      <c r="C297" s="6" t="s">
         <v>859</v>
       </c>
-      <c r="C297" s="6" t="s">
+      <c r="D297" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="D297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E297" s="5">
         <v>0</v>
       </c>
       <c r="F297" s="13">
-        <v>686250</v>
+        <v>1312200</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
+        <v>861</v>
+      </c>
+      <c r="C298" s="6" t="s">
         <v>862</v>
       </c>
-      <c r="C298" s="6" t="s">
+      <c r="D298" s="5" t="s">
         <v>863</v>
       </c>
-      <c r="D298" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E298" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F298" s="13">
-        <v>199080</v>
+        <v>635400</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
+        <v>864</v>
+      </c>
+      <c r="C299" s="6" t="s">
         <v>865</v>
       </c>
-      <c r="C299" s="6" t="s">
+      <c r="D299" s="5" t="s">
         <v>866</v>
       </c>
-      <c r="D299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E299" s="5">
         <v>0</v>
       </c>
       <c r="F299" s="13">
-        <v>1143000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
+        <v>867</v>
+      </c>
+      <c r="C300" s="6" t="s">
         <v>868</v>
       </c>
-      <c r="C300" s="6" t="s">
+      <c r="D300" s="5" t="s">
         <v>869</v>
       </c>
-      <c r="D300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E300" s="5">
         <v>0</v>
       </c>
       <c r="F300" s="13">
-        <v>501300</v>
+        <v>686250</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="9" t="s">
+        <v>870</v>
+      </c>
+      <c r="C301" s="6" t="s">
         <v>871</v>
       </c>
-      <c r="C301" s="6" t="s">
+      <c r="D301" s="5" t="s">
         <v>872</v>
       </c>
-      <c r="D301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E301" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F301" s="13">
-        <v>279900</v>
+        <v>208170</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="9" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>874</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>875</v>
       </c>
       <c r="E302" s="5">
         <v>0</v>
       </c>
       <c r="F302" s="13">
-        <v>467100</v>
+        <v>1143000</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="9" t="s">
         <v>876</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>877</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>878</v>
       </c>
       <c r="E303" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F303" s="13">
-        <v>208170</v>
+        <v>501300</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="9" t="s">
         <v>879</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>880</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>881</v>
       </c>
       <c r="E304" s="5">
         <v>0</v>
       </c>
       <c r="F304" s="13">
-        <v>180000</v>
+        <v>279900</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
+        <v>879</v>
+      </c>
+      <c r="C305" s="6" t="s">
         <v>882</v>
       </c>
-      <c r="C305" s="6" t="s">
+      <c r="D305" s="5" t="s">
         <v>883</v>
       </c>
-      <c r="D305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E305" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F305" s="13">
-        <v>181800</v>
+        <v>467100</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
+        <v>884</v>
+      </c>
+      <c r="C306" s="6" t="s">
         <v>885</v>
       </c>
-      <c r="C306" s="6" t="s">
+      <c r="D306" s="5" t="s">
         <v>886</v>
       </c>
-      <c r="D306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E306" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F306" s="13">
-        <v>180000</v>
+        <v>340650</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="9" t="s">
+        <v>887</v>
+      </c>
+      <c r="C307" s="6" t="s">
         <v>888</v>
       </c>
-      <c r="C307" s="6" t="s">
+      <c r="D307" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="D307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E307" s="5">
         <v>0</v>
       </c>
       <c r="F307" s="13">
-        <v>460800</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
+        <v>890</v>
+      </c>
+      <c r="C308" s="6" t="s">
         <v>891</v>
       </c>
-      <c r="C308" s="6" t="s">
+      <c r="D308" s="5" t="s">
         <v>892</v>
       </c>
-      <c r="D308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F308" s="13">
-        <v>460800</v>
+        <v>181800</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
+        <v>893</v>
+      </c>
+      <c r="C309" s="6" t="s">
         <v>894</v>
       </c>
-      <c r="C309" s="6" t="s">
+      <c r="D309" s="5" t="s">
         <v>895</v>
       </c>
-      <c r="D309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E309" s="5">
         <v>0</v>
       </c>
       <c r="F309" s="13">
-        <v>1794600</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
+        <v>896</v>
+      </c>
+      <c r="C310" s="6" t="s">
         <v>897</v>
       </c>
-      <c r="C310" s="6" t="s">
+      <c r="D310" s="5" t="s">
         <v>898</v>
       </c>
-      <c r="D310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E310" s="5">
         <v>0</v>
       </c>
       <c r="F310" s="13">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
+        <v>899</v>
+      </c>
+      <c r="C311" s="6" t="s">
         <v>900</v>
       </c>
-      <c r="C311" s="6" t="s">
+      <c r="D311" s="5" t="s">
         <v>901</v>
       </c>
-      <c r="D311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E311" s="5">
         <v>0</v>
       </c>
       <c r="F311" s="13">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
+        <v>902</v>
+      </c>
+      <c r="C312" s="6" t="s">
         <v>903</v>
       </c>
-      <c r="C312" s="6" t="s">
+      <c r="D312" s="5" t="s">
         <v>904</v>
       </c>
-      <c r="D312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E312" s="5">
         <v>0</v>
       </c>
       <c r="F312" s="13">
-        <v>6849000</v>
+        <v>1794600</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="9" t="s">
+        <v>905</v>
+      </c>
+      <c r="C313" s="6" t="s">
         <v>906</v>
       </c>
-      <c r="C313" s="6" t="s">
+      <c r="D313" s="5" t="s">
         <v>907</v>
       </c>
-      <c r="D313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E313" s="5">
         <v>0</v>
       </c>
       <c r="F313" s="13">
-        <v>460800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="9" t="s">
+        <v>908</v>
+      </c>
+      <c r="C314" s="6" t="s">
         <v>909</v>
       </c>
-      <c r="C314" s="6" t="s">
+      <c r="D314" s="5" t="s">
         <v>910</v>
       </c>
-      <c r="D314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E314" s="5">
         <v>0</v>
       </c>
       <c r="F314" s="13">
-        <v>5301000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="9" t="s">
+        <v>911</v>
+      </c>
+      <c r="C315" s="6" t="s">
         <v>912</v>
       </c>
-      <c r="C315" s="6" t="s">
+      <c r="D315" s="5" t="s">
         <v>913</v>
       </c>
-      <c r="D315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E315" s="5">
         <v>0</v>
       </c>
       <c r="F315" s="13">
-        <v>400500</v>
+        <v>6849000</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
+        <v>914</v>
+      </c>
+      <c r="C316" s="6" t="s">
         <v>915</v>
       </c>
-      <c r="C316" s="6" t="s">
+      <c r="D316" s="5" t="s">
         <v>916</v>
       </c>
-      <c r="D316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E316" s="5">
         <v>0</v>
       </c>
       <c r="F316" s="13">
-        <v>1075500</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
+        <v>917</v>
+      </c>
+      <c r="C317" s="6" t="s">
         <v>918</v>
       </c>
-      <c r="C317" s="6" t="s">
+      <c r="D317" s="5" t="s">
         <v>919</v>
       </c>
-      <c r="D317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E317" s="5">
         <v>0</v>
       </c>
       <c r="F317" s="13">
-        <v>43200</v>
+        <v>5301000</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
+        <v>920</v>
+      </c>
+      <c r="C318" s="6" t="s">
         <v>921</v>
       </c>
-      <c r="C318" s="6" t="s">
+      <c r="D318" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="D318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E318" s="5">
         <v>0</v>
       </c>
       <c r="F318" s="13">
-        <v>0</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="9" t="s">
+        <v>923</v>
+      </c>
+      <c r="C319" s="6" t="s">
         <v>924</v>
       </c>
-      <c r="C319" s="6" t="s">
+      <c r="D319" s="5" t="s">
         <v>925</v>
       </c>
-      <c r="D319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E319" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F319" s="13">
-        <v>199080</v>
+        <v>1075500</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="9" t="s">
+        <v>926</v>
+      </c>
+      <c r="C320" s="6" t="s">
         <v>927</v>
       </c>
-      <c r="C320" s="6" t="s">
+      <c r="D320" s="5" t="s">
         <v>928</v>
       </c>
-      <c r="D320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E320" s="5">
         <v>0</v>
       </c>
       <c r="F320" s="13">
-        <v>199080</v>
+        <v>43200</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="9" t="s">
+        <v>929</v>
+      </c>
+      <c r="C321" s="6" t="s">
         <v>930</v>
       </c>
-      <c r="C321" s="6" t="s">
+      <c r="D321" s="5" t="s">
         <v>931</v>
       </c>
-      <c r="D321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E321" s="5">
         <v>0</v>
       </c>
       <c r="F321" s="13">
-        <v>1238400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="9" t="s">
+        <v>932</v>
+      </c>
+      <c r="C322" s="6" t="s">
         <v>933</v>
       </c>
-      <c r="C322" s="6" t="s">
+      <c r="D322" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="D322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E322" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F322" s="13">
-        <v>475200</v>
+        <v>291600</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
+        <v>935</v>
+      </c>
+      <c r="C323" s="6" t="s">
         <v>936</v>
       </c>
-      <c r="C323" s="6" t="s">
+      <c r="D323" s="5" t="s">
         <v>937</v>
       </c>
-      <c r="D323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E323" s="5">
         <v>0</v>
       </c>
       <c r="F323" s="13">
-        <v>477900</v>
+        <v>1238400</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
+        <v>938</v>
+      </c>
+      <c r="C324" s="6" t="s">
         <v>939</v>
       </c>
-      <c r="C324" s="6" t="s">
+      <c r="D324" s="5" t="s">
         <v>940</v>
       </c>
-      <c r="D324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E324" s="5">
         <v>0</v>
       </c>
       <c r="F324" s="13">
-        <v>517500</v>
+        <v>475200</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
+        <v>941</v>
+      </c>
+      <c r="C325" s="6" t="s">
         <v>942</v>
       </c>
-      <c r="C325" s="6" t="s">
+      <c r="D325" s="5" t="s">
         <v>943</v>
       </c>
-      <c r="D325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E325" s="5">
         <v>0</v>
       </c>
       <c r="F325" s="13">
-        <v>517500</v>
+        <v>477900</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="9" t="s">
+        <v>944</v>
+      </c>
+      <c r="C326" s="6" t="s">
         <v>945</v>
       </c>
-      <c r="C326" s="6" t="s">
+      <c r="D326" s="5" t="s">
         <v>946</v>
       </c>
-      <c r="D326" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E326" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F326" s="13">
-        <v>3590550</v>
+        <v>517500</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="9" t="s">
+        <v>947</v>
+      </c>
+      <c r="C327" s="6" t="s">
         <v>948</v>
       </c>
-      <c r="C327" s="6" t="s">
+      <c r="D327" s="5" t="s">
         <v>949</v>
       </c>
-      <c r="D327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E327" s="5">
         <v>0</v>
       </c>
       <c r="F327" s="13">
-        <v>1431000</v>
+        <v>517500</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="9" t="s">
+        <v>950</v>
+      </c>
+      <c r="C328" s="6" t="s">
         <v>951</v>
       </c>
-      <c r="C328" s="6" t="s">
+      <c r="D328" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="D328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E328" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F328" s="13">
-        <v>1268100</v>
+        <v>3590550</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
+        <v>953</v>
+      </c>
+      <c r="C329" s="6" t="s">
         <v>954</v>
       </c>
-      <c r="C329" s="6" t="s">
+      <c r="D329" s="5" t="s">
         <v>955</v>
       </c>
-      <c r="D329" s="5" t="s">
+      <c r="E329" s="5">
+        <v>0</v>
+      </c>
+      <c r="F329" s="13">
+        <v>1431000</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330" s="4">
+        <v>325</v>
+      </c>
+      <c r="B330" s="9" t="s">
         <v>956</v>
       </c>
-      <c r="E329" s="5">
-[...2 lines deleted...]
-      <c r="F329" s="13">
+      <c r="C330" s="6" t="s">
+        <v>957</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="E330" s="5">
+        <v>0</v>
+      </c>
+      <c r="F330" s="13">
+        <v>1268100</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" s="4">
+        <v>326</v>
+      </c>
+      <c r="B331" s="9" t="s">
+        <v>959</v>
+      </c>
+      <c r="C331" s="6" t="s">
+        <v>960</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="E331" s="5">
+        <v>0</v>
+      </c>
+      <c r="F331" s="13">
         <v>1587600</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332" s="4">
+        <v>327</v>
+      </c>
+      <c r="B332" s="9" t="s">
+        <v>962</v>
+      </c>
+      <c r="C332" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="D332" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="E332" s="5">
+        <v>0</v>
+      </c>
+      <c r="F332" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333" s="4">
+        <v>328</v>
+      </c>
+      <c r="B333" s="9" t="s">
+        <v>738</v>
+      </c>
+      <c r="C333" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="E333" s="5">
+        <v>0</v>
+      </c>
+      <c r="F333" s="13">
+        <v>193050</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334" s="4">
+        <v>329</v>
+      </c>
+      <c r="B334" s="9" t="s">
+        <v>741</v>
+      </c>
+      <c r="C334" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="E334" s="5">
+        <v>0</v>
+      </c>
+      <c r="F334" s="13">
+        <v>251640</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335" s="4">
+        <v>330</v>
+      </c>
+      <c r="B335" s="9" t="s">
+        <v>744</v>
+      </c>
+      <c r="C335" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="D335" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="E335" s="5">
+        <v>0</v>
+      </c>
+      <c r="F335" s="13">
+        <v>307350</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6">
+      <c r="A336" s="4">
+        <v>331</v>
+      </c>
+      <c r="B336" s="9" t="s">
+        <v>747</v>
+      </c>
+      <c r="C336" s="6" t="s">
+        <v>971</v>
+      </c>
+      <c r="D336" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="E336" s="5">
+        <v>0</v>
+      </c>
+      <c r="F336" s="13">
+        <v>379350</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
+      <c r="A337" s="4">
+        <v>332</v>
+      </c>
+      <c r="B337" s="9" t="s">
+        <v>750</v>
+      </c>
+      <c r="C337" s="6" t="s">
+        <v>973</v>
+      </c>
+      <c r="D337" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="E337" s="5">
+        <v>0</v>
+      </c>
+      <c r="F337" s="13">
+        <v>445500</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6">
+      <c r="A338" s="4">
+        <v>333</v>
+      </c>
+      <c r="B338" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C338" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="D338" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="E338" s="5">
+        <v>0</v>
+      </c>
+      <c r="F338" s="13">
+        <v>490050</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
+      <c r="A339" s="4">
+        <v>334</v>
+      </c>
+      <c r="B339" s="9" t="s">
+        <v>977</v>
+      </c>
+      <c r="C339" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="D339" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="E339" s="5">
+        <v>0</v>
+      </c>
+      <c r="F339" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6">
+      <c r="A340" s="4">
+        <v>335</v>
+      </c>
+      <c r="B340" s="9" t="s">
+        <v>980</v>
+      </c>
+      <c r="C340" s="6" t="s">
+        <v>981</v>
+      </c>
+      <c r="D340" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="E340" s="5">
+        <v>0</v>
+      </c>
+      <c r="F340" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6">
+      <c r="A341" s="4">
+        <v>336</v>
+      </c>
+      <c r="B341" s="9" t="s">
+        <v>983</v>
+      </c>
+      <c r="C341" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="D341" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="E341" s="5">
+        <v>0</v>
+      </c>
+      <c r="F341" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -10173,50 +10500,62 @@
     <hyperlink ref="D305" r:id="rId_hyperlink_300"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_301"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_302"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_303"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D310" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D311" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_307"/>
     <hyperlink ref="D313" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D314" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D315" r:id="rId_hyperlink_310"/>
     <hyperlink ref="D316" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D317" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D318" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D319" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D320" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D321" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D326" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D327" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D328" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D329" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_336"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>