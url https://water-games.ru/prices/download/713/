--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -12,3008 +12,2924 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="958">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Новинки 2026</t>
+    <t>Новинки 2027</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro8065</t>
+  </si>
+  <si>
+    <t>Надувной батут "Эра роботов" 14*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/</t>
+  </si>
+  <si>
+    <t>attro8916</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 10*6*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/</t>
+  </si>
+  <si>
+    <t>attro8591</t>
+  </si>
+  <si>
+    <t>Надувная горка "Бургер" 12*8,5*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-burger-pl16/</t>
+  </si>
+  <si>
+    <t>attro9087</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Зов джунглей» 30*3,3*5,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/</t>
+  </si>
+  <si>
+    <t>attro9475</t>
+  </si>
+  <si>
+    <t>Надувной батут "Профессор" 4*2,5*2,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/</t>
+  </si>
+  <si>
+    <t>attro9038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной пирс для гидроциклов 3*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/</t>
+  </si>
+  <si>
+    <t>attro8283</t>
+  </si>
+  <si>
+    <t>Надувная горка "Замок"  11*11*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/</t>
+  </si>
+  <si>
+    <t>attro9060</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Гавань" 15*12*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/</t>
+  </si>
+  <si>
+    <t>attro8497</t>
+  </si>
+  <si>
+    <t>Надувная горка "Русский дом" 27*4,5*10,4м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/</t>
+  </si>
+  <si>
+    <t>attro8759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Супергерои" 5*5*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/</t>
+  </si>
+  <si>
+    <t>attro9019</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдермен в городе" 8*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spayder-PL28/</t>
+  </si>
+  <si>
+    <t>attro5521</t>
+  </si>
+  <si>
+    <t>Надувной батут "3 миньона" 6*4*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/</t>
+  </si>
+  <si>
+    <t>attro9340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Мадагаскар 2» 12*10*10 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-10-10-m/</t>
+  </si>
+  <si>
+    <t>attro8124</t>
+  </si>
+  <si>
+    <t>Надувная горка "Слоняра с крышей" 6*5*5,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/</t>
+  </si>
+  <si>
+    <t>attro9234</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха с шезлонгом 4,5*2,5*1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/</t>
+  </si>
+  <si>
+    <t>attro9560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Бананас" 7*7*7м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-bananas-7-7-7m/</t>
+  </si>
+  <si>
+    <t>attro7300</t>
+  </si>
+  <si>
+    <t>Надувной батут  "Гранд Саванна" 17*10*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-grand-savanna-razmer-17109-m/</t>
+  </si>
+  <si>
+    <t>attro8380</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Джунгли" 20*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/</t>
+  </si>
+  <si>
+    <t>attro7811</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 7*5*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/</t>
+  </si>
+  <si>
+    <t>attro8682</t>
+  </si>
+  <si>
+    <t>Надувной батут "Тачки конструктор" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/</t>
+  </si>
+  <si>
+    <t>attro8927</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрята" 5*5*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/</t>
+  </si>
+  <si>
+    <t>attro7972</t>
+  </si>
+  <si>
+    <t>Надувной батут «Праздник», размер 4,5*3,5*2,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-prazdnik-razmer-453529-m/</t>
+  </si>
+  <si>
+    <t>attro7143</t>
+  </si>
+  <si>
+    <t>Надувной батут "Океан" 12*6*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-okean-pl110/</t>
+  </si>
+  <si>
+    <t>attro8571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Супергерои" 5*5*3,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/</t>
+  </si>
+  <si>
+    <t>attro9083</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Финишируй" 34,3*11,6*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/</t>
+  </si>
+  <si>
+    <t>attro8515</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Трипл Дельфин" 21,5*12*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/</t>
+  </si>
+  <si>
+    <t>attro9408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
+  </si>
+  <si>
+    <t>attro9033</t>
+  </si>
+  <si>
+    <t>Надувная док-станция 3*3*0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-/</t>
+  </si>
+  <si>
+    <t>attro9025</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Зимняя горка с выкатом 12*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/</t>
+  </si>
+  <si>
+    <t>attro8576</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор" 10*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/</t>
+  </si>
+  <si>
+    <t>attro8984</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пляжная" 20*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro7605</t>
+  </si>
+  <si>
+    <t>Надувной батут космический корабль "Пандора" 19*15*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/spaceship-pandora-inflatable/</t>
+  </si>
+  <si>
+    <t>attro9586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Африка" 6*5*5,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-afrika-6-5-5-6-m/</t>
+  </si>
+  <si>
+    <t>attro8197</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спанч боб" 9*8*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/</t>
+  </si>
+  <si>
+    <t>attro8341</t>
+  </si>
+  <si>
+    <t>Надувной батут "Лило" 6*5*4м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/</t>
+  </si>
+  <si>
+    <t>attro8268</t>
+  </si>
+  <si>
+    <t>Надувная горка "Халк" 17*10*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/</t>
+  </si>
+  <si>
+    <t>attro9161</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Подводная лодка" 27*25*7,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/</t>
+  </si>
+  <si>
+    <t>attro1918</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики" 20*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/</t>
+  </si>
+  <si>
+    <t>attro7728</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Новогодние приключения" 57,5*4*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/</t>
+  </si>
+  <si>
+    <t>attro8597</t>
+  </si>
+  <si>
+    <t>Надувная горка "Приручить дракона" 7*5*5,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/</t>
+  </si>
+  <si>
+    <t>attro9088</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «300 метров» 75*37,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/</t>
+  </si>
+  <si>
+    <t>attro9079</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий с горкой "Цыпа-борд" 17*3,3*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/</t>
+  </si>
+  <si>
+    <t>attro8499</t>
+  </si>
+  <si>
+    <t>Надувной парк "Монстер" 20*20*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-monster/</t>
+  </si>
+  <si>
+    <t>attro9396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум мини" 15*10*7,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/</t>
+  </si>
+  <si>
+    <t>attro8768</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдер" 5*5*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spayder/</t>
+  </si>
+  <si>
+    <t>attro9341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Мадагаскар 2» 12*9*10 м  </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-9-10-m/</t>
+  </si>
+  <si>
+    <t>attro9235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная зона отдыха с шезлонгом 5,9*3,23*1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/</t>
+  </si>
+  <si>
+    <t>attro7301</t>
+  </si>
+  <si>
+    <t>Курс "Реальный бизнес на батутах"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/</t>
+  </si>
+  <si>
+    <t>attro8392</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 7*5*2,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/</t>
+  </si>
+  <si>
+    <t>attro7828</t>
+  </si>
+  <si>
+    <t>Надувной батут «Сафари с иллюминаторами»  16*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/</t>
+  </si>
+  <si>
+    <t>attro7144</t>
+  </si>
+  <si>
+    <t>Надувной батут "Океан" 14*7*6,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ocean-pl42/</t>
+  </si>
+  <si>
+    <t>attro9251</t>
+  </si>
+  <si>
+    <t>Бизнес комплект "Аквазорбы+бассейн Спайдермен" 6х6х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/</t>
+  </si>
+  <si>
+    <t>attro8572</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики большая" 28*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro8577</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 10*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/</t>
+  </si>
+  <si>
+    <t>attro9084</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Котолёт» 21,3*8,7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/</t>
+  </si>
+  <si>
+    <t>attro9423</t>
+  </si>
+  <si>
+    <t>Большой надувной плот для компании 4,5*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/</t>
+  </si>
+  <si>
+    <t>attro9006</t>
+  </si>
+  <si>
+    <t>Надувная горка "Матрешка" 7*5*3,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-matreshka-/</t>
+  </si>
+  <si>
+    <t>attro9042</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 7,3*6,5*1,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-1/</t>
+  </si>
+  <si>
+    <t>attro8342</t>
+  </si>
+  <si>
+    <t>Надувная горка "Майкл и Минерва" 5*5*3,2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-maikl-i-minerva-PL111/</t>
+  </si>
+  <si>
+    <t>attro8667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк  "Море приключений" 15*15*7,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/</t>
+  </si>
+  <si>
+    <t>attro5646</t>
+  </si>
+  <si>
+    <t>Большая водная горка "Триппо" 55*20*13 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/</t>
+  </si>
+  <si>
+    <t>attro8290</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Кристалл" 20*15*8,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/</t>
+  </si>
+  <si>
+    <t>attro8598</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская Малая" 17*12*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/</t>
+  </si>
+  <si>
+    <t>attro9089</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Подводное царство» 25,5*12,3*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/</t>
+  </si>
+  <si>
+    <t>attro8562</t>
+  </si>
+  <si>
+    <t>Надувная горка "Емеля" 14*7*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/</t>
+  </si>
+  <si>
+    <t>attro9080</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Сквозь Джунгли" 17*3,3*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/</t>
+  </si>
+  <si>
+    <t>attro8500</t>
+  </si>
+  <si>
+    <t>Надувная горка "Рождество" 27*4,5*9,6м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/</t>
+  </si>
+  <si>
+    <t>attro9400</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Лови Волну"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-lovi-volny/</t>
+  </si>
+  <si>
+    <t>attro8790</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Океанариум" 15*15*7,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/</t>
+  </si>
+  <si>
+    <t>attro8827</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор" зима/лето, 12*5*7,6 м  Зимняя горка с выкатом 9*5*7,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/</t>
+  </si>
+  <si>
+    <t>attro9343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Мадагаскар 2» 11*10*10 м   </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/</t>
+  </si>
+  <si>
+    <t>attro8963</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пристань Прибой" 18*18*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/</t>
+  </si>
+  <si>
+    <t>attro9236</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха с шезлонгом 5,45*3,9*1 м  1</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/</t>
+  </si>
+  <si>
+    <t>attro9579</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Обитатели глубин" 7*5*6,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-obitateli-glubin-7-5-6-6-m/</t>
+  </si>
+  <si>
+    <t>attro6423</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье Миньонов под крышей" 8*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/</t>
+  </si>
+  <si>
+    <t>attro8394</t>
+  </si>
+  <si>
+    <t>Водная надувная горка "Триппо" 35*15*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-gorka-trippo--PL95/</t>
+  </si>
+  <si>
+    <t>attro1330</t>
+  </si>
+  <si>
+    <t>Надувной батут "Лес мечты" 16*9*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-les-mechty-1699-m/</t>
+  </si>
+  <si>
+    <t>attro8226</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пираты"  12*9*4,2 м из 2 частей</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/</t>
+  </si>
+  <si>
+    <t>attro8063</t>
+  </si>
+  <si>
+    <t>Надувная горка "Подводная жизнь" 6*3*3,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/</t>
+  </si>
+  <si>
+    <t>attro8332</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны под волной" 12,5*8,5*9,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/</t>
+  </si>
+  <si>
+    <t>attro7141</t>
+  </si>
+  <si>
+    <t>Надувной батут «Сафари Сайд»  16*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/</t>
+  </si>
+  <si>
+    <t>attro8131</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафария" 10*10*7,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safariya-pl46/</t>
+  </si>
+  <si>
+    <t>attro9565</t>
+  </si>
+  <si>
+    <t>Надувная горка «Сокровища моря» 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/20250422/</t>
+  </si>
+  <si>
+    <t>attro8574</t>
+  </si>
+  <si>
+    <t>Надувной батут "Бананас" 12*10*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-bananas-pl148/</t>
+  </si>
+  <si>
+    <t>attro7725</t>
+  </si>
+  <si>
+    <t>Надувной тент "Новогодний подарок" 4*4*6,1 м ПВХ (уличный)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/</t>
+  </si>
+  <si>
+    <t>attro8578</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джуманджи" 10*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/</t>
+  </si>
+  <si>
+    <t>attro9085</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Электрическая» 36,3*13*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/</t>
+  </si>
+  <si>
+    <t>attro8551</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Разноцветная", 23*8*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/</t>
+  </si>
+  <si>
+    <t>attro9435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум детский" 15*15*6,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro8818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Праздник" 7*5*3,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/</t>
+  </si>
+  <si>
+    <t>attro9035</t>
+  </si>
+  <si>
+    <t>Надувной бар 4,9*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-bar/</t>
+  </si>
+  <si>
+    <t>attro9386</t>
+  </si>
+  <si>
+    <t>Надувной плот SEA BEAST,  300*150*20 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/</t>
+  </si>
+  <si>
+    <t>attro9007</t>
+  </si>
+  <si>
+    <t>Надувной батут «Наши в космосе»  15*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-nashi-v-kosmose-/</t>
+  </si>
+  <si>
+    <t>attro8232</t>
+  </si>
+  <si>
+    <t>Надувной спортивный батут с сеткой 4*3*2,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/</t>
+  </si>
+  <si>
+    <t>attro9043</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 3,9*3,3*0,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-2/</t>
+  </si>
+  <si>
+    <t>attro8487</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сладости" 5*4*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/</t>
+  </si>
+  <si>
+    <t>attro9215</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань тропики мини" 15*9,10*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/</t>
+  </si>
+  <si>
     <t>attro8108</t>
   </si>
   <si>
     <t>Надувной батут "Гадкий Я" 3,5*3,5*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/</t>
   </si>
   <si>
-    <t>attro8498</t>
-[...122 lines deleted...]
-    <t>https://water-games.ru/product/megarief/</t>
+    <t>attro7804</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сказочный лес" 22*12*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/</t>
+  </si>
+  <si>
+    <t>attro8680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Конструктор" 14*7*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/</t>
+  </si>
+  <si>
+    <t>attro8922</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Капитан Джордж Морж" 14,7*9*8,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/</t>
+  </si>
+  <si>
+    <t>attro8276</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 8*6*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/</t>
+  </si>
+  <si>
+    <t>attro8625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Джунгли пиратские" 17,5*17*8,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/</t>
+  </si>
+  <si>
+    <t>attro8885</t>
+  </si>
+  <si>
+    <t>Надувной батут «Океан с иллюминаторами»  16*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/</t>
+  </si>
+  <si>
+    <t>attro9090</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Вторжение роботов» 17*3,3*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/</t>
+  </si>
+  <si>
+    <t>attro8564</t>
+  </si>
+  <si>
+    <t>Надувной батут "Пиратская гавань" 8,5*7*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/</t>
+  </si>
+  <si>
+    <t>attro9510</t>
+  </si>
+  <si>
+    <t>Надувная горка "Новый уровень" размер 9*3,5*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-noviy-uroven-9-3-3/</t>
+  </si>
+  <si>
+    <t>attro8847</t>
+  </si>
+  <si>
+    <t>Надувной батут "Башня дракона" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/</t>
+  </si>
+  <si>
+    <t>attro9081</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Остров мечты" 20*3,3*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/</t>
+  </si>
+  <si>
+    <t>attro8501</t>
+  </si>
+  <si>
+    <t>Надувная горка "Радуга" 27*4,5*9,8м (зима/лето)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/</t>
+  </si>
+  <si>
+    <t>attro9401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Галактика" 6,1*6,1*4,65 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/</t>
+  </si>
+  <si>
+    <t>attro8791</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики малая" 17*12*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro7717</t>
+  </si>
+  <si>
+    <t>Надувная горка «Космос» 10*5*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kosmos-10510/</t>
+  </si>
+  <si>
+    <t>attro8964</t>
+  </si>
+  <si>
+    <t>Большая водная горка "Триппо" 53*20*13,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/</t>
   </si>
   <si>
     <t>attro8186</t>
   </si>
   <si>
     <t>Надувная горка "Морское приключение" 7*6*4,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/morskoe-priklyuchenie-pl66/</t>
   </si>
   <si>
-    <t>attro8276</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/</t>
+    <t xml:space="preserve"> attro8688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной спортивный батут (Китай) 2*2*2,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/sportivnyy-batut-kitay/</t>
+  </si>
+  <si>
+    <t>attro7806</t>
+  </si>
+  <si>
+    <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка с выкатом 13*10*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/</t>
+  </si>
+  <si>
+    <t>attro8913</t>
+  </si>
+  <si>
+    <t>Надувная горка "Рыцарский турнир" 8*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/</t>
+  </si>
+  <si>
+    <t>attro8125</t>
+  </si>
+  <si>
+    <t>Надувной батут "Морская сказка" 10*10*7,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/</t>
+  </si>
+  <si>
+    <t>attro9159</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Забытые пирамиды» 25*10*6,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/</t>
+  </si>
+  <si>
+    <t>attro8575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная водная горка "Саммит Малая" 6,6*2,7*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
+  </si>
+  <si>
+    <t>attro7726</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодняя горка" 5*5*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/</t>
+  </si>
+  <si>
+    <t>attro8585</t>
+  </si>
+  <si>
+    <t>Надувная горка "Эра миньонов" 14*8*9</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/</t>
+  </si>
+  <si>
+    <t>attro9086</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Тропический Квест» 27,5*6,2*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/</t>
+  </si>
+  <si>
+    <t>attro8555</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 2" зима/лето, 14*7*8,6 м  Зимняя горка с выкатом 12*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Большая стирка" 4*2,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8419/</t>
+  </si>
+  <si>
+    <t>attro8496</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Баунс" 53*15*14,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7869/</t>
+  </si>
+  <si>
+    <t>attro9387</t>
+  </si>
+  <si>
+    <t>Надувной батут "Грибная полянка" 8*8*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/</t>
+  </si>
+  <si>
+    <t>attro8745</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 2,5*2,5*1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha/</t>
+  </si>
+  <si>
+    <t>attro9017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Водная надувная горка "Триппо" с одним бассейном 35*15*14 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/</t>
+  </si>
+  <si>
+    <t>attro8238</t>
+  </si>
+  <si>
+    <t>Надувная горка "Триппо 4 спуска" 36*19*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/trippo-4-spuska-35-18-11/</t>
+  </si>
+  <si>
+    <t>attro9059</t>
+  </si>
+  <si>
+    <t>Надувная горка "Гости из космоса" 7*5*3,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/</t>
+  </si>
+  <si>
+    <t>attro9230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Остров чудес" 6,5*5*3,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/</t>
+  </si>
+  <si>
+    <t>attro5524</t>
+  </si>
+  <si>
+    <t>Надувной батут "Старая Крепость" 8*8*6,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/</t>
+  </si>
+  <si>
+    <t>attro8681</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 14*7*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/</t>
+  </si>
+  <si>
+    <t>attro8923</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
+  </si>
+  <si>
+    <t>attro6408</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 14*8*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-81475-m/</t>
+  </si>
+  <si>
+    <t>attro7607</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мега риф" 14*7*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/mega-rif-PL123/</t>
+  </si>
+  <si>
+    <t>attro8887</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пиратская мини" 15*10*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/</t>
+  </si>
+  <si>
+    <t>attro9091</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Спорт Квест» 27,5*6,2*4,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/</t>
+  </si>
+  <si>
+    <t>attro8565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Тропический лес» 5*4,5*4,2 м  </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/</t>
+  </si>
+  <si>
+    <t>attro8844</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский галеон" с прямоугольным бассейном 18*7*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/</t>
+  </si>
+  <si>
+    <t>attro8848</t>
+  </si>
+  <si>
+    <t>Надувной батут "Диномир" 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dinomir-pl96/</t>
+  </si>
+  <si>
+    <t>attro9082</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Покоритель Джунглей" 12,2*3,3*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/</t>
+  </si>
+  <si>
+    <t>attro8506</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Маяк" 21,5*11,4*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/</t>
+  </si>
+  <si>
+    <t>attro8101</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Веселый" 6*6*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/</t>
+  </si>
+  <si>
+    <t>attro9029</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Жюль Верн" 21*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/</t>
+  </si>
+  <si>
+    <t>attro8983</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Морские охотники" 15*10*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/</t>
+  </si>
+  <si>
+    <t>attro8150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Большие колеса" 17,5*8*10.5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-robot-hot-wheels-1758105-m-1/</t>
+  </si>
+  <si>
+    <t>attro5661</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Лес мечты" 8*6*4,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/</t>
+  </si>
+  <si>
+    <t>attro7807</t>
+  </si>
+  <si>
+    <t>Всесезонный батут-трансформер «Спанч боб» Зимняя горка + финишная полоса 22*7</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807</t>
+  </si>
+  <si>
+    <t>attro8556</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 2" зима/лето, 14*7*8,6 м  Летний батут с площадкой 14*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556</t>
+  </si>
+  <si>
+    <t>Надувной тент "Новогодний подарок" 4*4*6,1 м нейлон (для помещений)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=7725</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Летний батут с площадкой 14*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор" зима/лето, 12*5*7,6 м  Всесезонный (горка + выкат + площадка)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/?sku=9404</t>
+  </si>
+  <si>
+    <t>attro7808</t>
+  </si>
+  <si>
+    <t>Всесезонный батут-трансформер «Спанч боб» Летний батут с площадкой 15*7*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808</t>
+  </si>
+  <si>
+    <t>attro8557</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 2" зима/лето, 14*7*8,6 м  Всесезонный комплект (горка + выкат + площадка)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557</t>
+  </si>
+  <si>
+    <t>Надувной батут "Конструктор" зима/лето, 12*5*7,6 м  Летний батут с площадкой 12*5*7,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/?sku=9406</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Всесезонный комплект (горка + выкат + площадка)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374</t>
+  </si>
+  <si>
+    <t>attro9239</t>
+  </si>
+  <si>
+    <t>Надувной водный Бар 7*7,5*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-vodnyi-bar/</t>
+  </si>
+  <si>
+    <t>attro8683</t>
+  </si>
+  <si>
+    <t>Надувная релакс зона - плавающий бар с диванами</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-relaks-zona/</t>
+  </si>
+  <si>
+    <t>attro7679</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий для тимбилдинга "Веселый монстр" 34*18,5*6 34*18,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7374/</t>
+  </si>
+  <si>
+    <t>Надувной водный Бар 5*5*3,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-vodnyy-bar-/</t>
+  </si>
+  <si>
+    <t>attro9375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной пляжный Бар 8*8*3,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий для тимбилдинга "Веселый монстр" 34*18,5*6 40*18,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7374/?sku=8106</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий для тимбилдинга "Веселый монстр" 34*18,5*6 46*18,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7374/?sku=8107</t>
+  </si>
+  <si>
+    <t>attro8631</t>
+  </si>
+  <si>
+    <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 3,4*2,0*1,10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/</t>
+  </si>
+  <si>
+    <t>attro8630</t>
+  </si>
+  <si>
+    <t>Надувной плавающий бассейн 6*4,5*0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/</t>
+  </si>
+  <si>
+    <t>attro8741</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  3,4*3,4*2,3 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/</t>
+  </si>
+  <si>
+    <t>attro1926</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  3,3*3,3*2,3 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnya-palatka-na-vodu/</t>
+  </si>
+  <si>
+    <t>attro5514</t>
+  </si>
+  <si>
+    <t>Полоса препятствий "Океанский парк" 26*15,5*6,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/polosa-prepyatstviy-okeanskiy-park-2615567-m/</t>
+  </si>
+  <si>
+    <t>attro8737</t>
+  </si>
+  <si>
+    <t>Надувной комплекс на воду 23,1*14*2,5 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/</t>
+  </si>
+  <si>
+    <t>Надувной комплекс на воду 23,1*14*2,5 м антискользящее покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  3,3*3,3*2,3 м антискользящее покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403</t>
+  </si>
+  <si>
+    <t>attro8742</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  3,4*3,4*2,3 м антискользящее покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742</t>
+  </si>
+  <si>
+    <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2,5*1,96*0,8</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233</t>
+  </si>
+  <si>
+    <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2,2*2,1*0,95</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232</t>
+  </si>
+  <si>
+    <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2*2*0,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744</t>
+  </si>
+  <si>
+    <t>attro9036</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду с шезлонгом  5*3*2,2 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-palatka-na-vodu-/</t>
+  </si>
+  <si>
+    <t>attro9093</t>
+  </si>
+  <si>
+    <t>Надувной плавающий диван (шезлонг, лежак) для отдыха одноместный, 2,3*1*0,75 м 2,3*1*0,75 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/</t>
+  </si>
+  <si>
+    <t>attro6427</t>
+  </si>
+  <si>
+    <t>Интерактивная игра "Ниндзя"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnaya-igra-nindzya/</t>
+  </si>
+  <si>
+    <t>attro6430</t>
+  </si>
+  <si>
+    <t>Интерактивная игра "Ограбление банка"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnaya-igra-ograblenie-banka/</t>
+  </si>
+  <si>
+    <t>attro8947</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  2,9*2,9*2,4 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-palatka-na-vodu/</t>
+  </si>
+  <si>
+    <t>attro6432</t>
+  </si>
+  <si>
+    <t>Интерактивный футбол</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnyy-futbol/</t>
+  </si>
+  <si>
+    <t>attro6434</t>
+  </si>
+  <si>
+    <t>Интерактивный тир 2</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnyy-tir-2/</t>
+  </si>
+  <si>
+    <t>attro6422</t>
+  </si>
+  <si>
+    <t>Интерактивная игра "Космический корабль"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnaya-igra-kosmicheskiy-korabl/</t>
+  </si>
+  <si>
+    <t>attro6431</t>
+  </si>
+  <si>
+    <t>Надувная горка-робот "Муха-Цокотуха" 14*9*7</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-robot-mukha-tsokotukha-1497/</t>
+  </si>
+  <si>
+    <t>attro7193</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Хаки" 17*8*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/</t>
+  </si>
+  <si>
+    <t>attro6531</t>
+  </si>
+  <si>
+    <t>Интерактивная система кнопок</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnaya-sistema-knopok/</t>
+  </si>
+  <si>
+    <t>attro7142</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари" 12*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-pl126/</t>
+  </si>
+  <si>
+    <t>attro7158</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари" 7*6*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-pl160/</t>
+  </si>
+  <si>
+    <t>attro7159</t>
+  </si>
+  <si>
+    <t>Надувной батут "Гадкий Я" 15*8*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-/</t>
+  </si>
+  <si>
+    <t>attro6420</t>
+  </si>
+  <si>
+    <t>Надувной батут "Игры с Миньонами под крышей" 12*6*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/</t>
+  </si>
+  <si>
+    <t>attro6418</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мультяшный мир" 9*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/</t>
+  </si>
+  <si>
+    <t>attro6415</t>
+  </si>
+  <si>
+    <t>Надувная горка "Миньоны на волнах 2" 17*9*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/</t>
+  </si>
+  <si>
+    <t>attro2318</t>
+  </si>
+  <si>
+    <t>Надувной батут "Скорый поезд" 24,5*12*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-skoryy-poezd-245181285-m/</t>
+  </si>
+  <si>
+    <t>attro6410</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны на волнах 1" 17*9*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-9179-m/</t>
+  </si>
+  <si>
+    <t>Надувной батут "Центральная площадь" 15*10*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-avtomobilnyy-10158-m/</t>
+  </si>
+  <si>
+    <t>attro2320</t>
+  </si>
+  <si>
+    <t>Надувной батут "Цирк" 15*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsirk-1588-m/</t>
+  </si>
+  <si>
+    <t>attro7161</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари" 14*7*6,6 м Стандарт</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-PL42/</t>
+  </si>
+  <si>
+    <t>attro5712</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мир миньонов и драконов" 18*11*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/-naduvnoy-batut-mir-minonov-i-drakonov-181110-m/</t>
+  </si>
+  <si>
+    <t>attro7224</t>
+  </si>
+  <si>
+    <t>Надувной батут "Осьминог" 16*9*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7093/</t>
+  </si>
+  <si>
+    <t>attro8301</t>
+  </si>
+  <si>
+    <t>Водная горка "Триппо" 35*15*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-gorka-trippo-PL95/</t>
+  </si>
+  <si>
+    <t>attro7257</t>
+  </si>
+  <si>
+    <t>Надувной батут "Король Миньонов" 13,5*9*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/</t>
+  </si>
+  <si>
+    <t>attro6337</t>
+  </si>
+  <si>
+    <t>Надувной батут "Подводная жизнь" 6*4*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/</t>
+  </si>
+  <si>
+    <t>attro5454</t>
+  </si>
+  <si>
+    <t>Надувной батут "Шапито" 12*9*6,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-osminozhka-9126-m/</t>
+  </si>
+  <si>
+    <t>attro8672</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Старт" 23,6*8,6*3,8</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-start-2368638-/</t>
+  </si>
+  <si>
+    <t>attro7199</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Тропики" 8*8*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/</t>
+  </si>
+  <si>
+    <t>attro7197</t>
+  </si>
+  <si>
+    <t>Надувной батут "Динопарк с крышей" 12*10*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/</t>
+  </si>
+  <si>
+    <t>attro7196</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Амазония" 8*5*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-amazoniya-856-m-/</t>
+  </si>
+  <si>
+    <t>attro6426</t>
+  </si>
+  <si>
+    <t>Интерактивные барабаны</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnye-barabany/</t>
+  </si>
+  <si>
+    <t>Интерактивная игра "Дай пять!"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/6873/</t>
+  </si>
+  <si>
+    <t>Интерактивный стол</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnyy-stol/</t>
+  </si>
+  <si>
+    <t>attro6424</t>
+  </si>
+  <si>
+    <t>Интерактивный тир</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnyy-tir/</t>
+  </si>
+  <si>
+    <t>Интерактивный бейсбол</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/interaktivnyy-beysbol/</t>
+  </si>
+  <si>
+    <t>attro7549</t>
+  </si>
+  <si>
+    <t>Надувной батут-робот "Радуга парк 2" 15*14*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/</t>
+  </si>
+  <si>
+    <t>attro7565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут-робот "Миньоны в тропиках 2" 11,5*6,5*8,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-2-1156585-m-/</t>
+  </si>
+  <si>
+    <t>attro5552</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны в тропиках" 14*7*7,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/</t>
+  </si>
+  <si>
+    <t>attro732</t>
+  </si>
+  <si>
+    <t>Надувная горка "Стегозавр мини" 12*12*6,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-stegozavr-mini-121269-m/</t>
+  </si>
+  <si>
+    <t>attro9376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Трипл" 22*12*7,9 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/</t>
+  </si>
+  <si>
+    <t>attro7676</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Ниндзя курс" 34*18,5*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7371/</t>
+  </si>
+  <si>
+    <t>attro7678</t>
+  </si>
+  <si>
+    <t>Надувной парк развлечений "Зеленая миля" 38*30*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7373/</t>
+  </si>
+  <si>
+    <t>attro7339</t>
+  </si>
+  <si>
+    <t>Надувной батут "Коралловый риф" 7*5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/</t>
+  </si>
+  <si>
+    <t>attro7721</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодний леденец" 5,3*5,3*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/</t>
+  </si>
+  <si>
+    <t>attro7722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Зимняя сказка" 9*6*6,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/</t>
+  </si>
+  <si>
+    <t>attro7727</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Новогодние забавы" 49*21,5*6,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/</t>
+  </si>
+  <si>
+    <t>attro7779</t>
+  </si>
+  <si>
+    <t>Надувная зимняя горка "Спайдермен 6" 13*10*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/</t>
+  </si>
+  <si>
+    <t>attro7778</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен 6" 14*10*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaidermen6/</t>
+  </si>
+  <si>
+    <t>attro7777</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдермен" 8*8*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spaydermen/</t>
+  </si>
+  <si>
+    <t>attro7776</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 16*14*11 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen/</t>
+  </si>
+  <si>
+    <t>attro7780</t>
+  </si>
+  <si>
+    <t>Надувной батут "Мадагаскар 2" с крышей 14*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/</t>
+  </si>
+  <si>
+    <t>attro174</t>
+  </si>
+  <si>
+    <t>Надувной батут "Подводный мир" 19*9*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/</t>
+  </si>
+  <si>
+    <t>attro7810</t>
+  </si>
+  <si>
+    <t>Надувной  аквапарк "Спорт круг" 24*14*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7458/</t>
+  </si>
+  <si>
+    <t>attro1912</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань" 20*15*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/</t>
+  </si>
+  <si>
+    <t>attro7589</t>
+  </si>
+  <si>
+    <t>Надувной батут "Саванна" 14*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-savanna-pl147/</t>
+  </si>
+  <si>
+    <t>attro8302</t>
+  </si>
+  <si>
+    <t>Надувной батут "Бананас" 10*10*7,6 м +полог+колья+верёвка В ПОДАРОК</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-bananas-pl46/</t>
+  </si>
+  <si>
+    <t>attro2058</t>
+  </si>
+  <si>
+    <t>Надувная горка"Мульти-Сафари-крокодил" 11*10*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/</t>
+  </si>
+  <si>
+    <t>attro7992</t>
+  </si>
+  <si>
+    <t>Надувной батут «Бананы» 9*6,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-banany-pl965/</t>
+  </si>
+  <si>
+    <t>attro8149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная полоса препятствий "Хаки" 16*8*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/</t>
+  </si>
+  <si>
+    <t>attro8244</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 6х6х0,65 м, 0,6 мм ПВХ</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/</t>
+  </si>
+  <si>
+    <t>attro8245</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 7х7х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245</t>
+  </si>
+  <si>
+    <t>attro8246</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 8х8х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246</t>
+  </si>
+  <si>
+    <t>attro8247</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 9х9х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247</t>
+  </si>
+  <si>
+    <t>attro8248</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,6 мм ПВХ 10х10х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248</t>
+  </si>
+  <si>
+    <t>attro8237</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка крабик</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8492</t>
+  </si>
+  <si>
+    <t>attro8491</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка лягушка</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/</t>
+  </si>
+  <si>
+    <t>attro8490</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка черепаха</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490</t>
+  </si>
+  <si>
+    <t>attro8981</t>
+  </si>
+  <si>
+    <t>Надувной аттракцион Рыбалочка осьминог</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981</t>
+  </si>
+  <si>
+    <t>attro8239</t>
+  </si>
+  <si>
+    <t>Надувной бассейн "Спайдермен" для аквазорбов 6х6х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7733/</t>
+  </si>
+  <si>
+    <t>attro8240</t>
+  </si>
+  <si>
+    <t>Надувной бассейн "Спайдермен" для аквазорбов 7х7х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7733/?sku=8240</t>
+  </si>
+  <si>
+    <t>attro8241</t>
+  </si>
+  <si>
+    <t>Надувной бассейн "Спайдермен" для аквазорбов 8х8х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7733/?sku=8241</t>
+  </si>
+  <si>
+    <t>attro8242</t>
+  </si>
+  <si>
+    <t>Надувной бассейн "Спайдермен" для аквазорбов 9х9х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7733/?sku=8242</t>
+  </si>
+  <si>
+    <t>attro8243</t>
+  </si>
+  <si>
+    <t>Надувной бассейн "Спайдермен" для аквазорбов 10х10х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/7733/?sku=8243</t>
+  </si>
+  <si>
+    <t>attro8201</t>
+  </si>
+  <si>
+    <t>Надувной батут "Динопарк" 11*9*7,2 м (с крышей)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/</t>
+  </si>
+  <si>
+    <t>attro7731</t>
+  </si>
+  <si>
+    <t>Надувная горка «Спайдермен» 12,5*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/</t>
+  </si>
+  <si>
+    <t>attro8064</t>
+  </si>
+  <si>
+    <t>Надувной батут "Черный спайдермен" 12*8*9,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/</t>
+  </si>
+  <si>
+    <t>attro7945</t>
+  </si>
+  <si>
+    <t>Надувной батут "Миньоны" 16*7*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Веселый Роджер" 10*6*6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/</t>
+  </si>
+  <si>
+    <t>attro5962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут с крышей "Город детства" 11*6*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/</t>
+  </si>
+  <si>
+    <t>attro1810</t>
+  </si>
+  <si>
+    <t>Надувной батут "Кевин и Боб", размер 7*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/</t>
+  </si>
+  <si>
+    <t>attro8129</t>
+  </si>
+  <si>
+    <t>Надувной батут с горкой "Джунгли" 16,5*11*9,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/</t>
+  </si>
+  <si>
+    <t>attro8067</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 12*8,5*9,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/</t>
+  </si>
+  <si>
+    <t>attro8333</t>
+  </si>
+  <si>
+    <t>Надувной батут "Джунгли" 12,5*8,5*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhungli/</t>
+  </si>
+  <si>
+    <t>attro8334</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 12,5*8,5*9,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/</t>
+  </si>
+  <si>
+    <t>attro8267</t>
+  </si>
+  <si>
+    <t>Надувная горка "Иронмэн" 17*10*14 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/</t>
+  </si>
+  <si>
+    <t>attro8270</t>
+  </si>
+  <si>
+    <t>Надувная горка "Дракон Горыныч" с шипами 11*6*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/</t>
+  </si>
+  <si>
+    <t>attro8189</t>
+  </si>
+  <si>
+    <t>Надувной батут "Подводный мир", размер 8*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/</t>
+  </si>
+  <si>
+    <t>attro8105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Керчь" размер 29*13*5,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sl01/</t>
+  </si>
+  <si>
+    <t>attro8396</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари джунгли" 8*6*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/</t>
+  </si>
+  <si>
+    <t>attro8548</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Паровозик" всесезонная размер 32*5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/</t>
+  </si>
+  <si>
+    <t>attro8629</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  4,8*3,4*2,5 м обычное покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnya-palatka-na-vody/</t>
+  </si>
+  <si>
+    <t>Надувная палатка на воду  4,8*3,4*2,5 м антискользящее покрытие</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705</t>
+  </si>
+  <si>
+    <t>attro1917</t>
+  </si>
+  <si>
+    <t>Надувной комплекс на воде  с обычным покрытием</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-kompleks-na-vode-/</t>
+  </si>
+  <si>
+    <t>Надувной комплекс на воде  с антискользящим покрытием</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209</t>
+  </si>
+  <si>
+    <t>attro8843</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский галеон" с круглым бассейном 15,5*8*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/</t>
+  </si>
+  <si>
+    <t>attro8839</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Бегемотик Мотя" 17,5*10*8,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/</t>
+  </si>
+  <si>
+    <t>attro8845</t>
+  </si>
+  <si>
+    <t>Надувной батут "Герои в городе" 6*6*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/</t>
+  </si>
+  <si>
+    <t>attro8846</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 6*6*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-/</t>
+  </si>
+  <si>
+    <t>attro8849</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Монстрическая" 8,2*7,7*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/</t>
+  </si>
+  <si>
+    <t>attro8879</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Рыжая борода" 13*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/</t>
+  </si>
+  <si>
+    <t>attro8894</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрики" 7*5*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/</t>
+  </si>
+  <si>
+    <t>attro8889</t>
+  </si>
+  <si>
+    <t>Надувной свадебный батут куполообразный  5,1х4х4,9</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/</t>
+  </si>
+  <si>
+    <t>Надувной свадебный батут куполообразный  5,9х5,9х6,1</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/?sku=8890</t>
+  </si>
+  <si>
+    <t>attro8802</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодний сюрприз" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/</t>
+  </si>
+  <si>
+    <t>attro8801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Морской бриз" 4*3*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/</t>
+  </si>
+  <si>
+    <t>attro8800</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-PL69/</t>
+  </si>
+  <si>
+    <t>attro8884</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Хамелеон Леон" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/</t>
+  </si>
+  <si>
+    <t>attro8880</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Ананас на пляже" 6*4*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/</t>
+  </si>
+  <si>
+    <t>attro8875</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пиратский Адмирал" 17*10*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/</t>
+  </si>
+  <si>
+    <t>attro8859</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пираты на волнах" 17*9*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/</t>
+  </si>
+  <si>
+    <t>attro8842</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Веселые каникулы" 26,5*26,5*9,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/</t>
+  </si>
+  <si>
+    <t>attro8837</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Яркий" 33*33*7,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/</t>
+  </si>
+  <si>
+    <t>attro8835</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "В поисках рыбки" 6*4*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/</t>
+  </si>
+  <si>
+    <t>attro8876</t>
+  </si>
+  <si>
+    <t>Надувной комплекс на воду 29,6*18,2*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/</t>
+  </si>
+  <si>
+    <t>attro8911</t>
+  </si>
+  <si>
+    <t>Надувной батут "Цветные приключения" 8*4*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/</t>
+  </si>
+  <si>
+    <t>attro8920</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Семейка монстров" 12*6*9 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/</t>
+  </si>
+  <si>
+    <t>attro9034</t>
+  </si>
+  <si>
+    <t>Надувной плот 2,4*1,5*0,15 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plot/</t>
+  </si>
+  <si>
+    <t>attro9162</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Пристань Тропики На Волне» 10*8,3*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/</t>
+  </si>
+  <si>
+    <t>attro9124</t>
+  </si>
+  <si>
+    <t>Надувная водная горка "Зов Джунглей" 8,5*5*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/</t>
+  </si>
+  <si>
+    <t>attro9160</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "На волне" 15*8*6,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-na-volne/</t>
+  </si>
+  <si>
+    <t>attro9238</t>
+  </si>
+  <si>
+    <t>Надувной водный Бар 6*4,5*3,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-vodnyy-bar/</t>
+  </si>
+  <si>
+    <t>attro9335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка «Таити» 6*6,5*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/</t>
+  </si>
+  <si>
+    <t>attro9338</t>
+  </si>
+  <si>
+    <t>Надувная горка «Остров чудес-1» 7*5*3,3м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/</t>
+  </si>
+  <si>
+    <t>attro9339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка «Остров чудес-2» 7*5*3,1м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/</t>
+  </si>
+  <si>
+    <t>attro9359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной парк "Космонавт" 24*12*6,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-kosmonavt-24-12-6-4-m/</t>
+  </si>
+  <si>
+    <t>attro9371</t>
+  </si>
+  <si>
+    <t>Надувная горка "Смоленская крепость" 12,5*10*6,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-10-6-7-m/</t>
+  </si>
+  <si>
+    <t>attro9377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Смоленская крепость" 12*8*6,8 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-8-6-8-m/</t>
+  </si>
+  <si>
+    <t>attro9388</t>
+  </si>
+  <si>
+    <t>Надувная горка "Миньоны" 15,5*7,5*8,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-model-pl184-artikul-pl184-002-minony-razmer-15-5-7-5-8-5-m/</t>
+  </si>
+  <si>
+    <t>attro9481</t>
+  </si>
+  <si>
+    <t>Надувной батут "На пляже" 6*5,5*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/8424/</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  6х6х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  7х7х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  8х8х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  9х9х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540</t>
+  </si>
+  <si>
+    <t>Тематический надувной бассейн "Крабик" для аттракционов из 0,9 мм ПВХ  10х10х0,65 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541</t>
   </si>
   <si>
     <t>attro9125</t>
   </si>
   <si>
-    <t>Надувная горка «Сокровища моря» 5*4,5*4,8 м</t>
-[...2735 lines deleted...]
-    <t>Надувная горка «Сокровища моря» 6*5*4,8 м</t>
+    <t>Надувной батут «Сокровища моря» 6*5*4,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/</t>
   </si>
   <si>
     <t>attro9547</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Капибара" 7*5*3 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-kapibara-7-5-3-m/</t>
   </si>
   <si>
     <t>attro9548</t>
   </si>
   <si>
     <t>Надувная горка "В гостях у Осьминога"</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-v-gostyakh-u-osminoga/</t>
   </si>
   <si>
     <t>attro9551</t>
   </si>
   <si>
-    <t>Надувная горка "Диномир" 3,5*3,5*2,4 м</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-dino-mir-3-5-3-5-2-4-m/</t>
+    <t>Надувной батут "Вулканозавр" 3,6*3,5*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dino-3-5-3-5-2-4-m/</t>
+  </si>
+  <si>
+    <t>attro9553</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Дельфинарий" 3,5*3,5*2,7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-veselyy-rif-3-5-3-5-2-7-m/</t>
+  </si>
+  <si>
+    <t>attro9500</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 8*7*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/</t>
+  </si>
+  <si>
+    <t>attro9563</t>
+  </si>
+  <si>
+    <t>Надувной батут "Диско" 4*4*3,2 м    5,5*4,5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-disko-4-4-3-2-m/</t>
+  </si>
+  <si>
+    <t>attro9580</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Надувной батут "Диско" 5*5*3,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-disko-5-5-3-4-m/</t>
+  </si>
+  <si>
+    <t>attro9585</t>
+  </si>
+  <si>
+    <t>Надувная горка "Ермак" 8*8,2*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-yermak-8-8-2-5-5-m/</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Фламинго" 8*8*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-flamingo-8-8-7-m/</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий «Море» 17*4*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-more-17-4-6-5-m/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной парк "Море" 18*12*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-more-18-12-7-m/</t>
+  </si>
+  <si>
+    <t>Надувной парк "Монстр" 18*12*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-park-monstr-18-12-7-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -3387,62 +3303,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-1699-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/megarief/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/20250422/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-81475-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-matreshka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trippo-4-spuska-35-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-9-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-noviy-uroven-9-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-grand-savanna-razmer-17109-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nashi-v-kosmose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-mega-traktor/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-razmer-453529-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-hot-wheels-1758105-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-igro-park-23-6-15-4-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monsters-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-%20i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dino-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-10510/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/spaceship-pandora-inflatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-i-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9407" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=8829" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9406" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyi-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8106" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8107" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-okeanskiy-park-2615567-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-tir-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-kosmicheskiy-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-nindzya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-ograblenie-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-futbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-mukha-tsokotukha-1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-fioletovo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-skoryy-poezd-245181285-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-9179-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-avtomobilnyy-10158-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-1588-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-naduvnoy-batut-mir-minonov-i-drakonov-181110-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminozhka-9126-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-start-2368638-/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-amazoniya-856-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnye-barabany/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6873/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-stol/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-tir/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-beysbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-2-1156585-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-po-shchuchemu-veleniyu-101095-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-stegozavr-mini-121269-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7371/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7373/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen6/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7458/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8240" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8241" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8242" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8243" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yemelya-PL115/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/?sku=8890" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-24-12-6-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-10-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-8-6-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl184-artikul-pl184-002-minony-razmer-15-5-7-5-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8424/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kapibara-7-5-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-gostyakh-u-osminoga/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-mir-3-5-3-5-2-4-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-professo-4-2-5-2-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-3-minona-644-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-bananas-7-7-7m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-grand-savanna-razmer-17109-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-razmer-453529-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delphin-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/spaceship-pandora-inflatable/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-afrika-6-5-5-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-podvodnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-priklyucheniya-5735359-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-300-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-s-gorkoy-utochka-serfingist/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monster/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-12-9-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/kurs-realnyy-biznes-na-batutakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl124/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/biznes-komplekt-akvazorbybasseyn-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-kosmicheskoe-puteshestvie-kota/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-matreshka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-more-priklyucheniy-sl12/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-552013-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-podvodnoe-tsarstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-v-dzhunglyakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-roghdestvo-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-lovi-volny/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-11-10-10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-obitateli-glubin-7-5-6-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-1699-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/20250422/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-elektricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-prazdnik-PL124/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-nashi-v-kosmose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-sportivnyi-batyt-s-setkoi-pl158/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini-/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-PL93-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-vtorzhenie-robotov/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-noviy-uroven-9-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-ostrov-mechty/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-galaktika-6-4-6-4-65-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-malaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kosmos-10510/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshaya-vodnaya-gorka-trippo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sportivnyy-batut-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-zabytye-piramidy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodnyaya-gorka-pl159/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/trippo-4-spuska-35-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-gosti-iz-kosmosa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-PL177/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsentralnaya-ploshchad-81475-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-mini-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-rebyata/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-SL/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinomir-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-tropicheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-veselyy-6-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-hot-wheels-1758105-m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-les-mechty-8-6-4-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7807" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-podarok-4461/?sku=7725" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/?sku=9404" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vsesezonnyy-batut-transformer-spanch-bob/?sku=7808" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batu-konstruktor-vsesezon-PL163/?sku=9406" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyi-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8106" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7374/?sku=8107" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-okeanskiy-park-2615567-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-nindzya/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-ograblenie-banka/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-futbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-tir-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-igra-kosmicheskiy-korabl/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-robot-mukha-tsokotukha-1497/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-1784-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnaya-sistema-knopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-gadkiy-ya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-igry-s-minonami-pod-kryshey-1267-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-skoryy-poezd-245181285-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-9179-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-avtomobilnyy-10158-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-1588-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/-naduvnoy-batut-mir-minonov-i-drakonov-181110-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnaya-zhizn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-osminozhka-9126-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-start-2368638-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-amazoniya-856-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnye-barabany/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6873/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-stol/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-tir/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/interaktivnyy-beysbol/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-raduga-park-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-2-1156585-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-stegozavr-mini-121269-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-22-12-7-9-m_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7371/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7373/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-ledenec/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-novogodnie-zabavy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnyaya-gorka-spaidermen6-/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaidermen6/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-madagaskar-2-s-kryshey-1477-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7458/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-khaki-PL54/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8245" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8246" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8247" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-bassein-krabik-dlya-attraktcionov/?sku=8248" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8492" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8240" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8241" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8242" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7733/?sku=8243" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinopark-PL74/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhungli/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL132/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-galeon-15-1-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geroi-v-gorode-pl/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstvii-monstricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ryzhaya-boroda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut-kupoloobraznyy/?sku=8890" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piratskiy-admiral-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-piraty-na-volnakh-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-veselye-kanikuly-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsvetnye-priklyucheniya-PL166/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-na-volne/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-taiti-6-6.5-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-1-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ostrov-chudes-2-7-5-3-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-kosmonavt-24-12-6-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-10-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-smolenskaya-krepost-12-8-6-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl184-artikul-pl184-002-minony-razmer-15-5-7-5-8-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8424/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9538" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9539" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9540" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/tematicheskiy-naduvnoy-basseyn-krabik-dlya-attraktsionov-iz-0-9-mm-pvkh/?sku=9541" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sokrovishcha-morya-6-5-4-8-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kapibara-7-5-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-v-gostyakh-u-osminoga/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-3-5-3-5-2-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-veselyy-rif-3-5-3-5-2-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disko-4-4-3-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disko-5-5-3-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-yermak-8-8-2-5-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-flamingo-8-8-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-more-17-4-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-more-18-12-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-park-monstr-18-12-7-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F341"/>
+  <dimension ref="A1:F332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F341" sqref="F341"/>
+      <selection activeCell="F332" sqref="F332"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -3468,6748 +3384,6568 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="13">
-        <v>202500</v>
+        <v>1388700</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
-        <v>0</v>
+        <v>767250</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" s="13">
-        <v>1682100</v>
+        <v>1291500</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
         <v>0</v>
       </c>
       <c r="F9" s="13">
-        <v>1780200</v>
+        <v>1277550</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="13">
-        <v>0</v>
+        <v>192150</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>288000</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13" s="13">
-        <v>2735100</v>
+        <v>1899000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="13">
-        <v>463500</v>
+        <v>2016000</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F15" s="13">
-        <v>722700</v>
+        <v>341100</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="13">
-        <v>1750050</v>
+        <v>904500</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>-1</v>
       </c>
       <c r="F17" s="13">
         <v>370800</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="13">
-        <v>2580300</v>
+        <v>1682100</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
         <v>-1</v>
       </c>
       <c r="F19" s="13">
-        <v>454500</v>
+        <v>482850</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="13">
-        <v>2132100</v>
+        <v>288000</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
         <v>0</v>
       </c>
       <c r="F21" s="13">
-        <v>561600</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
-        <v>566100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>323190</v>
+        <v>3915000</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="13">
-        <v>425250</v>
+        <v>472500</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F25" s="13">
-        <v>0</v>
+        <v>438300</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26" s="13">
-        <v>347400</v>
+        <v>369000</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>1260000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28" s="13">
-        <v>490500</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29" s="13">
-        <v>0</v>
+        <v>359100</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>3829500</v>
+        <v>3653100</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>3928500</v>
+        <v>2580300</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32" s="13">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="13">
-        <v>275400</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>7569000</v>
+        <v>1161000</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F35" s="13">
-        <v>1390500</v>
+        <v>977400</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
         <v>0</v>
       </c>
       <c r="F36" s="13">
-        <v>988200</v>
+        <v>3843000</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>126900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F38" s="13">
-        <v>891000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F39" s="13">
-        <v>0</v>
+        <v>940950</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="13">
-        <v>1526400</v>
+        <v>1732050</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
-        <v>446850</v>
+        <v>5598000</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F43" s="13">
-        <v>3397500</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>6354900</v>
+        <v>4329000</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="13">
-        <v>400950</v>
+        <v>463500</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
         <v>0</v>
       </c>
       <c r="F46" s="13">
-        <v>0</v>
+        <v>18869850</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>0</v>
       </c>
       <c r="F47" s="13">
-        <v>0</v>
+        <v>722700</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="13">
-        <v>722700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F49" s="13">
-        <v>3053700</v>
+        <v>1750050</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="13">
-        <v>834300</v>
+        <v>347400</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
-        <v>3797550</v>
+        <v>1526400</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
         <v>0</v>
       </c>
       <c r="F52" s="13">
-        <v>495000</v>
+        <v>400950</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="E53" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="5"/>
       <c r="F53" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F54" s="13">
-        <v>4950000</v>
+        <v>468900</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="13">
-        <v>0</v>
+        <v>2299950</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F56" s="13">
-        <v>1388700</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="13">
-        <v>1957050</v>
+        <v>281250</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F58" s="13">
-        <v>2616300</v>
+        <v>4950000</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
         <v>0</v>
       </c>
       <c r="F59" s="13">
-        <v>1579500</v>
+        <v>988200</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="13">
-        <v>259200</v>
+        <v>1740600</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F61" s="13">
-        <v>989820</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
-        <v>0</v>
+        <v>533250</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63" s="13">
-        <v>805950</v>
+        <v>825300</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
         <v>0</v>
       </c>
       <c r="F64" s="13">
-        <v>4022100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F65" s="13">
-        <v>170910</v>
+        <v>2907000</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F66" s="13">
-        <v>1708200</v>
+        <v>8289000</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="13">
-        <v>2856870</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F68" s="13">
-        <v>420300</v>
+        <v>3053700</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
         <v>0</v>
       </c>
       <c r="F69" s="13">
-        <v>39000</v>
+        <v>2735100</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E70" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70" s="13">
-        <v>891000</v>
+        <v>1601100</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71" s="13">
-        <v>879660</v>
+        <v>722700</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E72" s="5">
         <v>0</v>
       </c>
       <c r="F72" s="13">
-        <v>1420200</v>
+        <v>2016000</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E73" s="5">
         <v>0</v>
       </c>
       <c r="F73" s="13">
-        <v>0</v>
+        <v>3834000</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F74" s="13">
-        <v>1601100</v>
+        <v>2907000</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E75" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F75" s="13">
-        <v>464850</v>
+        <v>761400</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F76" s="13">
-        <v>891360</v>
+        <v>1420200</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5">
         <v>0</v>
       </c>
       <c r="F77" s="13">
-        <v>1826100</v>
+        <v>3397500</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" s="13">
-        <v>180000</v>
+        <v>433350</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5">
         <v>0</v>
       </c>
       <c r="F79" s="13">
-        <v>8289000</v>
+        <v>510750</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" s="13">
-        <v>433350</v>
+        <v>737100</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5">
         <v>0</v>
       </c>
       <c r="F81" s="13">
-        <v>11724750</v>
+        <v>6354900</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F82" s="13">
-        <v>2385000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="13">
-        <v>0</v>
+        <v>1780200</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="13">
-        <v>1669500</v>
+        <v>298800</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="13">
-        <v>0</v>
+        <v>1285650</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
-        <v>2230200</v>
+        <v>1992600</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
-        <v>532800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F88" s="13">
-        <v>481500</v>
+        <v>445500</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="13">
-        <v>0</v>
+        <v>1649700</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" s="13">
-        <v>1669500</v>
+        <v>317250</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F91" s="13">
-        <v>940950</v>
+        <v>977400</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E92" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F92" s="13">
-        <v>3730500</v>
+        <v>3928500</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="5">
         <v>0</v>
       </c>
       <c r="F93" s="13">
-        <v>1649700</v>
+        <v>1791000</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="E94" s="5"/>
+      <c r="E94" s="5">
+        <v>0</v>
+      </c>
       <c r="F94" s="13">
-        <v>0</v>
+        <v>2856870</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F95" s="13">
-        <v>1078000</v>
+        <v>468900</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E96" s="5">
         <v>0</v>
       </c>
       <c r="F96" s="13">
-        <v>1791000</v>
+        <v>495000</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E97" s="5">
         <v>0</v>
       </c>
       <c r="F97" s="13">
-        <v>3053700</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E98" s="5">
         <v>0</v>
       </c>
       <c r="F98" s="13">
-        <v>5760000</v>
+        <v>1579500</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="13">
-        <v>0</v>
+        <v>160200</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E100" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F100" s="13">
-        <v>394470</v>
+        <v>275400</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E101" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F101" s="13">
-        <v>990900</v>
+        <v>259200</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" s="13">
-        <v>3915000</v>
+        <v>2385000</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E103" s="5">
         <v>0</v>
       </c>
       <c r="F103" s="13">
-        <v>2100150</v>
+        <v>202500</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>303</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E104" s="5">
         <v>0</v>
       </c>
       <c r="F104" s="13">
-        <v>472500</v>
+        <v>3927600</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
-        <v>1277550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E106" s="5">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F106" s="13">
-        <v>157050</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E107" s="5">
         <v>0</v>
       </c>
       <c r="F107" s="13">
-        <v>0</v>
+        <v>566100</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E108" s="5">
         <v>0</v>
       </c>
       <c r="F108" s="13">
-        <v>443250</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E109" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F109" s="13">
-        <v>1709100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>321</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E110" s="5">
         <v>0</v>
       </c>
       <c r="F110" s="13">
-        <v>770850</v>
+        <v>722700</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E111" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F111" s="13">
-        <v>1035180</v>
+        <v>481950</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>327</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E112" s="5">
         <v>0</v>
       </c>
       <c r="F112" s="13">
-        <v>0</v>
+        <v>446850</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E113" s="5">
         <v>0</v>
       </c>
       <c r="F113" s="13">
-        <v>1732050</v>
+        <v>443250</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>333</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E114" s="5">
         <v>0</v>
       </c>
       <c r="F114" s="13">
-        <v>481950</v>
+        <v>834300</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E115" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F115" s="13">
-        <v>179820</v>
+        <v>2016000</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E116" s="5">
         <v>0</v>
       </c>
       <c r="F116" s="13">
-        <v>4198500</v>
+        <v>481500</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E117" s="5">
         <v>0</v>
       </c>
       <c r="F117" s="13">
-        <v>1826100</v>
+        <v>3053700</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>344</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>345</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>346</v>
       </c>
       <c r="E118" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F118" s="13">
-        <v>4446000</v>
+        <v>945000</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>348</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E119" s="5">
         <v>0</v>
       </c>
       <c r="F119" s="13">
-        <v>1992600</v>
+        <v>8289000</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E120" s="5">
         <v>0</v>
       </c>
       <c r="F120" s="13">
-        <v>2000250</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" s="13">
-        <v>281250</v>
+        <v>126900</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5">
         <v>0</v>
       </c>
       <c r="F122" s="13">
-        <v>603900</v>
+        <v>1395000</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F123" s="13">
-        <v>0</v>
+        <v>895500</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>363</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E124" s="5">
         <v>0</v>
       </c>
       <c r="F124" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E125" s="5">
         <v>0</v>
       </c>
       <c r="F125" s="13">
-        <v>3653100</v>
+        <v>1957050</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>370</v>
       </c>
       <c r="E126" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F126" s="13">
-        <v>0</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E127" s="5">
         <v>0</v>
       </c>
       <c r="F127" s="13">
-        <v>143100</v>
+        <v>391770</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>375</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>376</v>
       </c>
       <c r="E128" s="5">
         <v>0</v>
       </c>
       <c r="F128" s="13">
-        <v>336600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>378</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>379</v>
       </c>
       <c r="E129" s="5">
         <v>0</v>
       </c>
       <c r="F129" s="13">
-        <v>3690000</v>
+        <v>1708200</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E130" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F130" s="13">
-        <v>372600</v>
+        <v>1199700</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C131" s="6" t="s">
         <v>383</v>
       </c>
-      <c r="C131" s="6" t="s">
+      <c r="D131" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F131" s="13">
-        <v>737100</v>
+        <v>161550</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="C132" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="C132" s="6" t="s">
+      <c r="D132" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="D132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="5">
         <v>0</v>
       </c>
       <c r="F132" s="13">
-        <v>1172250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="C133" s="6" t="s">
         <v>389</v>
       </c>
-      <c r="C133" s="6" t="s">
+      <c r="D133" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="D133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="13">
-        <v>0</v>
+        <v>876150</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="C134" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="C134" s="6" t="s">
+      <c r="D134" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="D134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="5">
         <v>0</v>
       </c>
       <c r="F134" s="13">
-        <v>1826100</v>
+        <v>194400</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="C135" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="C135" s="6" t="s">
+      <c r="D135" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="D135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F135" s="13">
-        <v>332100</v>
+        <v>5760000</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="C136" s="6" t="s">
         <v>398</v>
       </c>
-      <c r="C136" s="6" t="s">
+      <c r="D136" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="D136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="5">
         <v>0</v>
       </c>
       <c r="F136" s="13">
-        <v>0</v>
+        <v>7569000</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="C137" s="6" t="s">
         <v>401</v>
       </c>
-      <c r="C137" s="6" t="s">
+      <c r="D137" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="D137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="5">
         <v>0</v>
       </c>
       <c r="F137" s="13">
-        <v>480150</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="C138" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="C138" s="6" t="s">
+      <c r="D138" s="5" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="E138" s="5">
         <v>1</v>
       </c>
       <c r="F138" s="13">
-        <v>330480</v>
+        <v>480150</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="C139" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="C139" s="6" t="s">
+      <c r="D139" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="D139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139" s="5">
         <v>0</v>
       </c>
       <c r="F139" s="13">
-        <v>2299950</v>
+        <v>976500</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="C140" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="C140" s="6" t="s">
+      <c r="D140" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="D140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F140" s="13">
-        <v>18869850</v>
+        <v>1099800</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
-        <v>308</v>
+        <v>412</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>413</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>414</v>
       </c>
       <c r="E141" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F141" s="13">
-        <v>0</v>
+        <v>1101150</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>415</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>416</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>417</v>
       </c>
       <c r="E142" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F142" s="13">
-        <v>1291500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>418</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>419</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>420</v>
       </c>
       <c r="E143" s="5">
         <v>0</v>
       </c>
       <c r="F143" s="13">
-        <v>425250</v>
+        <v>1390500</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>421</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>422</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>423</v>
       </c>
       <c r="E144" s="5">
         <v>0</v>
       </c>
       <c r="F144" s="13">
-        <v>722700</v>
+        <v>2385000</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>424</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>425</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>426</v>
       </c>
       <c r="E145" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F145" s="13">
-        <v>0</v>
+        <v>1669500</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>427</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>428</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>429</v>
       </c>
       <c r="E146" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F146" s="13">
-        <v>1285650</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>430</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>431</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>432</v>
       </c>
       <c r="E147" s="5">
         <v>0</v>
       </c>
       <c r="F147" s="13">
-        <v>0</v>
+        <v>1474650</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>433</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>434</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>435</v>
       </c>
       <c r="E148" s="5">
         <v>0</v>
       </c>
       <c r="F148" s="13">
-        <v>0</v>
+        <v>425250</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>436</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>437</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>438</v>
       </c>
       <c r="E149" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F149" s="13">
-        <v>8289000</v>
+        <v>532800</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>439</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>440</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>441</v>
       </c>
       <c r="E150" s="5">
         <v>0</v>
       </c>
       <c r="F150" s="13">
-        <v>414900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>442</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>443</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>444</v>
       </c>
       <c r="E151" s="5">
         <v>0</v>
       </c>
       <c r="F151" s="13">
-        <v>85500</v>
+        <v>516600</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>445</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>446</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>447</v>
       </c>
       <c r="E152" s="5">
         <v>0</v>
       </c>
       <c r="F152" s="13">
-        <v>279000</v>
+        <v>4198500</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>448</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>449</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>450</v>
       </c>
       <c r="E153" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F153" s="13">
-        <v>306990</v>
+        <v>2000250</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>451</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>452</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>453</v>
       </c>
       <c r="E154" s="5">
         <v>0</v>
       </c>
       <c r="F154" s="13">
-        <v>3843000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>454</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>455</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>456</v>
       </c>
       <c r="E155" s="5">
         <v>0</v>
       </c>
       <c r="F155" s="13">
-        <v>0</v>
+        <v>603900</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>457</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>458</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>459</v>
       </c>
       <c r="E156" s="5">
         <v>0</v>
       </c>
       <c r="F156" s="13">
-        <v>0</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>460</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>461</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>462</v>
       </c>
       <c r="E157" s="5">
         <v>0</v>
       </c>
       <c r="F157" s="13">
-        <v>5598000</v>
+        <v>1376100</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="C158" s="6" t="s">
         <v>463</v>
       </c>
-      <c r="C158" s="6" t="s">
+      <c r="D158" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="D158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158" s="5">
         <v>0</v>
       </c>
       <c r="F158" s="13">
-        <v>1740600</v>
+        <v>164700</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="D159" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="C159" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E159" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F159" s="13">
-        <v>414720</v>
+        <v>1376100</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>257</v>
+        <v>215</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E160" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F160" s="13">
-        <v>384300</v>
+        <v>1098000</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="D161" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="C161" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E161" s="5">
         <v>0</v>
       </c>
       <c r="F161" s="13">
-        <v>1474650</v>
+        <v>1752840</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="D162" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="C162" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E162" s="5">
         <v>0</v>
       </c>
       <c r="F162" s="13">
-        <v>825300</v>
+        <v>1816200</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
-        <v>477</v>
+        <v>215</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="E163" s="5">
         <v>0</v>
       </c>
       <c r="F163" s="13">
-        <v>160200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>480</v>
+        <v>92</v>
       </c>
       <c r="C164" s="6" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="E164" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F164" s="13">
-        <v>879660</v>
+        <v>1750500</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" s="13">
-        <v>1296000</v>
+        <v>575100</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>260</v>
+        <v>482</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="E166" s="5">
         <v>0</v>
       </c>
       <c r="F166" s="13">
-        <v>1172250</v>
+        <v>198900</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>218</v>
+        <v>485</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E167" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F167" s="13">
-        <v>612360</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="E168" s="5">
         <v>0</v>
       </c>
       <c r="F168" s="13">
-        <v>1732500</v>
+        <v>447750</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="E169" s="5">
         <v>0</v>
       </c>
       <c r="F169" s="13">
-        <v>0</v>
+        <v>765000</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>218</v>
+        <v>485</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="E170" s="5">
         <v>0</v>
       </c>
       <c r="F170" s="13">
-        <v>0</v>
+        <v>4528800</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="E171" s="5">
         <v>0</v>
       </c>
       <c r="F171" s="13">
-        <v>1669500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
-        <v>260</v>
+        <v>497</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="E172" s="5">
         <v>0</v>
       </c>
       <c r="F172" s="13">
-        <v>1296000</v>
+        <v>129150</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C173" s="6" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E173" s="5">
         <v>0</v>
       </c>
       <c r="F173" s="13">
-        <v>1625400</v>
+        <v>245700</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C174" s="6" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="E174" s="5">
         <v>0</v>
       </c>
       <c r="F174" s="13">
-        <v>575100</v>
+        <v>346500</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="E175" s="5">
         <v>0</v>
       </c>
       <c r="F175" s="13">
-        <v>0</v>
+        <v>333000</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="E176" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F176" s="13">
-        <v>765000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="E177" s="5">
         <v>0</v>
       </c>
       <c r="F177" s="13">
-        <v>198900</v>
+        <v>2691900</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="E178" s="5">
         <v>0</v>
       </c>
       <c r="F178" s="13">
-        <v>447750</v>
+        <v>3177900</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="E179" s="5">
         <v>0</v>
       </c>
       <c r="F179" s="13">
-        <v>4528800</v>
+        <v>380250</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E180" s="5">
         <v>0</v>
       </c>
       <c r="F180" s="13">
-        <v>0</v>
+        <v>403200</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
-        <v>524</v>
+        <v>497</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="E181" s="5">
         <v>0</v>
       </c>
       <c r="F181" s="13">
-        <v>333000</v>
+        <v>108000</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
-        <v>527</v>
+        <v>497</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="E182" s="5">
         <v>0</v>
       </c>
       <c r="F182" s="13">
-        <v>245700</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
-        <v>530</v>
+        <v>497</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="E183" s="5">
         <v>0</v>
       </c>
       <c r="F183" s="13">
-        <v>2425950</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="E184" s="5">
         <v>0</v>
       </c>
       <c r="F184" s="13">
-        <v>129150</v>
+        <v>384300</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="E185" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F185" s="13">
-        <v>0</v>
+        <v>78300</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E186" s="5">
         <v>0</v>
       </c>
       <c r="F186" s="13">
-        <v>345150</v>
+        <v>579150</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E187" s="5">
         <v>0</v>
       </c>
       <c r="F187" s="13">
-        <v>400050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="E188" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F188" s="13">
-        <v>108000</v>
+        <v>360900</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="E189" s="5">
         <v>0</v>
       </c>
       <c r="F189" s="13">
-        <v>2871000</v>
+        <v>467100</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
-        <v>524</v>
+        <v>546</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="E190" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F190" s="13">
-        <v>380250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="C191" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="D191" s="5" t="s">
         <v>551</v>
       </c>
-      <c r="D191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E191" s="5">
         <v>0</v>
       </c>
       <c r="F191" s="13">
-        <v>105300</v>
+        <v>382500</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>553</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>554</v>
       </c>
       <c r="E192" s="5">
         <v>0</v>
       </c>
       <c r="F192" s="13">
-        <v>85500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>555</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>556</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>557</v>
       </c>
       <c r="E193" s="5">
         <v>0</v>
       </c>
       <c r="F193" s="13">
-        <v>384300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>558</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>559</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>560</v>
       </c>
       <c r="E194" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F194" s="13">
-        <v>114300</v>
+        <v>234900</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>561</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>562</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>563</v>
       </c>
       <c r="E195" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F195" s="13">
-        <v>324810</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>564</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>565</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>566</v>
       </c>
       <c r="E196" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F196" s="13">
-        <v>0</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>567</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>568</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>569</v>
       </c>
       <c r="E197" s="5">
         <v>0</v>
       </c>
       <c r="F197" s="13">
-        <v>382500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>570</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>571</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>572</v>
       </c>
       <c r="E198" s="5">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F198" s="13">
-        <v>579150</v>
+        <v>1086300</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>573</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>574</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>575</v>
       </c>
       <c r="E199" s="5">
         <v>0</v>
       </c>
       <c r="F199" s="13">
-        <v>0</v>
+        <v>874800</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>576</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>577</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>578</v>
       </c>
       <c r="E200" s="5">
         <v>0</v>
       </c>
       <c r="F200" s="13">
-        <v>467100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>579</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>580</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>581</v>
       </c>
       <c r="E201" s="5">
         <v>0</v>
       </c>
       <c r="F201" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>582</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>583</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>584</v>
       </c>
       <c r="E202" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F202" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="C203" s="6" t="s">
         <v>585</v>
       </c>
-      <c r="C203" s="6" t="s">
+      <c r="D203" s="5" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="E203" s="5">
         <v>-2</v>
       </c>
       <c r="F203" s="13">
-        <v>234900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
+        <v>587</v>
+      </c>
+      <c r="C204" s="6" t="s">
         <v>588</v>
       </c>
-      <c r="C204" s="6" t="s">
+      <c r="D204" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="D204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E204" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F204" s="13">
-        <v>891000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
+        <v>590</v>
+      </c>
+      <c r="C205" s="6" t="s">
         <v>591</v>
       </c>
-      <c r="C205" s="6" t="s">
+      <c r="D205" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="D205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E205" s="5">
         <v>0</v>
       </c>
       <c r="F205" s="13">
-        <v>561600</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
-        <v>233</v>
+        <v>593</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>594</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>595</v>
       </c>
       <c r="E206" s="5">
         <v>0</v>
       </c>
       <c r="F206" s="13">
-        <v>9207000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>596</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>597</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>598</v>
       </c>
       <c r="E207" s="5">
         <v>0</v>
       </c>
       <c r="F207" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>600</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E208" s="5">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F208" s="13">
-        <v>1086300</v>
+        <v>5300100</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>602</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>603</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>604</v>
       </c>
       <c r="E209" s="5">
         <v>0</v>
       </c>
       <c r="F209" s="13">
-        <v>750600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>606</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E210" s="5">
         <v>0</v>
       </c>
       <c r="F210" s="13">
-        <v>0</v>
+        <v>370800</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>608</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>609</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>610</v>
       </c>
       <c r="E211" s="5">
         <v>0</v>
       </c>
       <c r="F211" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>612</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>613</v>
       </c>
       <c r="E212" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F212" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
-        <v>65</v>
+        <v>614</v>
       </c>
       <c r="C213" s="6" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E213" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F213" s="13">
-        <v>0</v>
+        <v>826200</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C214" s="6" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E214" s="5">
         <v>0</v>
       </c>
       <c r="F214" s="13">
-        <v>0</v>
+        <v>1686600</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C215" s="6" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E215" s="5">
         <v>0</v>
       </c>
       <c r="F215" s="13">
-        <v>1150200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C216" s="6" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E216" s="5">
         <v>0</v>
       </c>
       <c r="F216" s="13">
-        <v>0</v>
+        <v>467100</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
-        <v>625</v>
+        <v>549</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>626</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>627</v>
       </c>
       <c r="E217" s="5">
         <v>0</v>
       </c>
       <c r="F217" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="C218" s="6" t="s">
         <v>628</v>
       </c>
-      <c r="C218" s="6" t="s">
+      <c r="D218" s="5" t="s">
         <v>629</v>
       </c>
-      <c r="D218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E218" s="5">
         <v>0</v>
       </c>
       <c r="F218" s="13">
-        <v>5300100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="C219" s="6" t="s">
         <v>631</v>
       </c>
-      <c r="C219" s="6" t="s">
+      <c r="D219" s="5" t="s">
         <v>632</v>
       </c>
-      <c r="D219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E219" s="5">
         <v>0</v>
       </c>
       <c r="F219" s="13">
-        <v>0</v>
+        <v>335250</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
+        <v>623</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="D220" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="C220" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E220" s="5">
         <v>0</v>
       </c>
       <c r="F220" s="13">
-        <v>370800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="9" t="s">
+        <v>635</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="D221" s="5" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>639</v>
       </c>
       <c r="E221" s="5">
         <v>0</v>
       </c>
       <c r="F221" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="9" t="s">
+        <v>638</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>639</v>
+      </c>
+      <c r="D222" s="5" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>642</v>
       </c>
       <c r="E222" s="5">
         <v>0</v>
       </c>
       <c r="F222" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="D223" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="C223" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E223" s="5">
         <v>0</v>
       </c>
       <c r="F223" s="13">
-        <v>826200</v>
+        <v>1278000</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="D224" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="C224" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E224" s="5">
         <v>0</v>
       </c>
       <c r="F224" s="13">
-        <v>1686600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
+        <v>647</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="D225" s="5" t="s">
         <v>649</v>
       </c>
-      <c r="C225" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E225" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F225" s="13">
-        <v>0</v>
+        <v>2978010</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
+        <v>650</v>
+      </c>
+      <c r="C226" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="D226" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="C226" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E226" s="5">
         <v>0</v>
       </c>
       <c r="F226" s="13">
-        <v>467100</v>
+        <v>6908850</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
-        <v>567</v>
+        <v>653</v>
       </c>
       <c r="C227" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D227" s="5" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="E227" s="5">
         <v>0</v>
       </c>
       <c r="F227" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
-        <v>383</v>
+        <v>656</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>657</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>658</v>
       </c>
       <c r="E228" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F228" s="13">
-        <v>0</v>
+        <v>465300</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>660</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E229" s="5">
         <v>0</v>
       </c>
       <c r="F229" s="13">
-        <v>335250</v>
+        <v>400050</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="9" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="C230" s="6" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E230" s="5">
         <v>0</v>
       </c>
       <c r="F230" s="13">
-        <v>0</v>
+        <v>900000</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C231" s="6" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E231" s="5">
         <v>0</v>
       </c>
       <c r="F231" s="13">
-        <v>0</v>
+        <v>8640000</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C232" s="6" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E232" s="5">
         <v>0</v>
       </c>
       <c r="F232" s="13">
-        <v>0</v>
+        <v>1755000</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C233" s="6" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E233" s="5">
         <v>0</v>
       </c>
       <c r="F233" s="13">
-        <v>0</v>
+        <v>1737000</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
-        <v>26</v>
+        <v>674</v>
       </c>
       <c r="C234" s="6" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E234" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F234" s="13">
-        <v>0</v>
+        <v>735300</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C235" s="6" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="E235" s="5">
         <v>0</v>
       </c>
       <c r="F235" s="13">
-        <v>0</v>
+        <v>2472300</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C236" s="6" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E236" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F236" s="13">
-        <v>0</v>
+        <v>1525500</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="C237" s="6" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E237" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F237" s="13">
-        <v>2978010</v>
+        <v>1881000</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C238" s="6" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="E238" s="5">
         <v>0</v>
       </c>
       <c r="F238" s="13">
-        <v>0</v>
+        <v>2668500</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C239" s="6" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="E239" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F239" s="13">
-        <v>418770</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C240" s="6" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="E240" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F240" s="13">
-        <v>392850</v>
+        <v>1099800</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="C241" s="6" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="E241" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F241" s="13">
-        <v>806040</v>
+        <v>1099800</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
       </c>
       <c r="B242" s="9" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C242" s="6" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E242" s="5">
         <v>0</v>
       </c>
       <c r="F242" s="13">
-        <v>8088300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="9" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C243" s="6" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="E243" s="5">
         <v>0</v>
       </c>
       <c r="F243" s="13">
-        <v>1620000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C244" s="6" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="E244" s="5">
         <v>0</v>
       </c>
       <c r="F244" s="13">
-        <v>1737000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C245" s="6" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="E245" s="5">
         <v>0</v>
       </c>
       <c r="F245" s="13">
-        <v>735300</v>
+        <v>178200</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
       </c>
       <c r="B246" s="9" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C246" s="6" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E246" s="5">
         <v>0</v>
       </c>
       <c r="F246" s="13">
-        <v>2472300</v>
+        <v>233100</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4">
         <v>242</v>
       </c>
       <c r="B247" s="9" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C247" s="6" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="E247" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F247" s="13">
-        <v>1525500</v>
+        <v>286200</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="9" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C248" s="6" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="E248" s="5">
         <v>0</v>
       </c>
       <c r="F248" s="13">
-        <v>1881000</v>
+        <v>352800</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="9" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C249" s="6" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="E249" s="5">
         <v>0</v>
       </c>
       <c r="F249" s="13">
-        <v>2668500</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
       </c>
       <c r="B250" s="9" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C250" s="6" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="E250" s="5">
         <v>0</v>
       </c>
       <c r="F250" s="13">
-        <v>3690000</v>
+        <v>128700</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>246</v>
       </c>
       <c r="B251" s="9" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C251" s="6" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="E251" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F251" s="13">
-        <v>989820</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C252" s="6" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="E252" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F252" s="13">
-        <v>989820</v>
+        <v>128700</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C253" s="6" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E253" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F253" s="13">
-        <v>0</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C254" s="6" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E254" s="5">
         <v>0</v>
       </c>
       <c r="F254" s="13">
-        <v>0</v>
+        <v>153000</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C255" s="6" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="E255" s="5">
         <v>0</v>
       </c>
       <c r="F255" s="13">
-        <v>0</v>
+        <v>199800</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="9" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C256" s="6" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="E256" s="5">
         <v>0</v>
       </c>
       <c r="F256" s="13">
-        <v>178200</v>
+        <v>250200</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C257" s="6" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="E257" s="5">
         <v>0</v>
       </c>
       <c r="F257" s="13">
-        <v>233100</v>
+        <v>308700</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>253</v>
       </c>
       <c r="B258" s="9" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C258" s="6" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="E258" s="5">
         <v>0</v>
       </c>
       <c r="F258" s="13">
-        <v>286200</v>
+        <v>374400</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>254</v>
       </c>
       <c r="B259" s="9" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C259" s="6" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="E259" s="5">
         <v>0</v>
       </c>
       <c r="F259" s="13">
-        <v>352800</v>
+        <v>1556100</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>255</v>
       </c>
       <c r="B260" s="9" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C260" s="6" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="E260" s="5">
         <v>0</v>
       </c>
       <c r="F260" s="13">
-        <v>414900</v>
+        <v>1439100</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>256</v>
       </c>
       <c r="B261" s="9" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C261" s="6" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="E261" s="5">
         <v>0</v>
       </c>
       <c r="F261" s="13">
-        <v>117000</v>
+        <v>1192500</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>257</v>
       </c>
       <c r="B262" s="9" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="C262" s="6" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="E262" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F262" s="13">
-        <v>105300</v>
+        <v>1429200</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>258</v>
       </c>
       <c r="B263" s="9" t="s">
-        <v>759</v>
+        <v>442</v>
       </c>
       <c r="C263" s="6" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="E263" s="5">
         <v>0</v>
       </c>
       <c r="F263" s="13">
-        <v>117000</v>
+        <v>958500</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4">
         <v>259</v>
       </c>
       <c r="B264" s="9" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C264" s="6" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E264" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F264" s="13">
-        <v>105300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4">
         <v>260</v>
       </c>
       <c r="B265" s="9" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C265" s="6" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E265" s="5">
         <v>0</v>
       </c>
       <c r="F265" s="13">
-        <v>153000</v>
+        <v>441000</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4">
         <v>261</v>
       </c>
       <c r="B266" s="9" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C266" s="6" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E266" s="5">
         <v>0</v>
       </c>
       <c r="F266" s="13">
-        <v>199800</v>
+        <v>2304000</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4">
         <v>262</v>
       </c>
       <c r="B267" s="9" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C267" s="6" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E267" s="5">
         <v>0</v>
       </c>
       <c r="F267" s="13">
-        <v>250200</v>
+        <v>1325700</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4">
         <v>263</v>
       </c>
       <c r="B268" s="9" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C268" s="6" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E268" s="5">
         <v>0</v>
       </c>
       <c r="F268" s="13">
-        <v>308700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>264</v>
       </c>
       <c r="B269" s="9" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C269" s="6" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E269" s="5">
         <v>0</v>
       </c>
       <c r="F269" s="13">
-        <v>374400</v>
+        <v>1360800</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>265</v>
       </c>
       <c r="B270" s="9" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C270" s="6" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="E270" s="5">
         <v>0</v>
       </c>
       <c r="F270" s="13">
-        <v>1556100</v>
+        <v>1732050</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>266</v>
       </c>
       <c r="B271" s="9" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C271" s="6" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="E271" s="5">
         <v>0</v>
       </c>
       <c r="F271" s="13">
-        <v>2186100</v>
+        <v>930600</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>267</v>
       </c>
       <c r="B272" s="9" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C272" s="6" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E272" s="5">
         <v>0</v>
       </c>
       <c r="F272" s="13">
-        <v>1439100</v>
+        <v>685800</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>268</v>
       </c>
       <c r="B273" s="9" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C273" s="6" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E273" s="5">
         <v>0</v>
       </c>
       <c r="F273" s="13">
-        <v>1192500</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>269</v>
       </c>
       <c r="B274" s="9" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C274" s="6" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="E274" s="5">
         <v>0</v>
       </c>
       <c r="F274" s="13">
-        <v>1429200</v>
+        <v>698400</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>270</v>
       </c>
       <c r="B275" s="9" t="s">
-        <v>368</v>
+        <v>796</v>
       </c>
       <c r="C275" s="6" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E275" s="5">
         <v>0</v>
       </c>
       <c r="F275" s="13">
-        <v>937800</v>
+        <v>2241000</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4">
         <v>271</v>
       </c>
       <c r="B276" s="9" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="C276" s="6" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="E276" s="5">
         <v>0</v>
       </c>
       <c r="F276" s="13">
-        <v>0</v>
+        <v>398700</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>272</v>
       </c>
       <c r="B277" s="9" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C277" s="6" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E277" s="5">
         <v>0</v>
       </c>
       <c r="F277" s="13">
-        <v>441000</v>
+        <v>455400</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>273</v>
       </c>
       <c r="B278" s="9" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C278" s="6" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="E278" s="5">
         <v>0</v>
       </c>
       <c r="F278" s="13">
-        <v>2304000</v>
+        <v>3480300</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>274</v>
       </c>
       <c r="B279" s="9" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>807</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E279" s="5">
         <v>0</v>
       </c>
       <c r="F279" s="13">
-        <v>0</v>
+        <v>4062150</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>275</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>809</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>810</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>811</v>
       </c>
       <c r="E280" s="5">
         <v>0</v>
       </c>
       <c r="F280" s="13">
-        <v>0</v>
+        <v>1322550</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>276</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>813</v>
       </c>
       <c r="D281" s="5" t="s">
         <v>814</v>
       </c>
       <c r="E281" s="5">
         <v>0</v>
       </c>
       <c r="F281" s="13">
-        <v>1360800</v>
+        <v>1312200</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>277</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>815</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>816</v>
       </c>
       <c r="D282" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E282" s="5">
         <v>0</v>
       </c>
       <c r="F282" s="13">
-        <v>1732050</v>
+        <v>635400</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>278</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>818</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>819</v>
       </c>
       <c r="D283" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E283" s="5">
         <v>0</v>
       </c>
       <c r="F283" s="13">
-        <v>1832400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>279</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>821</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>822</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>823</v>
       </c>
       <c r="E284" s="5">
         <v>0</v>
       </c>
       <c r="F284" s="13">
-        <v>930600</v>
+        <v>686250</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4">
         <v>280</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>825</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E285" s="5">
         <v>0</v>
       </c>
       <c r="F285" s="13">
-        <v>685800</v>
+        <v>1143000</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>281</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>827</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>828</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>829</v>
       </c>
       <c r="E286" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F286" s="13">
-        <v>302940</v>
+        <v>510750</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>282</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>830</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>831</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E287" s="5">
         <v>0</v>
       </c>
       <c r="F287" s="13">
-        <v>2430000</v>
+        <v>279900</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>283</v>
       </c>
       <c r="B288" s="9" t="s">
+        <v>830</v>
+      </c>
+      <c r="C288" s="6" t="s">
         <v>833</v>
       </c>
-      <c r="C288" s="6" t="s">
+      <c r="D288" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="D288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E288" s="5">
         <v>0</v>
       </c>
       <c r="F288" s="13">
-        <v>0</v>
+        <v>467100</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>284</v>
       </c>
       <c r="B289" s="9" t="s">
+        <v>835</v>
+      </c>
+      <c r="C289" s="6" t="s">
         <v>836</v>
       </c>
-      <c r="C289" s="6" t="s">
+      <c r="D289" s="5" t="s">
         <v>837</v>
       </c>
-      <c r="D289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E289" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F289" s="13">
-        <v>336600</v>
+        <v>197550</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="9" t="s">
+        <v>838</v>
+      </c>
+      <c r="C290" s="6" t="s">
         <v>839</v>
       </c>
-      <c r="C290" s="6" t="s">
+      <c r="D290" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="D290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E290" s="5">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="F290" s="13">
-        <v>302940</v>
+        <v>189450</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="9" t="s">
+        <v>841</v>
+      </c>
+      <c r="C291" s="6" t="s">
         <v>842</v>
       </c>
-      <c r="C291" s="6" t="s">
+      <c r="D291" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="D291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E291" s="5">
         <v>0</v>
       </c>
       <c r="F291" s="13">
-        <v>2137050</v>
+        <v>189450</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="9" t="s">
+        <v>844</v>
+      </c>
+      <c r="C292" s="6" t="s">
         <v>845</v>
       </c>
-      <c r="C292" s="6" t="s">
+      <c r="D292" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="D292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E292" s="5">
         <v>0</v>
       </c>
       <c r="F292" s="13">
-        <v>345150</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="9" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>848</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>849</v>
       </c>
       <c r="E293" s="5">
         <v>0</v>
       </c>
       <c r="F293" s="13">
-        <v>412650</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>850</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>851</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>852</v>
       </c>
       <c r="E294" s="5">
         <v>0</v>
       </c>
       <c r="F294" s="13">
-        <v>3480300</v>
+        <v>1794600</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="9" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="C295" s="6" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="E295" s="5">
         <v>0</v>
       </c>
       <c r="F295" s="13">
-        <v>4062150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="9" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C296" s="6" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="E296" s="5">
         <v>0</v>
       </c>
       <c r="F296" s="13">
-        <v>1322550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="9" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C297" s="6" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="E297" s="5">
         <v>0</v>
       </c>
       <c r="F297" s="13">
-        <v>1312200</v>
+        <v>6849000</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4">
         <v>293</v>
       </c>
       <c r="B298" s="9" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C298" s="6" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="E298" s="5">
         <v>0</v>
       </c>
       <c r="F298" s="13">
-        <v>635400</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="9" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C299" s="6" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E299" s="5">
         <v>0</v>
       </c>
       <c r="F299" s="13">
-        <v>0</v>
+        <v>5301000</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="9" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C300" s="6" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E300" s="5">
         <v>0</v>
       </c>
       <c r="F300" s="13">
-        <v>686250</v>
+        <v>400500</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="9" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C301" s="6" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E301" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F301" s="13">
-        <v>208170</v>
+        <v>1075500</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="9" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C302" s="6" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="E302" s="5">
         <v>0</v>
       </c>
       <c r="F302" s="13">
-        <v>1143000</v>
+        <v>43200</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="9" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C303" s="6" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="E303" s="5">
         <v>0</v>
       </c>
       <c r="F303" s="13">
-        <v>501300</v>
+        <v>1136700</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="9" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C304" s="6" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="E304" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F304" s="13">
-        <v>279900</v>
+        <v>324000</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="9" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="C305" s="6" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="E305" s="5">
         <v>0</v>
       </c>
       <c r="F305" s="13">
-        <v>467100</v>
+        <v>1238400</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="9" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="C306" s="6" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="E306" s="5">
         <v>0</v>
       </c>
       <c r="F306" s="13">
-        <v>340650</v>
+        <v>475200</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="9" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="C307" s="6" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="E307" s="5">
         <v>0</v>
       </c>
       <c r="F307" s="13">
-        <v>180000</v>
+        <v>477900</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="9" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="C308" s="6" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E308" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F308" s="13">
-        <v>181800</v>
+        <v>517500</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="9" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="C309" s="6" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="E309" s="5">
         <v>0</v>
       </c>
       <c r="F309" s="13">
-        <v>180000</v>
+        <v>517500</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="9" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="C310" s="6" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="E310" s="5">
         <v>0</v>
       </c>
       <c r="F310" s="13">
-        <v>460800</v>
+        <v>3590550</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="9" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="C311" s="6" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E311" s="5">
         <v>0</v>
       </c>
       <c r="F311" s="13">
-        <v>460800</v>
+        <v>1431000</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="9" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="C312" s="6" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E312" s="5">
         <v>0</v>
       </c>
       <c r="F312" s="13">
-        <v>1794600</v>
+        <v>1268100</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="9" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="C313" s="6" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E313" s="5">
         <v>0</v>
       </c>
       <c r="F313" s="13">
-        <v>0</v>
+        <v>1587600</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="9" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="C314" s="6" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E314" s="5">
         <v>0</v>
       </c>
       <c r="F314" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="9" t="s">
-        <v>911</v>
+        <v>707</v>
       </c>
       <c r="C315" s="6" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E315" s="5">
         <v>0</v>
       </c>
       <c r="F315" s="13">
-        <v>6849000</v>
+        <v>193050</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="9" t="s">
-        <v>914</v>
+        <v>710</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>915</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>916</v>
       </c>
       <c r="E316" s="5">
         <v>0</v>
       </c>
       <c r="F316" s="13">
-        <v>460800</v>
+        <v>251640</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="9" t="s">
+        <v>713</v>
+      </c>
+      <c r="C317" s="6" t="s">
         <v>917</v>
       </c>
-      <c r="C317" s="6" t="s">
+      <c r="D317" s="5" t="s">
         <v>918</v>
       </c>
-      <c r="D317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E317" s="5">
         <v>0</v>
       </c>
       <c r="F317" s="13">
-        <v>5301000</v>
+        <v>307350</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="9" t="s">
+        <v>716</v>
+      </c>
+      <c r="C318" s="6" t="s">
+        <v>919</v>
+      </c>
+      <c r="D318" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="C318" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E318" s="5">
         <v>0</v>
       </c>
       <c r="F318" s="13">
-        <v>400500</v>
+        <v>379350</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="9" t="s">
-        <v>923</v>
+        <v>719</v>
       </c>
       <c r="C319" s="6" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="E319" s="5">
         <v>0</v>
       </c>
       <c r="F319" s="13">
-        <v>1075500</v>
+        <v>445500</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="9" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="C320" s="6" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="E320" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F320" s="13">
-        <v>43200</v>
+        <v>499950</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="9" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="C321" s="6" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="E321" s="5">
         <v>0</v>
       </c>
       <c r="F321" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="9" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="C322" s="6" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="E322" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F322" s="13">
-        <v>291600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="9" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="C323" s="6" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="E323" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F323" s="13">
-        <v>1238400</v>
+        <v>206100</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="9" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="C324" s="6" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="E324" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F324" s="13">
-        <v>475200</v>
+        <v>202950</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="9" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="C325" s="6" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="E325" s="5">
         <v>0</v>
       </c>
       <c r="F325" s="13">
-        <v>477900</v>
+        <v>843750</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="9" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="C326" s="6" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="E326" s="5">
         <v>0</v>
       </c>
       <c r="F326" s="13">
-        <v>517500</v>
+        <v>230400</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="9" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="C327" s="6" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="E327" s="5">
         <v>0</v>
       </c>
       <c r="F327" s="13">
-        <v>517500</v>
+        <v>410850</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="9" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="C328" s="6" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="E328" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F328" s="13">
-        <v>3590550</v>
+        <v>976500</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="9" t="s">
-        <v>953</v>
+        <v>442</v>
       </c>
       <c r="C329" s="6" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="E329" s="5">
         <v>0</v>
       </c>
       <c r="F329" s="13">
-        <v>1431000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="9" t="s">
-        <v>956</v>
+        <v>320</v>
       </c>
       <c r="C330" s="6" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="E330" s="5">
         <v>0</v>
       </c>
       <c r="F330" s="13">
-        <v>1268100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="9" t="s">
-        <v>959</v>
+        <v>898</v>
       </c>
       <c r="C331" s="6" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
       <c r="E331" s="5">
         <v>0</v>
       </c>
       <c r="F331" s="13">
-        <v>1587600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="9" t="s">
-        <v>962</v>
+        <v>898</v>
       </c>
       <c r="C332" s="6" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="E332" s="5">
         <v>0</v>
       </c>
       <c r="F332" s="13">
-        <v>0</v>
-[...178 lines deleted...]
-      <c r="F341" s="13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
@@ -10503,59 +10239,50 @@
     <hyperlink ref="D308" r:id="rId_hyperlink_303"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D310" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D311" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_307"/>
     <hyperlink ref="D313" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D314" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D315" r:id="rId_hyperlink_310"/>
     <hyperlink ref="D316" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D317" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D318" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D319" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D320" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D321" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D326" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D327" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D328" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D329" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D330" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D331" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D332" r:id="rId_hyperlink_327"/>
-    <hyperlink ref="D333" r:id="rId_hyperlink_328"/>
-[...7 lines deleted...]
-    <hyperlink ref="D341" r:id="rId_hyperlink_336"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>