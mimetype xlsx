--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -302,66 +302,66 @@
   <si>
     <t>Фристайл подушка BigAirBag 11*9*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/attro-big-air-bag/</t>
   </si>
   <si>
     <t>attro419</t>
   </si>
   <si>
     <t>Фристайл подушка BigAirBag 15*9*2 м Без логотипа</t>
   </si>
   <si>
     <t>https://water-games.ru/product/Bigairbag-2/</t>
   </si>
   <si>
     <t>attro9174</t>
   </si>
   <si>
     <t xml:space="preserve">Фристайл подушка BigAirBag 15*9*2 м С логотипом </t>
   </si>
   <si>
     <t>https://water-games.ru/product/Bigairbag-2/?sku=9174</t>
   </si>
   <si>
+    <t>attro1704</t>
+  </si>
+  <si>
+    <t>Надувная игра "Прыжок со скалы" 5*6,5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/2310/</t>
+  </si>
+  <si>
     <t>attro422</t>
   </si>
   <si>
     <t>Надувная подушка для падения BagJump 10*10*3.5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-podushka-dlya-padeniya-bigairbag-10103-m/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://water-games.ru/product/2310/</t>
   </si>
   <si>
     <t>attro1350</t>
   </si>
   <si>
     <t>Надувная подушка BagJump Bantam 10*10*2.5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-podushka-bagjump-bantam-101025-m/</t>
   </si>
   <si>
     <t>attro1348</t>
   </si>
   <si>
     <t>Надувная подушка BagJump BantamEXT 10*10*3.5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-podushka-bagjump-bantamext-101035-m/</t>
   </si>
   <si>
     <t>attro1349</t>
   </si>
   <si>
     <t>Надувная подушка BagJump Ample 15*15*3.5 м</t>
   </si>
@@ -807,51 +807,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-6625-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-852-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-87198/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-1048724/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-1253/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-5318/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-8506/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-7452/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov/?sku=8079" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-66152/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6438/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vyshka-s-podushkoy-pryzhok-s-vysoty-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5874" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5875" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5876" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5877" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5878" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5879" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5880" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=9357" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5881" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-padeniya-bigairbag-552-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-5512-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-5512-m-/?sku=9163" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-big-air-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-2/?sku=9174" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-padeniya-bigairbag-10103-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-bagjump-bantam-101025-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-bagjump-bantamext-101035-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-bagjump-ample-151535-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-bagjump-grande-20204-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-revolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-newstyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-newstyle/?sku=9171" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-6625-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-852-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-87198/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-1048724/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-1253/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-5318/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-8506/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-7452/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov/?sku=8079" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-velosipedov-66152/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/6438/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vyshka-s-podushkoy-pryzhok-s-vysoty-12-6-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5874" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5875" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5876" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5877" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5878" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5879" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5880" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=9357" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-/?sku=5881" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-padeniya-bigairbag-552-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-5512-m-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-batutnogo-zala-5512-m-/?sku=9163" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-big-air-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-2/?sku=9174" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/2310/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-dlya-padeniya-bigairbag-10103-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-bagjump-bantam-101025-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-bagjump-bantamext-101035-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-bagjump-ample-151535-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-podushka-bagjump-grande-20204-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-revolution/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-newstyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/Bigairbag-newstyle/?sku=9171" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F49" sqref="F49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1555,74 +1555,74 @@
       </c>
       <c r="D40" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
         <v>1084500</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>4</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E41" s="6">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F41" s="14">
-        <v>1139400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>5</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E42" s="6">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F42" s="14">
-        <v>0</v>
+        <v>1139400</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>6</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>7</v>