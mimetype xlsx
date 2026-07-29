--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,934 +12,943 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="755">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Проведены испытания</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro8376</t>
+  </si>
+  <si>
+    <t>Надувная горка "Парк монстров" 18*9*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/</t>
+  </si>
+  <si>
+    <t>attro5961</t>
+  </si>
+  <si>
+    <t>Надувной батут с крышей "Домик Миньонов 2" 12*6*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/</t>
+  </si>
+  <si>
+    <t>attro7197</t>
+  </si>
+  <si>
+    <t>Надувной батут "Динопарк с крышей" 12*10*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/</t>
+  </si>
+  <si>
+    <t>attro7811</t>
+  </si>
+  <si>
+    <t>Надувной батут "Супергерои" 7*5*5,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/</t>
+  </si>
+  <si>
+    <t>attro8927</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрята" 5*5*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/</t>
+  </si>
+  <si>
+    <t>attro8851</t>
+  </si>
+  <si>
+    <t>Надувная горка "Морской аквариум" 4*4*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/</t>
+  </si>
+  <si>
+    <t>attro1920</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Мэджик" 41,5*34*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/</t>
+  </si>
+  <si>
+    <t>attro8800</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari- PL69/</t>
+  </si>
+  <si>
+    <t>attro8885</t>
+  </si>
+  <si>
+    <t>Надувной батут «Океан с иллюминаторами»  16*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/</t>
+  </si>
+  <si>
+    <t>attro9511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк «Спорт парк с релакс зоной» 57*49м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/</t>
+  </si>
+  <si>
+    <t>attro8158</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" 11*6*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL55/</t>
+  </si>
+  <si>
+    <t>attro7196</t>
+  </si>
+  <si>
+    <t>Надувной батут "Сафари с мостиком" 14*7*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-safari-s-mostikom-PL42/</t>
+  </si>
+  <si>
+    <t>attro9019</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдермен в городе" 8*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spayder-PL28/</t>
+  </si>
+  <si>
+    <t>attro8341</t>
+  </si>
+  <si>
+    <t>Надувной батут "Лило" 6*5*4м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/</t>
+  </si>
+  <si>
+    <t>attro8597</t>
+  </si>
+  <si>
+    <t>Надувная горка "Приручить дракона" 7*5*5,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/</t>
+  </si>
+  <si>
+    <t>attro8929</t>
+  </si>
+  <si>
+    <t>Надувная горка "Миньоны в лесу" 9*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/</t>
+  </si>
+  <si>
+    <t>attro8280</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сказочный лес" 24*10*7,5м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/</t>
+  </si>
+  <si>
+    <t>attro7844</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Джуманджи»  10*5*3,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/</t>
+  </si>
+  <si>
+    <t>attro8575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная водная горка "Саммит Малая" 6,6*2,7*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
+  </si>
+  <si>
+    <t>attro8251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Цирк" 12*6*8 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-tsirk-PL76/</t>
+  </si>
+  <si>
+    <t>attro711</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фрифал Супреме" 8*4*5,2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/</t>
+  </si>
+  <si>
+    <t>attro8226</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пираты"  12*9*4,2 м из 2 частей</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/</t>
+  </si>
+  <si>
+    <t>attro8377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Парк космоса" 18*12*5,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/</t>
+  </si>
+  <si>
+    <t>attro8984</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пляжная" 20*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro8928</t>
+  </si>
+  <si>
+    <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Аквапарк 23*5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/</t>
+  </si>
+  <si>
+    <t>attro8560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Емеля" 11*6*8 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-yemelya-PL41/</t>
+  </si>
+  <si>
+    <t>attro8860</t>
+  </si>
+  <si>
+    <t>Надувная горка "Под куполом цирка" 4*4*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/</t>
+  </si>
+  <si>
+    <t>attro8801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Морской бриз" 4*3*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/</t>
+  </si>
+  <si>
+    <t>attro8894</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрики" 7*5*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/</t>
+  </si>
+  <si>
+    <t>attro5962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут с крышей "Город детства" 11*6*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/</t>
+  </si>
+  <si>
+    <t>attro9020</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спрут на волнах" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/</t>
+  </si>
+  <si>
+    <t>attro8342</t>
+  </si>
+  <si>
+    <t>Надувная горка "Майкл и Минерва" 5*5*3,2м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-maikl- i-minerva-PL111/</t>
+  </si>
+  <si>
+    <t>attro2240</t>
+  </si>
+  <si>
+    <t>Надувной батут "Веселье гонок со скалодромом" 12*4,3*6,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/</t>
+  </si>
+  <si>
+    <t>attro8571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Супергерои" 5*5*3,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/</t>
+  </si>
+  <si>
+    <t>attro8551</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Разноцветная", 23*8*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/</t>
+  </si>
+  <si>
+    <t>attro9408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
+  </si>
+  <si>
+    <t>attro9426</t>
+  </si>
+  <si>
+    <t>Надувная горка "Морская сказка" 10*10*8,3 м Б/У  (1)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/</t>
+  </si>
+  <si>
+    <t>attro1910</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Детский" 10,7*9*1,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-detstvo/</t>
+  </si>
+  <si>
+    <t>attro8641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Спорт парк 125" </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/sport-park-125/</t>
+  </si>
+  <si>
+    <t>attro9005</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фламинго" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/</t>
+  </si>
+  <si>
+    <t>attro372</t>
+  </si>
+  <si>
+    <t>Надувной батут "Юрские приключения" 9*7,5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-yurskie-priklyucheniya-PL02/</t>
+  </si>
+  <si>
+    <t>attro8590</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 7*5*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/</t>
+  </si>
+  <si>
+    <t>attro7841</t>
+  </si>
+  <si>
+    <t>Надувной батут «Джуманджи» 10*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/nadyvnoi-batyt-dzhymandzhi-pl84/</t>
+  </si>
+  <si>
+    <t>attro8802</t>
+  </si>
+  <si>
+    <t>Надувная горка "Новогодний сюрприз" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz- PL69/</t>
+  </si>
+  <si>
+    <t>attro8680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Конструктор" 14*7*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/</t>
+  </si>
+  <si>
+    <t>attro9028</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" красный 12*4,3*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/</t>
+  </si>
+  <si>
+    <t>attro8625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Джунгли пиратские" 17,5*17*8,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/</t>
+  </si>
+  <si>
+    <t>attro8963</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пристань Прибой" 18*18*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/</t>
+  </si>
+  <si>
+    <t>attro8119</t>
+  </si>
+  <si>
+    <t>Надувная горка "Кевин и боб красный" 7*5*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-krasnyi-pl37/</t>
+  </si>
+  <si>
+    <t>attro8262</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Трипл" 32*25*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/</t>
+  </si>
+  <si>
+    <t>attro8847</t>
+  </si>
+  <si>
+    <t>Надувной батут "Башня дракона" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/</t>
+  </si>
+  <si>
+    <t>attro9414</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Розовый Фламинго" 8*7*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
+  </si>
+  <si>
+    <t>attro8067</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 12*8,5*9,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/</t>
+  </si>
+  <si>
+    <t>attro9319</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Спорт парк» 26*11м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/</t>
+  </si>
+  <si>
+    <t>attro2171</t>
+  </si>
+  <si>
+    <t>Надувная горка "Супер тачки 3D" 11*6*6,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-super-tachki-PL110/</t>
+  </si>
+  <si>
+    <t>attro8770</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пираты" 12*9*4,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/</t>
+  </si>
+  <si>
+    <t>attro2174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Дино комбо" 4*4*4,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dino-kombo/</t>
+  </si>
+  <si>
+    <t>attro8642</t>
+  </si>
+  <si>
+    <t>Надувная горка "Путешествие в саванну" 5*5*2,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/puteshestvie-v-savannu-PL82/</t>
+  </si>
+  <si>
+    <t>attro9017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Водная надувная горка "Триппо" с одним бассейном 35*15*14 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/</t>
+  </si>
+  <si>
+    <t>attro1232</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" 12*4,3*7 м (из двух частей)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/</t>
+  </si>
+  <si>
+    <t>attro8591</t>
+  </si>
+  <si>
+    <t>Надувная горка "Бургер" 12*8,5*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-burger-pl16/</t>
+  </si>
+  <si>
+    <t>attro8272</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мото-Мото" 15*9*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-moto-moto-PL89/</t>
+  </si>
+  <si>
+    <t>attro8572</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Тропики большая" 28*15*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/</t>
+  </si>
+  <si>
+    <t>attro7722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Зимняя сказка" 9*6*6,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/</t>
+  </si>
+  <si>
+    <t>attro5713</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари Джунгли" 6,5*3,5*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/</t>
+  </si>
+  <si>
+    <t>attro2030</t>
+  </si>
+  <si>
+    <t>Надувной батут "Зайчишка" 5*5*2,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zaichishka-PL82/</t>
+  </si>
+  <si>
+    <t>attro8681</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 14*7*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/</t>
+  </si>
+  <si>
+    <t>attro9029</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Жюль Верн" 21*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/</t>
+  </si>
+  <si>
+    <t>attro8368</t>
+  </si>
+  <si>
+    <t>Надувная горка "Динолэнд" 15*12*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-model-dinolend-pl117/</t>
+  </si>
+  <si>
+    <t>attro8980</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Marwa" 20*15*7,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/</t>
+  </si>
+  <si>
+    <t>attro8848</t>
+  </si>
+  <si>
+    <t>Надувной батут "Дино" 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dino-pl96/</t>
+  </si>
+  <si>
+    <t>attro5661</t>
+  </si>
+  <si>
+    <t>Надувная горка "Лесная сказка" 7*5*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/</t>
+  </si>
+  <si>
+    <t>attro996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Цирк" 8*6*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsirk-PL36/</t>
+  </si>
+  <si>
+    <t>attro8506</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Маяк" 21,5*11,4*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/</t>
+  </si>
+  <si>
+    <t>attro7303</t>
+  </si>
+  <si>
+    <t>Надувной батут «Остров пиратов» 11,5*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ostrov-piratov-PL02/</t>
+  </si>
+  <si>
+    <t>attro8383</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джек Воробей" 10*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhek-vorobey-PL122/</t>
+  </si>
+  <si>
+    <t>attro9018</t>
+  </si>
+  <si>
+    <t>Надувной батут "Геймеры" 9*6*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-geymery-PL143/</t>
+  </si>
+  <si>
+    <t>attro1380</t>
+  </si>
+  <si>
+    <t>Надувная горка "Маленькие пираты" 7,5*4*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/</t>
+  </si>
+  <si>
+    <t>attro7973</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джуманджи" 7*4*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/</t>
+  </si>
+  <si>
+    <t>attro8115</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пиратский корабль" 10*5*6,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/piratskiy-korabl-PL35/</t>
+  </si>
+  <si>
+    <t>attro8334</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 12,5*8,5*9,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/</t>
+  </si>
+  <si>
+    <t>attro8837</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Яркий" 33*33*7,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/</t>
+  </si>
+  <si>
+    <t>attro7846</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-pl84/</t>
+  </si>
+  <si>
+    <t>attro8235</t>
+  </si>
+  <si>
+    <t>Надувная горка "Кевин и Боб" 6*6,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/</t>
+  </si>
+  <si>
     <t>attro8189</t>
   </si>
   <si>
     <t>Надувной батут "Подводный мир", размер 8*6*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/</t>
   </si>
   <si>
-    <t>attro9426</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Надувная горка "Морская сказка" 10*10*8,3 м Б/У </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/</t>
   </si>
   <si>
     <t>attro8682</t>
   </si>
   <si>
     <t>Надувной батут "Тачки конструктор" 5*4,5*4,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/</t>
   </si>
   <si>
     <t>attro9060</t>
   </si>
   <si>
     <t>Надувной аквапарк "Гавань" 15*12*8,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/</t>
   </si>
   <si>
-    <t>attro7197</t>
-[...748 lines deleted...]
-  <si>
     <t>attro9353</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка большая 9*3*6 </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353</t>
   </si>
   <si>
     <t>attro9354</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка малая 6*3*4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354</t>
   </si>
   <si>
     <t>attro9355</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Бассейн 10*5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355</t>
   </si>
   <si>
     <t>attro8128</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут с бассейном "Мадагаскар" 4,5*3*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/</t>
   </si>
   <si>
     <t>attro8332</t>
   </si>
   <si>
     <t>Надувной батут "Миньоны под волной" 12,5*8,5*9,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/</t>
   </si>
   <si>
+    <t>attro9500</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 8*7*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/</t>
+  </si>
+  <si>
+    <t>attro9400</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань На волне"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/</t>
+  </si>
+  <si>
+    <t>attro9435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум детский" 15*15*6,5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/</t>
+  </si>
+  <si>
     <t>attro9352</t>
   </si>
   <si>
     <t>Надувной аквапарк «Акула» 33*20 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/</t>
   </si>
   <si>
-    <t>attro9400</t>
-[...16 lines deleted...]
-  <si>
     <t>attro9396</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Океанариум мини" 15*10*7,2 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/</t>
   </si>
   <si>
     <t>attro8065</t>
   </si>
   <si>
     <t>Надувной батут "Эра роботов" 14*8*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/</t>
   </si>
   <si>
     <t>attro6333</t>
   </si>
   <si>
     <t>Надувной батут "Тролли" 7*5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-trolli-PL106/</t>
@@ -1562,51 +1571,51 @@
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/</t>
   </si>
   <si>
     <t>attro7144</t>
   </si>
   <si>
     <t>Надувной батут "Океан" 14*7*6,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-ocean-pl42/</t>
   </si>
   <si>
     <t>attro7828</t>
   </si>
   <si>
     <t>Надувной батут «Сафари с иллюминаторами»  16*9,5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/</t>
   </si>
   <si>
     <t>attro8565</t>
   </si>
   <si>
-    <t xml:space="preserve">Надувной батут "Тропический лес" 5*4,5*4,2 м  </t>
+    <t xml:space="preserve">Надувной батут «Тропический лес» 5*4,5*4,2 м  </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/</t>
   </si>
   <si>
     <t>attro8598</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пристань Пиратская Малая" 17*12*5,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/</t>
   </si>
   <si>
     <t>attro8394</t>
   </si>
   <si>
     <t>Водная надувная горка "Триппо" 35*15*14 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-gorka-trippo--PL95/</t>
   </si>
   <si>
     <t>attro8636</t>
   </si>
@@ -2114,59 +2123,50 @@
   <si>
     <t>Надувной аквапарк «Трипл Дельфин» 24*14*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-delfin-sl14/</t>
   </si>
   <si>
     <t>attro8923</t>
   </si>
   <si>
     <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
   </si>
   <si>
     <t>attro9185</t>
   </si>
   <si>
     <t>Надувная горка "Русские сказки" 15*9*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-russkie-skazki-pl174/</t>
   </si>
   <si>
-    <t>attro9123</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9124</t>
   </si>
   <si>
     <t>Надувная водная горка "Зов Джунглей" 8,5*5*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/</t>
   </si>
   <si>
     <t>attro8301</t>
   </si>
   <si>
     <t>Водная горка "Триппо" 35*15*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnaya-gorka-trippo-PL95/</t>
   </si>
   <si>
     <t>attro8983</t>
   </si>
   <si>
     <t>Надувной аквапарк "Морские охотники" 15*10*4,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/</t>
@@ -2259,50 +2259,68 @@
     <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-PL110/</t>
   </si>
   <si>
     <t>attro9025</t>
   </si>
   <si>
     <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Всесезонный комплект (горка + выкат + площадка)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374</t>
   </si>
   <si>
     <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Зимняя горка с выкатом 12*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/</t>
   </si>
   <si>
     <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Летний батут с площадкой 14*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372</t>
+  </si>
+  <si>
+    <t>attro9477</t>
+  </si>
+  <si>
+    <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м (Б/У)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/</t>
+  </si>
+  <si>
+    <t>attro9387</t>
+  </si>
+  <si>
+    <t>Надувной батут "Грибная полянка" 8*8*4,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2676,62 +2694,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-mostikom-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL55/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tsirk-PL76/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yurskie-priklyucheniya-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yemelya-PL41/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-%20i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-detstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-dzhymandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-krasnyi-pl37/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-super-tachki-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/puteshestvie-v-savannu-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-moto-moto-PL89/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zaichishka-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-dinolend-pl117/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dino-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-PL36/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhek-vorobey-PL122/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geymery-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-slonik-s-mostikom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/piratskiy-korabl-PL35/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-trolli-PL106/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pod-kryshey-pl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-megapolis-pl16955/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-malaya-pl1365/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl85/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-domik-minonov-pl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-pl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--podvodnyy-mir-pl06/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dogd-v-lesu-pl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-tuda-obratno-PL14/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tachki-3d-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl27/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-PL114/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-svetofor-pl69/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-bratva-pl67-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-na-vode-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-dzhungli-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-indian-pl134/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-PL100/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus%20on%20the%20waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vesele-piratov-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-s-perekhodom-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskiy-korabl-PL142/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/podvodnoe-tsarstvo-PL38/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl130/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-8-versiya-2-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-3d-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinolend-pl33/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delfin-sl14/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-russkie-skazki-pl174/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-puteshestvie-po-dzhunglyam-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy%20batut-raduga-park-PL168/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL55/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-mostikom-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tsirk-PL76/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yemelya-PL41/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-%20i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-detstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yurskie-priklyucheniya-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-dzhymandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-krasnyi-pl37/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-super-tachki-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/puteshestvie-v-savannu-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-moto-moto-PL89/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zaichishka-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-dinolend-pl117/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dino-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-PL36/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhek-vorobey-PL122/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geymery-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/piratskiy-korabl-PL35/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-trolli-PL106/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pod-kryshey-pl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-megapolis-pl16955/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-malaya-pl1365/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl85/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-domik-minonov-pl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-pl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--podvodnyy-mir-pl06/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dogd-v-lesu-pl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-tuda-obratno-PL14/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tachki-3d-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl27/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-PL114/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-svetofor-pl69/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-bratva-pl67-/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-na-vode-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-dzhungli-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-indian-pl134/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-PL100/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus%20on%20the%20waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vesele-piratov-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-s-perekhodom-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskiy-korabl-PL142/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/podvodnoe-tsarstvo-PL38/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44-/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl130/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-8-versiya-2-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-3d-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinolend-pl33/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delfin-sl14/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-russkie-skazki-pl174/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy%20batut-raduga-park-PL168/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F255"/>
+  <dimension ref="A1:F257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F255" sqref="F255"/>
+      <selection activeCell="F257" sqref="F257"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2757,1791 +2775,1791 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="13">
-        <v>685800</v>
+        <v>2190600</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
-        <v>700000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F8" s="13">
-        <v>350010</v>
+        <v>1686600</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9" s="13">
-        <v>1709100</v>
+        <v>472500</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10" s="13">
-        <v>1686600</v>
+        <v>332100</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>2190600</v>
+        <v>340650</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" s="13">
-        <v>0</v>
+        <v>8161200</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F13" s="13">
-        <v>208170</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="13">
-        <v>8161200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>472500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16" s="13">
-        <v>332100</v>
+        <v>954000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F18" s="13">
-        <v>180000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="13">
-        <v>0</v>
+        <v>463500</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F21" s="13">
-        <v>954000</v>
+        <v>446400</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>0</v>
+        <v>626400</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24" s="13">
-        <v>463500</v>
+        <v>372600</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F25" s="13">
-        <v>446400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="13">
-        <v>299070</v>
+        <v>729000</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>626400</v>
+        <v>1780200</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" s="13">
-        <v>0</v>
+        <v>2577600</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F29" s="13">
-        <v>599040</v>
+        <v>3843000</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>1780200</v>
+        <v>950400</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>3843000</v>
+        <v>1111500</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F32" s="13">
-        <v>0</v>
+        <v>208170</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F33" s="13">
-        <v>2577600</v>
+        <v>181800</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>199080</v>
+        <v>501300</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>950400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
         <v>0</v>
       </c>
       <c r="F36" s="13">
-        <v>1111500</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>501300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
         <v>0</v>
       </c>
       <c r="F38" s="13">
-        <v>0</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F39" s="13">
-        <v>181800</v>
+        <v>323190</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="13">
-        <v>896400</v>
+        <v>1791000</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F41" s="13">
-        <v>0</v>
+        <v>414720</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
-        <v>675000</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43" s="13">
-        <v>460800</v>
+        <v>1182150</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>1791000</v>
+        <v>15903000</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E45" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F45" s="13">
-        <v>700000</v>
+        <v>806760</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E46" s="5">
         <v>0</v>
       </c>
       <c r="F46" s="13">
-        <v>1182150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E47" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F47" s="13">
-        <v>15903000</v>
+        <v>370980</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E48" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F48" s="13">
-        <v>806760</v>
+        <v>648900</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E49" s="5">
         <v>0</v>
       </c>
       <c r="F49" s="13">
-        <v>675000</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E50" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F50" s="13">
-        <v>370980</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
-        <v>648900</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E52" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F52" s="13">
-        <v>299070</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="13">
-        <v>180000</v>
+        <v>3397500</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" s="13">
-        <v>0</v>
+        <v>522000</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="13">
-        <v>675000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" s="13">
-        <v>3397500</v>
+        <v>443250</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E57" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F57" s="13">
-        <v>522000</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E58" s="5">
         <v>0</v>
       </c>
       <c r="F58" s="13">
-        <v>2230200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E59" s="5">
         <v>0</v>
       </c>
       <c r="F59" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="13">
-        <v>0</v>
+        <v>927000</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E61" s="5">
         <v>0</v>
       </c>
       <c r="F61" s="13">
-        <v>462600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
-        <v>0</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E63" s="5">
         <v>0</v>
       </c>
       <c r="F63" s="13">
-        <v>927000</v>
+        <v>333000</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E64" s="5">
         <v>0</v>
       </c>
       <c r="F64" s="13">
-        <v>333000</v>
+        <v>5760000</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="13">
-        <v>5760000</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E66" s="5">
         <v>0</v>
       </c>
       <c r="F66" s="13">
-        <v>0</v>
+        <v>1291500</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="13">
-        <v>231300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="13">
-        <v>1291500</v>
+        <v>4950000</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E69" s="5">
         <v>0</v>
       </c>
       <c r="F69" s="13">
-        <v>0</v>
+        <v>806040</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E70" s="5">
         <v>0</v>
       </c>
       <c r="F70" s="13">
-        <v>4950000</v>
+        <v>377550</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E71" s="5">
         <v>0</v>
       </c>
       <c r="F71" s="13">
-        <v>787500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E72" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F72" s="13">
-        <v>377550</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E73" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F73" s="13">
-        <v>530100</v>
+        <v>4198500</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E74" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F74" s="13">
-        <v>899100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E75" s="5">
         <v>0</v>
       </c>
       <c r="F75" s="13">
-        <v>4198500</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E76" s="5">
         <v>0</v>
       </c>
       <c r="F76" s="13">
-        <v>0</v>
+        <v>425250</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E77" s="5">
         <v>0</v>
       </c>
       <c r="F77" s="13">
-        <v>3690000</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" s="13">
-        <v>0</v>
+        <v>666000</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E79" s="5">
         <v>0</v>
       </c>
       <c r="F79" s="13">
-        <v>462600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" s="13">
-        <v>420300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E81" s="5">
         <v>0</v>
       </c>
       <c r="F81" s="13">
-        <v>666000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="13">
-        <v>0</v>
+        <v>880650</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="13">
-        <v>0</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="13">
-        <v>756000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
-        <v>0</v>
+        <v>1360800</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
-        <v>0</v>
+        <v>6849000</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>254</v>
+        <v>135</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="13">
-        <v>0</v>
+        <v>648900</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="13">
-        <v>1360800</v>
+        <v>477900</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>259</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>261</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" s="13">
-        <v>414000</v>
+        <v>685800</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C91" s="6" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E91" s="5">
         <v>0</v>
       </c>
       <c r="F91" s="13">
-        <v>648900</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>264</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>265</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>266</v>
       </c>
       <c r="E92" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F92" s="13">
-        <v>477900</v>
+        <v>394470</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>267</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>268</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>269</v>
       </c>
       <c r="E93" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F93" s="13">
-        <v>6849000</v>
+        <v>1709100</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>270</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>271</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>272</v>
       </c>
       <c r="E94" s="5">
         <v>0</v>
       </c>
       <c r="F94" s="13">
         <v>485100</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
@@ -4597,331 +4615,331 @@
       </c>
       <c r="E97" s="5">
         <v>0</v>
       </c>
       <c r="F97" s="13">
         <v>191700</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>283</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>284</v>
       </c>
       <c r="E98" s="5">
         <v>0</v>
       </c>
       <c r="F98" s="13">
-        <v>1370250</v>
+        <v>1285650</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>285</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>286</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>287</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="13">
-        <v>0</v>
+        <v>843750</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>288</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>290</v>
       </c>
       <c r="E100" s="5">
         <v>0</v>
       </c>
       <c r="F100" s="13">
-        <v>0</v>
+        <v>3797550</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>291</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>293</v>
       </c>
       <c r="E101" s="5">
         <v>0</v>
       </c>
       <c r="F101" s="13">
         <v>2856870</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>294</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>296</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" s="13">
-        <v>1750050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>297</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>299</v>
       </c>
       <c r="E103" s="5">
         <v>0</v>
       </c>
       <c r="F103" s="13">
-        <v>1388700</v>
+        <v>1750050</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>300</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>301</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>302</v>
       </c>
       <c r="E104" s="5">
         <v>0</v>
       </c>
       <c r="F104" s="13">
-        <v>436500</v>
+        <v>1388700</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>303</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>304</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>305</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
-        <v>0</v>
+        <v>436500</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>306</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>307</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>308</v>
       </c>
       <c r="E106" s="5">
         <v>0</v>
       </c>
       <c r="F106" s="13">
-        <v>750600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>309</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>311</v>
       </c>
       <c r="E107" s="5">
         <v>0</v>
       </c>
       <c r="F107" s="13">
-        <v>441000</v>
+        <v>750600</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>312</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>313</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>314</v>
       </c>
       <c r="E108" s="5">
         <v>0</v>
       </c>
       <c r="F108" s="13">
-        <v>1881000</v>
+        <v>441000</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>315</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>316</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>317</v>
       </c>
       <c r="E109" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F109" s="13">
-        <v>899100</v>
+        <v>1881000</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>318</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>319</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>320</v>
       </c>
       <c r="E110" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F110" s="13">
-        <v>0</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>321</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>322</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>323</v>
       </c>
       <c r="E111" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F111" s="13">
-        <v>799020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>324</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>325</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>326</v>
       </c>
       <c r="E112" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F112" s="13">
-        <v>0</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>327</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>328</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>329</v>
       </c>
       <c r="E113" s="5">
         <v>0</v>
       </c>
       <c r="F113" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
@@ -4937,2551 +4955,2551 @@
       </c>
       <c r="E114" s="5">
         <v>0</v>
       </c>
       <c r="F114" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>333</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>334</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>335</v>
       </c>
       <c r="E115" s="5">
         <v>0</v>
       </c>
       <c r="F115" s="13">
-        <v>567900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>336</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>337</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E116" s="5">
         <v>0</v>
       </c>
       <c r="F116" s="13">
-        <v>0</v>
+        <v>567900</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>339</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>340</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>341</v>
       </c>
       <c r="E117" s="5">
         <v>0</v>
       </c>
       <c r="F117" s="13">
-        <v>789300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>342</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>343</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>344</v>
       </c>
       <c r="E118" s="5">
         <v>0</v>
       </c>
       <c r="F118" s="13">
-        <v>1150200</v>
+        <v>789300</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>345</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>346</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>347</v>
       </c>
       <c r="E119" s="5">
         <v>0</v>
       </c>
       <c r="F119" s="13">
-        <v>0</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>348</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>349</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>350</v>
       </c>
       <c r="E120" s="5">
         <v>0</v>
       </c>
       <c r="F120" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>351</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>352</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>353</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" s="13">
-        <v>446400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>354</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>355</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>356</v>
       </c>
       <c r="E122" s="5">
         <v>0</v>
       </c>
       <c r="F122" s="13">
-        <v>0</v>
+        <v>446400</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>357</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>358</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>359</v>
       </c>
       <c r="E123" s="5">
         <v>0</v>
       </c>
       <c r="F123" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>360</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>361</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>362</v>
       </c>
       <c r="E124" s="5">
         <v>0</v>
       </c>
       <c r="F124" s="13">
-        <v>1192500</v>
+        <v>508500</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>363</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>364</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>365</v>
       </c>
       <c r="E125" s="5">
         <v>0</v>
       </c>
       <c r="F125" s="13">
-        <v>279000</v>
+        <v>1192500</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>366</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>367</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>368</v>
       </c>
       <c r="E126" s="5">
         <v>0</v>
       </c>
       <c r="F126" s="13">
-        <v>231300</v>
+        <v>279000</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>369</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>370</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>371</v>
       </c>
       <c r="E127" s="5">
         <v>0</v>
       </c>
       <c r="F127" s="13">
-        <v>785250</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>372</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>373</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>374</v>
       </c>
       <c r="E128" s="5">
         <v>0</v>
       </c>
       <c r="F128" s="13">
-        <v>937800</v>
+        <v>785250</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>375</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>376</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E129" s="5">
         <v>0</v>
       </c>
       <c r="F129" s="13">
-        <v>826200</v>
+        <v>937800</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>378</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>379</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>380</v>
       </c>
       <c r="E130" s="5">
         <v>0</v>
       </c>
       <c r="F130" s="13">
-        <v>1847250</v>
+        <v>826200</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>381</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>382</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>383</v>
       </c>
       <c r="E131" s="5">
         <v>0</v>
       </c>
       <c r="F131" s="13">
-        <v>1826100</v>
+        <v>1847250</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>384</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>385</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>386</v>
       </c>
       <c r="E132" s="5">
         <v>0</v>
       </c>
       <c r="F132" s="13">
-        <v>0</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>387</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>388</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>389</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="13">
-        <v>180000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>390</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>391</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E134" s="5">
         <v>0</v>
       </c>
       <c r="F134" s="13">
-        <v>561600</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>393</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>394</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>395</v>
       </c>
       <c r="E135" s="5">
         <v>0</v>
       </c>
       <c r="F135" s="13">
-        <v>457200</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>396</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>397</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>398</v>
       </c>
       <c r="E136" s="5">
         <v>0</v>
       </c>
       <c r="F136" s="13">
-        <v>1429200</v>
+        <v>457200</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>399</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>400</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>401</v>
       </c>
       <c r="E137" s="5">
         <v>0</v>
       </c>
       <c r="F137" s="13">
-        <v>2430000</v>
+        <v>1429200</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>127</v>
+        <v>402</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E138" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F138" s="13">
-        <v>1224000</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>404</v>
+        <v>119</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E139" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F139" s="13">
-        <v>2230200</v>
+        <v>1224000</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>407</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E140" s="5">
         <v>0</v>
       </c>
       <c r="F140" s="13">
-        <v>3730500</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E141" s="5">
         <v>0</v>
       </c>
       <c r="F141" s="13">
-        <v>3915000</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E142" s="5">
         <v>0</v>
       </c>
       <c r="F142" s="13">
-        <v>3690000</v>
+        <v>3915000</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>417</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E143" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F143" s="13">
-        <v>3730500</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E144" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F144" s="13">
         <v>3730500</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E145" s="5">
         <v>0</v>
       </c>
       <c r="F145" s="13">
-        <v>3690000</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E146" s="5">
         <v>0</v>
       </c>
       <c r="F146" s="13">
-        <v>692100</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E147" s="5">
         <v>0</v>
       </c>
       <c r="F147" s="13">
-        <v>1470600</v>
+        <v>692100</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E148" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F148" s="13">
-        <v>3500010</v>
+        <v>1470600</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E149" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F149" s="13">
-        <v>450000</v>
+        <v>4274370</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E150" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F150" s="13">
-        <v>540000</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E151" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F151" s="13">
-        <v>365040</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E152" s="5">
         <v>0</v>
       </c>
       <c r="F152" s="13">
-        <v>1601100</v>
+        <v>365040</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E153" s="5">
         <v>0</v>
       </c>
       <c r="F153" s="13">
-        <v>259200</v>
+        <v>1601100</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E154" s="5">
         <v>0</v>
       </c>
       <c r="F154" s="13">
-        <v>445050</v>
+        <v>259200</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E155" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F155" s="13">
-        <v>690300</v>
+        <v>445050</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E156" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F156" s="13">
-        <v>0</v>
+        <v>783270</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>460</v>
       </c>
       <c r="E157" s="5">
         <v>0</v>
       </c>
       <c r="F157" s="13">
-        <v>1150200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E158" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F158" s="13">
-        <v>891000</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E159" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F159" s="13">
-        <v>930600</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E160" s="5">
         <v>0</v>
       </c>
       <c r="F160" s="13">
-        <v>1190250</v>
+        <v>930600</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E161" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F161" s="13">
-        <v>999000</v>
+        <v>1190250</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E162" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F162" s="13">
-        <v>0</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E163" s="5">
         <v>0</v>
       </c>
       <c r="F163" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>479</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>480</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E164" s="5">
         <v>0</v>
       </c>
       <c r="F164" s="13">
-        <v>2137050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" s="13">
-        <v>952200</v>
+        <v>2137050</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E166" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F166" s="13">
-        <v>830700</v>
+        <v>952200</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E167" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F167" s="13">
-        <v>988200</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E168" s="5">
         <v>0</v>
       </c>
       <c r="F168" s="13">
-        <v>1172250</v>
+        <v>988200</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E169" s="5">
         <v>0</v>
       </c>
       <c r="F169" s="13">
-        <v>1296000</v>
+        <v>1172250</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E170" s="5">
         <v>0</v>
       </c>
       <c r="F170" s="13">
-        <v>1669500</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E171" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F171" s="13">
-        <v>830700</v>
+        <v>1669500</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E172" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F172" s="13">
-        <v>6025500</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E173" s="5">
         <v>0</v>
       </c>
       <c r="F173" s="13">
-        <v>426150</v>
+        <v>6025500</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E174" s="5">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F174" s="13">
-        <v>1035180</v>
+        <v>454500</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E175" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F175" s="13">
-        <v>2299950</v>
+        <v>1035180</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>516</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E176" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F176" s="13">
-        <v>394470</v>
+        <v>2299950</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E177" s="5">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F177" s="13">
-        <v>3053700</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E178" s="5">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F178" s="13">
-        <v>6354900</v>
+        <v>3053700</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E179" s="5">
         <v>0</v>
       </c>
       <c r="F179" s="13">
-        <v>675000</v>
+        <v>6354900</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>527</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>528</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E180" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F180" s="13">
-        <v>805950</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>531</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E181" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F181" s="13">
-        <v>896400</v>
+        <v>805950</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E182" s="5">
         <v>0</v>
       </c>
       <c r="F182" s="13">
-        <v>0</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
-        <v>116</v>
+        <v>536</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E183" s="5">
         <v>0</v>
       </c>
       <c r="F183" s="13">
-        <v>675000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>538</v>
+        <v>104</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>539</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>540</v>
       </c>
       <c r="E184" s="5">
         <v>0</v>
       </c>
       <c r="F184" s="13">
-        <v>1390500</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>541</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>542</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>543</v>
       </c>
       <c r="E185" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F185" s="13">
-        <v>899910</v>
+        <v>1390500</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>544</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>545</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>546</v>
       </c>
       <c r="E186" s="5">
         <v>0</v>
       </c>
       <c r="F186" s="13">
-        <v>826200</v>
+        <v>1257300</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>547</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>548</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>549</v>
       </c>
       <c r="E187" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F187" s="13">
-        <v>594900</v>
+        <v>873000</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>550</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>551</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>552</v>
       </c>
       <c r="E188" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F188" s="13">
-        <v>450000</v>
+        <v>595350</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>553</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>554</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>555</v>
       </c>
       <c r="E189" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F189" s="13">
-        <v>450000</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>556</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>557</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>558</v>
       </c>
       <c r="E190" s="5">
         <v>0</v>
       </c>
       <c r="F190" s="13">
-        <v>484200</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>559</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>560</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>561</v>
       </c>
       <c r="E191" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F191" s="13">
-        <v>129000</v>
+        <v>481950</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>562</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>563</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>564</v>
       </c>
       <c r="E192" s="5">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F192" s="13">
-        <v>0</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>565</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>566</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>567</v>
       </c>
       <c r="E193" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F193" s="13">
-        <v>3829500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>568</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>569</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>570</v>
       </c>
       <c r="E194" s="5">
         <v>0</v>
       </c>
       <c r="F194" s="13">
-        <v>11724750</v>
+        <v>3829500</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>571</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>572</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>573</v>
       </c>
       <c r="E195" s="5">
         <v>0</v>
       </c>
       <c r="F195" s="13">
-        <v>414900</v>
+        <v>11724750</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>574</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>575</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>576</v>
       </c>
       <c r="E196" s="5">
         <v>0</v>
       </c>
       <c r="F196" s="13">
-        <v>1548000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>577</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>578</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>579</v>
       </c>
       <c r="E197" s="5">
         <v>0</v>
       </c>
       <c r="F197" s="13">
-        <v>1826100</v>
+        <v>1548000</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>580</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>581</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>582</v>
       </c>
       <c r="E198" s="5">
         <v>0</v>
       </c>
       <c r="F198" s="13">
-        <v>0</v>
+        <v>1826100</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>583</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>584</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>585</v>
       </c>
       <c r="E199" s="5">
         <v>0</v>
       </c>
       <c r="F199" s="13">
-        <v>1480500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>586</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>587</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>588</v>
       </c>
       <c r="E200" s="5">
         <v>0</v>
       </c>
       <c r="F200" s="13">
-        <v>2304000</v>
+        <v>1480500</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>196</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>589</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>590</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>591</v>
       </c>
       <c r="E201" s="5">
         <v>0</v>
       </c>
       <c r="F201" s="13">
-        <v>336600</v>
+        <v>2304000</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>197</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>592</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>593</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>594</v>
       </c>
       <c r="E202" s="5">
         <v>0</v>
       </c>
       <c r="F202" s="13">
         <v>336600</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>198</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>595</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>596</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>597</v>
       </c>
       <c r="E203" s="5">
         <v>0</v>
       </c>
       <c r="F203" s="13">
-        <v>0</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4">
         <v>199</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>598</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>599</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>600</v>
       </c>
       <c r="E204" s="5">
         <v>0</v>
       </c>
       <c r="F204" s="13">
-        <v>737100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4">
         <v>200</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>601</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>602</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>603</v>
       </c>
       <c r="E205" s="5">
         <v>0</v>
       </c>
       <c r="F205" s="13">
-        <v>0</v>
+        <v>737100</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>604</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>605</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>606</v>
       </c>
       <c r="E206" s="5">
         <v>0</v>
       </c>
       <c r="F206" s="13">
-        <v>2186100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>607</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>608</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>609</v>
       </c>
       <c r="E207" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F207" s="13">
-        <v>250020</v>
+        <v>2186100</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>610</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>611</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>612</v>
       </c>
       <c r="E208" s="5">
         <v>2</v>
       </c>
       <c r="F208" s="13">
-        <v>250020</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>613</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>614</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>615</v>
       </c>
       <c r="E209" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F209" s="13">
-        <v>1732050</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>616</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>617</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>618</v>
       </c>
       <c r="E210" s="5">
         <v>0</v>
       </c>
       <c r="F210" s="13">
         <v>1732050</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>619</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>620</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>621</v>
       </c>
       <c r="E211" s="5">
         <v>0</v>
       </c>
       <c r="F211" s="13">
-        <v>541800</v>
+        <v>1732050</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>207</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>622</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>623</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>624</v>
       </c>
       <c r="E212" s="5">
         <v>0</v>
       </c>
       <c r="F212" s="13">
-        <v>1992600</v>
+        <v>541800</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>208</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>625</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>626</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>627</v>
       </c>
       <c r="E213" s="5">
         <v>0</v>
       </c>
       <c r="F213" s="13">
-        <v>0</v>
+        <v>1992600</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>209</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>628</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>629</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>630</v>
       </c>
       <c r="E214" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F214" s="13">
-        <v>2616300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>631</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>632</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>633</v>
       </c>
       <c r="E215" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F215" s="13">
-        <v>0</v>
+        <v>2616300</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>634</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>635</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>636</v>
       </c>
       <c r="E216" s="5">
         <v>0</v>
       </c>
       <c r="F216" s="13">
-        <v>414000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>637</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>638</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>639</v>
       </c>
       <c r="E217" s="5">
         <v>0</v>
       </c>
       <c r="F217" s="13">
         <v>414000</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4">
         <v>213</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>640</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>641</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>642</v>
       </c>
       <c r="E218" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F218" s="13">
-        <v>650250</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>643</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>644</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>645</v>
       </c>
       <c r="E219" s="5">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F219" s="13">
-        <v>940950</v>
+        <v>759330</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>646</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>647</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>648</v>
       </c>
       <c r="E220" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F220" s="13">
-        <v>1216800</v>
+        <v>940950</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>649</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>650</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>651</v>
       </c>
       <c r="E221" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F221" s="13">
-        <v>3123000</v>
+        <v>1216800</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>217</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>652</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>653</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>654</v>
       </c>
       <c r="E222" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F222" s="13">
-        <v>737100</v>
+        <v>3123000</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>218</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>655</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>656</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>657</v>
       </c>
       <c r="E223" s="5">
         <v>0</v>
       </c>
       <c r="F223" s="13">
-        <v>1649700</v>
+        <v>737100</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>219</v>
       </c>
       <c r="B224" s="9" t="s">
-        <v>574</v>
+        <v>658</v>
       </c>
       <c r="C224" s="6" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E224" s="5">
         <v>0</v>
       </c>
       <c r="F224" s="13">
-        <v>1439100</v>
+        <v>1649700</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
-        <v>116</v>
+        <v>577</v>
       </c>
       <c r="C225" s="6" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E225" s="5">
         <v>0</v>
       </c>
       <c r="F225" s="13">
-        <v>675000</v>
+        <v>1439100</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
-        <v>662</v>
+        <v>104</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>663</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E226" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F226" s="13">
-        <v>418770</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>665</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>666</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E227" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F227" s="13">
-        <v>0</v>
+        <v>418770</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
-        <v>604</v>
+        <v>668</v>
       </c>
       <c r="C228" s="6" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E228" s="5">
         <v>0</v>
       </c>
       <c r="F228" s="13">
-        <v>2186100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
       </c>
       <c r="B229" s="9" t="s">
-        <v>670</v>
+        <v>607</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>671</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="5">
         <v>0</v>
       </c>
       <c r="F229" s="13">
-        <v>0</v>
+        <v>2186100</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4">
         <v>225</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>673</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>674</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="5">
         <v>0</v>
       </c>
       <c r="F230" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4">
         <v>226</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>676</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>677</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>678</v>
       </c>
       <c r="E231" s="5">
         <v>0</v>
       </c>
       <c r="F231" s="13">
-        <v>0</v>
+        <v>508500</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>227</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>679</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>680</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>681</v>
       </c>
       <c r="E232" s="5">
         <v>0</v>
       </c>
       <c r="F232" s="13">
-        <v>0</v>
+        <v>508500</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>228</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>682</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>683</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="5">
         <v>0</v>
       </c>
       <c r="F233" s="13">
-        <v>420300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>229</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>685</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>686</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>687</v>
       </c>
       <c r="E234" s="5">
         <v>0</v>
       </c>
       <c r="F234" s="13">
-        <v>792000</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>230</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>688</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>689</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F235" s="13">
-        <v>891000</v>
+        <v>792000</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>691</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>692</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>693</v>
       </c>
       <c r="E236" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F236" s="13">
-        <v>3330000</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>694</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>695</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>696</v>
       </c>
       <c r="E237" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F237" s="13">
-        <v>901530</v>
+        <v>3330000</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>697</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>698</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>699</v>
       </c>
       <c r="E238" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F238" s="13">
-        <v>1602900</v>
+        <v>990900</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>700</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>701</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>702</v>
       </c>
       <c r="E239" s="5">
         <v>0</v>
       </c>
       <c r="F239" s="13">
-        <v>199080</v>
+        <v>1602900</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>703</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>704</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>705</v>
       </c>
       <c r="E240" s="5">
         <v>1</v>
       </c>
       <c r="F240" s="13">
-        <v>199080</v>
+        <v>291600</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>706</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>707</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>708</v>
       </c>
       <c r="E241" s="5">
         <v>0</v>
       </c>
       <c r="F241" s="13">
         <v>5300100</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
@@ -7497,51 +7515,51 @@
       </c>
       <c r="E242" s="5">
         <v>0</v>
       </c>
       <c r="F242" s="13">
         <v>2000250</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>238</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>712</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>713</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>714</v>
       </c>
       <c r="E243" s="5">
         <v>0</v>
       </c>
       <c r="F243" s="13">
-        <v>1147500</v>
+        <v>1312200</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>715</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>716</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>717</v>
       </c>
       <c r="E244" s="5">
         <v>0</v>
       </c>
       <c r="F244" s="13">
         <v>2542500</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
@@ -7694,94 +7712,134 @@
       </c>
       <c r="D252" s="5" t="s">
         <v>741</v>
       </c>
       <c r="E252" s="5">
         <v>0</v>
       </c>
       <c r="F252" s="13">
         <v>990000</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>742</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>743</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>744</v>
       </c>
       <c r="E253" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F253" s="13">
         <v>1669500</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>742</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>745</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>746</v>
       </c>
       <c r="E254" s="5">
         <v>0</v>
       </c>
       <c r="F254" s="13">
         <v>1172250</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>742</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E255" s="5">
         <v>0</v>
       </c>
       <c r="F255" s="13">
         <v>1296000</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" s="4">
+        <v>251</v>
+      </c>
+      <c r="B256" s="9" t="s">
+        <v>749</v>
+      </c>
+      <c r="C256" s="6" t="s">
+        <v>750</v>
+      </c>
+      <c r="D256" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="E256" s="5">
+        <v>1</v>
+      </c>
+      <c r="F256" s="13">
+        <v>450000</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257" s="4">
+        <v>252</v>
+      </c>
+      <c r="B257" s="9" t="s">
+        <v>752</v>
+      </c>
+      <c r="C257" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="E257" s="5">
+        <v>0</v>
+      </c>
+      <c r="F257" s="13">
+        <v>770850</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -7997,50 +8055,52 @@
     <hyperlink ref="D231" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_236"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_242"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D249" r:id="rId_hyperlink_244"/>
     <hyperlink ref="D250" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D251" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D252" r:id="rId_hyperlink_247"/>
     <hyperlink ref="D253" r:id="rId_hyperlink_248"/>
     <hyperlink ref="D254" r:id="rId_hyperlink_249"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_252"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>