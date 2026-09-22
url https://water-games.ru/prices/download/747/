--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -12,952 +12,961 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="755">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Проведены испытания</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro8681</t>
+  </si>
+  <si>
+    <t>Надувной батут "Космос" 14*7*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/</t>
+  </si>
+  <si>
+    <t>attro9029</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Жюль Верн" 21*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/</t>
+  </si>
+  <si>
+    <t>attro8119</t>
+  </si>
+  <si>
+    <t>Надувная горка "Кевин и боб красный" 7*5*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-krasnyi-pl37/</t>
+  </si>
+  <si>
+    <t>attro8980</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Marwa" 20*15*7,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/</t>
+  </si>
+  <si>
+    <t>attro8262</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Трипл" 32*25*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/</t>
+  </si>
+  <si>
+    <t>attro8848</t>
+  </si>
+  <si>
+    <t>Надувной батут "Диномир" 5*4,5*4,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dinomir-pl96/</t>
+  </si>
+  <si>
+    <t>attro8067</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 12*8,5*9,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/</t>
+  </si>
+  <si>
+    <t>attro2171</t>
+  </si>
+  <si>
+    <t>Надувная горка "Супер тачки 3D" 11*6*6,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-super-tachki-PL110/</t>
+  </si>
+  <si>
+    <t>attro8506</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Маяк" 21,5*11,4*5,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/</t>
+  </si>
+  <si>
+    <t>attro1380</t>
+  </si>
+  <si>
+    <t>Надувная горка "Маленькие пираты" 7,5*4*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/</t>
+  </si>
+  <si>
+    <t>attro2174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Дино комбо" 4*4*4,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dino-kombo/</t>
+  </si>
+  <si>
+    <t>attro9018</t>
+  </si>
+  <si>
+    <t>Надувной батут "Геймеры" 9*6*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-geymery-PL143/</t>
+  </si>
+  <si>
+    <t>attro8272</t>
+  </si>
+  <si>
+    <t>Надувная горка "Мото-Мото" 15*9*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-moto-moto-PL89/</t>
+  </si>
+  <si>
+    <t>attro8837</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Яркий" 33*33*7,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/</t>
+  </si>
+  <si>
+    <t>attro7722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Зимняя сказка" 9*6*6,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/</t>
+  </si>
+  <si>
+    <t>attro7846</t>
+  </si>
+  <si>
+    <t>Надувной батут «Джуманджи» 10*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-pl84/</t>
+  </si>
+  <si>
+    <t>attro5713</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари Джунгли" 6,5*3,5*3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/</t>
+  </si>
+  <si>
+    <t>attro9060</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Гавань" 15*12*8,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/</t>
+  </si>
+  <si>
+    <t>attro2030</t>
+  </si>
+  <si>
+    <t>Надувной батут "Зайчишка" 5*5*2,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-zaichishka-PL82/</t>
+  </si>
+  <si>
+    <t>attro9426</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Морская сказка" 10*10*8,3 м Б/У </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/</t>
+  </si>
+  <si>
+    <t>attro8682</t>
+  </si>
+  <si>
+    <t>Надувной батут "Тачки конструктор" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/</t>
+  </si>
+  <si>
+    <t>attro8368</t>
+  </si>
+  <si>
+    <t>Надувная горка "Динолэнд" 15*12*10 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-model-dinolend-pl117/</t>
+  </si>
+  <si>
+    <t>attro1920</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Мэджик" 41,5*34*9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/</t>
+  </si>
+  <si>
+    <t>attro8927</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрята" 5*5*3,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/</t>
+  </si>
+  <si>
+    <t>attro8851</t>
+  </si>
+  <si>
+    <t>Надувная горка "Морской аквариум" 4*4*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/</t>
+  </si>
+  <si>
+    <t>attro5661</t>
+  </si>
+  <si>
+    <t>Надувная горка "Лесная сказка" 7*5*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/</t>
+  </si>
+  <si>
+    <t>attro8800</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-PL69/</t>
+  </si>
+  <si>
+    <t>attro996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Цирк" 8*6*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-tsirk-PL36/</t>
+  </si>
+  <si>
+    <t>attro8885</t>
+  </si>
+  <si>
+    <t>Надувной батут «Океан с иллюминаторами»  16*9,5*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/</t>
+  </si>
+  <si>
+    <t>attro9511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк «Спорт парк с релакс зоной» 57*49м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/</t>
+  </si>
+  <si>
+    <t>attro1875</t>
+  </si>
+  <si>
+    <t>Надувная горка "Сафари слоник с мостиком" 6*5*5,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-safari-slonik-s-mostikom-PL15/</t>
+  </si>
+  <si>
+    <t>attro7303</t>
+  </si>
+  <si>
+    <t>Надувной батут «Остров пиратов» 11,5*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-ostrov-piratov-PL02/</t>
+  </si>
+  <si>
+    <t>attro8383</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джек Воробей" 10*5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhek-vorobey-PL122/</t>
+  </si>
+  <si>
+    <t>attro9019</t>
+  </si>
+  <si>
+    <t>Надувной батут "Спайдермен в городе" 8*8*8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-spayder-PL28/</t>
+  </si>
+  <si>
+    <t>attro8334</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 12,5*8,5*9,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/</t>
+  </si>
+  <si>
+    <t>attro8597</t>
+  </si>
+  <si>
+    <t>Надувная горка "Приручить дракона" 7*5*5,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/</t>
+  </si>
+  <si>
+    <t>attro7973</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джуманджи" 7*4*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/</t>
+  </si>
+  <si>
+    <t>attro8929</t>
+  </si>
+  <si>
+    <t>Надувная горка "Миньоны в лесу" 9*4*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/</t>
+  </si>
+  <si>
+    <t>attro8115</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пиратский корабль" 10*5*6,8 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/piratskiy-korabl-PL35/</t>
+  </si>
+  <si>
+    <t>attro8235</t>
+  </si>
+  <si>
+    <t>Надувная горка "Кевин и Боб" 6*6,5*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/</t>
+  </si>
+  <si>
+    <t>attro7844</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут «Джуманджи»  10*5*3,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/</t>
+  </si>
+  <si>
+    <t>attro8575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная водная горка "Саммит Малая" 6,6*2,7*4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
+  </si>
+  <si>
+    <t>attro8189</t>
+  </si>
+  <si>
+    <t>Надувной батут "Подводный мир", размер 8*6*4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/</t>
+  </si>
+  <si>
+    <t>attro8226</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пираты"  12*9*4,2 м из 2 частей</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/</t>
+  </si>
+  <si>
+    <t>attro7197</t>
+  </si>
+  <si>
+    <t>Надувной батут "Динопарк с крышей" 12*10*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/</t>
+  </si>
+  <si>
     <t>attro8376</t>
   </si>
   <si>
     <t>Надувная горка "Парк монстров" 18*9*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/</t>
   </si>
   <si>
     <t>attro5961</t>
   </si>
   <si>
     <t>Надувной батут с крышей "Домик Миньонов 2" 12*6*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/</t>
   </si>
   <si>
-    <t>attro7197</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/</t>
+    <t>attro8984</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Пристань Пляжная" 20*15*9,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/</t>
   </si>
   <si>
     <t>attro7811</t>
   </si>
   <si>
     <t>Надувной батут "Супергерои" 7*5*5,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/</t>
   </si>
   <si>
-    <t>attro8927</t>
-[...50 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/</t>
+    <t>attro8928</t>
+  </si>
+  <si>
+    <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Аквапарк 23*5*6</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/</t>
+  </si>
+  <si>
+    <t>attro8560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Емеля" 11*6*8 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-yemelya-PL41/</t>
+  </si>
+  <si>
+    <t>attro8860</t>
+  </si>
+  <si>
+    <t>Надувная горка "Под куполом цирка" 4*4*4,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/</t>
+  </si>
+  <si>
+    <t>attro8801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Морской бриз" 4*3*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/</t>
+  </si>
+  <si>
+    <t>attro8894</t>
+  </si>
+  <si>
+    <t>Надувная горка "Монстрики" 7*5*5,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/</t>
   </si>
   <si>
     <t>attro8158</t>
   </si>
   <si>
     <t>Надувная горка "Спортикус" 11*6*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL55/</t>
   </si>
   <si>
     <t>attro7196</t>
   </si>
   <si>
     <t>Надувной батут "Сафари с мостиком" 14*7*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safari-s-mostikom-PL42/</t>
   </si>
   <si>
-    <t>attro9019</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-batut-spayder-PL28/</t>
+    <t>attro9020</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Спрут на волнах" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/</t>
   </si>
   <si>
     <t>attro8341</t>
   </si>
   <si>
     <t>Надувной батут "Лило" 6*5*4м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/</t>
   </si>
   <si>
-    <t>attro8597</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8280</t>
   </si>
   <si>
     <t>Надувная горка "Сказочный лес" 24*10*7,5м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/</t>
   </si>
   <si>
-    <t>attro7844</t>
-[...14 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
+    <t>attro8571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Супергерои" 5*5*3,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/</t>
+  </si>
+  <si>
+    <t>attro8551</t>
+  </si>
+  <si>
+    <t>Надувная полоса препятствий "Разноцветная", 23*8*3,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/</t>
+  </si>
+  <si>
+    <t>attro9408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Белый Мишка" 6*4*5 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/</t>
   </si>
   <si>
     <t>attro8251</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Цирк" 12*6*8 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-tsirk-PL76/</t>
   </si>
   <si>
     <t>attro711</t>
   </si>
   <si>
     <t>Надувной аквапарк "Фрифал Супреме" 8*4*5,2м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/</t>
   </si>
   <si>
-    <t>attro8226</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/</t>
+    <t>Надувная горка "Морская сказка" 10*10*8,3 м Б/У  (1)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/</t>
+  </si>
+  <si>
+    <t>attro1910</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Детский" 10,7*9*1,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-detstvo/</t>
   </si>
   <si>
     <t>attro8377</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Парк космоса" 18*12*5,4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/</t>
   </si>
   <si>
-    <t>attro8984</t>
-[...50 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/</t>
+    <t>attro8641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Спорт парк 125" </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/sport-park-125/</t>
+  </si>
+  <si>
+    <t>attro9005</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Фламинго" 12*7*7,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/</t>
+  </si>
+  <si>
+    <t>attro372</t>
+  </si>
+  <si>
+    <t>Надувной батут "Юрские приключения" 9*7,5*5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-yurskie-priklyucheniya-PL02/</t>
+  </si>
+  <si>
+    <t>attro8590</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спайдермен" 7*5*5,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/</t>
+  </si>
+  <si>
+    <t>attro8802</t>
+  </si>
+  <si>
+    <t>Надувной батут "Новогодний сюрприз" 4*3*2,4 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/</t>
   </si>
   <si>
     <t>attro5962</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут с крышей "Город детства" 11*6*6 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/</t>
   </si>
   <si>
-    <t>attro9020</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/</t>
+    <t>attro8680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной батут "Конструктор" 14*7*7 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/</t>
+  </si>
+  <si>
+    <t>attro9028</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" красный 12*4,3*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/</t>
   </si>
   <si>
     <t>attro8342</t>
   </si>
   <si>
     <t>Надувная горка "Майкл и Минерва" 5*5*3,2м</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/naduvnaya-gorka-maikl- i-minerva-PL111/</t>
+    <t>https://water-games.ru/product/naduvnaya-gorka-maikl-i-minerva-PL111/</t>
   </si>
   <si>
     <t>attro2240</t>
   </si>
   <si>
     <t>Надувной батут "Веселье гонок со скалодромом" 12*4,3*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/</t>
   </si>
   <si>
-    <t>attro8571</t>
-[...77 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/</t>
+    <t>attro8625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Джунгли пиратские" 17,5*17*8,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/</t>
+  </si>
+  <si>
+    <t>attro8963</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Пристань Прибой" 18*18*6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/</t>
+  </si>
+  <si>
+    <t>attro8847</t>
+  </si>
+  <si>
+    <t>Надувной батут "Башня дракона" 5*4,5*4,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/</t>
+  </si>
+  <si>
+    <t>attro9414</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк "Розовый Фламинго" 8*7*4,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/</t>
+  </si>
+  <si>
+    <t>attro8770</t>
+  </si>
+  <si>
+    <t>Надувная горка "Пираты" 12*9*4,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/</t>
+  </si>
+  <si>
+    <t>attro9319</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Спорт парк» 26*11м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/</t>
+  </si>
+  <si>
+    <t>attro8642</t>
+  </si>
+  <si>
+    <t>Надувная горка "Путешествие в саванну" 5*5*2,6 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/puteshestvie-v-savannu-PL82/</t>
+  </si>
+  <si>
+    <t>attro9017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Водная надувная горка "Триппо" с одним бассейном 35*15*14 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/</t>
+  </si>
+  <si>
+    <t>attro1232</t>
+  </si>
+  <si>
+    <t>Надувная горка "Спортикус" 12*4,3*7 м (из двух частей)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/</t>
+  </si>
+  <si>
+    <t>attro8591</t>
+  </si>
+  <si>
+    <t>Надувная горка "Бургер" 12*8,5*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-burger-pl16/</t>
   </si>
   <si>
     <t>attro7841</t>
   </si>
   <si>
-    <t>Надувной батут «Джуманджи» 10*6*4 м</t>
-[...1 lines deleted...]
-  <si>
     <t>https://water-games.ru/product/nadyvnoi-batyt-dzhymandzhi-pl84/</t>
   </si>
   <si>
-    <t>attro8802</t>
-[...169 lines deleted...]
-  <si>
     <t>attro8572</t>
   </si>
   <si>
     <t>Надувной аквапарк "Пристань Тропики большая" 28*15*8,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/</t>
   </si>
   <si>
-    <t>attro7722</t>
-[...217 lines deleted...]
-  <si>
     <t>attro9353</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка большая 9*3*6 </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353</t>
   </si>
   <si>
     <t>attro9354</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Горка малая 6*3*4</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354</t>
   </si>
   <si>
     <t>attro9355</t>
   </si>
   <si>
     <t>Надувная водная горка с бассейном "Пальмы 2" 23*5*6 м Бассейн 10*5</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355</t>
   </si>
   <si>
     <t>attro8128</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут с бассейном "Мадагаскар" 4,5*3*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/</t>
   </si>
   <si>
+    <t>attro9500</t>
+  </si>
+  <si>
+    <t>Надувная горка "Джунгли" 8*7*7,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/</t>
+  </si>
+  <si>
     <t>attro8332</t>
   </si>
   <si>
     <t>Надувной батут "Миньоны под волной" 12,5*8,5*9,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/</t>
   </si>
   <si>
-    <t>attro9500</t>
-[...5 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/</t>
+    <t>attro9352</t>
+  </si>
+  <si>
+    <t>Надувной аквапарк «Акула» 33*20 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/</t>
+  </si>
+  <si>
+    <t>attro9396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной аквапарк "Океанариум мини" 15*10*7,2 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/</t>
   </si>
   <si>
     <t>attro9400</t>
   </si>
   <si>
-    <t>Надувной аквапарк "Пристань На волне"</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/</t>
+    <t>Надувной аквапарк "Пристань Лови Волну"</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-lovi-volny/</t>
   </si>
   <si>
     <t>attro9435</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Океанариум детский" 15*15*6,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/</t>
   </si>
   <si>
-    <t>attro9352</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8065</t>
   </si>
   <si>
     <t>Надувной батут "Эра роботов" 14*8*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/</t>
   </si>
   <si>
     <t>attro6333</t>
   </si>
   <si>
     <t>Надувной батут "Тролли" 7*5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-trolli-PL106/</t>
   </si>
   <si>
     <t>attro8389</t>
   </si>
   <si>
     <t>Надувная горка "Маленькие пираты" 7,6*4*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/</t>
@@ -1436,51 +1445,51 @@
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-okean-pl110/</t>
   </si>
   <si>
     <t>attro8270</t>
   </si>
   <si>
     <t>Надувная горка "Дракон Горыныч" с шипами 11*6*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/</t>
   </si>
   <si>
     <t>attro5202</t>
   </si>
   <si>
     <t>Надувной батут "Миньоны" 11*8*6,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-miniony-PL100/</t>
   </si>
   <si>
     <t>attro8302</t>
   </si>
   <si>
-    <t>Надувной батут "Бананас" 10*10*7,6 м</t>
+    <t>Надувной батут "Бананас" 10*10*7,6 м +полог+колья+верёвка В ПОДАРОК</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-bananas-pl46/</t>
   </si>
   <si>
     <t>attro8131</t>
   </si>
   <si>
     <t>Надувной батут "Сафария" 10*10*7,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safariya-pl46/</t>
   </si>
   <si>
     <t>attro8125</t>
   </si>
   <si>
     <t>Надувной батут "Морская сказка" 10*10*7,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/</t>
   </si>
   <si>
     <t>attro8548</t>
   </si>
@@ -1544,51 +1553,51 @@
   <si>
     <t>https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557</t>
   </si>
   <si>
     <t>attro8578</t>
   </si>
   <si>
     <t>Надувной батут "Джуманджи" 10*7*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/</t>
   </si>
   <si>
     <t>attro8166</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 80" 38*38 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/</t>
   </si>
   <si>
     <t>attro8124</t>
   </si>
   <si>
-    <t>Надувной батут "Слоняра с крышей" 6*5*5,2 м</t>
+    <t>Надувная горка "Слоняра с крышей" 6*5*5,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/</t>
   </si>
   <si>
     <t>attro7144</t>
   </si>
   <si>
     <t>Надувной батут "Океан" 14*7*6,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-ocean-pl42/</t>
   </si>
   <si>
     <t>attro7828</t>
   </si>
   <si>
     <t>Надувной батут «Сафари с иллюминаторами»  16*9,5*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/</t>
   </si>
   <si>
     <t>attro8565</t>
   </si>
@@ -1619,51 +1628,51 @@
   <si>
     <t>attro8636</t>
   </si>
   <si>
     <t>Надувная горка "Спортикус" 12*4,3*7 м (из одной части)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/</t>
   </si>
   <si>
     <t>attro8646</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной аквапарк "Амазонка" 12*7*7 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/</t>
   </si>
   <si>
     <t>attro2314</t>
   </si>
   <si>
     <t>Надувной аквапарк "Осьминог на волнах" 12*7*7,7 м</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/octopus on the waves-SL09/</t>
+    <t>https://water-games.ru/product/octopus-on-the-waves-SL09/</t>
   </si>
   <si>
     <t>attro8585</t>
   </si>
   <si>
     <t>Надувная горка "Эра миньонов" 14*8*9</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/</t>
   </si>
   <si>
     <t>Надувной батут "Веселье пиратов" 12*4,3*5,8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vesele-piratov-PL131/</t>
   </si>
   <si>
     <t>attro7607</t>
   </si>
   <si>
     <t>Надувная горка "Мега риф" 14*7*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/mega-rif-PL123/</t>
   </si>
@@ -1700,59 +1709,50 @@
   <si>
     <t>Надувной аквапарк "Детский лес" 8*7*4,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/</t>
   </si>
   <si>
     <t>attro8169</t>
   </si>
   <si>
     <t>Надувная горка "Джек воробей", размер 7*4*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/</t>
   </si>
   <si>
     <t>attro8564</t>
   </si>
   <si>
     <t>Надувной батут "Пиратская гавань" 8,5*7*5,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/</t>
   </si>
   <si>
-    <t>attro8407</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7720</t>
   </si>
   <si>
     <t>Надувной аквапарк "Белая Акула" 17*14*6,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/</t>
   </si>
   <si>
     <t>attro7804</t>
   </si>
   <si>
     <t>Надувной батут "Сказочный лес" 22*12*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/</t>
   </si>
   <si>
     <t>attro872</t>
   </si>
   <si>
     <t>Надувной батутный парк "Лес чудес"  45*15*10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/</t>
@@ -1796,51 +1796,51 @@
   <si>
     <t>attro8284</t>
   </si>
   <si>
     <t>Надувная горка "Радуга" 11*11*9,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/</t>
   </si>
   <si>
     <t>attro8129</t>
   </si>
   <si>
     <t>Надувной батут с горкой "Джунгли" 16,5*11*9,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/</t>
   </si>
   <si>
     <t>attro8526</t>
   </si>
   <si>
     <t>Надувной батут "Рентор авто" 5,5*4*4,4 м</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/nadyvnoi-batyt- rentor-avto-pl113/</t>
+    <t>https://water-games.ru/product/nadyvnoi-batyt-rentor-avto-pl113/</t>
   </si>
   <si>
     <t>attro8524</t>
   </si>
   <si>
     <t>Надувной батут "Рентор джунгли" 5,5*4*4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/</t>
   </si>
   <si>
     <t>attro7843</t>
   </si>
   <si>
     <t>Надувной батут «Джуманджи»  10*5*3,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/</t>
   </si>
   <si>
     <t>attro5511</t>
   </si>
   <si>
     <t>Надувной батут "Винни-Пух" 8*6*5,8 м</t>
   </si>
@@ -2027,54 +2027,54 @@
   <si>
     <t>Надувной батут "Морское веселье" 12*4,3*6,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/</t>
   </si>
   <si>
     <t>attro7339</t>
   </si>
   <si>
     <t>Надувной батут "Коралловый риф" 7*5*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/</t>
   </si>
   <si>
     <t>attro6415</t>
   </si>
   <si>
     <t>Надувная горка "Миньоны на волнах 2" 17*9*9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/</t>
   </si>
   <si>
-    <t>Надувная горка «Спайдермен 8» 20*10*13 м (версия 2)</t>
-[...2 lines deleted...]
-    <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-8-versiya-2-PL49/</t>
+    <t>Надувная горка «Монстры» 20*10*13 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-monstri/</t>
   </si>
   <si>
     <t>attro7198</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Дисней" 6*5*4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-disney-PL02/</t>
   </si>
   <si>
     <t>attro2173</t>
   </si>
   <si>
     <t>Надувной батут "Миньоны 3D с переходом" 6*5*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-minony-3d-s-perekhodom-PL15/</t>
   </si>
   <si>
     <t>attro2178</t>
   </si>
   <si>
     <t>Надувная горка "Ледниковый период" с переходом 6*5*5,5 м</t>
   </si>
@@ -2165,51 +2165,51 @@
   <si>
     <t>attro8983</t>
   </si>
   <si>
     <t>Надувной аквапарк "Морские охотники" 15*10*4,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/</t>
   </si>
   <si>
     <t>attro8839</t>
   </si>
   <si>
     <t>Надувной аквапарк "Бегемотик Мотя" 17,5*10*8,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/</t>
   </si>
   <si>
     <t>attro7288</t>
   </si>
   <si>
     <t>Надувной батут «Радуга парк 3»  15*12*8 м</t>
   </si>
   <si>
-    <t>https://water-games.ru/product/naduvnoy batut-raduga-park-PL168/</t>
+    <t>https://water-games.ru/product/naduvnoy-batut-raduga-park-PL168/</t>
   </si>
   <si>
     <t>attro8920</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная горка "Семейка монстров" 12*6*9 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/</t>
   </si>
   <si>
     <t>attro7158</t>
   </si>
   <si>
     <t>Надувной батут "Сафари" 7*6*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-safari-pl160/</t>
   </si>
   <si>
     <t>attro8902</t>
   </si>
   <si>
     <t>Надувной аквапарк «Радуга» 23*21*8 м</t>
   </si>
@@ -2243,84 +2243,111 @@
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/</t>
   </si>
   <si>
     <t>attro8835</t>
   </si>
   <si>
     <t>Надувной аквапарк "В поисках рыбки" 6*4*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/</t>
   </si>
   <si>
     <t>attro8673</t>
   </si>
   <si>
     <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-PL110/</t>
   </si>
   <si>
     <t>attro9025</t>
   </si>
   <si>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Зимняя горка с выкатом 12*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/</t>
+  </si>
+  <si>
+    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Летний батут с площадкой 14*7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372</t>
+  </si>
+  <si>
     <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Всесезонный комплект (горка + выкат + площадка)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374</t>
   </si>
   <si>
-    <t>Надувная горка "Конструктор - 1" зима/лето, 14*7*8,6 м Зимняя горка с выкатом 12*7 м</t>
-[...10 lines deleted...]
-  <si>
     <t>attro9477</t>
   </si>
   <si>
     <t>Надувая горка "Супер тачки 3D", 12*6*6,6 м (Б/У)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/</t>
   </si>
   <si>
     <t>attro9387</t>
   </si>
   <si>
     <t>Надувной батут "Грибная полянка" 8*8*4,7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/</t>
+  </si>
+  <si>
+    <t>attro9579</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Обитатели глубин" 7*5*6,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-obitateli-glubin-7-5-6-6-m/</t>
+  </si>
+  <si>
+    <t>attro9580</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Надувной батут "Диско" 5*5*3,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-batut-disko-5-5-3-4-m/</t>
+  </si>
+  <si>
+    <t>attro9586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная горка "Африка" 6*5*5,6 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-gorka-afrika-6-5-5-6-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2694,62 +2721,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL55/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-mostikom-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tsirk-PL76/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yemelya-PL41/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-%20i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-detstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yurskie-priklyucheniya-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-dzhymandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-novogodniy-syurpriz-%20PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-krasnyi-pl37/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-super-tachki-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/puteshestvie-v-savannu-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-moto-moto-PL89/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zaichishka-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-dinolend-pl117/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dino-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-PL36/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhek-vorobey-PL122/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geymery-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/piratskiy-korabl-PL35/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-voda-serf/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-trolli-PL106/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pod-kryshey-pl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-megapolis-pl16955/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-malaya-pl1365/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl85/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-domik-minonov-pl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-pl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--podvodnyy-mir-pl06/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dogd-v-lesu-pl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-tuda-obratno-PL14/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tachki-3d-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl27/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-PL114/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-svetofor-pl69/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-bratva-pl67-/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-na-vode-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-dzhungli-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-indian-pl134/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-PL100/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus%20on%20the%20waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vesele-piratov-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-s-perekhodom-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kombo-s3-ninja-jump/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskiy-korabl-PL142/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-%20rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/podvodnoe-tsarstvo-PL38/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44-/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl130/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-8-versiya-2-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-3d-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinolend-pl33/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delfin-sl14/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-russkie-skazki-pl174/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy%20batut-raduga-park-PL168/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-zhyul-vern-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-krasnyi-pl37/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-marwa-20-15-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinomir-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-super-tachki-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-mayak-sl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty-PL118/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dino-kombo/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-geymery-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-moto-moto-PL89/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-yarkiy-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zimnyaya--skazka-PL75/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-dzhungli-PL56/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zaichishka-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-dinolend-pl117/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-medzhik-model-SE02/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lesnaya-skazka-PL61/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tsirk-PL36/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-s-illyuminatorami-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-s-relaks-zonoy-57-49m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-slonik-s-mostikom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ostrov-piratov-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhek-vorobey-PL122/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-spayder-PL28/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-PL108/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-priruchit-drakona-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhumandzhi-PL51/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-v-lesu-PL68/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/piratskiy-korabl-PL35/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-kevin-i-bob-pl87/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-Jumanji-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnyy-mir-pl62/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-2-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dinopark-s-kryshey-PL31/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-monstrov-PL120/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-domik-minonov-2-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-plyazhnaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yemelya-PL41/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-briz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstriki-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL55/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-mostikom-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sprut-na-volnakh-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lilo-PL112/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-skazochnyy-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-model-pl139/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belyy-mishka-6-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tsirk-PL76/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskaya-skazka-10-10-8-3-m-b-u_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-detstvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-park-kosmosa-PL121/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-yurskie-priklyucheniya-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-novogodniy-syurpriz-PL69/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-kryshey-gorod-detstva-PL32/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-krasnyy-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-maikl-i-minerva-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-s-gorkoy-i-skaloy-PL98/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-piratskie-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-priboy-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bashnya-drakona-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-rozovyy-flamingo-8-7-4-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-piraty-PL79/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-26-11m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/puteshestvie-v-savannu-PL82/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-naduvnaya-gorka-trippo-s-odnim-basseynom-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-burger-pl16/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-dzhymandzhi-pl84/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/pristan-tropiki-bolshaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9353" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9354" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseynom-palmy-2-SL05/?sku=9355" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-s-basseynom-madagaskar-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-8-7-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minions-pod-volnoy-pl108/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-33-20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-15-10-7-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-lovi-volny/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-detskiy-15-15-6-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-era-robotov-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-trolli-PL106/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-malenkie-piraty--pl118/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-multyashnyy-mir-pl39/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kevin-i-bob-pl03/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-podvodnyy-mir-pl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pod-kryshey-pl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-banany-pl965/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-megapolis-pl16955/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-malaya-pl1365/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl85/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-domik-minonov-pl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-russkie-skazki-pl05/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--podvodnyy-mir-pl06/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korol-minonov-PL1359/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dogd-v-lesu-pl68/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/polosa-prepyatstviy-tuda-obratno-PL14/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-tachki-3d-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-black-spaydermen-PL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-zhizn-PL17/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zhiraf-i-zebra-pl27/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-veselyy-rodzher-s-kryshey-pl26/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropiki-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-ekstrim-v-dzhynglyah-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnyaya-gorka-radyga-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-PL114/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-svetofor-pl69/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/morskoe-priklyuchenie-pl66/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-podvodnaya-bratva-pl67-/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoy-batut-miniony-pl86/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-na-vode-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-dzhungli-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-dzhungli-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-tropiki-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-fyuzhn-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-kristall-sl02/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-s-basseinom-palmy-SL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/sport-park-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/attro-iceberg-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-dzhungli-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorca-yemelya-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sladosti-PL135/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-indian-pl134/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-robot-minony-v-tropikakh-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-PL42/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-drakon-gorynych-pl101/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-miniony-PL100/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safariya-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskaya-skazka-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-parovozik-PL138/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8556" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zimnyaya-gorka-konstryktor-PL150/?sku=8557" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-sport-park-80-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-slonik-s-kryshey-pl40/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-s-illyuminatorami-PL48/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-piratskaya-malaya-SL20/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo--PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-sportikus-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/octopus-on-the-waves-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-14-8-model-pl20/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vesele-piratov-PL131/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/mega-rif-PL123/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-super-tachki-3d-s-perekhodom-PL143/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnata-gorka-jack-vorobei-pl44/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-piratskaya-gavan-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-belaya-akula-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-skazochnyi-les-PL77/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batutnyy-park-les-chudes-PL154/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-polosa-prepyatstviy-piratskiy-korabl-PL142/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-zimnii-spaydermen-pl92/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnaya-zimnaya-gorka-rysskii-dom-pl81/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-zamok-PL103/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-raduga-pl102/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl45/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-avto-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-dzhyngli-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhumandzhi-PL71/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vinni-pukh-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-staraya-krepost-PL107/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka--spaydermen-8-PL49/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-khalk-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-ironmen-PL91/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-akula-sl07/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-side-pl48/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-siniy-kit-sl08/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/podvodnoe-tsarstvo-PL38/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-indian-PL44-/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spanch-bob-pl73/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dzhungli-pl130/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-briz-SL08/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-vesele-minonov-pod-kryshey-PL155/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl148/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL92/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-morskoe-vesele/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-minony-na-volnakh-PL52/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstri/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disney-PL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-3d-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-lednikovyy-period-s-perekhodom-PL15/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-multi-safari-krokodil-PL34/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dinolend-pl33/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL05/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tripl-delfin-sl14/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-russkie-skazki-pl174/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnaya-gorka-trippo-PL95/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-pristan-morskie-okhotniki-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-begemotik-motya-SL11/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-raduga-park-PL168/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-semeyka-monstrov-PL167/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl160/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-raduga-sl15/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-khameleon-leon-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-ananas-na-plyazhe-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-v-poiskakh-rybki-sl04/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-PL110/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9372" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-1-vsesezon-pl150/?sku=9374" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvaya-gorka-super-tachki-3d-12-6-6-6-m-b-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-model-pl183-artikul-pl183-007-gribnaya-polyanka-razmer-8-8-5-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-obitateli-glubin-7-5-6-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-disko-5-5-3-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-afrika-6-5-5-6-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F257"/>
+  <dimension ref="A1:F260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F257" sqref="F257"/>
+      <selection activeCell="F260" sqref="F260"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2772,194 +2799,194 @@
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6" s="13">
-        <v>2190600</v>
+        <v>1099800</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
-        <v>0</v>
+        <v>4198500</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" s="13">
-        <v>1686600</v>
+        <v>522000</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
         <v>0</v>
       </c>
       <c r="F9" s="13">
-        <v>472500</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10" s="13">
-        <v>332100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>340650</v>
+        <v>425250</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" s="13">
-        <v>8161200</v>
+        <v>1325700</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="13">
-        <v>180000</v>
+        <v>927000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
@@ -2975,1991 +3002,1991 @@
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="13">
-        <v>954000</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="13">
-        <v>0</v>
+        <v>880650</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="13">
-        <v>0</v>
+        <v>6849000</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="13">
-        <v>463500</v>
+        <v>900000</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F21" s="13">
-        <v>446400</v>
+        <v>648900</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="13">
-        <v>0</v>
+        <v>377550</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23" s="13">
-        <v>626400</v>
+        <v>1899000</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24" s="13">
-        <v>372600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" s="13">
-        <v>0</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F26" s="13">
-        <v>729000</v>
+        <v>438300</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
-        <v>1780200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" s="13">
-        <v>2577600</v>
+        <v>8161200</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29" s="13">
-        <v>3843000</v>
+        <v>369000</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>950400</v>
+        <v>340650</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>1111500</v>
+        <v>420300</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F32" s="13">
-        <v>208170</v>
+        <v>189450</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F33" s="13">
-        <v>181800</v>
+        <v>666000</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="13">
-        <v>501300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5">
         <v>0</v>
       </c>
       <c r="F36" s="13">
-        <v>896400</v>
+        <v>508500</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5">
         <v>0</v>
       </c>
       <c r="F38" s="13">
-        <v>675000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39" s="13">
-        <v>323190</v>
+        <v>904500</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="13">
-        <v>1791000</v>
+        <v>1360800</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F41" s="13">
-        <v>414720</v>
+        <v>463500</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" s="13">
-        <v>700000</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F43" s="13">
-        <v>1182150</v>
+        <v>446400</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" s="13">
-        <v>15903000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45" s="13">
-        <v>806760</v>
+        <v>477900</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5">
         <v>0</v>
       </c>
       <c r="F46" s="13">
-        <v>0</v>
+        <v>640350</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5">
         <v>1</v>
       </c>
       <c r="F47" s="13">
-        <v>370980</v>
+        <v>414000</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="13">
-        <v>648900</v>
+        <v>685800</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5">
         <v>0</v>
       </c>
       <c r="F49" s="13">
-        <v>180000</v>
+        <v>1780200</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="13">
-        <v>0</v>
+        <v>1686600</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="13">
-        <v>675000</v>
+        <v>2190600</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5">
         <v>0</v>
       </c>
       <c r="F52" s="13">
-        <v>2230200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="13">
-        <v>3397500</v>
+        <v>3843000</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" s="13">
-        <v>522000</v>
+        <v>472500</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="13">
-        <v>0</v>
+        <v>950400</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" s="13">
-        <v>443250</v>
+        <v>1111500</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E57" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F57" s="13">
-        <v>477090</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E58" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F58" s="13">
-        <v>0</v>
+        <v>189450</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F59" s="13">
-        <v>0</v>
+        <v>510750</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="13">
-        <v>927000</v>
+        <v>954000</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
         <v>0</v>
       </c>
       <c r="F61" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="13">
-        <v>231300</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
         <v>0</v>
       </c>
       <c r="F63" s="13">
-        <v>333000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E64" s="5">
         <v>0</v>
       </c>
       <c r="F64" s="13">
-        <v>5760000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E65" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F65" s="13">
-        <v>675000</v>
+        <v>359100</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="5">
         <v>0</v>
       </c>
       <c r="F66" s="13">
-        <v>1291500</v>
+        <v>1791000</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E67" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67" s="13">
-        <v>0</v>
+        <v>460800</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="13">
-        <v>4950000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E69" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F69" s="13">
-        <v>806040</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C70" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="C70" s="6" t="s">
+      <c r="D70" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="5">
         <v>0</v>
       </c>
       <c r="F70" s="13">
-        <v>377550</v>
+        <v>700000</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="C71" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="C71" s="6" t="s">
+      <c r="D71" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="5">
         <v>0</v>
       </c>
       <c r="F71" s="13">
-        <v>0</v>
+        <v>1182150</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="C72" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="C72" s="6" t="s">
+      <c r="D72" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F72" s="13">
-        <v>989820</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="C73" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="C73" s="6" t="s">
+      <c r="D73" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="5">
         <v>0</v>
       </c>
       <c r="F73" s="13">
-        <v>4198500</v>
+        <v>15903000</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="C74" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="C74" s="6" t="s">
+      <c r="D74" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F74" s="13">
-        <v>0</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="C75" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="C75" s="6" t="s">
+      <c r="D75" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="5">
         <v>0</v>
       </c>
       <c r="F75" s="13">
-        <v>3690000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="C76" s="6" t="s">
         <v>218</v>
       </c>
-      <c r="C76" s="6" t="s">
+      <c r="D76" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="D76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F76" s="13">
-        <v>425250</v>
+        <v>412200</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="C77" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="C77" s="6" t="s">
+      <c r="D77" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="D77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F77" s="13">
-        <v>420300</v>
+        <v>197550</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="C78" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="C78" s="6" t="s">
+      <c r="D78" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" s="13">
-        <v>666000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C79" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="C79" s="6" t="s">
+      <c r="D79" s="5" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E79" s="5">
         <v>0</v>
       </c>
       <c r="F79" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="C80" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="C80" s="6" t="s">
+      <c r="D80" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" s="13">
-        <v>0</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="C81" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="C81" s="6" t="s">
+      <c r="D81" s="5" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E81" s="5">
         <v>0</v>
       </c>
       <c r="F81" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="C82" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="C82" s="6" t="s">
+      <c r="D82" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="D82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="13">
-        <v>880650</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="C83" s="6" t="s">
         <v>239</v>
       </c>
-      <c r="C83" s="6" t="s">
+      <c r="D83" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="D83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="13">
-        <v>0</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="C84" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="C84" s="6" t="s">
+      <c r="D84" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="13">
-        <v>414000</v>
+        <v>3397500</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="C85" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="C85" s="6" t="s">
+      <c r="D85" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="D85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="13">
-        <v>0</v>
+        <v>443250</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="C86" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="C86" s="6" t="s">
+      <c r="D86" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="13">
-        <v>1360800</v>
+        <v>530100</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="C87" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="C87" s="6" t="s">
+      <c r="D87" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="D87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="13">
-        <v>6849000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="C88" s="6" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="13">
-        <v>648900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="13">
-        <v>477900</v>
+        <v>333000</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>259</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>261</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" s="13">
-        <v>685800</v>
+        <v>5760000</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>116</v>
+        <v>262</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E91" s="5">
         <v>0</v>
       </c>
       <c r="F91" s="13">
-        <v>700000</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E92" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F92" s="13">
-        <v>394470</v>
+        <v>1291500</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>268</v>
+        <v>54</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>269</v>
       </c>
       <c r="E93" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F93" s="13">
-        <v>1709100</v>
+        <v>648900</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>270</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>271</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>272</v>
       </c>
       <c r="E94" s="5">
         <v>0</v>
       </c>
       <c r="F94" s="13">
-        <v>485100</v>
+        <v>4950000</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>273</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>275</v>
       </c>
       <c r="E95" s="5">
         <v>0</v>
       </c>
       <c r="F95" s="13">
-        <v>258300</v>
+        <v>485100</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>276</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>277</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>278</v>
       </c>
       <c r="E96" s="5">
         <v>0</v>
       </c>
       <c r="F96" s="13">
-        <v>207000</v>
+        <v>258300</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>279</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>280</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>281</v>
       </c>
       <c r="E97" s="5">
         <v>0</v>
       </c>
       <c r="F97" s="13">
-        <v>191700</v>
+        <v>207000</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>283</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>284</v>
       </c>
       <c r="E98" s="5">
         <v>0</v>
       </c>
       <c r="F98" s="13">
-        <v>1285650</v>
+        <v>191700</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>285</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>286</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>287</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="13">
         <v>843750</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>288</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>290</v>
       </c>
       <c r="E100" s="5">
         <v>0</v>
       </c>
       <c r="F100" s="13">
-        <v>3797550</v>
+        <v>1285650</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>291</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>293</v>
       </c>
       <c r="E101" s="5">
         <v>0</v>
       </c>
       <c r="F101" s="13">
-        <v>2856870</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>294</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>296</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" s="13">
-        <v>0</v>
+        <v>1750050</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>297</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>299</v>
       </c>
       <c r="E103" s="5">
         <v>0</v>
       </c>
       <c r="F103" s="13">
-        <v>1750050</v>
+        <v>3834000</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>300</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>301</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>302</v>
       </c>
       <c r="E104" s="5">
         <v>0</v>
       </c>
       <c r="F104" s="13">
-        <v>1388700</v>
+        <v>2856870</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>303</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>304</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>305</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" s="13">
-        <v>436500</v>
+        <v>1388700</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>306</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>307</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>308</v>
       </c>
       <c r="E106" s="5">
         <v>0</v>
       </c>
       <c r="F106" s="13">
-        <v>0</v>
+        <v>436500</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>309</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>311</v>
       </c>
       <c r="E107" s="5">
         <v>0</v>
       </c>
       <c r="F107" s="13">
-        <v>750600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>312</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>313</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>314</v>
       </c>
       <c r="E108" s="5">
         <v>0</v>
       </c>
       <c r="F108" s="13">
-        <v>441000</v>
+        <v>874800</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>315</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>316</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>317</v>
       </c>
       <c r="E109" s="5">
         <v>0</v>
       </c>
       <c r="F109" s="13">
-        <v>1881000</v>
+        <v>441000</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>318</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>319</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>320</v>
       </c>
       <c r="E110" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F110" s="13">
-        <v>989820</v>
+        <v>1881000</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>321</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>322</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>323</v>
       </c>
       <c r="E111" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F111" s="13">
-        <v>0</v>
+        <v>1099800</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>324</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>325</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>326</v>
       </c>
       <c r="E112" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F112" s="13">
-        <v>891000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>327</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>328</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>329</v>
       </c>
       <c r="E113" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F113" s="13">
-        <v>0</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>330</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>331</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E114" s="5">
         <v>0</v>
       </c>
       <c r="F114" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>110</v>
@@ -4975,1691 +5002,1691 @@
       </c>
       <c r="E115" s="5">
         <v>0</v>
       </c>
       <c r="F115" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>336</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>337</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E116" s="5">
         <v>0</v>
       </c>
       <c r="F116" s="13">
-        <v>567900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>339</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>340</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>341</v>
       </c>
       <c r="E117" s="5">
         <v>0</v>
       </c>
       <c r="F117" s="13">
-        <v>0</v>
+        <v>567900</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>342</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>343</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>344</v>
       </c>
       <c r="E118" s="5">
         <v>0</v>
       </c>
       <c r="F118" s="13">
-        <v>789300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>345</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>346</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>347</v>
       </c>
       <c r="E119" s="5">
         <v>0</v>
       </c>
       <c r="F119" s="13">
-        <v>1150200</v>
+        <v>789300</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>348</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>349</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>350</v>
       </c>
       <c r="E120" s="5">
         <v>0</v>
       </c>
       <c r="F120" s="13">
-        <v>0</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>351</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>352</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>353</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>354</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>355</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>356</v>
       </c>
       <c r="E122" s="5">
         <v>0</v>
       </c>
       <c r="F122" s="13">
-        <v>446400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>357</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>358</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>359</v>
       </c>
       <c r="E123" s="5">
         <v>0</v>
       </c>
       <c r="F123" s="13">
-        <v>0</v>
+        <v>446400</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>360</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>361</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>362</v>
       </c>
       <c r="E124" s="5">
         <v>0</v>
       </c>
       <c r="F124" s="13">
-        <v>508500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>363</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>364</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>365</v>
       </c>
       <c r="E125" s="5">
         <v>0</v>
       </c>
       <c r="F125" s="13">
-        <v>1192500</v>
+        <v>508500</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>366</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>367</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>368</v>
       </c>
       <c r="E126" s="5">
         <v>0</v>
       </c>
       <c r="F126" s="13">
-        <v>279000</v>
+        <v>1192500</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>369</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>370</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>371</v>
       </c>
       <c r="E127" s="5">
         <v>0</v>
       </c>
       <c r="F127" s="13">
-        <v>231300</v>
+        <v>298800</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>372</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>373</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>374</v>
       </c>
       <c r="E128" s="5">
         <v>0</v>
       </c>
       <c r="F128" s="13">
-        <v>785250</v>
+        <v>231300</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>375</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>376</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>377</v>
       </c>
       <c r="E129" s="5">
         <v>0</v>
       </c>
       <c r="F129" s="13">
-        <v>937800</v>
+        <v>785250</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>378</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>379</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>380</v>
       </c>
       <c r="E130" s="5">
         <v>0</v>
       </c>
       <c r="F130" s="13">
-        <v>826200</v>
+        <v>958500</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>381</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>382</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>383</v>
       </c>
       <c r="E131" s="5">
         <v>0</v>
       </c>
       <c r="F131" s="13">
-        <v>1847250</v>
+        <v>826200</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>384</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>385</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>386</v>
       </c>
       <c r="E132" s="5">
         <v>0</v>
       </c>
       <c r="F132" s="13">
-        <v>1826100</v>
+        <v>1998000</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>387</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>388</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>389</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="13">
-        <v>0</v>
+        <v>2016000</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>390</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>391</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E134" s="5">
         <v>0</v>
       </c>
       <c r="F134" s="13">
-        <v>180000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>393</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>394</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>395</v>
       </c>
       <c r="E135" s="5">
         <v>0</v>
       </c>
       <c r="F135" s="13">
-        <v>561600</v>
+        <v>189540</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>396</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>397</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>398</v>
       </c>
       <c r="E136" s="5">
         <v>0</v>
       </c>
       <c r="F136" s="13">
-        <v>457200</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>399</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>400</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>401</v>
       </c>
       <c r="E137" s="5">
         <v>0</v>
       </c>
       <c r="F137" s="13">
-        <v>1429200</v>
+        <v>457200</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>402</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>403</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>404</v>
       </c>
       <c r="E138" s="5">
         <v>0</v>
       </c>
       <c r="F138" s="13">
-        <v>2430000</v>
+        <v>1429200</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>119</v>
+        <v>405</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E139" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F139" s="13">
-        <v>1224000</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="9" t="s">
-        <v>407</v>
+        <v>202</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>408</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>409</v>
       </c>
       <c r="E140" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F140" s="13">
-        <v>2230200</v>
+        <v>1224000</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E141" s="5">
         <v>0</v>
       </c>
       <c r="F141" s="13">
-        <v>3730500</v>
+        <v>2230200</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>413</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>414</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>415</v>
       </c>
       <c r="E142" s="5">
         <v>0</v>
       </c>
       <c r="F142" s="13">
-        <v>3915000</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>417</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>418</v>
       </c>
       <c r="E143" s="5">
         <v>0</v>
       </c>
       <c r="F143" s="13">
-        <v>3690000</v>
+        <v>3915000</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>419</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>420</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>421</v>
       </c>
       <c r="E144" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F144" s="13">
-        <v>3730500</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E145" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F145" s="13">
         <v>3730500</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>426</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>427</v>
       </c>
       <c r="E146" s="5">
         <v>0</v>
       </c>
       <c r="F146" s="13">
-        <v>3690000</v>
+        <v>3730500</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>429</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E147" s="5">
         <v>0</v>
       </c>
       <c r="F147" s="13">
-        <v>692100</v>
+        <v>3690000</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E148" s="5">
         <v>0</v>
       </c>
       <c r="F148" s="13">
-        <v>1470600</v>
+        <v>734850</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>435</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E149" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F149" s="13">
-        <v>4274370</v>
+        <v>1470600</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>438</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>439</v>
       </c>
       <c r="E150" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F150" s="13">
-        <v>450000</v>
+        <v>4749300</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>441</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E151" s="5">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F151" s="13">
-        <v>540000</v>
+        <v>450000</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>444</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E152" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F152" s="13">
-        <v>365040</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>446</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>447</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>448</v>
       </c>
       <c r="E153" s="5">
         <v>0</v>
       </c>
       <c r="F153" s="13">
-        <v>1601100</v>
+        <v>410670</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>450</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>451</v>
       </c>
       <c r="E154" s="5">
         <v>0</v>
       </c>
       <c r="F154" s="13">
-        <v>259200</v>
+        <v>1601100</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>453</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>454</v>
       </c>
       <c r="E155" s="5">
         <v>0</v>
       </c>
       <c r="F155" s="13">
-        <v>445050</v>
+        <v>259200</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>457</v>
       </c>
       <c r="E156" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F156" s="13">
-        <v>783270</v>
+        <v>445050</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>460</v>
       </c>
       <c r="E157" s="5">
         <v>0</v>
       </c>
       <c r="F157" s="13">
-        <v>0</v>
+        <v>870300</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>462</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>463</v>
       </c>
       <c r="E158" s="5">
         <v>0</v>
       </c>
       <c r="F158" s="13">
-        <v>1150200</v>
+        <v>1278000</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>466</v>
       </c>
       <c r="E159" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F159" s="13">
-        <v>891000</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>469</v>
       </c>
       <c r="E160" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F160" s="13">
-        <v>930600</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>470</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>471</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E161" s="5">
         <v>0</v>
       </c>
       <c r="F161" s="13">
-        <v>1190250</v>
+        <v>930600</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E162" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F162" s="13">
-        <v>989820</v>
+        <v>1190250</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>477</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E163" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F163" s="13">
-        <v>0</v>
+        <v>1099800</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>479</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>480</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E164" s="5">
         <v>0</v>
       </c>
       <c r="F164" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>484</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" s="13">
-        <v>2137050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>486</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E166" s="5">
         <v>0</v>
       </c>
       <c r="F166" s="13">
-        <v>952200</v>
+        <v>2241000</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>489</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E167" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F167" s="13">
-        <v>879660</v>
+        <v>952200</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>492</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E168" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F168" s="13">
-        <v>988200</v>
+        <v>977400</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>494</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>495</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>496</v>
       </c>
       <c r="E169" s="5">
         <v>0</v>
       </c>
       <c r="F169" s="13">
-        <v>1172250</v>
+        <v>988200</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>497</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E170" s="5">
         <v>0</v>
       </c>
       <c r="F170" s="13">
-        <v>1296000</v>
+        <v>1199700</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>500</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>501</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>502</v>
       </c>
       <c r="E171" s="5">
         <v>0</v>
       </c>
       <c r="F171" s="13">
-        <v>1669500</v>
+        <v>1376100</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>503</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>504</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E172" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F172" s="13">
-        <v>879660</v>
+        <v>1816200</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>507</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E173" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F173" s="13">
-        <v>6025500</v>
+        <v>977400</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>509</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>511</v>
       </c>
       <c r="E174" s="5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F174" s="13">
-        <v>454500</v>
+        <v>6025500</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E175" s="5">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F175" s="13">
-        <v>1035180</v>
+        <v>482850</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>516</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E176" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F176" s="13">
-        <v>2299950</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>518</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>519</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E177" s="5">
         <v>0</v>
       </c>
       <c r="F177" s="13">
-        <v>414900</v>
+        <v>2299950</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>522</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>523</v>
       </c>
       <c r="E178" s="5">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="F178" s="13">
-        <v>3053700</v>
+        <v>414900</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>525</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E179" s="5">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F179" s="13">
-        <v>6354900</v>
+        <v>3053700</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>527</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>528</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E180" s="5">
         <v>0</v>
       </c>
       <c r="F180" s="13">
-        <v>675000</v>
+        <v>6354900</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>531</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>532</v>
       </c>
       <c r="E181" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F181" s="13">
-        <v>805950</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>534</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>535</v>
       </c>
       <c r="E182" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F182" s="13">
-        <v>896400</v>
+        <v>895500</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>536</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>537</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>538</v>
       </c>
       <c r="E183" s="5">
         <v>0</v>
       </c>
       <c r="F183" s="13">
-        <v>0</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>104</v>
+        <v>539</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E184" s="5">
         <v>0</v>
       </c>
       <c r="F184" s="13">
-        <v>675000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="9" t="s">
-        <v>541</v>
+        <v>235</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>542</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>543</v>
       </c>
       <c r="E185" s="5">
         <v>0</v>
       </c>
       <c r="F185" s="13">
-        <v>1390500</v>
+        <v>675000</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>544</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>545</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>546</v>
       </c>
       <c r="E186" s="5">
         <v>0</v>
       </c>
       <c r="F186" s="13">
-        <v>1257300</v>
+        <v>1390500</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>547</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>548</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>549</v>
       </c>
       <c r="E187" s="5">
         <v>0</v>
       </c>
       <c r="F187" s="13">
-        <v>873000</v>
+        <v>1257300</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>183</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>550</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>551</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>552</v>
       </c>
       <c r="E188" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F188" s="13">
-        <v>595350</v>
+        <v>873000</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4">
         <v>184</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>553</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>554</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>555</v>
       </c>
       <c r="E189" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F189" s="13">
-        <v>477090</v>
+        <v>667800</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4">
         <v>185</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>556</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>557</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>558</v>
       </c>
       <c r="E190" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F190" s="13">
-        <v>450000</v>
+        <v>530100</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>186</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>559</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>560</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>561</v>
       </c>
       <c r="E191" s="5">
         <v>0</v>
       </c>
       <c r="F191" s="13">
-        <v>481950</v>
+        <v>454950</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>187</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>562</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>563</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>564</v>
       </c>
       <c r="E192" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F192" s="13">
-        <v>129000</v>
+        <v>481950</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>188</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>565</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>566</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>567</v>
       </c>
       <c r="E193" s="5">
         <v>-1</v>
       </c>
       <c r="F193" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>189</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>568</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>569</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>570</v>
       </c>
       <c r="E194" s="5">
         <v>0</v>
       </c>
       <c r="F194" s="13">
-        <v>3829500</v>
+        <v>3927600</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>190</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>571</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>572</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>573</v>
       </c>
       <c r="E195" s="5">
         <v>0</v>
       </c>
       <c r="F195" s="13">
         <v>11724750</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>191</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>574</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>575</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>576</v>
       </c>
       <c r="E196" s="5">
         <v>0</v>
       </c>
       <c r="F196" s="13">
-        <v>0</v>
+        <v>426600</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>192</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>577</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>578</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>579</v>
       </c>
       <c r="E197" s="5">
         <v>0</v>
       </c>
       <c r="F197" s="13">
-        <v>1548000</v>
+        <v>1624500</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>193</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>580</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>581</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>582</v>
       </c>
       <c r="E198" s="5">
         <v>0</v>
       </c>
       <c r="F198" s="13">
-        <v>1826100</v>
+        <v>2016000</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>194</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>583</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>584</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>585</v>
       </c>
       <c r="E199" s="5">
         <v>0</v>
       </c>
       <c r="F199" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>195</v>
@@ -6775,111 +6802,111 @@
       </c>
       <c r="E205" s="5">
         <v>0</v>
       </c>
       <c r="F205" s="13">
         <v>737100</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>201</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>604</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>605</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>606</v>
       </c>
       <c r="E206" s="5">
         <v>0</v>
       </c>
       <c r="F206" s="13">
-        <v>0</v>
+        <v>976500</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>202</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>607</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>608</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>609</v>
       </c>
       <c r="E207" s="5">
         <v>0</v>
       </c>
       <c r="F207" s="13">
         <v>2186100</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>203</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>610</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>611</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>612</v>
       </c>
       <c r="E208" s="5">
         <v>2</v>
       </c>
       <c r="F208" s="13">
-        <v>302940</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4">
         <v>204</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>613</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>614</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>615</v>
       </c>
       <c r="E209" s="5">
         <v>2</v>
       </c>
       <c r="F209" s="13">
-        <v>302940</v>
+        <v>336600</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4">
         <v>205</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>616</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>617</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>618</v>
       </c>
       <c r="E210" s="5">
         <v>0</v>
       </c>
       <c r="F210" s="13">
         <v>1732050</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4">
         <v>206</v>
@@ -6955,51 +6982,51 @@
       </c>
       <c r="E214" s="5">
         <v>0</v>
       </c>
       <c r="F214" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4">
         <v>210</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>631</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>632</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>633</v>
       </c>
       <c r="E215" s="5">
         <v>1</v>
       </c>
       <c r="F215" s="13">
-        <v>2616300</v>
+        <v>2907000</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4">
         <v>211</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>634</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>635</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>636</v>
       </c>
       <c r="E216" s="5">
         <v>0</v>
       </c>
       <c r="F216" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4">
         <v>212</v>
@@ -7032,54 +7059,54 @@
       </c>
       <c r="D218" s="5" t="s">
         <v>642</v>
       </c>
       <c r="E218" s="5">
         <v>0</v>
       </c>
       <c r="F218" s="13">
         <v>414000</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4">
         <v>214</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>643</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>644</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>645</v>
       </c>
       <c r="E219" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F219" s="13">
-        <v>759330</v>
+        <v>843750</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4">
         <v>215</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>646</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>647</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>648</v>
       </c>
       <c r="E220" s="5">
         <v>-1</v>
       </c>
       <c r="F220" s="13">
         <v>940950</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>216</v>
@@ -7163,83 +7190,83 @@
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>220</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>577</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>661</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>662</v>
       </c>
       <c r="E225" s="5">
         <v>0</v>
       </c>
       <c r="F225" s="13">
         <v>1439100</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>221</v>
       </c>
       <c r="B226" s="9" t="s">
-        <v>104</v>
+        <v>235</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>663</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E226" s="5">
         <v>0</v>
       </c>
       <c r="F226" s="13">
         <v>675000</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>222</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>665</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>666</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>667</v>
       </c>
       <c r="E227" s="5">
         <v>1</v>
       </c>
       <c r="F227" s="13">
-        <v>418770</v>
+        <v>465300</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4">
         <v>223</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>668</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>669</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E228" s="5">
         <v>0</v>
       </c>
       <c r="F228" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4">
         <v>224</v>
@@ -7375,131 +7402,131 @@
       </c>
       <c r="E235" s="5">
         <v>0</v>
       </c>
       <c r="F235" s="13">
         <v>792000</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>231</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>691</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>692</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>693</v>
       </c>
       <c r="E236" s="5">
         <v>1</v>
       </c>
       <c r="F236" s="13">
-        <v>891000</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>232</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>694</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>695</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>696</v>
       </c>
       <c r="E237" s="5">
         <v>0</v>
       </c>
       <c r="F237" s="13">
         <v>3330000</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>233</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>697</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>698</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>699</v>
       </c>
       <c r="E238" s="5">
         <v>1</v>
       </c>
       <c r="F238" s="13">
-        <v>990900</v>
+        <v>1101150</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>234</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>700</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>701</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>702</v>
       </c>
       <c r="E239" s="5">
         <v>0</v>
       </c>
       <c r="F239" s="13">
         <v>1602900</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>235</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>703</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>704</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>705</v>
       </c>
       <c r="E240" s="5">
         <v>1</v>
       </c>
       <c r="F240" s="13">
-        <v>291600</v>
+        <v>324000</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>236</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>706</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>707</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>708</v>
       </c>
       <c r="E241" s="5">
         <v>0</v>
       </c>
       <c r="F241" s="13">
         <v>5300100</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>237</v>
@@ -7535,51 +7562,51 @@
       </c>
       <c r="E243" s="5">
         <v>0</v>
       </c>
       <c r="F243" s="13">
         <v>1312200</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>239</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>715</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>716</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>717</v>
       </c>
       <c r="E244" s="5">
         <v>0</v>
       </c>
       <c r="F244" s="13">
-        <v>2542500</v>
+        <v>2843100</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>240</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>718</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>719</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>720</v>
       </c>
       <c r="E245" s="5">
         <v>0</v>
       </c>
       <c r="F245" s="13">
         <v>1075500</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4">
         <v>241</v>
@@ -7615,51 +7642,51 @@
       </c>
       <c r="E247" s="5">
         <v>0</v>
       </c>
       <c r="F247" s="13">
         <v>3951000</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>243</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>727</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>728</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>729</v>
       </c>
       <c r="E248" s="5">
         <v>1</v>
       </c>
       <c r="F248" s="13">
-        <v>805950</v>
+        <v>895500</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>244</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>730</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>731</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>732</v>
       </c>
       <c r="E249" s="5">
         <v>0</v>
       </c>
       <c r="F249" s="13">
         <v>460800</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>245</v>
@@ -7695,151 +7722,211 @@
       </c>
       <c r="E251" s="5">
         <v>0</v>
       </c>
       <c r="F251" s="13">
         <v>460800</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>247</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>739</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>740</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>741</v>
       </c>
       <c r="E252" s="5">
         <v>0</v>
       </c>
       <c r="F252" s="13">
-        <v>990000</v>
+        <v>1025100</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>248</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>742</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>743</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>744</v>
       </c>
       <c r="E253" s="5">
         <v>0</v>
       </c>
       <c r="F253" s="13">
-        <v>1669500</v>
+        <v>1161000</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4">
         <v>249</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>742</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>745</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>746</v>
       </c>
       <c r="E254" s="5">
         <v>0</v>
       </c>
       <c r="F254" s="13">
-        <v>1172250</v>
+        <v>1376100</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4">
         <v>250</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>742</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>747</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>748</v>
       </c>
       <c r="E255" s="5">
         <v>0</v>
       </c>
       <c r="F255" s="13">
-        <v>1296000</v>
+        <v>1750500</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4">
         <v>251</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>749</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>750</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>751</v>
       </c>
       <c r="E256" s="5">
         <v>1</v>
       </c>
       <c r="F256" s="13">
-        <v>450000</v>
+        <v>350000</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4">
         <v>252</v>
       </c>
       <c r="B257" s="9" t="s">
         <v>752</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>753</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>754</v>
       </c>
       <c r="E257" s="5">
         <v>0</v>
       </c>
       <c r="F257" s="13">
-        <v>770850</v>
+        <v>876150</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258" s="4">
+        <v>253</v>
+      </c>
+      <c r="B258" s="9" t="s">
+        <v>755</v>
+      </c>
+      <c r="C258" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="E258" s="5">
+        <v>0</v>
+      </c>
+      <c r="F258" s="13">
+        <v>510750</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259" s="4">
+        <v>254</v>
+      </c>
+      <c r="B259" s="9" t="s">
+        <v>758</v>
+      </c>
+      <c r="C259" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="E259" s="5">
+        <v>0</v>
+      </c>
+      <c r="F259" s="13">
+        <v>410850</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" s="4">
+        <v>255</v>
+      </c>
+      <c r="B260" s="9" t="s">
+        <v>761</v>
+      </c>
+      <c r="C260" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="D260" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="E260" s="5">
+        <v>0</v>
+      </c>
+      <c r="F260" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -8057,50 +8144,53 @@
     <hyperlink ref="D233" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_230"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_234"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_236"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D245" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_242"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D249" r:id="rId_hyperlink_244"/>
     <hyperlink ref="D250" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D251" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D252" r:id="rId_hyperlink_247"/>
     <hyperlink ref="D253" r:id="rId_hyperlink_248"/>
     <hyperlink ref="D254" r:id="rId_hyperlink_249"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_250"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_255"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>