--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,157 +12,157 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отдых на воде</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro8683</t>
+  </si>
+  <si>
+    <t>Надувная релакс зона - плавающий бар с диванами</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-relaks-zona/</t>
+  </si>
+  <si>
     <t>attro9040</t>
   </si>
   <si>
     <t>Бассейн с зоной для загара 7,4*5*1,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/basseyno-s-zonoy-dlya-zagara-/</t>
   </si>
   <si>
-    <t>attro8683</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9049</t>
   </si>
   <si>
     <t>Надувная лодка 5*2,5*0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-lodka/</t>
   </si>
   <si>
     <t>attro9039</t>
   </si>
   <si>
     <t>Надувная скала 3*1,5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-skala/</t>
   </si>
   <si>
     <t>attro9031</t>
   </si>
   <si>
     <t>Надувная горка для пирса 2,8*0,8*1,7 м 24 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/</t>
   </si>
   <si>
     <t>Надувные бары</t>
   </si>
   <si>
+    <t>attro9238</t>
+  </si>
+  <si>
+    <t>Надувной водный Бар 6*4,5*3,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-vodnyy-bar/</t>
+  </si>
+  <si>
+    <t>attro9239</t>
+  </si>
+  <si>
+    <t>Надувной водный Бар 5*5*3,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-vodnyy-bar-/</t>
+  </si>
+  <si>
+    <t>Надувной водный Бар 7*7,5*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-vodnyi-bar/</t>
+  </si>
+  <si>
     <t>attro9375</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной пляжный Бар 8*8*3,3 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/</t>
   </si>
   <si>
-    <t>attro9238</t>
-[...22 lines deleted...]
-  <si>
     <t>Плоты из аирдек</t>
   </si>
   <si>
     <t>attro9034</t>
   </si>
   <si>
     <t>Надувной плот 2,4*1,5*0,15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plot/</t>
   </si>
   <si>
     <t>Плавающие гамаки</t>
   </si>
   <si>
     <t>attro8906</t>
   </si>
   <si>
     <t>Надувной плавающий гамак Megachill</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-megachill/</t>
   </si>
   <si>
     <t>Надувной плавающий гамак Sunchill диаметром 2,4 м (без логотипа)</t>
@@ -176,86 +176,86 @@
   <si>
     <t>Надувной плавающий гамак Sunchill Диаметром 3 м (без логотипа)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8091/?sku=9434</t>
   </si>
   <si>
     <t>Надувной плавающий гамак Partychill</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-partychill/</t>
   </si>
   <si>
     <t>attro9422</t>
   </si>
   <si>
     <t>Плавающий надувной гамак 2,4м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8392/</t>
   </si>
   <si>
     <t>Плавающие острова и комплексы</t>
   </si>
   <si>
+    <t>attro8876</t>
+  </si>
+  <si>
+    <t>Надувной комплекс на воду 29,6*18,2*2,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/</t>
+  </si>
+  <si>
+    <t>attro9043</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 3,9*3,3*0,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-2/</t>
+  </si>
+  <si>
     <t>attro9035</t>
   </si>
   <si>
     <t>Надувной бар 4,9*4,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-bar/</t>
   </si>
   <si>
     <t>attro9042</t>
   </si>
   <si>
     <t>Надувная зона отдыха 7,3*6,5*1,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zona-otdykha-1/</t>
   </si>
   <si>
-    <t>attro8876</t>
-[...16 lines deleted...]
-  <si>
     <t>attro1917</t>
   </si>
   <si>
     <t>Надувной комплекс на воде  с обычным покрытием</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-kompleks-na-vode-/</t>
   </si>
   <si>
     <t>Надувной комплекс на воде  с антискользящим покрытием</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209</t>
   </si>
   <si>
     <t>attro8737</t>
   </si>
   <si>
     <t>Надувной комплекс на воду 23,1*14*2,5 м обычное покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/</t>
   </si>
   <si>
     <t>Надувной комплекс на воду 23,1*14*2,5 м антискользящее покрытие</t>
@@ -431,113 +431,113 @@
   <si>
     <t>Надувная палатка на воду  3,4*3,4*2,3 м антискользящее покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742</t>
   </si>
   <si>
     <t>attro8629</t>
   </si>
   <si>
     <t>Надувная палатка на воду  4,8*3,4*2,5 м обычное покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnya-palatka-na-vody/</t>
   </si>
   <si>
     <t>Надувная палатка на воду  4,8*3,4*2,5 м антискользящее покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705</t>
   </si>
   <si>
     <t>Плавающие диваны и лежаки</t>
   </si>
   <si>
+    <t>attro9093</t>
+  </si>
+  <si>
+    <t>Надувной плавающий диван (шезлонг, лежак) для отдыха одноместный, 2,3*1*0,75 м 2,3*1*0,75 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/</t>
+  </si>
+  <si>
+    <t>attro9045</t>
+  </si>
+  <si>
+    <t>Надувной шезлонг 3,5*2,8*0,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-shezlong-1/</t>
+  </si>
+  <si>
     <t>attro9046</t>
   </si>
   <si>
     <t>Надувной шезлонг 3,4*3,4*0,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-shezlong-2/</t>
   </si>
   <si>
     <t>attro9385</t>
   </si>
   <si>
     <t>Надувная мебель "Кресло Bote Aero"  70*75*60 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/</t>
   </si>
   <si>
     <t>attro9047</t>
   </si>
   <si>
     <t>Надувной остров 2,9*2,4*0,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-ostrov-/</t>
   </si>
   <si>
-    <t>a</t>
+    <t>attro9397</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная мебель "Диван Bote Aero"  142*78*73 см </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/</t>
   </si>
   <si>
     <t>attro9044</t>
   </si>
   <si>
     <t>Надувной шезлонг 3,2*1,4*0,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-shezlong-/</t>
   </si>
   <si>
-    <t>attro9093</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8631</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 3,4*2,0*1,10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2,5*1,96*0,8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2,2*2,1*0,95</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2*2*0,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744</t>
@@ -596,125 +596,131 @@
   <si>
     <t>https://water-games.ru/product/naduvnoy-plot-lezhak/</t>
   </si>
   <si>
     <t>attro9420</t>
   </si>
   <si>
     <t>Бескаркасный надувной шезлонг из аирдек</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8390/</t>
   </si>
   <si>
     <t>attro9421</t>
   </si>
   <si>
     <t>Плавающее надувное кресло</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8391/</t>
   </si>
   <si>
     <t>attro9424</t>
   </si>
   <si>
-    <t>Надувной шезлонг 160*75 см</t>
+    <t>Надувной шезлонг 160*75 см  160*75 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8394/</t>
   </si>
   <si>
     <t>attro9425</t>
   </si>
   <si>
     <t>Надувной плавающий шезлонг премиум</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8395/</t>
   </si>
   <si>
+    <t>Надувной шезлонг 217*75*10 см 160*75 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/</t>
+  </si>
+  <si>
     <t>Плавающие бассейны</t>
   </si>
   <si>
     <t>attro8630</t>
   </si>
   <si>
     <t>Надувной плавающий бассейн 6*4,5*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/</t>
   </si>
   <si>
     <t>attro464</t>
   </si>
   <si>
     <t>Надувной бассейн для открытой воды 6,5*5*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-sea-pool/</t>
   </si>
   <si>
     <t>Понтоны и причалы</t>
   </si>
   <si>
+    <t>attro9052</t>
+  </si>
+  <si>
+    <t>Зона для загара 4*2*0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/zona-dlya-zagara/</t>
+  </si>
+  <si>
+    <t>attro9033</t>
+  </si>
+  <si>
+    <t>Надувная док-станция 3*3*0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-/</t>
+  </si>
+  <si>
     <t>attro9423</t>
   </si>
   <si>
     <t>Большой надувной плот для компании 4,5*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/</t>
   </si>
   <si>
-    <t>attro9033</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9038</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной пирс для гидроциклов 3*2,4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/</t>
   </si>
   <si>
-    <t>attro9052</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8694</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 2*2*0,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/</t>
   </si>
   <si>
     <t>attro8695</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 3*2*0,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/?sku=8695</t>
   </si>
   <si>
     <t>attro8696</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 4*2*0,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/?sku=8696</t>
@@ -914,96 +920,105 @@
   <si>
     <t>Надувная дорожка для аквапарка серый, 8*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/?sku=8724</t>
   </si>
   <si>
     <t>attro8723</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 9*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/?sku=8725</t>
   </si>
   <si>
     <t>attro8724</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 10*2*0,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/?sku=8726</t>
   </si>
   <si>
+    <t>attro9386</t>
+  </si>
+  <si>
+    <t>Надувной плот SEA BEAST,  300*150*20 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/</t>
+  </si>
+  <si>
     <t>attro438</t>
   </si>
   <si>
     <t>Надувная водная дорожка (с лесенкой) размер 5,5*1,5*0,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/1157/</t>
   </si>
   <si>
-    <t>attro9386</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8188</t>
   </si>
   <si>
     <t>Надувная водная дорожка (с лесенкой) размер 8*1,5*0,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-dorozhka-s-lesenkoy-razmer-81501-m/</t>
   </si>
   <si>
     <t>attro435</t>
   </si>
   <si>
     <t>Надувная водная дорожка 10*1,5*0,15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/</t>
   </si>
   <si>
     <t>Электрические катамараны</t>
   </si>
   <si>
     <t>attro9055</t>
   </si>
   <si>
     <t>Надувная яхта из аирдека 4,5*2,4*2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/lodka/</t>
+  </si>
+  <si>
+    <t>attro9542</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная яхта из аирдека 3,75*1,9*2,1 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-yakhta-iz-airdeka-3-75-1-9-2-1-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1389,62 +1404,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyno-s-zonoy-dlya-zagara-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyi-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-megachill/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8091/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8091/?sku=9434" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-partychill/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8392/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-dlya-akvaparka-3-6-3-0-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-so-stolikom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-so-stolikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdyha-na-vode-edinorog/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdyha-na-vode-utka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8231/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7841/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-kreslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-lezhak/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8390/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8391/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8394/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8395/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-sea-pool/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zona-dlya-zagara/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8695" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8696" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8712" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-dorozhka-s-lesenkoy-razmer-81501-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lodka/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyno-s-zonoy-dlya-zagara-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyi-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-megachill/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8091/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8091/?sku=9434" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-partychill/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8392/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-dlya-akvaparka-3-6-3-0-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-so-stolikom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-so-stolikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdyha-na-vode-edinorog/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdyha-na-vode-utka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8231/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7841/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-kreslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-lezhak/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8390/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8391/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8394/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8395/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-sea-pool/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zona-dlya-zagara/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8695" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8696" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8712" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-dorozhka-s-lesenkoy-razmer-81501-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-yakhta-iz-airdeka-3-75-1-9-2-1-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F126"/>
+  <dimension ref="A1:F128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F126" sqref="F126"/>
+      <selection activeCell="F128" sqref="F128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1470,71 +1485,71 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>515700</v>
+        <v>198900</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <v>198900</v>
+        <v>515700</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="14">
         <v>237600</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
@@ -1600,111 +1615,111 @@
       </c>
       <c r="E12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>1</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="14">
-        <v>765000</v>
+        <v>475200</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>2</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="14">
-        <v>475200</v>
+        <v>447750</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>3</v>
       </c>
       <c r="B15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>447750</v>
+        <v>575100</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>4</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
-        <v>575100</v>
+        <v>765000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="7"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="14"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>5</v>
       </c>
@@ -1840,161 +1855,161 @@
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>5</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
-        <v>0</v>
+        <v>104400</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="7"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="14"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>1</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="14">
-        <v>495000</v>
+        <v>5301000</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>2</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="14">
-        <v>825300</v>
+        <v>275400</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>3</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="14">
-        <v>5301000</v>
+        <v>495000</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>4</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="6">
         <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>275400</v>
+        <v>825300</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>5</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>3480300</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>6</v>
@@ -2250,51 +2265,51 @@
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>19</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="14">
-        <v>0</v>
+        <v>385200</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>20</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
         <v>130500</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>21</v>
@@ -2340,51 +2355,51 @@
       </c>
       <c r="E51" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>1</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E52" s="6">
         <v>1</v>
       </c>
       <c r="F52" s="14">
-        <v>250020</v>
+        <v>324810</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>2</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
         <v>384300</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>3</v>
@@ -2530,171 +2545,171 @@
       </c>
       <c r="E61" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F61" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>1</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="14">
-        <v>280800</v>
+        <v>114300</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>2</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E63" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63" s="14">
-        <v>14000</v>
+        <v>205200</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>3</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="14">
-        <v>145800</v>
+        <v>280800</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>4</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E65" s="6">
         <v>1</v>
       </c>
       <c r="F65" s="14">
-        <v>24000</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>5</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E66" s="6">
         <v>0</v>
       </c>
       <c r="F66" s="14">
-        <v>130500</v>
+        <v>145800</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>6</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E67" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67" s="14">
-        <v>114300</v>
+        <v>21600</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>7</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E68" s="6">
         <v>0</v>
       </c>
       <c r="F68" s="14">
-        <v>205200</v>
+        <v>130500</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>8</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E69" s="6">
         <v>0</v>
       </c>
       <c r="F69" s="14">
         <v>129150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>9</v>
@@ -2810,91 +2825,91 @@
       </c>
       <c r="E75" s="6">
         <v>0</v>
       </c>
       <c r="F75" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>15</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E76" s="6">
         <v>1</v>
       </c>
       <c r="F76" s="14">
-        <v>96750</v>
+        <v>87030</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>16</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E77" s="6">
         <v>0</v>
       </c>
       <c r="F77" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>17</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E78" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F78" s="14">
-        <v>30000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>18</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E79" s="6">
         <v>0</v>
       </c>
       <c r="F79" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>19</v>
@@ -2934,913 +2949,953 @@
       <c r="F81" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>21</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E82" s="6">
         <v>0</v>
       </c>
       <c r="F82" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="5" t="s">
+      <c r="A83" s="4">
+        <v>22</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="C83" s="7" t="s">
         <v>199</v>
       </c>
-      <c r="B83" s="6"/>
-[...3 lines deleted...]
-      <c r="F83" s="14"/>
+      <c r="D83" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="E83" s="6">
+        <v>2</v>
+      </c>
+      <c r="F83" s="14">
+        <v>19350</v>
+      </c>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="3" t="s">
+      <c r="A84" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B84" s="6"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="6"/>
+      <c r="E84" s="6"/>
+      <c r="F84" s="14"/>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B84" s="9" t="s">
+      <c r="B85" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C84" s="11" t="s">
+      <c r="C85" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D84" s="12" t="s">
+      <c r="D85" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E84" s="13" t="s">
+      <c r="E85" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F84" s="15" t="s">
+      <c r="F85" s="15" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>245700</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
+        <v>1</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="E86" s="6">
+        <v>0</v>
+      </c>
+      <c r="F86" s="14">
+        <v>245700</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="4">
         <v>2</v>
       </c>
-      <c r="B86" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D86" s="6" t="s">
+      <c r="B87" s="10" t="s">
         <v>205</v>
       </c>
-      <c r="E86" s="6">
-[...2 lines deleted...]
-      <c r="F86" s="14">
+      <c r="C87" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="E87" s="6">
+        <v>0</v>
+      </c>
+      <c r="F87" s="14">
         <v>294300</v>
       </c>
     </row>
-    <row r="87" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="3" t="s">
+      <c r="A88" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B88" s="6"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="6"/>
+      <c r="E88" s="6"/>
+      <c r="F88" s="14"/>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B88" s="9" t="s">
+      <c r="B89" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C88" s="11" t="s">
+      <c r="C89" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D88" s="12" t="s">
+      <c r="D89" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E88" s="13" t="s">
+      <c r="E89" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F88" s="15" t="s">
+      <c r="F89" s="15" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B90" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="C90" s="7" t="s">
         <v>210</v>
       </c>
-      <c r="C90" s="7" t="s">
+      <c r="D90" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="D90" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="6">
         <v>0</v>
       </c>
       <c r="F90" s="14">
-        <v>85500</v>
+        <v>155700</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B91" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C91" s="7" t="s">
         <v>213</v>
       </c>
-      <c r="C91" s="7" t="s">
+      <c r="D91" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="D91" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="6">
         <v>0</v>
       </c>
       <c r="F91" s="14">
-        <v>143100</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B92" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="C92" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="C92" s="7" t="s">
+      <c r="D92" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="D92" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="6">
         <v>0</v>
       </c>
       <c r="F92" s="14">
-        <v>155700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B93" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C93" s="7" t="s">
         <v>219</v>
       </c>
-      <c r="C93" s="7" t="s">
+      <c r="D93" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="D93" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="6">
         <v>0</v>
       </c>
       <c r="F93" s="14">
-        <v>48150</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B94" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="C94" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="C94" s="7" t="s">
+      <c r="D94" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="D94" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="6">
         <v>0</v>
       </c>
       <c r="F94" s="14">
-        <v>66150</v>
+        <v>48150</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B95" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C95" s="7" t="s">
         <v>225</v>
       </c>
-      <c r="C95" s="7" t="s">
+      <c r="D95" s="6" t="s">
         <v>226</v>
       </c>
-      <c r="D95" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="6">
         <v>0</v>
       </c>
       <c r="F95" s="14">
-        <v>87300</v>
+        <v>66150</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B96" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="C96" s="7" t="s">
         <v>228</v>
       </c>
-      <c r="C96" s="7" t="s">
+      <c r="D96" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="D96" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="6">
         <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>108000</v>
+        <v>87300</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B97" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C97" s="7" t="s">
         <v>231</v>
       </c>
-      <c r="C97" s="7" t="s">
+      <c r="D97" s="6" t="s">
         <v>232</v>
       </c>
-      <c r="D97" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="6">
         <v>0</v>
       </c>
       <c r="F97" s="14">
-        <v>129150</v>
+        <v>108000</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B98" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="C98" s="7" t="s">
         <v>234</v>
       </c>
-      <c r="C98" s="7" t="s">
+      <c r="D98" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="D98" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="6">
         <v>0</v>
       </c>
       <c r="F98" s="14">
-        <v>150300</v>
+        <v>129150</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B99" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="C99" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="C99" s="7" t="s">
+      <c r="D99" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="D99" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="6">
         <v>0</v>
       </c>
       <c r="F99" s="14">
-        <v>171000</v>
+        <v>150300</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B100" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="C100" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="C100" s="7" t="s">
+      <c r="D100" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="D100" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="6">
         <v>0</v>
       </c>
       <c r="F100" s="14">
-        <v>195300</v>
+        <v>171000</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B101" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C101" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="C101" s="7" t="s">
+      <c r="D101" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="D101" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="6">
         <v>0</v>
       </c>
       <c r="F101" s="14">
-        <v>219150</v>
+        <v>195300</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B102" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="C102" s="7" t="s">
         <v>246</v>
       </c>
-      <c r="C102" s="7" t="s">
+      <c r="D102" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="D102" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="6">
         <v>0</v>
       </c>
       <c r="F102" s="14">
-        <v>51300</v>
+        <v>219150</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B103" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C103" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="C103" s="7" t="s">
+      <c r="D103" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="D103" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="6">
         <v>0</v>
       </c>
       <c r="F103" s="14">
-        <v>69300</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B104" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="C104" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="C104" s="7" t="s">
+      <c r="D104" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="D104" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="6">
         <v>0</v>
       </c>
       <c r="F104" s="14">
-        <v>91800</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B105" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C105" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="C105" s="7" t="s">
+      <c r="D105" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="D105" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="6">
         <v>0</v>
       </c>
       <c r="F105" s="14">
-        <v>112500</v>
+        <v>91800</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B106" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="C106" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="C106" s="7" t="s">
+      <c r="D106" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="D106" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="6">
         <v>0</v>
       </c>
       <c r="F106" s="14">
-        <v>135000</v>
+        <v>112500</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B107" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C107" s="7" t="s">
         <v>261</v>
       </c>
-      <c r="C107" s="7" t="s">
+      <c r="D107" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="D107" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="6">
         <v>0</v>
       </c>
       <c r="F107" s="14">
-        <v>159300</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B108" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="C108" s="7" t="s">
         <v>264</v>
       </c>
-      <c r="C108" s="7" t="s">
+      <c r="D108" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="D108" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="6">
         <v>0</v>
       </c>
       <c r="F108" s="14">
-        <v>180000</v>
+        <v>159300</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B109" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="C109" s="7" t="s">
         <v>267</v>
       </c>
-      <c r="C109" s="7" t="s">
+      <c r="D109" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="D109" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="6">
         <v>0</v>
       </c>
       <c r="F109" s="14">
-        <v>199800</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B110" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="C110" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C110" s="7" t="s">
+      <c r="D110" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="D110" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F110" s="14">
-        <v>207000</v>
+        <v>199800</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B111" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C111" s="7" t="s">
         <v>273</v>
       </c>
-      <c r="C111" s="7" t="s">
+      <c r="D111" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="D111" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F111" s="14">
-        <v>57150</v>
+        <v>207000</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B112" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="C112" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="C112" s="7" t="s">
+      <c r="D112" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="D112" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="6">
         <v>0</v>
       </c>
       <c r="F112" s="14">
-        <v>75150</v>
+        <v>57150</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B113" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="C113" s="7" t="s">
         <v>279</v>
       </c>
-      <c r="C113" s="7" t="s">
+      <c r="D113" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="D113" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="6">
         <v>0</v>
       </c>
       <c r="F113" s="14">
-        <v>99000</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B114" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="C114" s="7" t="s">
         <v>282</v>
       </c>
-      <c r="C114" s="7" t="s">
+      <c r="D114" s="6" t="s">
         <v>283</v>
       </c>
-      <c r="D114" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="6">
         <v>0</v>
       </c>
       <c r="F114" s="14">
-        <v>123300</v>
+        <v>99000</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B115" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="C115" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="C115" s="7" t="s">
+      <c r="D115" s="6" t="s">
         <v>286</v>
       </c>
-      <c r="D115" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="6">
         <v>0</v>
       </c>
       <c r="F115" s="14">
-        <v>147150</v>
+        <v>123300</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B116" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="C116" s="7" t="s">
         <v>288</v>
       </c>
-      <c r="C116" s="7" t="s">
+      <c r="D116" s="6" t="s">
         <v>289</v>
       </c>
-      <c r="D116" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="6">
         <v>0</v>
       </c>
       <c r="F116" s="14">
-        <v>174150</v>
+        <v>147150</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B117" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="C117" s="7" t="s">
         <v>291</v>
       </c>
-      <c r="C117" s="7" t="s">
+      <c r="D117" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="D117" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="6">
         <v>0</v>
       </c>
       <c r="F117" s="14">
-        <v>243000</v>
+        <v>174150</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B118" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="C118" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="C118" s="7" t="s">
+      <c r="D118" s="6" t="s">
         <v>295</v>
       </c>
-      <c r="D118" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="6">
         <v>0</v>
       </c>
       <c r="F118" s="14">
-        <v>249300</v>
+        <v>243000</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B119" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="C119" s="7" t="s">
         <v>297</v>
       </c>
-      <c r="C119" s="7" t="s">
+      <c r="D119" s="6" t="s">
         <v>298</v>
       </c>
-      <c r="D119" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="6">
         <v>0</v>
       </c>
       <c r="F119" s="14">
-        <v>255150</v>
+        <v>249300</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B120" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="C120" s="7" t="s">
         <v>300</v>
       </c>
-      <c r="C120" s="7" t="s">
+      <c r="D120" s="6" t="s">
         <v>301</v>
       </c>
-      <c r="D120" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="6">
         <v>0</v>
       </c>
       <c r="F120" s="14">
-        <v>130500</v>
+        <v>255150</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B121" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="C121" s="7" t="s">
         <v>303</v>
       </c>
-      <c r="C121" s="7" t="s">
+      <c r="D121" s="6" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="E121" s="6">
         <v>0</v>
       </c>
       <c r="F121" s="14">
         <v>39000</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B122" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="C122" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="C122" s="7" t="s">
+      <c r="D122" s="6" t="s">
         <v>307</v>
       </c>
-      <c r="D122" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="6">
         <v>0</v>
       </c>
       <c r="F122" s="14">
-        <v>195750</v>
+        <v>130500</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
+        <v>34</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="E123" s="6">
+        <v>0</v>
+      </c>
+      <c r="F123" s="14">
+        <v>195750</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="4">
         <v>35</v>
       </c>
-      <c r="B123" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D123" s="6" t="s">
+      <c r="B124" s="10" t="s">
         <v>311</v>
       </c>
-      <c r="E123" s="6">
-[...2 lines deleted...]
-      <c r="F123" s="14">
+      <c r="C124" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="E124" s="6">
+        <v>0</v>
+      </c>
+      <c r="F124" s="14">
         <v>291600</v>
       </c>
     </row>
-    <row r="124" spans="1:6">
-[...8 lines deleted...]
-    </row>
     <row r="125" spans="1:6">
-      <c r="A125" s="3" t="s">
+      <c r="A125" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B125" s="6"/>
+      <c r="C125" s="7"/>
+      <c r="D125" s="6"/>
+      <c r="E125" s="6"/>
+      <c r="F125" s="14"/>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B125" s="9" t="s">
+      <c r="B126" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C125" s="11" t="s">
+      <c r="C126" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="D125" s="12" t="s">
+      <c r="D126" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E125" s="13" t="s">
+      <c r="E126" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F125" s="15" t="s">
+      <c r="F126" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="126" spans="1:6">
-      <c r="A126" s="4">
+    <row r="127" spans="1:6">
+      <c r="A127" s="4">
         <v>1</v>
       </c>
-      <c r="B126" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D126" s="6" t="s">
+      <c r="B127" s="10" t="s">
         <v>315</v>
       </c>
-      <c r="E126" s="6">
-[...2 lines deleted...]
-      <c r="F126" s="14">
+      <c r="C127" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="E127" s="6">
+        <v>0</v>
+      </c>
+      <c r="F127" s="14">
         <v>298800</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="4">
+        <v>2</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="E128" s="6">
+        <v>0</v>
+      </c>
+      <c r="F128" s="14">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A60:F60"/>
-    <mergeCell ref="A83:F83"/>
-[...1 lines deleted...]
-    <mergeCell ref="A124:F124"/>
+    <mergeCell ref="A84:F84"/>
+    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A125:F125"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
@@ -3864,88 +3919,90 @@
     <hyperlink ref="D56" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="D85" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_67"/>
-    <hyperlink ref="D89" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_102"/>
-    <hyperlink ref="D126" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_105"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>