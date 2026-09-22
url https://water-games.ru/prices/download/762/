--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -38,131 +38,131 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отдых на воде</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>attro9040</t>
+  </si>
+  <si>
+    <t>Бассейн с зоной для загара 7,4*5*1,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/basseyno-s-zonoy-dlya-zagara-/</t>
+  </si>
+  <si>
     <t>attro8683</t>
   </si>
   <si>
     <t>Надувная релакс зона - плавающий бар с диванами</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-relaks-zona/</t>
   </si>
   <si>
-    <t>attro9040</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9049</t>
   </si>
   <si>
     <t>Надувная лодка 5*2,5*0,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-lodka/</t>
   </si>
   <si>
     <t>attro9039</t>
   </si>
   <si>
     <t>Надувная скала 3*1,5*5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-skala/</t>
   </si>
   <si>
     <t>attro9031</t>
   </si>
   <si>
     <t>Надувная горка для пирса 2,8*0,8*1,7 м 24 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/</t>
   </si>
   <si>
     <t>Надувные бары</t>
   </si>
   <si>
+    <t>attro9239</t>
+  </si>
+  <si>
+    <t>Надувной водный Бар 5*5*3,3 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-vodnyy-bar-/</t>
+  </si>
+  <si>
+    <t>Надувной водный Бар 7*7,5*3,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-vodnyi-bar/</t>
+  </si>
+  <si>
+    <t>attro9375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной пляжный Бар 8*8*3,3 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/</t>
+  </si>
+  <si>
     <t>attro9238</t>
   </si>
   <si>
     <t>Надувной водный Бар 6*4,5*3,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-vodnyy-bar/</t>
   </si>
   <si>
-    <t>attro9239</t>
-[...22 lines deleted...]
-  <si>
     <t>Плоты из аирдек</t>
   </si>
   <si>
     <t>attro9034</t>
   </si>
   <si>
     <t>Надувной плот 2,4*1,5*0,15 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plot/</t>
   </si>
   <si>
     <t>Плавающие гамаки</t>
   </si>
   <si>
     <t>attro8906</t>
   </si>
   <si>
     <t>Надувной плавающий гамак Megachill</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-megachill/</t>
   </si>
   <si>
     <t>Надувной плавающий гамак Sunchill диаметром 2,4 м (без логотипа)</t>
@@ -176,143 +176,143 @@
   <si>
     <t>Надувной плавающий гамак Sunchill Диаметром 3 м (без логотипа)</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8091/?sku=9434</t>
   </si>
   <si>
     <t>Надувной плавающий гамак Partychill</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-partychill/</t>
   </si>
   <si>
     <t>attro9422</t>
   </si>
   <si>
     <t>Плавающий надувной гамак 2,4м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8392/</t>
   </si>
   <si>
     <t>Плавающие острова и комплексы</t>
   </si>
   <si>
+    <t>attro9035</t>
+  </si>
+  <si>
+    <t>Надувной бар 4,9*4,9 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-bar/</t>
+  </si>
+  <si>
+    <t>attro9042</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 7,3*6,5*1,1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha-1/</t>
+  </si>
+  <si>
     <t>attro8876</t>
   </si>
   <si>
     <t>Надувной комплекс на воду 29,6*18,2*2,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/</t>
   </si>
   <si>
     <t>attro9043</t>
   </si>
   <si>
     <t>Надувная зона отдыха 3,9*3,3*0,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-zona-otdykha-2/</t>
   </si>
   <si>
-    <t>attro9035</t>
-[...16 lines deleted...]
-  <si>
     <t>attro1917</t>
   </si>
   <si>
     <t>Надувной комплекс на воде  с обычным покрытием</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-kompleks-na-vode-/</t>
   </si>
   <si>
     <t>Надувной комплекс на воде  с антискользящим покрытием</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209</t>
   </si>
   <si>
     <t>attro8737</t>
   </si>
   <si>
     <t>Надувной комплекс на воду 23,1*14*2,5 м обычное покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/</t>
   </si>
   <si>
     <t>Надувной комплекс на воду 23,1*14*2,5 м антискользящее покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208</t>
   </si>
   <si>
+    <t>attro9041</t>
+  </si>
+  <si>
+    <t>Надувной остров для аквапарка 3,6*3*0,7 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-ostrov-dlya-akvaparka-3-6-3-0-7-m/</t>
+  </si>
+  <si>
+    <t>attro8745</t>
+  </si>
+  <si>
+    <t>Надувная зона отдыха 2,5*2,5*1 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-zona-otdykha/</t>
+  </si>
+  <si>
     <t>attro9048</t>
   </si>
   <si>
     <t>Надувной остров 1,9*1,7*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-ostrov-2/</t>
   </si>
   <si>
-    <t>attro9041</t>
-[...16 lines deleted...]
-  <si>
     <t>attro8877</t>
   </si>
   <si>
     <t>Надувной остров 3,9*3,2*0,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-ostrov/</t>
   </si>
   <si>
     <t>attro9050</t>
   </si>
   <si>
     <t>Надувной столик 1,9*1,7*0,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-ostrov-so-stolikom-/</t>
   </si>
   <si>
     <t>attro9051</t>
   </si>
   <si>
     <t>Надувной остров со столиком 3,9*3,2*0,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-ostrov-so-stolikom/</t>
@@ -431,113 +431,113 @@
   <si>
     <t>Надувная палатка на воду  3,4*3,4*2,3 м антискользящее покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742</t>
   </si>
   <si>
     <t>attro8629</t>
   </si>
   <si>
     <t>Надувная палатка на воду  4,8*3,4*2,5 м обычное покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnya-palatka-na-vody/</t>
   </si>
   <si>
     <t>Надувная палатка на воду  4,8*3,4*2,5 м антискользящее покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705</t>
   </si>
   <si>
     <t>Плавающие диваны и лежаки</t>
   </si>
   <si>
+    <t>attro9046</t>
+  </si>
+  <si>
+    <t>Надувной шезлонг 3,4*3,4*0,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-shezlong-2/</t>
+  </si>
+  <si>
+    <t>attro9385</t>
+  </si>
+  <si>
+    <t>Надувная мебель "Кресло Bote Aero"  70*75*60 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/</t>
+  </si>
+  <si>
+    <t>attro9047</t>
+  </si>
+  <si>
+    <t>Надувной остров 2,9*2,4*0,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-ostrov-/</t>
+  </si>
+  <si>
+    <t>attro9397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувная мебель "Диван Bote Aero"  142*78*73 см </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/</t>
+  </si>
+  <si>
+    <t>attro9044</t>
+  </si>
+  <si>
+    <t>Надувной шезлонг 3,2*1,4*0,5 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-shezlong-/</t>
+  </si>
+  <si>
     <t>attro9093</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха одноместный, 2,3*1*0,75 м 2,3*1*0,75 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/</t>
   </si>
   <si>
     <t>attro9045</t>
   </si>
   <si>
     <t>Надувной шезлонг 3,5*2,8*0,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-shezlong-1/</t>
   </si>
   <si>
-    <t>attro9046</t>
-[...43 lines deleted...]
-  <si>
     <t>attro8631</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 3,4*2,0*1,10 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2,5*1,96*0,8</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2,2*2,1*0,95</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232</t>
   </si>
   <si>
     <t>Надувной плавающий диван (шезлонг, лежак) для отдыха 2*2*0,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744</t>
@@ -611,114 +611,114 @@
   <si>
     <t>Плавающее надувное кресло</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8391/</t>
   </si>
   <si>
     <t>attro9424</t>
   </si>
   <si>
     <t>Надувной шезлонг 160*75 см  160*75 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8394/</t>
   </si>
   <si>
     <t>attro9425</t>
   </si>
   <si>
     <t>Надувной плавающий шезлонг премиум</t>
   </si>
   <si>
     <t>https://water-games.ru/product/8395/</t>
   </si>
   <si>
-    <t>Надувной шезлонг 217*75*10 см 160*75 см</t>
+    <t>Надувной шезлонг 2,17*0,75*0,10 м 160*75 см</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/</t>
   </si>
   <si>
     <t>Плавающие бассейны</t>
   </si>
   <si>
     <t>attro8630</t>
   </si>
   <si>
     <t>Надувной плавающий бассейн 6*4,5*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/</t>
   </si>
   <si>
     <t>attro464</t>
   </si>
   <si>
     <t>Надувной бассейн для открытой воды 6,5*5*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/water-sea-pool/</t>
   </si>
   <si>
     <t>Понтоны и причалы</t>
   </si>
   <si>
+    <t>attro9033</t>
+  </si>
+  <si>
+    <t>Надувная док-станция 3*3*0,2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-/</t>
+  </si>
+  <si>
+    <t>attro9423</t>
+  </si>
+  <si>
+    <t>Большой надувной плот для компании 4,5*2 м</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/</t>
+  </si>
+  <si>
+    <t>attro9038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Надувной пирс для гидроциклов 3*2,4 м </t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/</t>
+  </si>
+  <si>
     <t>attro9052</t>
   </si>
   <si>
     <t>Зона для загара 4*2*0,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/zona-dlya-zagara/</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/</t>
   </si>
   <si>
     <t>attro8694</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 2*2*0,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/</t>
   </si>
   <si>
     <t>attro8695</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 3*2*0,1 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/runway/?sku=8695</t>
   </si>
   <si>
     <t>attro8696</t>
   </si>
   <si>
     <t>Надувная дорожка для аквапарка серый, 4*2*0,1 м</t>
   </si>
@@ -1404,51 +1404,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyno-s-zonoy-dlya-zagara-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyi-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-megachill/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8091/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8091/?sku=9434" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-partychill/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8392/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-dlya-akvaparka-3-6-3-0-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-so-stolikom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-so-stolikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdyha-na-vode-edinorog/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdyha-na-vode-utka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8231/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7841/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-kreslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-lezhak/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8390/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8391/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8394/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8395/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-sea-pool/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zona-dlya-zagara/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8695" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8696" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8712" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-dorozhka-s-lesenkoy-razmer-81501-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-yakhta-iz-airdeka-3-75-1-9-2-1-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyno-s-zonoy-dlya-zagara-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-relaks-zona/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-skala/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-dlya-pirsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyi-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plyazhnyy-bar-8-8-3-3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-vodnyy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-megachill/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8091/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8091/?sku=9434" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-gamak-partychill/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8392/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaoi-kompleks-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vode-/?sku=9209" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-kompleks-na-vodu-1/?sku=9208" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-dlya-akvaparka-3-6-3-0-7-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-so-stolikom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-so-stolikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdykha-s-shezlongom3/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdyha-na-vode-edinorog/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-zona-otdyha-na-vode-utka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu/?sku=8403" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vodu-343423/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnya-palatka-na-vody/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-ostrov-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-divan-bote-aero-142-78-73-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-lezhak-dlya-otdykha-odnomestnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9233" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=9232" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-divan-shezlong-dlya-otdykha/?sku=8744" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8231/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/7841/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-kreslo/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-lezhak/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8390/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8391/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8394/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/8395/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-shezlong-217-75-10-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plavayushchiy-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/water-sea-pool/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bolshoy-naduvnoy-plot-dlya-kompanii-4-5-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-pirs-dlya-gidrotsiklov/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/zona-dlya-zagara/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8695" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8696" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8712" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/runway/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-plot-sea-beast-300-150-20-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/1157/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-dorozhka-s-lesenkoy-razmer-81501-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-dorozhka-10-1.5-0.15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/lodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-yakhta-iz-airdeka-3-75-1-9-2-1-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F128" sqref="F128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1485,71 +1485,71 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="14">
-        <v>198900</v>
+        <v>515700</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <v>515700</v>
+        <v>198900</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="14">
         <v>237600</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
@@ -1615,111 +1615,111 @@
       </c>
       <c r="E12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>1</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="14">
-        <v>475200</v>
+        <v>447750</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>2</v>
       </c>
       <c r="B14" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="7" t="s">
+      <c r="D14" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="14">
-        <v>447750</v>
+        <v>575100</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>3</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>575100</v>
+        <v>765000</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>4</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
-        <v>765000</v>
+        <v>475200</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="7"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="14"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>5</v>
       </c>
@@ -1905,111 +1905,111 @@
       </c>
       <c r="E28" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>1</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="14">
-        <v>5301000</v>
+        <v>495000</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>2</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="14">
-        <v>275400</v>
+        <v>825300</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>3</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="14">
-        <v>495000</v>
+        <v>5301000</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>4</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="6">
         <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>825300</v>
+        <v>275400</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>5</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>3480300</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>6</v>
@@ -2025,131 +2025,131 @@
       </c>
       <c r="E34" s="6">
         <v>0</v>
       </c>
       <c r="F34" s="14">
         <v>4062150</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>7</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="14">
-        <v>2425950</v>
+        <v>2691900</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>8</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E36" s="6">
         <v>0</v>
       </c>
       <c r="F36" s="14">
-        <v>2871000</v>
+        <v>3177900</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>9</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="14">
-        <v>120600</v>
+        <v>182700</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>10</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="14">
-        <v>182700</v>
+        <v>194400</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>11</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
-        <v>180000</v>
+        <v>120600</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>12</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
         <v>313200</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>13</v>
@@ -2245,51 +2245,51 @@
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="14">
         <v>433350</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>18</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="14">
-        <v>0</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>19</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="14">
         <v>385200</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>20</v>
@@ -2355,51 +2355,51 @@
       </c>
       <c r="E51" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>1</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E52" s="6">
         <v>1</v>
       </c>
       <c r="F52" s="14">
-        <v>324810</v>
+        <v>360900</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>2</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
         <v>384300</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>3</v>
@@ -2435,281 +2435,281 @@
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="14">
         <v>380250</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>5</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
-        <v>345150</v>
+        <v>346500</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>6</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>400050</v>
+        <v>403200</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>7</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>345150</v>
+        <v>398700</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>8</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>412650</v>
+        <v>455400</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5" t="s">
         <v>138</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="7"/>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
       <c r="F60" s="14"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D61" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E61" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F61" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>1</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="14">
-        <v>114300</v>
+        <v>280800</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>2</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E63" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F63" s="14">
-        <v>205200</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>3</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="14">
-        <v>280800</v>
+        <v>145800</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>4</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E65" s="6">
         <v>1</v>
       </c>
       <c r="F65" s="14">
-        <v>13050</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>5</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E66" s="6">
         <v>0</v>
       </c>
       <c r="F66" s="14">
-        <v>145800</v>
+        <v>130500</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>6</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E67" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F67" s="14">
-        <v>21600</v>
+        <v>78300</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>7</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E68" s="6">
         <v>0</v>
       </c>
       <c r="F68" s="14">
-        <v>130500</v>
+        <v>205200</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>8</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E69" s="6">
         <v>0</v>
       </c>
       <c r="F69" s="14">
         <v>129150</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>9</v>
@@ -2825,51 +2825,51 @@
       </c>
       <c r="E75" s="6">
         <v>0</v>
       </c>
       <c r="F75" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>15</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E76" s="6">
         <v>1</v>
       </c>
       <c r="F76" s="14">
-        <v>87030</v>
+        <v>96750</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>16</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E77" s="6">
         <v>0</v>
       </c>
       <c r="F77" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>17</v>
@@ -2965,51 +2965,51 @@
       </c>
       <c r="E82" s="6">
         <v>0</v>
       </c>
       <c r="F82" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>22</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E83" s="6">
         <v>2</v>
       </c>
       <c r="F83" s="14">
-        <v>19350</v>
+        <v>22050</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5" t="s">
         <v>201</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="7"/>
       <c r="D84" s="6"/>
       <c r="E84" s="6"/>
       <c r="F84" s="14"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>5</v>
       </c>
@@ -3085,111 +3085,111 @@
       </c>
       <c r="E89" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F89" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>1</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E90" s="6">
         <v>0</v>
       </c>
       <c r="F90" s="14">
-        <v>155700</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>2</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E91" s="6">
         <v>0</v>
       </c>
       <c r="F91" s="14">
-        <v>85500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>3</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E92" s="6">
         <v>0</v>
       </c>
       <c r="F92" s="14">
-        <v>0</v>
+        <v>143100</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>4</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E93" s="6">
         <v>0</v>
       </c>
       <c r="F93" s="14">
-        <v>143100</v>
+        <v>155700</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>5</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E94" s="6">
         <v>0</v>
       </c>
       <c r="F94" s="14">
         <v>48150</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>6</v>