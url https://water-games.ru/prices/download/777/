--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,94 +12,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Чистка склада (до 15 июня)</t>
+    <t>Чистка склада (до 31 июля)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>attro1914</t>
   </si>
   <si>
     <t>Надувной аквапарк "Спорт парк 65" 36*28*3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/</t>
   </si>
   <si>
-    <t>attro6411</t>
-[...7 lines deleted...]
-  <si>
     <t>attro7589</t>
   </si>
   <si>
     <t>Надувной батут "Саванна" 14*7*7,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-savanna-pl147/</t>
   </si>
   <si>
     <t>attro8302</t>
   </si>
   <si>
     <t>Надувной батут "Бананас" 10*10*7,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-bananas-pl46/</t>
   </si>
   <si>
     <t>attro8681</t>
   </si>
   <si>
     <t>Надувной батут "Космос" 14*7*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/</t>
@@ -119,59 +110,50 @@
   <si>
     <t>Надувной аквапарк "Фрифал Супреме" 8*4*5,2м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/</t>
   </si>
   <si>
     <t>attro8575</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная водная горка "Саммит Малая" 6,6*2,7*4 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/</t>
   </si>
   <si>
     <t>attro8947</t>
   </si>
   <si>
     <t>Надувная палатка на воду  2,9*2,9*2,4 м обычное покрытие</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-palatka-na-vodu/</t>
   </si>
   <si>
-    <t>attro9123</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9124</t>
   </si>
   <si>
     <t>Надувная водная горка "Зов Джунглей" 8,5*5*4,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/</t>
   </si>
   <si>
     <t>attro8747</t>
   </si>
   <si>
     <t xml:space="preserve">Надувная прозрачная палатка "Бабл хаус" без надувного дна 2,2м 4,3*3*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/</t>
   </si>
   <si>
     <t>attro8249</t>
   </si>
   <si>
     <t>Водный роллер ТПУ 2,5*2*2м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/vodnyy-roller-tpu/</t>
@@ -521,59 +503,50 @@
   <si>
     <t>Надувной батут "Конструктор" 10*7*7,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/</t>
   </si>
   <si>
     <t>attro8578</t>
   </si>
   <si>
     <t>Надувной батут "Джуманджи" 10*7*7 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/</t>
   </si>
   <si>
     <t>attro8790</t>
   </si>
   <si>
     <t>Надувной аквапарк "Океанариум" 15*15*7,2 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/</t>
   </si>
   <si>
-    <t>attro9363</t>
-[...7 lines deleted...]
-  <si>
     <t>attro9060</t>
   </si>
   <si>
     <t>Надувной аквапарк "Гавань" 15*12*8,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/</t>
   </si>
   <si>
     <t>attro7144</t>
   </si>
   <si>
     <t>Надувной батут "Океан" 14*7*6,9 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-ocean-pl42/</t>
   </si>
   <si>
     <t>attro8923</t>
   </si>
   <si>
     <t>Надувной аквапарк "Цып-Цыпа на пляже" 14*8*8 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/</t>
@@ -632,111 +605,153 @@
   <si>
     <t xml:space="preserve">Надувной аквапарк "Амазонка" 12*7*7 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/</t>
   </si>
   <si>
     <t>attro8913</t>
   </si>
   <si>
     <t>Надувная горка "Рыцарский турнир" 8*7*6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/</t>
   </si>
   <si>
     <t>attro7339</t>
   </si>
   <si>
     <t>Надувной батут "Коралловый риф" 7*5*5,5 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/</t>
   </si>
   <si>
-    <t>attro8565</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8590</t>
   </si>
   <si>
     <t>Надувная горка "Спайдермен" 7*5*5,3 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/</t>
   </si>
   <si>
     <t>attro8927</t>
   </si>
   <si>
     <t>Надувная горка "Монстрята" 5*5*3,4 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/</t>
   </si>
   <si>
     <t>attro8883</t>
   </si>
   <si>
     <t>Надувной батут "В гостях у краба" 5*5*3,6 м</t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/</t>
   </si>
   <si>
-    <t>attro8851</t>
-[...7 lines deleted...]
-  <si>
     <t>attro8830</t>
   </si>
   <si>
     <t xml:space="preserve">Надувной батут "Слоники" 3,5*3,5*2,5 м </t>
   </si>
   <si>
     <t>https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/</t>
   </si>
   <si>
     <t>attro8349</t>
   </si>
   <si>
     <t>Водный банан - Дубль  12</t>
   </si>
   <si>
     <t>https://water-games.ru/product/banan-dubl-kitay/</t>
+  </si>
+  <si>
+    <t>attro8949</t>
+  </si>
+  <si>
+    <t>Надувная мебель (стол и стулья)</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/</t>
+  </si>
+  <si>
+    <t>8190</t>
+  </si>
+  <si>
+    <t>Бампербол взрослый 150 см синий</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm/</t>
+  </si>
+  <si>
+    <t>Бампербол взрослый 150 см красный</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190</t>
+  </si>
+  <si>
+    <t>attro9385</t>
+  </si>
+  <si>
+    <t>Надувная мебель "Кресло Bote Aero"  70*75*60 см</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/</t>
+  </si>
+  <si>
+    <t>attro9452</t>
+  </si>
+  <si>
+    <t>Надувные игровые фигуры в бассейн  Дельфин</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/</t>
+  </si>
+  <si>
+    <t>attro9453</t>
+  </si>
+  <si>
+    <t>Надувные игровые фигуры в бассейн  Качель</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453</t>
+  </si>
+  <si>
+    <t>attro9454</t>
+  </si>
+  <si>
+    <t>Надувные игровые фигуры в бассейн  Черепаха</t>
+  </si>
+  <si>
+    <t>https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1110,62 +1125,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-minony-na-volnakh-3-pl133/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-puteshestvie-po-dzhunglyam-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8300" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8301" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8303" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8304" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8305" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8306" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8307" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8780" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8781" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8817" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8784" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8785" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8786" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8787" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5813" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5812" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=8256" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5814" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=6061" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=7360" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-nautilus-1913115-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9407" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9406" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tropicheskiy-les-PL96/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-morskoy-akvarium-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-sport-park-65-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-savanna-pl147/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-bananas-pl46/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-kosmos-PL147/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-safari-pl126/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-frifal-supreme-sl01/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-sammit-malaya-SL01/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-palatka-na-vodu/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-vodnaya-gorka-zakat-v-dzhunglyah-SL18/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-prozrachnaya-palatka-s-sharikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyy-roller-tpu/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-dzhurasik-PL175/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8300" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8301" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8303" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8304" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8305" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8306" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-basseyn-kvadrat/?sku=8307" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8780" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8781" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8817" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8784" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8785" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8786" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/basseyn-dlya-vodnoy-gorki/?sku=8787" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5813" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5812" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=8256" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-tcvetnye-sektcii/?sku=5814" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=6061" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/vodnyi-shar-akvazorb-prozrachnyi/?sku=7360" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-svadebnyy-batut/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-safari-PL153/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-pod-kupolom-tsirka-pl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-akva-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-batyt-rentor-kosmos-pl113/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-tachki-konstruktor-pl96/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-supergeroi-PL111/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-supergeroi-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8491" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-attractcion-rybalochka/?sku=8981" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-park-dinozavrov-pl50/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/nadyvnoi-akvapark-detskii-les-sl17/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoi-akvapark-osminozhka-SL07/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-konstruktor-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-jumandji-PL119/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-okeanarium-sl13/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-gavan-SL02/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-ocean-pl42/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-tcyp-tcypa-na-plyazhe-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9407" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-konstruktor-vsesezon-PL163/?sku=9406" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-okean-pl110/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-kapitan-dzhordzh-morzh-SL16/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-flamingo-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-akvapark-amazonka-SL09/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-rytsarskiy-turnir-PL161/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-korallovyy-rif-pl60/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-spaydermen-PL03/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-gorka-monstryata-pl111/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-v-gostyakh-u-kraba-pl22/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnoy-batut-rozovye-sloniki-pl25/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/banan-dubl-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-stol-i-sutlya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/bamperbol-vzroslyy-150-sm/?sku=8190" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnaya-mebel-kreslo-bote-aero-70-75-60-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9453" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://water-games.ru/product/naduvnye-igrovye-figury-v-basseyn/?sku=9454" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F81"/>
+  <dimension ref="A1:F83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F81" sqref="F81"/>
+      <selection activeCell="F83" sqref="F83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1191,531 +1206,531 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="13">
-        <v>3500010</v>
+        <v>4274370</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F7" s="13">
-        <v>899910</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>2</v>
       </c>
       <c r="F8" s="13">
-        <v>899100</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F9" s="13">
-        <v>999000</v>
+        <v>989820</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>2</v>
       </c>
       <c r="F10" s="13">
-        <v>899100</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F11" s="13">
-        <v>799020</v>
+        <v>729000</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F12" s="13">
-        <v>599040</v>
+        <v>372600</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="13">
-        <v>299070</v>
+        <v>324810</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>1</v>
       </c>
       <c r="F14" s="13">
-        <v>250020</v>
+        <v>291600</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" s="13">
-        <v>199080</v>
+        <v>189540</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F16" s="13">
-        <v>199080</v>
+        <v>202500</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="13">
-        <v>180000</v>
+        <v>170910</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F18" s="13">
-        <v>175050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F19" s="13">
-        <v>108000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="D20" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F20" s="13">
-        <v>0</v>
+        <v>115020</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F21" s="13">
-        <v>0</v>
+        <v>139680</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="D22" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F22" s="13">
-        <v>99000</v>
+        <v>175770</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F23" s="13">
-        <v>129060</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E24" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F24" s="13">
-        <v>159030</v>
+        <v>397350</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="C26" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E26" s="5">
         <v>0</v>
       </c>
       <c r="F26" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28" s="13">
-        <v>0</v>
+        <v>81000</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F30" s="13">
-        <v>60030</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
@@ -1748,994 +1763,1034 @@
       </c>
       <c r="D33" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="5">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F34" s="13">
-        <v>0</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E35" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F35" s="13">
-        <v>0</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E36" s="5">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F36" s="13">
-        <v>39150</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E37" s="5">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F37" s="13">
-        <v>39150</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E38" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F38" s="13">
-        <v>39150</v>
+        <v>49050</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E39" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F39" s="13">
-        <v>39150</v>
+        <v>43290</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="C40" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="C40" s="6" t="s">
+      <c r="D40" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="13">
-        <v>49050</v>
+        <v>50040</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="C41" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F41" s="13">
-        <v>39150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C42" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F42" s="13">
-        <v>50040</v>
+        <v>141300</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E43" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43" s="13">
-        <v>0</v>
+        <v>759330</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>117</v>
       </c>
       <c r="E44" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F44" s="13">
-        <v>121500</v>
+        <v>208170</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E45" s="5">
         <v>2</v>
       </c>
       <c r="F45" s="13">
-        <v>650250</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>123</v>
       </c>
       <c r="E46" s="5">
         <v>2</v>
       </c>
       <c r="F46" s="13">
-        <v>199080</v>
+        <v>302940</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E47" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F47" s="13">
-        <v>250020</v>
+        <v>394470</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E48" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F48" s="13">
-        <v>250020</v>
+        <v>323190</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E49" s="5">
         <v>2</v>
       </c>
       <c r="F49" s="13">
-        <v>350010</v>
+        <v>306990</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E50" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50" s="13">
-        <v>299070</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="5">
         <v>3</v>
       </c>
       <c r="F51" s="13">
-        <v>299070</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E52" s="5">
         <v>0</v>
       </c>
       <c r="F52" s="13">
-        <v>79020</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E53" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F53" s="13">
-        <v>79020</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>147</v>
       </c>
       <c r="E54" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F54" s="13">
-        <v>79020</v>
+        <v>783270</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>150</v>
       </c>
       <c r="E55" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F55" s="13">
-        <v>79020</v>
+        <v>477090</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="5">
         <v>1</v>
       </c>
       <c r="F56" s="13">
-        <v>690300</v>
+        <v>595350</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>156</v>
       </c>
       <c r="E57" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F57" s="13">
-        <v>450000</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E58" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F58" s="13">
-        <v>594900</v>
+        <v>879660</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>161</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>162</v>
       </c>
       <c r="E59" s="5">
         <v>1</v>
       </c>
       <c r="F59" s="13">
-        <v>830700</v>
+        <v>2616300</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>163</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>165</v>
       </c>
       <c r="E60" s="5">
         <v>1</v>
       </c>
       <c r="F60" s="13">
-        <v>830700</v>
+        <v>1709100</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>167</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E61" s="5">
         <v>1</v>
       </c>
       <c r="F61" s="13">
-        <v>2616300</v>
+        <v>1035180</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E62" s="5">
         <v>1</v>
       </c>
       <c r="F62" s="13">
-        <v>2316600</v>
+        <v>990900</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>172</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>173</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>174</v>
       </c>
       <c r="E63" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F63" s="13">
-        <v>1709100</v>
+        <v>891360</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="C64" s="6" t="s">
         <v>175</v>
       </c>
-      <c r="C64" s="6" t="s">
+      <c r="D64" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="D64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F64" s="13">
-        <v>1035180</v>
+        <v>612360</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D65" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="C65" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F65" s="13">
-        <v>901530</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D66" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="C66" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="5">
         <v>1</v>
       </c>
       <c r="F66" s="13">
-        <v>891360</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C67" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D67" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="D67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="5">
         <v>1</v>
       </c>
       <c r="F67" s="13">
-        <v>612360</v>
+        <v>891000</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E68" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F68" s="13">
-        <v>0</v>
+        <v>806760</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E69" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F69" s="13">
-        <v>891000</v>
+        <v>805950</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E70" s="5">
         <v>1</v>
       </c>
       <c r="F70" s="13">
-        <v>891000</v>
+        <v>805950</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E71" s="5">
         <v>1</v>
       </c>
       <c r="F71" s="13">
-        <v>806760</v>
+        <v>418770</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E72" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F72" s="13">
-        <v>805950</v>
+        <v>370980</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E73" s="5">
         <v>1</v>
       </c>
       <c r="F73" s="13">
-        <v>805950</v>
+        <v>332100</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E74" s="5">
         <v>1</v>
       </c>
       <c r="F74" s="13">
-        <v>418770</v>
+        <v>330480</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>208</v>
       </c>
       <c r="E75" s="5">
         <v>1</v>
       </c>
       <c r="F75" s="13">
-        <v>394470</v>
+        <v>179820</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E76" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F76" s="13">
-        <v>370980</v>
+        <v>170100</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="5">
         <v>1</v>
       </c>
       <c r="F77" s="13">
-        <v>332100</v>
+        <v>87030</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="5">
         <v>1</v>
       </c>
       <c r="F78" s="13">
-        <v>330480</v>
+        <v>30330</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C79" s="6" t="s">
         <v>218</v>
       </c>
-      <c r="C79" s="6" t="s">
+      <c r="D79" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="D79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F79" s="13">
-        <v>208170</v>
+        <v>30330</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="C80" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="C80" s="6" t="s">
+      <c r="D80" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="5">
         <v>1</v>
       </c>
       <c r="F80" s="13">
-        <v>179820</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="C81" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="C81" s="6" t="s">
+      <c r="D81" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D81" s="5" t="s">
+      <c r="E81" s="5">
+        <v>1</v>
+      </c>
+      <c r="F81" s="13">
+        <v>23400</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="4">
+        <v>77</v>
+      </c>
+      <c r="B82" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="E81" s="5">
-[...3 lines deleted...]
-        <v>170100</v>
+      <c r="C82" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E82" s="5">
+        <v>1</v>
+      </c>
+      <c r="F82" s="13">
+        <v>31500</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="4">
+        <v>78</v>
+      </c>
+      <c r="B83" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="E83" s="5">
+        <v>1</v>
+      </c>
+      <c r="F83" s="13">
+        <v>23400</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -2777,50 +2832,52 @@
     <hyperlink ref="D57" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>